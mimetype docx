--- v0 (2026-01-27)
+++ v1 (2026-05-04)
@@ -73,109 +73,109 @@
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00875A09" w:rsidRPr="00CC646F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>aalman@usf.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C96D1D5" w14:textId="75C028C2" w:rsidR="006B234D" w:rsidRPr="00CC646F" w:rsidRDefault="008D1AE8" w:rsidP="003B310C">
+    <w:p w14:paraId="7C96D1D5" w14:textId="36E28CD1" w:rsidR="006B234D" w:rsidRPr="00CC646F" w:rsidRDefault="00915550" w:rsidP="003B310C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>January</w:t>
+        <w:t>April</w:t>
       </w:r>
       <w:r w:rsidR="00441ADB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D1AE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FCE428" w14:textId="77777777" w:rsidR="003B310C" w:rsidRPr="00D673AB" w:rsidRDefault="003B310C" w:rsidP="003B310C">
+    <w:p w14:paraId="40FCE428" w14:textId="77777777" w:rsidR="003B310C" w:rsidRPr="00915550" w:rsidRDefault="003B310C" w:rsidP="003B310C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D673AB">
+      <w:r w:rsidRPr="00915550">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CURRICULUM VITAE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C9B9DC" w14:textId="77777777" w:rsidR="003B310C" w:rsidRPr="003B310C" w:rsidRDefault="006B234D" w:rsidP="003B310C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -703,52 +703,52 @@
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
         <w:r w:rsidR="00FE577D">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="333333"/>
           </w:rPr>
           <w:t>Colorado</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidR="00FE577D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
           <w:r w:rsidR="00FE577D">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="333333"/>
             </w:rPr>
             <w:t>Denver</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidR="00FE577D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>, Denver CO</w:t>
       </w:r>
       <w:r w:rsidR="00FE577D" w:rsidRPr="003B310C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -1499,152 +1499,169 @@
       </w:r>
       <w:r w:rsidR="00E513D1" w:rsidRPr="002D21F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>IT Professional II</w:t>
       </w:r>
       <w:r w:rsidR="00E513D1" w:rsidRPr="002D21F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CEA717" w14:textId="77777777" w:rsidR="005D5437" w:rsidRDefault="00E513D1" w:rsidP="00CC3AFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="002D21F1">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="333333"/>
             </w:rPr>
             <w:t>Colorado</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="002D21F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> Responds to Children with Special Needs (CRCSN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005D5437" w:rsidRPr="002D21F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Colorado Department of Public Health and Environment, Denver CO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DED123F" w14:textId="77777777" w:rsidR="0091041D" w:rsidRPr="002D21F1" w:rsidRDefault="0091041D" w:rsidP="0091041D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Systems analyst for </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="333333"/>
             </w:rPr>
             <w:t>Colorado</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> state birth defects registry responsible for managing multiple complex relational database systems, managing disease surveillance reports, and application development</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE1BC25" w14:textId="77777777" w:rsidR="005D5437" w:rsidRPr="002D21F1" w:rsidRDefault="005D5437" w:rsidP="005D5437">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40FBDFA9" w14:textId="77777777" w:rsidR="00E513D1" w:rsidRDefault="005D5437" w:rsidP="005D5437">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D21F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">2001-2003:  </w:t>
+        <w:t>2001-2003</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D21F1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00E513D1" w:rsidRPr="002D21F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Senior Professional Research Assistant</w:t>
+        <w:t>Senior</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E513D1" w:rsidRPr="002D21F1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professional Research Assistant</w:t>
       </w:r>
       <w:r w:rsidR="00E513D1" w:rsidRPr="002D21F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C038EE" w14:textId="77777777" w:rsidR="005D5437" w:rsidRDefault="00E513D1" w:rsidP="005D5437">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D21F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Preventive Medicine, </w:t>
       </w:r>
       <w:r w:rsidR="005D5437" w:rsidRPr="002D21F1">
@@ -1675,59 +1692,76 @@
         <w:t>Project coordinator for a medical screening program for occupational diseases and other epidemiologic projects responsible for ensuring completion of project tasks, maintaining budgets, assistance with grant preparation, analyzing epidemiologic data using SAS, and collaboration and liaison with multi-state project coordinators and funding agencies (Centers for Disease Control and the Department of Energy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1202B34E" w14:textId="77777777" w:rsidR="00E17C7B" w:rsidRPr="002D21F1" w:rsidRDefault="00E17C7B" w:rsidP="00E17C7B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CA5645F" w14:textId="77777777" w:rsidR="00E513D1" w:rsidRPr="002D21F1" w:rsidRDefault="00E17C7B" w:rsidP="00E513D1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D21F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">1997-2001:  </w:t>
+        <w:t>1997-2001</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D21F1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00E513D1" w:rsidRPr="002D21F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Professional Research Assistant</w:t>
+        <w:t>Professional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E513D1" w:rsidRPr="002D21F1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research Assistant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40084A5B" w14:textId="77777777" w:rsidR="00E17C7B" w:rsidRDefault="00E513D1" w:rsidP="00E17C7B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D21F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Preventive Medicine, </w:t>
       </w:r>
       <w:r w:rsidR="00E17C7B" w:rsidRPr="002D21F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>University of Colorado Health Sciences Center, Denver CO</w:t>
       </w:r>
     </w:p>
@@ -1787,1597 +1821,1752 @@
     </w:p>
     <w:p w14:paraId="33DDC926" w14:textId="77777777" w:rsidR="006B234D" w:rsidRPr="0007487D" w:rsidRDefault="006B234D" w:rsidP="006B234D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007487D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ongoing Research Support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7A72F8" w14:textId="77777777" w:rsidR="00123508" w:rsidRPr="00BC0B1B" w:rsidRDefault="00C20DAC" w:rsidP="00123508">
+    <w:p w14:paraId="4985E687" w14:textId="3935DD1F" w:rsidR="006B234D" w:rsidRDefault="00FF4881" w:rsidP="00123508">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0B1B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>VA SLC Health Care System</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00123508" w:rsidRPr="00BC0B1B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="00123508" w:rsidRPr="00BC0B1B">
+        <w:t>Haun (PI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00123508" w:rsidRPr="00BC0B1B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00123508" w:rsidRPr="00BC0B1B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00123508" w:rsidRPr="00BC0B1B">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00123508" w:rsidRPr="00BC0B1B">
+        <w:t>10/1/2025-9/30/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00915550">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1A998ED4" w14:textId="77777777" w:rsidR="00123508" w:rsidRPr="00123508" w:rsidRDefault="00123508" w:rsidP="00123508">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49920935" w14:textId="639EB024" w:rsidR="00FF4881" w:rsidRDefault="00FF4881" w:rsidP="00123508">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00123508">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="100922BA" w14:textId="77777777" w:rsidR="00123508" w:rsidRDefault="00123508" w:rsidP="00123508">
+        </w:rPr>
+        <w:t>“FY26 – Strategic Policy Evidence-Based Evaluation Center (SALIENT)”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561F5872" w14:textId="196CAFA6" w:rsidR="00FF4881" w:rsidRPr="00FF4881" w:rsidRDefault="00FF4881" w:rsidP="00123508">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Strategic Policy Evidence-Based Evaluation Center (SALIENT) Program Evaluation”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4985E687" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="00123508" w:rsidP="00123508">
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4881">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Research Associate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E9A249" w14:textId="77777777" w:rsidR="00D65C11" w:rsidRDefault="00D65C11" w:rsidP="0005235F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="0E038AD0" w14:textId="77777777" w:rsidR="006B234D" w:rsidRPr="0012575B" w:rsidRDefault="006B234D" w:rsidP="00362169">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BABA292" w14:textId="7DB3B257" w:rsidR="00FF4881" w:rsidRPr="00FF4881" w:rsidRDefault="006B234D" w:rsidP="00FF4881">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE2A85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Completed Research Support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F0FB32" w14:textId="77777777" w:rsidR="00123508" w:rsidRDefault="00123508" w:rsidP="00123508">
+    <w:p w14:paraId="6288A150" w14:textId="6D91610E" w:rsidR="00FF4881" w:rsidRPr="00123508" w:rsidRDefault="00FF4881" w:rsidP="00FF4881">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123508">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>VA SLC Health C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are System </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Haun (PI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5/1/2024-9/30/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA177F2" w14:textId="77777777" w:rsidR="00FF4881" w:rsidRDefault="00FF4881" w:rsidP="00FF4881">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Strategic Policy Evidence-Based Evaluation Center (SALIENT) Program Evaluation”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154FCDAA" w14:textId="03833863" w:rsidR="00FF4881" w:rsidRDefault="00FF4881" w:rsidP="00FF4881">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1R34HL145442-01A1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81DAB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...25 lines deleted...]
-    <w:p w14:paraId="0FE17865" w14:textId="77777777" w:rsidR="00123508" w:rsidRPr="00097A1E" w:rsidRDefault="00123508" w:rsidP="00123508">
+        <w:t>Research Associate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA85AAE" w14:textId="77777777" w:rsidR="00FF4881" w:rsidRDefault="00FF4881" w:rsidP="00123508">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...210 lines deleted...]
-    <w:p w14:paraId="345F797A" w14:textId="77777777" w:rsidR="00123508" w:rsidRDefault="00123508" w:rsidP="0009189B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F0FB32" w14:textId="3191BA64" w:rsidR="00123508" w:rsidRDefault="00123508" w:rsidP="00123508">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4DC41775" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1R34HL145442-01A1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Alman, Rosen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Couluris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MPI)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8/1/2020-5/31/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE17865" w14:textId="77777777" w:rsidR="00123508" w:rsidRPr="00097A1E" w:rsidRDefault="00123508" w:rsidP="00123508">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097A1E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>1R01DE026480-01</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>National Heart, Lung, and Blood Institute, NIH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D47C41" w14:textId="77777777" w:rsidR="00123508" w:rsidRDefault="00123508" w:rsidP="00123508">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Feasibility of mHealth Technology for Improving Self-Management and Adherence Among Asthmatic Adolescents”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAFA0FC" w14:textId="77777777" w:rsidR="00123508" w:rsidRDefault="00123508" w:rsidP="00123508">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Co-PI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BF8F15" w14:textId="77777777" w:rsidR="00123508" w:rsidRDefault="00123508" w:rsidP="00123508">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E0E08F" w14:textId="77777777" w:rsidR="00123508" w:rsidRDefault="00123508" w:rsidP="00123508">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>COPH Internal Award</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Alman (PI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>12/12/2016-11/30/2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76C4D10C" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+        <w:t>9/1/2021-6/30/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E13B62E" w14:textId="77777777" w:rsidR="00123508" w:rsidRPr="00D65C11" w:rsidRDefault="00123508" w:rsidP="00123508">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D65C11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>College of Public Health, University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2540A93A" w14:textId="77777777" w:rsidR="00123508" w:rsidRDefault="00123508" w:rsidP="00123508">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“The Oral Microbiome, Immunophenotype, and COVID-19 Post-Acute Sequelae”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA8D77C" w14:textId="77777777" w:rsidR="00123508" w:rsidRDefault="00123508" w:rsidP="00123508">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65C11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345F797A" w14:textId="77777777" w:rsidR="00123508" w:rsidRDefault="00123508" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7794A8A0" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC41775" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“The Oral Microbiome in Type 1 Diabetes and Sub-Clinical Cardiovascular Disease”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D15F84A" w14:textId="77777777" w:rsidR="0009189B" w:rsidRPr="00DA4E79" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+        <w:lastRenderedPageBreak/>
+        <w:t>1R01DE026480-01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Alman (PI)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>12/12/2016-11/30/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C4D10C" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4E79">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="6EE2F397" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>National Institute of Dental &amp; Craniofacial Research, NIH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7794A8A0" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="13A7D75A" w14:textId="77777777" w:rsidR="00F631DB" w:rsidRDefault="00F631DB" w:rsidP="00F631DB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“The Oral Microbiome in Type 1 Diabetes and Sub-Clinical Cardiovascular Disease”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D15F84A" w14:textId="77777777" w:rsidR="0009189B" w:rsidRPr="00DA4E79" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>673D97082</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C2B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...53 lines deleted...]
-    <w:p w14:paraId="28FD55F6" w14:textId="77777777" w:rsidR="00F631DB" w:rsidRPr="00D81DAB" w:rsidRDefault="00F631DB" w:rsidP="00F631DB">
+        <w:t>Principal Investigator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE2F397" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="19D79609" w14:textId="77777777" w:rsidR="00F631DB" w:rsidRDefault="00F631DB" w:rsidP="00F631DB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A7D75A" w14:textId="77777777" w:rsidR="00F631DB" w:rsidRDefault="00F631DB" w:rsidP="00F631DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Mission Reconnect: Delivering a Mobile and Web-Based Self-Directed Complimentary and Integrative Health Program to Veterans and their Partners to Manage Pain and PTSD”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7EA39EAC" w14:textId="77777777" w:rsidR="00F631DB" w:rsidRDefault="00F631DB" w:rsidP="00F631DB">
+        <w:t>673D97082</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Haun (PI)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>11/1/2018-2/28/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FD55F6" w14:textId="77777777" w:rsidR="00F631DB" w:rsidRPr="00D81DAB" w:rsidRDefault="00F631DB" w:rsidP="00F631DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81DAB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="660B30A8" w14:textId="77777777" w:rsidR="00F631DB" w:rsidRDefault="00F631DB" w:rsidP="0009189B">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>James A. Haley Veterans’ Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D79609" w14:textId="77777777" w:rsidR="00F631DB" w:rsidRDefault="00F631DB" w:rsidP="00F631DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="565686C1" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Mission Reconnect: Delivering a Mobile and Web-Based Self-Directed Complimentary and Integrative Health Program to Veterans and their Partners to Manage Pain and PTSD”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA39EAC" w14:textId="77777777" w:rsidR="00F631DB" w:rsidRDefault="00F631DB" w:rsidP="00F631DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Women’s Health Collaborative Grant</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81DAB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...25 lines deleted...]
-    <w:p w14:paraId="507C7F44" w14:textId="77777777" w:rsidR="0009189B" w:rsidRPr="00D65C11" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+        <w:t>Research Associate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660B30A8" w14:textId="77777777" w:rsidR="00F631DB" w:rsidRDefault="00F631DB" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="532B35C9" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565686C1" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“The Maternal Microbiome throughout Pregnancy”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3BBB30F1" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+        <w:t>Women’s Health Collaborative Grant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Prescott (PI)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>10/1/2021-9/30/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507C7F44" w14:textId="77777777" w:rsidR="0009189B" w:rsidRPr="00D65C11" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D65C11">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="17516DFC" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Women’s Health Collaborative, University of South Florida and Tampa General Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532B35C9" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="29F52D9F" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“The Maternal Microbiome throughout Pregnancy”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBB30F1" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Whole Health Quality Improvement</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65C11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...25 lines deleted...]
-    <w:p w14:paraId="3DE3F4C5" w14:textId="77777777" w:rsidR="0009189B" w:rsidRPr="00D81DAB" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+        <w:t>Co-I</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17516DFC" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6D31F265" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F52D9F" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Whole Health Quality Improvement Projects</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="302CFBD0" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
+        <w:t>Whole Health Quality Improvement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Paykel (PI)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4/1/2020-9/30/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE3F4C5" w14:textId="77777777" w:rsidR="0009189B" w:rsidRPr="00D81DAB" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81DAB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="48C51C6D" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="006C0570">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>James A. Haley Veterans’ Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D31F265" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4CE04E79" w14:textId="77777777" w:rsidR="00E84C49" w:rsidRDefault="00E84C49" w:rsidP="00E84C49">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Whole Health Quality Improvement Projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302CFBD0" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>7-13-CE-02</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81DAB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...53 lines deleted...]
-    <w:p w14:paraId="542F5FBB" w14:textId="77777777" w:rsidR="00E84C49" w:rsidRDefault="00E84C49" w:rsidP="00E84C49">
+        <w:t>Research Associate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C51C6D" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="006C0570">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="387878BA" w14:textId="77777777" w:rsidR="00E84C49" w:rsidRDefault="00E84C49" w:rsidP="00E84C49">
+    </w:p>
+    <w:p w14:paraId="4CE04E79" w14:textId="77777777" w:rsidR="00E84C49" w:rsidRDefault="00E84C49" w:rsidP="00E84C49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Pericardial fat and inflammatory mediators in the excess risk of coronary artery calcification among women with type 1 diabetes”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00BC51B7" w14:textId="77777777" w:rsidR="00E84C49" w:rsidRDefault="00E84C49" w:rsidP="00E84C49">
+        <w:t>7-13-CE-02</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Alman (PI)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7/1/2013-6/30/2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542F5FBB" w14:textId="77777777" w:rsidR="00E84C49" w:rsidRDefault="00E84C49" w:rsidP="00E84C49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="53977A4C" w14:textId="77777777" w:rsidR="00E84C49" w:rsidRDefault="00E84C49" w:rsidP="00977857">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>American Diabetes Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387878BA" w14:textId="77777777" w:rsidR="00E84C49" w:rsidRDefault="00E84C49" w:rsidP="00E84C49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="753BA4E0" w14:textId="77777777" w:rsidR="0005235F" w:rsidRDefault="0005235F" w:rsidP="0005235F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Pericardial fat and inflammatory mediators in the excess risk of coronary artery calcification among women with type 1 diabetes”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BC51B7" w14:textId="77777777" w:rsidR="00E84C49" w:rsidRDefault="00E84C49" w:rsidP="00E84C49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1R56DK105173-01A1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362169">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...39 lines deleted...]
-    <w:p w14:paraId="0C3126EE" w14:textId="77777777" w:rsidR="0005235F" w:rsidRPr="001B33F0" w:rsidRDefault="0005235F" w:rsidP="0005235F">
+        <w:t>Principal Investigator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53977A4C" w14:textId="77777777" w:rsidR="00E84C49" w:rsidRDefault="00E84C49" w:rsidP="00977857">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="54AF2E2F" w14:textId="77777777" w:rsidR="0005235F" w:rsidRDefault="0005235F" w:rsidP="0005235F">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753BA4E0" w14:textId="77777777" w:rsidR="0005235F" w:rsidRDefault="0005235F" w:rsidP="0005235F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Mechanism of PANDER induced hepatic lipogenesis”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F8BA3FA" w14:textId="77777777" w:rsidR="0005235F" w:rsidRDefault="0005235F" w:rsidP="0005235F">
+        <w:t>1R56DK105173-01A1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Burkhardt (PI)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>9/16/2015-8/31/2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3126EE" w14:textId="77777777" w:rsidR="0005235F" w:rsidRPr="001B33F0" w:rsidRDefault="0005235F" w:rsidP="0005235F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B33F0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="0B1EA509" w14:textId="77777777" w:rsidR="0005235F" w:rsidRDefault="0005235F" w:rsidP="00977857">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>National Institute of Diabetes and Digestive and Kidney Diseases, NIH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AF2E2F" w14:textId="77777777" w:rsidR="0005235F" w:rsidRDefault="0005235F" w:rsidP="0005235F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="31ADFD5F" w14:textId="77777777" w:rsidR="00977857" w:rsidRPr="001F5B8B" w:rsidRDefault="00977857" w:rsidP="00977857">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Mechanism of PANDER induced hepatic lipogenesis”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8BA3FA" w14:textId="77777777" w:rsidR="0005235F" w:rsidRDefault="0005235F" w:rsidP="0005235F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Interdisciplinary Team Award Application</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362169">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...18 lines deleted...]
-    <w:p w14:paraId="7ADDFAB4" w14:textId="77777777" w:rsidR="00977857" w:rsidRDefault="00977857" w:rsidP="00977857">
+        <w:t>Co-Investigator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1EA509" w14:textId="77777777" w:rsidR="0005235F" w:rsidRDefault="0005235F" w:rsidP="00977857">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="30E7B963" w14:textId="77777777" w:rsidR="00977857" w:rsidRDefault="00977857" w:rsidP="00977857">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31ADFD5F" w14:textId="77777777" w:rsidR="00977857" w:rsidRPr="001F5B8B" w:rsidRDefault="00977857" w:rsidP="00977857">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Development and pilot testing of an asthma self-management mobile app to improve/promote adherence to treatment and asthma outcomes”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44BFD751" w14:textId="77777777" w:rsidR="00977857" w:rsidRPr="006E1CB7" w:rsidRDefault="00977857" w:rsidP="00977857">
+        <w:t>Interdisciplinary Team Award Application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Alman (PI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/1/2015-3/10/2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADDFAB4" w14:textId="77777777" w:rsidR="00977857" w:rsidRDefault="00977857" w:rsidP="00977857">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="0EB41BCA" w14:textId="77777777" w:rsidR="00977857" w:rsidRDefault="00977857" w:rsidP="00362169">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>College of Public Health, University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E7B963" w14:textId="77777777" w:rsidR="00977857" w:rsidRDefault="00977857" w:rsidP="00977857">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2E9AD44C" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Development and pilot testing of an asthma self-management mobile app to improve/promote adherence to treatment and asthma outcomes”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BFD751" w14:textId="77777777" w:rsidR="00977857" w:rsidRPr="006E1CB7" w:rsidRDefault="00977857" w:rsidP="00977857">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362169">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal Investigator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB41BCA" w14:textId="77777777" w:rsidR="00977857" w:rsidRDefault="00977857" w:rsidP="00362169">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9AD44C" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Individual Investigator Award</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Alman (PI)</w:t>
-      </w:r>
+        <w:t>Alman (PI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>1/28/2015-6/30/2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CF3F21" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>College of Public Health, University of South Florida</w:t>
       </w:r>
     </w:p>
@@ -3625,72 +3814,87 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Early Career Investigator Award</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Alman (PI)</w:t>
-      </w:r>
+        <w:t>Alman (PI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>9/1/2012-8/31/2013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696E2538" w14:textId="77777777" w:rsidR="006B234D" w:rsidRPr="0038620A" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038620A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>College of Public Health, University of South Florida</w:t>
       </w:r>
@@ -3760,84 +3964,99 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Principal Investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B72C718" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D4CB709" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>PO FLA PPG1354130 &amp; PO FLA PPG1349163    Levinson (PI)</w:t>
+        <w:t>PO FLA PPG1354130 &amp; PO FLA PPG1349163    Levinson (PI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>2/1/2013-7/1/2013</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/1/2013-7/1/2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3316D3E0" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5D48">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Colorado Department of Public Health and Environment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCAF8BE" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>“Amendment 35 Program Evaluation Group”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB545A0" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -3997,96 +4216,121 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Accelerated cardiovascular disease in type 1 diabetes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567B2AF9" w14:textId="77777777" w:rsidR="006B234D" w:rsidRPr="005E337A" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E337A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The goal of this project is to train the fellow in the area of cardiovascular disease research in</w:t>
+        <w:t xml:space="preserve">The goal of this project is to train the fellow </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E337A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in the area of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E337A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cardiovascular disease research in</w:t>
       </w:r>
       <w:r w:rsidR="00362169">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> patients with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="005E337A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>iabetes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2C651A" w14:textId="77777777" w:rsidR="006B234D" w:rsidRPr="005E337A" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E337A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Role:  </w:t>
+        <w:t>Role</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E337A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00362169">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fellow</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="182F7DB3" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70F5FB0A" w14:textId="77777777" w:rsidR="006B234D" w:rsidRPr="0012575B" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012575B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CDPHE, FLA11-17088</w:t>
       </w:r>
       <w:r w:rsidRPr="0012575B">
@@ -4179,51 +4423,65 @@
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1CB7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Colorado Amendment 35 Program Evaluation Group</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1CB7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E1CB7">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>This project will design evaluation of Colorado QuitLine participants that assess participant satisfaction and quit outcomes with special attention to the general population, pregnant/post-partum women and the Medicaid population.</w:t>
+        <w:t xml:space="preserve">This project will design evaluation of Colorado </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E1CB7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>QuitLine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E1CB7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participants that assess participant satisfaction and quit outcomes with special attention to the general population, pregnant/post-partum women and the Medicaid population.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="255A8953" w14:textId="77777777" w:rsidR="00362169" w:rsidRPr="006E1CB7" w:rsidRDefault="00362169" w:rsidP="00362169">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Role: </w:t>
       </w:r>
       <w:r w:rsidRPr="00362169">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Research Assistant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D52F059" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
@@ -4363,143 +4621,187 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Research Assistant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0586796C" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12ECDFE1" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:r>
         <w:t>PO FHA ENV0200080</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Ruttenber (PI)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ruttenber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (PI)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>10/1/01 – 9/31/03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245584B2" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:r>
         <w:t>Agency for Toxic Substances and Disease Registry; subcontract with Colorado Dept of Public Health and Environment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD05EDA" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="00362169" w:rsidP="00362169">
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="006B234D">
         <w:t>Assessment of Exposures to Soil Arsenic and Lead in Pre-School Children</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D3C841" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:r>
         <w:t xml:space="preserve">Census of 2,000 pre-school children and survey of soil-contact activity and analysis of biologic samples among residents of an urban neighborhood.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B65795" w14:textId="77777777" w:rsidR="006B234D" w:rsidRPr="00CC646F" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Role: </w:t>
-      </w:r>
+        <w:t>Role</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
-          <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>Programmer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784AAD3E" w14:textId="77777777" w:rsidR="006B234D" w:rsidRPr="00CC646F" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63E5139D" w14:textId="77777777" w:rsidR="006B234D" w:rsidRPr="00CC646F" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DE FC03 96SF21259</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Ruttenber(PI)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Ruttenber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>PI)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>9/1/96 – 8/31/03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662E640C" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:r>
         <w:t>Department of Energy</w:t>
       </w:r>
@@ -4528,51 +4830,63 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Project Coordinator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53446F50" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="036F4435" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:r>
         <w:t>U50 CCU808715</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Ruttenber(PI)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Ruttenber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>PI)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>9/1/93 – 9/30/99</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E984732" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:r>
         <w:t>National Center for Environmental Health, CDC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F02DDF" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="00362169" w:rsidP="00362169">
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="006B234D">
         <w:t>Childhood Leukemia and Exposures to Ionizing Radiation</w:t>
       </w:r>
       <w:r>
@@ -4596,51 +4910,63 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="14432006" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E304604" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:r>
         <w:t>ENV940314</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Ruttenber(PI)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Ruttenber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>PI)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>7/1/93 – 6/30/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFAFE5D" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="006B234D" w:rsidP="00362169">
       <w:r>
         <w:t>National Institute for Occupational Safety and Health, CDC; subcontract with Colorado Dept of Public Health and Environment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53FD19D0" w14:textId="77777777" w:rsidR="006B234D" w:rsidRDefault="00362169" w:rsidP="00362169">
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="006B234D">
         <w:t>Epidemiologic Studies of Rocky Flats Workers</w:t>
       </w:r>
       <w:r>
@@ -4681,50 +5007,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>MANUSCRIPTS IN PREPARATION AND UNDER REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA9DA81" w14:textId="77777777" w:rsidR="004966E1" w:rsidRDefault="006D7F53" w:rsidP="002D21F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sarkar A, </w:t>
       </w:r>
       <w:r w:rsidR="004966E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Xu L, Cheng F, O’Brien JL, Ajami NJ, Burkhardt BR, Petrosino JF, Snell-Bergeon JK</w:t>
       </w:r>
       <w:r w:rsidR="00F631DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F631DB" w:rsidRPr="007B6C14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
@@ -4758,51 +5085,50 @@
       <w:r w:rsidR="004966E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B307768" w14:textId="77777777" w:rsidR="00527A5D" w:rsidRDefault="00F631DB" w:rsidP="002D21F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bailey R, Sarkar A, Snell-Bergeon JK, Burkhardt BR, Chandrasekaran S, Johnson L, Hoffman K, Karandikar U, Petrosino J, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F631DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Impact of the oral microbiome and type 1 diabetes on periodontal disease.  Manuscript in preparation to submit to </w:t>
       </w:r>
       <w:r w:rsidRPr="00F631DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
@@ -5071,51 +5397,87 @@
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Book Review: The CDC Field Epidemiology Manual (Fourth Edition).  </w:t>
       </w:r>
       <w:r w:rsidRPr="000546D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Annals of Epidemiology</w:t>
       </w:r>
       <w:r w:rsidR="002E2500">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2019;35:81-82.  doi: 10.1016/j.annepidem.2019.04.007</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E2500">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>2019;35:81</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E2500">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-82.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2500">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2500">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1016/j.annepidem.2019.04.007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27850627" w14:textId="77777777" w:rsidR="002D21F1" w:rsidRDefault="00362169" w:rsidP="002D21F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>PEER-REVIEWED PUBLICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033B5A3F" w14:textId="77777777" w:rsidR="009D782F" w:rsidRDefault="009D782F" w:rsidP="009D782F">
       <w:pPr>
@@ -5188,112 +5550,170 @@
       <w:r w:rsidRPr="0085790C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDFDDC3" w14:textId="776BBD9C" w:rsidR="0055231C" w:rsidRPr="0055231C" w:rsidRDefault="0055231C" w:rsidP="0055231C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xiao M, Xing Z, Schocken D, Zgibor JC, </w:t>
+        <w:t xml:space="preserve">Xiao M, Xing Z, Schocken D, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Zgibor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JC, </w:t>
       </w:r>
       <w:r w:rsidRPr="006437DF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Long-Term Aspirin Use and Heart Failure Incidence: A Patient-Level Pooled Analysis Study.  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006437DF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Am J Med</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Am</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006437DF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:t xml:space="preserve"> J Med</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00123AE3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>;139(1):66-75.e1.</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>;139(1):66-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00123AE3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>75.e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00123AE3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0055231C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>: 10.1016/j.amjmed.2025.08.025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7144EEB1" w14:textId="274DCB85" w:rsidR="003A4D63" w:rsidRPr="003A4D63" w:rsidRDefault="003A4D63" w:rsidP="003A4D63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A4D63">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
@@ -5301,84 +5721,130 @@
       </w:r>
       <w:r w:rsidRPr="003A4D63">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidRPr="003A4D63">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Chen H, Cain MA, Kirby RS. Parity, Age at Childbirth, and Later-Life Health-Related Quality of Life in Postmenopausal Women. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A4D63">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>J Womens Health (Larchmt)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A4D63">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Womens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A4D63">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A4D63">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Larchmt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A4D63">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D63">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
       <w:r w:rsidR="009D782F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>;34(12):1495-1507.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A4D63">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009D782F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A4D63">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>: 10.1177/15409996251374597.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3549C209" w14:textId="25A7A4E5" w:rsidR="009F3C92" w:rsidRDefault="009F3C92" w:rsidP="00AD0F1D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F477CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
@@ -5458,206 +5924,354 @@
       </w:r>
       <w:r w:rsidRPr="00F477CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>in Postmenopausal Women Mediated by Premature Menopause</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F477CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>American Journal of Obstetrics &amp; Gynecology</w:t>
       </w:r>
       <w:r w:rsidR="00F52689">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025;233(5):e1-e19. doi: </w:t>
+        <w:t xml:space="preserve"> 2025;233(5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F52689">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>):e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F52689">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-e19. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F52689">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F52689">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F52689" w:rsidRPr="00F52689">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1016/j.ajog.2025.06.005</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A5B220" w14:textId="2D6A814E" w:rsidR="00AD0F1D" w:rsidRPr="00AD0F1D" w:rsidRDefault="00AD0F1D" w:rsidP="00AD0F1D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0F1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Xing Z, Schocken DD, Zgibor JC, </w:t>
+        <w:t xml:space="preserve">Xing Z, Schocken DD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD0F1D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Zgibor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD0F1D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JC, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0F1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0F1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">. BMI, waist circumference, and waist-to-hip trajectories and all-cause, CVD, and cancer mortality by sex in people without diabetes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0F1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Int J Obes (Lond)</w:t>
+        <w:t xml:space="preserve">Int J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD0F1D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Obes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD0F1D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Lond)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025;</w:t>
       </w:r>
       <w:r w:rsidR="00777712">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>49(7):1363-1372.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0F1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD0F1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>: 10.1038/s41366-025-01778-6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14AF742F" w14:textId="6DDDB79C" w:rsidR="001D0AF2" w:rsidRDefault="001D0AF2" w:rsidP="001D0AF2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xing Z, Xiao M, Schocken DD, Zgibor J, </w:t>
+        <w:t xml:space="preserve">Xing Z, Xiao M, Schocken DD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Zgibor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J, </w:t>
       </w:r>
       <w:r w:rsidRPr="007A1B8C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Sex-specific optimal cut-off points for metabolic health indicators to predict incident type 2 diabetes mellitus.  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F477CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Nutr Metab Cardiovasc Dis</w:t>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F477CB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F477CB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Metab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F477CB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cardiovasc Dis</w:t>
       </w:r>
       <w:r w:rsidR="0024759A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025;35(8):103963 doi: 10.1016/j.numecd.2025.103963</w:t>
+        <w:t xml:space="preserve"> 2025;35(8):103963 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0024759A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0024759A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1016/j.numecd.2025.103963</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A08DA89" w14:textId="77777777" w:rsidR="00F477CB" w:rsidRDefault="00F477CB" w:rsidP="00F477CB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F477CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Xing Z, Kirby RS, Chen H, Cain MA, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F477CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
@@ -5690,51 +6304,87 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F477CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>O&amp;G Open</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025;2(1):e063. doi: </w:t>
+        <w:t xml:space="preserve"> 2025;2(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>):e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">063. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F477CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1097/og9.0000000000000063</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B47ABC" w14:textId="77777777" w:rsidR="00B40C7B" w:rsidRDefault="00B40C7B" w:rsidP="00C81CB5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40C7B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
@@ -5767,267 +6417,461 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40C7B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> Men with type 1 diabetes had a more than 7-fold odds of elevated depressive symptoms compared to men without diabetes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B40C7B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Diabetes Res Clin Pract</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Diabetes Res Clin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40C7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Pract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F63706">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025;219:111947. doi: </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F63706">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>2025;219:111947</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F63706">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F63706">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F63706">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F63706" w:rsidRPr="00F63706">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1016/j.diabres.2024.111947</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D54448" w14:textId="77777777" w:rsidR="00C81CB5" w:rsidRDefault="00C81CB5" w:rsidP="00C81CB5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xing Z, Schocken DD, Zgibor J, </w:t>
+        <w:t xml:space="preserve">Xing Z, Schocken DD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Zgibor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J, </w:t>
       </w:r>
       <w:r w:rsidRPr="007A1B8C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">. Course and trajectories of insulin resistance, incident heart failure and all-cause mortality in nondiabetic people.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20DAC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Endocrine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidR="00F63706">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">;87(2):530-542. doi: </w:t>
+        <w:t xml:space="preserve">;87(2):530-542. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F63706">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F63706">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F63706" w:rsidRPr="00F63706">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1007/s12020-024-04037-2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA94AA9" w14:textId="77777777" w:rsidR="00C81CB5" w:rsidRPr="0012304A" w:rsidRDefault="00C81CB5" w:rsidP="00C81CB5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Haun JN, Fowler CA, Venkatachalam HH, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C81CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Ballistrea LM, Schneider T, Benzinger RC, Melillo C, Alexander NB, Klanchar SA, Lapcevic WA, Bair MJ, Taylor SL, Murphy JL, &amp; French DD. Outcomes of a Remotely Delivered Complementary and Integrative Health Partnered Intervention to Improve Chronic Pain and Posttraumatic Stress Disorder Symptoms: Randomized Controlled Trial. </w:t>
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C81CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Ballistrea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C81CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LM, Schneider T, Benzinger RC, Melillo C, Alexander NB, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C81CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Klanchar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C81CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C81CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Lapcevic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C81CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WA, Bair MJ, Taylor SL, Murphy JL, &amp; French DD. Outcomes of a Remotely Delivered Complementary and Integrative Health Partnered Intervention to Improve Chronic Pain and Posttraumatic Stress Disorder Symptoms: Randomized Controlled Trial. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C81CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>J Med Internet Res</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2024;26:e57322. doi:10.2196/57322</w:t>
+        <w:t xml:space="preserve"> 2024;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C81CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>26:e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C81CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>57322. doi:10.2196/57322</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA1FA55" w14:textId="77777777" w:rsidR="00D63015" w:rsidRPr="00D63015" w:rsidRDefault="00D63015" w:rsidP="00D63015">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63015">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Helm MM, Basu A, Richardson LA, Chien LC, Izuora K, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Helm MM, Basu A, Richardson LA, Chien LC, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D63015">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Izuora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D63015">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63015">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63015">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>, Snell-Be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>rgeon JK</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63015">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Longitudinal Three-Year Associations of Dietary Fruit and Vegetable Intake with Serum hs-C-Reactive Protein in Adults with and without Type 1 Diabetes. </w:t>
+        <w:t xml:space="preserve">. Longitudinal Three-Year Associations of Dietary Fruit and Vegetable Intake with Serum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D63015">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>hs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D63015">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-C-Reactive Protein in Adults with and without Type 1 Diabetes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63015">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Nutrients</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63015">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024;16(13). </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D63015">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>: 10.3390/nu16132058.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540D468D" w14:textId="77777777" w:rsidR="00D63015" w:rsidRPr="00D63015" w:rsidRDefault="00D63015" w:rsidP="00D63015">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63015">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
@@ -6045,85 +6889,105 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">. Discriminating insulin resistance in middle-aged nondiabetic women using machine learning approaches. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63015">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>AIMS Public Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63015">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024;11(2):667-687. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D63015">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>: 10.3934/publichealth.2024034.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C58677E" w14:textId="77777777" w:rsidR="00FD5B0E" w:rsidRDefault="00FD5B0E" w:rsidP="0037595D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xiao M, Schocken DD, Zgibor J, Malmi M, </w:t>
+        <w:t xml:space="preserve">Xiao M, Schocken DD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Zgibor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J, Malmi M, </w:t>
       </w:r>
       <w:r w:rsidRPr="005539F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00C65C1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
@@ -6161,52 +7025,62 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> cohort studies. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Cardiovascular Diabetology</w:t>
       </w:r>
       <w:r w:rsidR="0037595D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2024;23(1):130. doi</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> 2024;23(1):130. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0037595D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0037595D" w:rsidRPr="0037595D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>: 10.1186/s12933-024-02212-3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0686FF34" w14:textId="77777777" w:rsidR="0037595D" w:rsidRPr="0037595D" w:rsidRDefault="0037595D" w:rsidP="0037595D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03F92ABD" w14:textId="77777777" w:rsidR="00FD5B0E" w:rsidRPr="00024555" w:rsidRDefault="00FD5B0E" w:rsidP="0037595D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="360"/>
@@ -6242,187 +7116,324 @@
       </w:r>
       <w:r w:rsidR="00C65C1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Predictive modeling of initiation and delayed mental health contact for depression. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5B0E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">BMC Health Services Research </w:t>
       </w:r>
       <w:r w:rsidR="00024555">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024;24(1):529. doi: </w:t>
+        <w:t xml:space="preserve">2024;24(1):529. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00024555">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00024555">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00024555" w:rsidRPr="00024555">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1186/s12913-024-10870-y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E934A9" w14:textId="77777777" w:rsidR="001E066B" w:rsidRPr="00BC0B1B" w:rsidRDefault="001E066B" w:rsidP="001E066B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E066B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Richardson LA, Basu A, Chien LC, Pang T, Alman AC, Snell-Bergeon JK. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Longitudinal associations of the alternative healthy eating index with coronary artery calcification and pericardial adiposity in US adults with and without type 1 diabetes. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Longitudinal associations of the alternative healthy eating index with coronary artery calcification and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pericardial adiposity in US adults with and without type 1 diabetes. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Nutr Metab Cardiovasc Dis</w:t>
-      </w:r>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Metab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cardiovasc Dis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024;34(7):1741-1750. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00657855" w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>: 10.1016/j.numecd.2024.03.019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7595DA02" w14:textId="77777777" w:rsidR="0038406A" w:rsidRPr="00BC0B1B" w:rsidRDefault="0038406A" w:rsidP="00661396">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Panaite V, Cohen NJ, Luther SL, Finch DK, Alman A, Schultz SK, Haun J, Miles SR, Belanger HG, Kozel FA, Rottenberg J, Pfeiffer PN.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Mental health treatment utilization patterns among 108,457 Afghanistan and Iraq veterans with depression. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Psychol Serv</w:t>
-      </w:r>
+        <w:t>Psychol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2024;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Serv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>2024;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00657855" w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>21(3):665-673</w:t>
+        <w:t>21(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00657855" w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00657855" w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>665-673</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>. doi: 10.1037/ser0000819</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10.1037/ser0000819</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D97BC9" w14:textId="77777777" w:rsidR="00661396" w:rsidRPr="006676EC" w:rsidRDefault="00661396" w:rsidP="00661396">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Richardson LA, Basu A, Chien LC, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -6442,59 +7453,107 @@
       </w:r>
       <w:r w:rsidRPr="004F064B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Longitudinal associations of phy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">sical activity with inflammatory markers in US adults with and without type 1 diabetes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Diabetes Res Clin Pract</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Diabetes Res Clin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Pract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006676EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2023;206:110978. doi: 10.1016/j.diabres.2023.110978</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006676EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>2023;206:110978</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006676EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006676EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006676EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1016/j.diabres.2023.110978</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026E87A5" w14:textId="77777777" w:rsidR="004B270F" w:rsidRPr="00BC0B1B" w:rsidRDefault="004B270F" w:rsidP="00820553">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD5CF4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Basu A, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
@@ -6535,78 +7594,150 @@
       </w:r>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Nutrients</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023;15(21):4620</w:t>
       </w:r>
       <w:r w:rsidR="0001123A" w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>. doi: 10.3390/nu15214620</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0001123A" w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0001123A" w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.3390/nu15214620</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65566C34" w14:textId="77777777" w:rsidR="0001123A" w:rsidRDefault="0001123A" w:rsidP="00820553">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009356AA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Cohen NJ, Defina S, R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">ifas-Shiman SL, Faleschini S, Kirby RS, Chen H, Wilson R, Fryer K, Marroun HE, Cecil CAM, Hivert MF, Oken E, Tiemeier H, </w:t>
+        <w:t xml:space="preserve">ifas-Shiman SL, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Faleschini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S, Kirby RS, Chen H, Wilson R, Fryer K, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Marroun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HE, Cecil CAM, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Hivert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MF, Oken E, Tiemeier H, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC08F0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="009356AA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Associations of prenatal maternal depressive symptoms with cord blood g</w:t>
       </w:r>
@@ -6614,57 +7745,67 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">lucocorticoids and child hair cortisol levels in the Project Viva and the Generation R cohorts: a prospective cohort study. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>BMC Pediatrics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023;23(1):540. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0001123A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>doi: 10.1186/s12887-023-04372-9</w:t>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0001123A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1186/s12887-023-04372-9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F81E7A0" w14:textId="77777777" w:rsidR="00931BE0" w:rsidRPr="0083161B" w:rsidRDefault="00931BE0" w:rsidP="00931BE0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk143526510"/>
       <w:r w:rsidRPr="0083161B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Koerner R, Prescot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
@@ -6734,77 +7875,167 @@
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5008A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Haun JN, Venkatachalam HH, Fowler CA, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5008A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5008A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>, Ballistrea LM, S</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">chneider TL, Benzinger RC, Melillo C, Alexander NB, Klanchar SA, Lapcevic W, French DD.  Mobile and web-based partnered intervention to improve remote access to pain and posttraumatic stress disorder symptom management: Recruitment and attrition in a randomized controlled trial.  </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C5008A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Ballistrea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C5008A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LM, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chneider TL, Benzinger RC, Melillo C, Alexander NB, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Klanchar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Lapcevic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W, French DD.  Mobile and web-based partnered intervention to improve remote access to pain and posttraumatic stress disorder symptom management: Recruitment and attrition in a randomized controlled trial.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5008A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>J Med Internet Res</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2023;25:e49678. doi:</w:t>
+        <w:t xml:space="preserve"> 2023;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>25:e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49678. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5008A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10.2196/49678</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFD94F1" w14:textId="77777777" w:rsidR="00E829A0" w:rsidRPr="00C5008A" w:rsidRDefault="00E829A0" w:rsidP="00C5008A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
@@ -6864,175 +8095,243 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00175571">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>2023;32(9):950-959</w:t>
       </w:r>
       <w:r w:rsidR="00C17B1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C5008A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> doi</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5008A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C5008A" w:rsidRPr="00C5008A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>: 10.1089/jwh.2023.0189</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77478656" w14:textId="77777777" w:rsidR="00772C58" w:rsidRPr="00BC0B1B" w:rsidRDefault="00772C58" w:rsidP="00820553">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk143526579"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Bailey RJ, Sarkar A, Snell-Bergeon JK, Burkhardt BR, Chandrasekaran S, Johnson L, </w:t>
       </w:r>
       <w:r w:rsidRPr="00772C58">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Periodontitis and cardiovascular risk factors in subjects with and without type 1 diabetes: A cross sectional analysis. </w:t>
+        <w:t xml:space="preserve">.  Periodontitis and cardiovascular risk factors in subjects with and without type 1 diabetes: A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>cross sectional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analysis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>J Diabetes Complications</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2023;37(7):108494. doi: 10.1016/j.jdiacomp.2023.108494  </w:t>
+        <w:t xml:space="preserve"> 2023;37(7):108494. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 10.1016/j.jdiacomp.2023.108494  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF99891" w14:textId="77777777" w:rsidR="00AD5CF4" w:rsidRPr="00AD5CF4" w:rsidRDefault="00AD5CF4" w:rsidP="00820553">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD5CF4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Pang T, Gray HL, </w:t>
       </w:r>
       <w:r w:rsidRPr="002B335B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Buro AW, Basu A, Lu S, Snell-Bergeon JK.  Ultra-processed food consumption and obesity indicators in individuals with and without type 1 diabetes mellitus: a longitudinal analysis of the prospective Coronary Artery Calcification in Type 1 Diabetes (CACTI) cohort study.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD5CF4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Public Health Nutr</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Public Health </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD5CF4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007752FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00713FD4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>2023;26(8):1626-1633. doi</w:t>
-      </w:r>
+        <w:t xml:space="preserve">2023;26(8):1626-1633. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00713FD4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00713FD4" w:rsidRPr="00713FD4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>: 10.1017/S1368980023000848</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00713FD4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5EA7F3" w14:textId="77777777" w:rsidR="0070148C" w:rsidRPr="0038406A" w:rsidRDefault="0070148C" w:rsidP="00820553">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
@@ -7101,143 +8400,173 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Am J Matern Child Nurs</w:t>
       </w:r>
       <w:r w:rsidR="0038406A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0038406A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>2023;48(4):200-208. doi: 10.1097/</w:t>
+        <w:t xml:space="preserve">2023;48(4):200-208. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0038406A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0038406A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1097/</w:t>
       </w:r>
       <w:r w:rsidR="007752FA" w:rsidRPr="007752FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007752FA" w:rsidRPr="007752FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>NMC.0000000000000930</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395DF4BD" w14:textId="77777777" w:rsidR="007458AB" w:rsidRPr="00772C58" w:rsidRDefault="007458AB" w:rsidP="007458AB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk143526644"/>
       <w:r w:rsidRPr="00AD5CF4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Richardson LA, Basu A, Chien LC, </w:t>
       </w:r>
       <w:r w:rsidRPr="002B335B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD5CF4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Snell-Bergeon JK.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Longitudinal associations of healthy dietary pattern scores with coronary artery calcification and pericardial adiposity in US adults with and without type 1 diabetes.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00772C58">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>J Nutr</w:t>
-      </w:r>
+        <w:t xml:space="preserve">J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772C58">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023;153(7):2085-2093</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6482B9DE" w14:textId="77777777" w:rsidR="007D2126" w:rsidRPr="007D2126" w:rsidRDefault="007D2126" w:rsidP="007D2126">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Haun JN, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Fowler CA, Venkatachalam HH, Saenger MS, </w:t>
       </w:r>
       <w:r w:rsidRPr="00280897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -7262,52 +8591,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>2023;23</w:t>
       </w:r>
       <w:r w:rsidR="00F812FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">:431-44. </w:t>
       </w:r>
-      <w:r>
-        <w:t>doi: 10.1186/s12913-023-09327-5.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: 10.1186/s12913-023-09327-5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0621773B" w14:textId="77777777" w:rsidR="00820553" w:rsidRDefault="00820553" w:rsidP="00820553">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E7AA9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Gr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
@@ -7358,193 +8692,289 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="007D2126">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>57(3):283-291</w:t>
       </w:r>
       <w:r w:rsidRPr="00820553">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00820553">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>: 10.1177/10600280221115816</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE7D665" w14:textId="77777777" w:rsidR="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cohen NJ, Faleschini S, Rifas-Shiman SL, Bouchard L, Doyon M, Simard O, Arguin M, Fink G, </w:t>
+        <w:t xml:space="preserve">Cohen NJ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Faleschini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S, Rifas-Shiman SL, Bouchard L, Doyon M, Simard O, Arguin M, Fink G, </w:t>
       </w:r>
       <w:r w:rsidRPr="009356AA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Kirby RS, Chen H, Wilson R, Fryer K, Perron P, Okan E, Hivert MF. Associations of maternal glucose markers in pregnancy with cord blood glucocorticoids and child hair cortisol levels.  </w:t>
+        <w:t xml:space="preserve">, Kirby RS, Chen H, Wilson R, Fryer K, Perron P, Okan E, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Hivert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MF. Associations of maternal glucose markers in pregnancy with cord blood glucocorticoids and child hair cortisol levels.  </w:t>
       </w:r>
       <w:r w:rsidRPr="009356AA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009356AA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Dev Orig Health Dis</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Dev </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009356AA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:t>Orig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009356AA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health Dis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">2023;14(1):88-95 doi: </w:t>
+        <w:t xml:space="preserve">2023;14(1):88-95 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00280FE5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1017/S204017442200038</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7518B0DD" w14:textId="77777777" w:rsidR="00745D8C" w:rsidRPr="00BC0B1B" w:rsidRDefault="00745D8C" w:rsidP="00745D8C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5D1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Haun JN, Paykel J, Fowler CA, Lapcevic WA, Panaite V, </w:t>
+        <w:t xml:space="preserve">Haun JN, Paykel J, Fowler CA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D5D1D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Lapcevic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D5D1D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WA, Panaite V, </w:t>
       </w:r>
       <w:r w:rsidRPr="00617511">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5D1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>, Melillo C, Ven</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">katachalam HH, French DD.  Preliminary evidence on the association of complementary and integrative health care program participation and medical cost in veterans.  </w:t>
       </w:r>
@@ -7553,60 +8983,120 @@
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Mil Med</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB77D3" w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>2023;188(7-8):e1508-e1514</w:t>
+        <w:t>2023;188(7-8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB77D3" w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>):e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AB77D3" w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1508-e1514</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>; doi: 10.1093/milmed/usab567</w:t>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>: 10.1093/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>milmed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/usab567</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F45F5C3" w14:textId="77777777" w:rsidR="0009189B" w:rsidRPr="0009189B" w:rsidRDefault="0009189B" w:rsidP="0009189B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Xing Z, Kirby RS, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -7636,76 +9126,112 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Menopause Review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">2022;21(4):229-235 doi: </w:t>
+        <w:t xml:space="preserve">2022;21(4):229-235 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="0009189B">
         <w:rPr>
           <w:rStyle w:val="doi"/>
         </w:rPr>
         <w:t>10.5114/pm.2022.123514</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F20DD6" w14:textId="77777777" w:rsidR="00A451E8" w:rsidRPr="00A451E8" w:rsidRDefault="00A451E8" w:rsidP="0079455D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Haun JN, Panaite V, Cotner BA, Melillo C, Venkatachalam HH, Fowler CA, Lapcevic W, </w:t>
+        <w:t xml:space="preserve">Haun JN, Panaite V, Cotner BA, Melillo C, Venkatachalam HH, Fowler CA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Lapcevic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W, </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1C0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, French DD, Zilka B, Messina W.  Primary care virtual resource use prior and post COVID-19 pandemic onset.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
@@ -7715,52 +9241,62 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Health Serv Res</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>2022;22(1):1370 doi</w:t>
-      </w:r>
+        <w:t xml:space="preserve">2022;22(1):1370 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A451E8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>: 10.1186/s12913-022-08790-w</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="660995F8" w14:textId="77777777" w:rsidR="00A451E8" w:rsidRPr="00280FE5" w:rsidRDefault="00A451E8" w:rsidP="00A451E8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280FE5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
@@ -7800,59 +9336,99 @@
       </w:r>
       <w:r w:rsidRPr="006F2D12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>ealth r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">esources: A scoping review.  </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2D12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>J Integr Complement Med</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 2022;28(11):851-861 doi: </w:t>
+        <w:t xml:space="preserve">J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F2D12">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Integr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F2D12">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Complement Med</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022;28(11):851-861 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A451E8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1089/jicm.2021.0458</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CB3306" w14:textId="77777777" w:rsidR="0079455D" w:rsidRDefault="0079455D" w:rsidP="0079455D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
@@ -7869,59 +9445,105 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Goode AP, Dagne GA, Sebastiao YV, Foulis PR. Nightmare disorder and low back pain in veterans: cross-sectional association and effect over time.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC08F0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Sleep Advances</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2022;3(1):zpac030. doi</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> 2022;3(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>):zpac</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">030. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0079455D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>: 10.1093/sleepadvances/zpac030</w:t>
+        <w:t>: 10.1093/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0079455D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>sleepadvances</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0079455D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>/zpac030</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46711E2F" w14:textId="77777777" w:rsidR="0079455D" w:rsidRDefault="00DA0F7C" w:rsidP="00DA0F7C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Xing Z, </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2D12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -7935,101 +9557,123 @@
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Kirby RS. Parity and risk of cardiovascular disease in women over 45 years in the United States: NHANES 2007-2018. </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2D12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F2D12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Womens Health</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Womens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F2D12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA0F7C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="0079455D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">31(10):1459-1466 </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">doi: </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA0F7C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1089/jwh.2021.0650</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C9FC2F8" w14:textId="77777777" w:rsidR="00EC193F" w:rsidRDefault="00EC193F" w:rsidP="00DA0F7C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E744D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
@@ -8054,51 +9698,69 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">e Mediterranean-style dietary pattern score with coronary artery calcification and pericardial adiposity in a sample of US adults.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B811DF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Nutrients</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2022;14(16):3385 doi: 10.3390/nu14163385</w:t>
+        <w:t xml:space="preserve"> 2022;14(16):3385 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.3390/nu14163385</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18079264" w14:textId="77777777" w:rsidR="00DA0F7C" w:rsidRDefault="00DA0F7C" w:rsidP="00DA0F7C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Basu A, </w:t>
       </w:r>
       <w:r w:rsidRPr="0069279D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
@@ -8121,137 +9783,185 @@
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">J </w:t>
       </w:r>
       <w:r w:rsidRPr="0069279D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Diabetes Res</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">2022;2022:4747573 doi: </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>2022;2022:4747573</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A12B8C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1155/2022/4747573</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7587C830" w14:textId="77777777" w:rsidR="00507CF6" w:rsidRDefault="00507CF6" w:rsidP="00023E5F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pang T, </w:t>
       </w:r>
       <w:r w:rsidRPr="00507CF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Gray HL, Basu A, Shi L, Snell-Bergeon JK.  Empirical dietary inflammatory pattern and metabolic syndrome: Prospective association in participants with and without type 1 </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">diabetes mellitus in the Coronary Artery Calcification in Type 1 Diabetes (CACTI) study.  </w:t>
+        <w:t xml:space="preserve">, Gray HL, Basu A, Shi L, Snell-Bergeon JK.  Empirical dietary inflammatory pattern and metabolic syndrome: Prospective association in participants with and without type 1 diabetes mellitus in the Coronary Artery Calcification in Type 1 Diabetes (CACTI) study.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00507CF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Nutrition Research</w:t>
       </w:r>
       <w:r w:rsidR="0093625A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0093625A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>2021;94:1-9 doi: 10.1016/j.nutres.2021.08.001</w:t>
+        <w:t>2021;94:1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0093625A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0093625A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0093625A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1016/j.nutres.2021.08.001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7517CCAD" w14:textId="77777777" w:rsidR="00023E5F" w:rsidRDefault="00023E5F" w:rsidP="00023E5F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
@@ -8292,112 +10002,166 @@
       </w:r>
       <w:r w:rsidRPr="00AC3CC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>European Journal of Nutrition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00891935">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>2021;60(7):3911-3925 doi: 10.1007/s00394-021-02564-6.</w:t>
+        <w:t xml:space="preserve">2021;60(7):3911-3925 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00891935">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00891935">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1007/s00394-021-02564-6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D13F0C6" w14:textId="77777777" w:rsidR="00086C0D" w:rsidRPr="00086C0D" w:rsidRDefault="00086C0D" w:rsidP="00CC646F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086C0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Naik E, Leonelli F, Foulis P, Lea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">verton P, Le C, Kulkarni D, Reddy K, </w:t>
       </w:r>
       <w:r w:rsidRPr="00086C0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Ong P, Zoble A, Salihu H.  The risk of silent myocardial infarction in pre-diabetic patients: A case-control study in a veteran population.  </w:t>
+        <w:t xml:space="preserve">, Ong P, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Zoble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, Salihu H.  The risk of silent myocardial infarction in pre-diabetic patients: A case-control study in a veteran population.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00086C0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Southern Medical Journal</w:t>
       </w:r>
       <w:r w:rsidR="00891935">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2021;114(7):419-423 doi: 10.14423/SMJ.</w:t>
+        <w:t xml:space="preserve"> 2021;114(7):419-423 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00891935">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00891935">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.14423/SMJ.</w:t>
       </w:r>
       <w:r w:rsidR="00891935" w:rsidRPr="00891935">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>0000000000001271</w:t>
       </w:r>
       <w:r w:rsidR="00891935">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7108B35E" w14:textId="77777777" w:rsidR="00B84B85" w:rsidRPr="00B84B85" w:rsidRDefault="00B84B85" w:rsidP="00CC646F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
@@ -8432,51 +10196,69 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Nutrients</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>2021;13(3):1035 doi: 10.3390/nu13031035</w:t>
+        <w:t xml:space="preserve">2021;13(3):1035 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.3390/nu13031035</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D61C60" w14:textId="77777777" w:rsidR="00CC646F" w:rsidRPr="00102CF2" w:rsidRDefault="00CC646F" w:rsidP="00CC646F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Sarkar A, Kuehl M, </w:t>
       </w:r>
       <w:r w:rsidRPr="00102CF2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -8495,267 +10277,488 @@
       <w:r w:rsidRPr="00102CF2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Sci Rep</w:t>
       </w:r>
       <w:r w:rsidR="00086C0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00086C0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>2021;11(1):2658 doi: 10.1038/s41598-021-81420-3</w:t>
+        <w:t xml:space="preserve">2021;11(1):2658 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00086C0D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00086C0D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1038/s41598-021-81420-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320B7933" w14:textId="77777777" w:rsidR="00CC646F" w:rsidRPr="00CC646F" w:rsidRDefault="00CC646F" w:rsidP="00D60AEB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Utuama O, Permuth JB, Dagne G, Sanchez-Anguiano A, </w:t>
-      </w:r>
+        <w:t>Utuama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Permuth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JB, Dagne G, Sanchez-Anguiano A, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Kumar A, Denbo J, Kim R, Fleming JB, Anaya DA.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Neoadjuvant chemotherapy for intrahepatic colangiocarcinoma: A prope</w:t>
+        <w:t xml:space="preserve">Neoadjuvant chemotherapy for intrahepatic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>colangiocarcinoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: A prope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">nsity score survival analysis supporting use in patients with high-risk disease.  </w:t>
       </w:r>
       <w:r w:rsidRPr="001327B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Ann Surg Oncol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021</w:t>
       </w:r>
       <w:r w:rsidR="001327B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">; doi: </w:t>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001327B1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001327B1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="001327B1" w:rsidRPr="001327B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1245/s10434-020-09478-3</w:t>
       </w:r>
       <w:r w:rsidR="001327B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> epub ahead of print</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001327B1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>epub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001327B1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ahead of print</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3569C6" w14:textId="77777777" w:rsidR="00D60AEB" w:rsidRPr="00D60AEB" w:rsidRDefault="00D60AEB" w:rsidP="00D60AEB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Terry JG, Hartley KG, Steffen LM, Nair S, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F76D0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Wellons MF, Jacobs DR, Tindle HA, Carr JJ.  Association of smoking with abdominal adipose deposition and muscle composition in Coronary Artery Risk Development in Young Adults (CARDIA) participants at mid-life: A population-based cohort study.  </w:t>
-      </w:r>
+        <w:t xml:space="preserve">, Wellons MF, Jacobs DR, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Tindle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HA, Carr JJ.  Association of smoking with abdominal adipose deposition and muscle composition in Coronary Artery Risk Development in Young Adults (CARDIA) participants at mid-life: A population-based cohort study.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F76D0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>PLoS Medicine</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>PLoS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F76D0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Medicine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="333333"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>2020;17(7);e1003223 doi: 10.1371/journal.pmed.1003223</w:t>
+        <w:t>2020;17(7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>);e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1003223 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1371/journal.pmed.1003223</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0527BF61" w14:textId="77777777" w:rsidR="00A537EC" w:rsidRDefault="00A537EC" w:rsidP="00A537EC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Haun J, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1447">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Melillo C, Standifer M, McMahon-Grenz J, Shin M, Lapcevic W, Patel N, Elwy AR.  Using electronic data collection platforms to assess complementary and integrative health patient-reported outcomes: Feasibility project.  </w:t>
+        <w:t xml:space="preserve">, Melillo C, Standifer M, McMahon-Grenz J, Shin M, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Lapcevic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W, Patel N, Elwy AR.  Using electronic data collection platforms to assess complementary and integrative health patient-reported outcomes: Feasibility project.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A537EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>JMIR Med Inform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2020;8(6):e15609. doi: 10.2196/15609</w:t>
+        <w:t xml:space="preserve"> 2020;8(6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>):e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15609. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.2196/15609</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E595D2" w14:textId="77777777" w:rsidR="00A4357C" w:rsidRDefault="00A4357C" w:rsidP="005730B9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Haun J, Paykel J, </w:t>
       </w:r>
       <w:r w:rsidRPr="00527A5D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -8781,51 +10784,69 @@
         <w:t>Explore: The Journal of Science and Healing</w:t>
       </w:r>
       <w:r w:rsidR="00A43586">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C0570">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>2020;16(2):85-89</w:t>
       </w:r>
       <w:r w:rsidR="00A43586">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>. doi: 10.1016/j.explore.2019.08.001</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43586">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43586">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1016/j.explore.2019.08.001</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B19239" w14:textId="77777777" w:rsidR="005730B9" w:rsidRDefault="005730B9" w:rsidP="005730B9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="514374FD" w14:textId="77777777" w:rsidR="00097DDF" w:rsidRDefault="002E2500" w:rsidP="005730B9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk50110970"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -8838,57 +10859,103 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2500">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Couluris M,.  I have most of my asthma under control and I know how my asthma acts:  Users’ perceptions of a mobile asthma self-management app tailored for adolescents.  </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Couluris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>M,.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  I have most of my asthma under control and I know how my asthma acts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>:  Users</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ perceptions of a mobile asthma self-management app tailored for adolescents.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E25357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Health Informatics Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
@@ -8902,51 +10969,69 @@
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00055163">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>26(1):342-353</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>.  doi: 10.1177/1460458218824734.</w:t>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1177/1460458218824734.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23EBF769" w14:textId="77777777" w:rsidR="00097DDF" w:rsidRPr="002E2500" w:rsidRDefault="00097DDF" w:rsidP="00097DDF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Keshawarz A, Pyle L, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32AA0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -9028,187 +11113,299 @@
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Snell-Bergeon JK.  Dietary fiber intake and glycemic control: Coronary Artery Calcification in Type 1 Diabetes (CACTI) Study.  </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5172">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Nutrition Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2019;18(1):23.  doi: 10.1186/s12937-019-0449-z</w:t>
+        <w:t xml:space="preserve"> 2019;18(1):23</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1186/s12937-019-0449-z</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B643CBB" w14:textId="77777777" w:rsidR="00D81DAB" w:rsidRDefault="00D81DAB" w:rsidP="007B07AF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F7A9692" w14:textId="77777777" w:rsidR="007B07AF" w:rsidRPr="007429AD" w:rsidRDefault="007B07AF" w:rsidP="007B07AF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Talton JW, Wadwa RP, Urbina EM, Dolan LM, Hamman RF, D’Agostino Jr RB, Marcovina SM, Dabelea DM.  Inflammation, adiposity, and progression of arterial stiffness in adolescents with type 1 diabetes: The SEARCH CVD Study.  </w:t>
+        <w:t xml:space="preserve">, Talton JW, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Wadwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RP, Urbina EM, Dolan LM, Hamman RF, D’Agostino Jr RB, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Marcovina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SM, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Dabelea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DM.  Inflammation, adiposity, and progression of arterial stiffness in adolescents with type 1 diabetes: The SEARCH CVD Study.  </w:t>
       </w:r>
       <w:r w:rsidRPr="007B6C14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>J Diabetes Complications</w:t>
       </w:r>
       <w:r w:rsidR="00FB6759">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FB6759">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>2018;32:995-9</w:t>
+        <w:t>2018;32:995</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FB6759">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>-9</w:t>
       </w:r>
       <w:r w:rsidRPr="007429AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007429AD" w:rsidRPr="007429AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D81DAB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">doi: </w:t>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D81DAB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="007429AD" w:rsidRPr="007429AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="007429AD" w:rsidRPr="007429AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>0.1016/j.jdiacomp.2018.08.004</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CEF2134" w14:textId="77777777" w:rsidR="007B07AF" w:rsidRDefault="007B07AF" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CD98A47" w14:textId="77777777" w:rsidR="00985DB0" w:rsidRDefault="00985DB0" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">MarElia CB, Kuehl MN, Shemwell TA, </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>MarElia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CB, Kuehl MN, Shemwell TA, </w:t>
       </w:r>
       <w:r w:rsidRPr="007B6C14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Burkhardt BR.  Circulating PANDER concentration is associated with increased HbA1c and fasting blood glucose in Type 2 diabetic subjects.  </w:t>
       </w:r>
       <w:r w:rsidRPr="007B6C14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
@@ -9219,134 +11416,194 @@
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Clin</w:t>
       </w:r>
       <w:r w:rsidRPr="007B6C14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A97500">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Transl Endocrinol </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A97500">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>2018;11:26-30 doi: 10.1016/j.jcte.2018.02.003</w:t>
+        <w:t>2018;11:26</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A97500">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-30 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A97500">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A97500">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1016/j.jcte.2018.02.003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="009A9D17" w14:textId="77777777" w:rsidR="00985DB0" w:rsidRDefault="00985DB0" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46891FEC" w14:textId="77777777" w:rsidR="002B23B7" w:rsidRDefault="002B23B7" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B23B7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Smith SR, Eckel RH, Hokanson JE, Burkhardt BR, Sudini PR, Wu Y, Schauer IE, Pereira RI, Snell-Bergeon JK.  The ratio of pericardial to subcutaneous adipose tissues is associated with insulin resistance.  </w:t>
+        <w:t xml:space="preserve">, Smith SR, Eckel RH, Hokanson JE, Burkhardt BR, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Sudini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PR, Wu Y, Schauer IE, Pereira RI, Snell-Bergeon JK.  The ratio of pericardial to subcutaneous adipose tissues is associated with insulin resistance.  </w:t>
       </w:r>
       <w:r w:rsidRPr="002B23B7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Obesity</w:t>
       </w:r>
       <w:r w:rsidR="008E6465">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A97500">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>2017;25(7):1284-91</w:t>
       </w:r>
       <w:r w:rsidR="008E6465">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> doi: 10.1002/oby.21875</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E6465">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008E6465">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1002/oby.21875</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159A6CCA" w14:textId="77777777" w:rsidR="002B23B7" w:rsidRDefault="002B23B7" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="604C4E55" w14:textId="77777777" w:rsidR="00573964" w:rsidRDefault="00573964" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -9383,139 +11640,215 @@
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Obesity</w:t>
       </w:r>
       <w:r w:rsidR="000E3E69">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E3E69">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>2017</w:t>
       </w:r>
       <w:r w:rsidR="00E11F77">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">;25(3):642-651 doi: </w:t>
+        <w:t xml:space="preserve">;25(3):642-651 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E11F77">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E11F77">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00E11F77" w:rsidRPr="00E11F77">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1002/oby.21767</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A66019F" w14:textId="77777777" w:rsidR="00573964" w:rsidRPr="00573964" w:rsidRDefault="00573964" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66591C6F" w14:textId="77777777" w:rsidR="00E87269" w:rsidRDefault="00E87269" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87269">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Jacobs DR Jr., Lewis CE, Snell-Bergeon JK, Carnethon MR, Terry JG, Goff DC Jr., Ding J, Car JJ.  Higher pericardial adiposity is associated with prevalent diabetes: The Coronary Artery Risk Development in Young Adults study.  </w:t>
-      </w:r>
+        <w:t xml:space="preserve">, Jacobs DR Jr., Lewis CE, Snell-Bergeon JK, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Carnethon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MR, Terry JG, Goff DC Jr., Ding J, Car JJ.  Higher pericardial adiposity is associated with prevalent diabetes: The Coronary Artery Risk Development in Young Adults study.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87269">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Nutr Metab Cardiovasc Dis</w:t>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E87269">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E87269">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Metab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E87269">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cardiovasc Dis</w:t>
       </w:r>
       <w:r w:rsidR="003D0B10">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D0B10">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>201</w:t>
       </w:r>
       <w:r w:rsidR="00FB395E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008619A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>;26(4):326-32</w:t>
       </w:r>
       <w:r w:rsidR="003D0B10">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> doi: </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D0B10">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D0B10">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="003D0B10" w:rsidRPr="003D0B10">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1016/j.numecd.2015.12.011</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A4A8D7" w14:textId="77777777" w:rsidR="00E87269" w:rsidRDefault="00E87269" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EEE03C4" w14:textId="77777777" w:rsidR="006A0326" w:rsidRDefault="006A0326" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -9558,86 +11891,128 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Comparison of frequency and duration of periodontal disease with progression of coronary artery calcium in patients with type 1 diabetes mellitus versus non-diabetics</w:t>
       </w:r>
       <w:r w:rsidRPr="00372038">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A87E7B" w:rsidRPr="00A87E7B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Am J Cardiol</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Am J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A87E7B" w:rsidRPr="00A87E7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Cardiol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A87E7B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015</w:t>
       </w:r>
       <w:r w:rsidR="001155DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>(6)</w:t>
+        <w:t>(6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001155DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FE38B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="004D4FE0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>116:833-7</w:t>
+        <w:t>116:833</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D4FE0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>-7</w:t>
       </w:r>
       <w:r w:rsidR="00A87E7B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> doi: </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A87E7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A87E7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00A87E7B" w:rsidRPr="00A87E7B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>10.1016/j.amjcard.2015.06.006</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1350DD" w14:textId="77777777" w:rsidR="006A0326" w:rsidRDefault="006A0326" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C12263F" w14:textId="77777777" w:rsidR="00372038" w:rsidRPr="00372038" w:rsidRDefault="00372038" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -9646,64 +12021,106 @@
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00372038">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuehl MN, Rodriguez H, Burkhardt BR, </w:t>
       </w:r>
       <w:r w:rsidRPr="00372038">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidRPr="00372038">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Tumor necrosis factor-alpha, matrix metalloproteinases 8 and 9 levels in the saliva are associated with increased hemoglobin A1c in type 1 diabetes subjects. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00372038">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>PLoS One</w:t>
+        <w:t>PLoS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00372038">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> One</w:t>
       </w:r>
       <w:r w:rsidR="00B7547A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2015;10(4):e0125320 doi: 10.1371/journal.pone.0125320</w:t>
+        <w:t xml:space="preserve"> 2015;10(4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B7547A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>):e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B7547A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0125320 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B7547A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B7547A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1371/journal.pone.0125320</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F521163" w14:textId="77777777" w:rsidR="00372038" w:rsidRDefault="00372038" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A71B5EB" w14:textId="77777777" w:rsidR="00426002" w:rsidRPr="00036FAC" w:rsidRDefault="00426002" w:rsidP="00426002">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9725,187 +12142,269 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> low </w:t>
       </w:r>
       <w:r w:rsidR="00036FAC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>CACs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> really different from zero</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>really different</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from zero</w:t>
       </w:r>
       <w:r w:rsidR="00036FAC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>…:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">  A report from the CACTI Study.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">JACC: Cardiovascular Imaging </w:t>
       </w:r>
       <w:r w:rsidR="00036FAC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>2014;7(6):632-3</w:t>
       </w:r>
       <w:r w:rsidR="00BD7BC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BD7BC7" w:rsidRPr="00BD7BC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>doi: 10.1016/j.jcmg.2013.11.012</w:t>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD7BC7" w:rsidRPr="00BD7BC7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1016/j.jcmg.2013.11.012</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675CBFA0" w14:textId="77777777" w:rsidR="00426002" w:rsidRDefault="00426002" w:rsidP="002D21F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C30535C" w14:textId="77777777" w:rsidR="005A1E39" w:rsidRPr="009710B3" w:rsidRDefault="005A1E39" w:rsidP="002D21F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidRPr="005A1E39">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Talton JW, Wadwa RP, Urbina EM, Dolan LM, Daniels SR, Hamman RF, D’Agostino Jr RB, Marcovina SM, Mayer-Davis EJ, Dabelea DM.  Cardiovascular health in adolescents with type 1 diabetes: The SEARCH CVD Study.  </w:t>
+        <w:t xml:space="preserve">Talton JW, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Wadwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RP, Urbina EM, Dolan LM, Daniels SR, Hamman RF, D’Agostino Jr RB, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Marcovina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SM, Mayer-Davis EJ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Dabelea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DM.  Cardiovascular health in adolescents with type 1 diabetes: The SEARCH CVD Study.  </w:t>
       </w:r>
       <w:r w:rsidRPr="005A1E39">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Pediatric Diabetes</w:t>
       </w:r>
       <w:r w:rsidR="009710B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009710B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
       <w:r w:rsidR="00BD7BC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>;15(7):502-10</w:t>
       </w:r>
       <w:r w:rsidR="009710B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009710B3" w:rsidRPr="009710B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>doi: 10.1111/pedi.12120</w:t>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009710B3" w:rsidRPr="009710B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1111/pedi.12120</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FAE264" w14:textId="77777777" w:rsidR="005A1E39" w:rsidRPr="005A1E39" w:rsidRDefault="005A1E39" w:rsidP="002D21F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77CBD471" w14:textId="77777777" w:rsidR="00AD015A" w:rsidRDefault="00AD015A" w:rsidP="00AD015A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -9919,110 +12418,159 @@
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Maahs DM, Rewers MK, Snell-Bergeon JK.  Ideal cardiovascular health and the prevalence and progression of coronary artery calcification in adults with and without type 1 diabetes.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Diabetes Care</w:t>
       </w:r>
       <w:r w:rsidR="00CF06CF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F58D5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>2014;37(2):521-8. doi: 10.2337/dc13-0997</w:t>
+        <w:t xml:space="preserve">2014;37(2):521-8. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F58D5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F58D5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.2337/dc13-0997</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A1E324" w14:textId="77777777" w:rsidR="00011826" w:rsidRDefault="00011826" w:rsidP="00AD015A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A93D218" w14:textId="77777777" w:rsidR="00011826" w:rsidRDefault="00011826" w:rsidP="00AD015A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Kinney GL, Tracy RP, Maahs DM, Hokanson JE, Rewers MJ, Snell-Bergeon JK.  Prospective association between inflammatory markers and progression of coronary artery calcification in adults with and without type 1 diabetes.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diabetes Care  </w:t>
-[...6 lines deleted...]
-        <w:t>2013;36(7):1967-73</w:t>
+        <w:t xml:space="preserve">Diabetes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Care  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>;36(7):1967-73</w:t>
       </w:r>
       <w:r w:rsidR="0031329E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>. doi: 10.2337/dc12-1874</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0031329E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0031329E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.2337/dc12-1874</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EF996B" w14:textId="77777777" w:rsidR="00426002" w:rsidRDefault="00426002" w:rsidP="00AD015A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09DD6847" w14:textId="77777777" w:rsidR="009C6EF4" w:rsidRPr="002C065D" w:rsidRDefault="009C6EF4" w:rsidP="002D21F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -10036,58 +12584,76 @@
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Johnson LR, Calverley DC, Grunwald GK, Lezotte DC, Hokanson JE.  Validation of a method for quantifying carotid artery calcification from panoramic radiographs.  </w:t>
       </w:r>
       <w:r w:rsidRPr="009C6EF4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Oral Surgery, Oral Medicine, Oral Pathology, Oral Radiology</w:t>
       </w:r>
       <w:r w:rsidR="002C065D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C065D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013;116(4):518-524  </w:t>
-      </w:r>
+        <w:t>2013;116(4):518-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002C065D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">524  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002C065D" w:rsidRPr="009710B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>doi: 10.1016/j.oooo.2013.06.026</w:t>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002C065D" w:rsidRPr="009710B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1016/j.oooo.2013.06.026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF62D6F" w14:textId="77777777" w:rsidR="009C6EF4" w:rsidRDefault="009C6EF4" w:rsidP="002D21F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3839B34C" w14:textId="77777777" w:rsidR="006F53CA" w:rsidRDefault="006F53CA" w:rsidP="002D21F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002775B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
@@ -10120,51 +12686,67 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B55445">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="005A1C1C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>23(5):1631-1636</w:t>
       </w:r>
       <w:r w:rsidR="008F58D5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>. doi: 10.1007/s00198-011-1678-y</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F58D5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F58D5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1007/s00198-011-1678-y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A03863" w14:textId="77777777" w:rsidR="00011826" w:rsidRDefault="00011826" w:rsidP="002D21F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="559FF645" w14:textId="77777777" w:rsidR="00011826" w:rsidRPr="006F53CA" w:rsidRDefault="00011826" w:rsidP="002D21F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002775B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
@@ -10175,51 +12757,67 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Johnson LR, Calverley DC, Grunwald G, Lezotte DC, Forster-Harwood J, Hokanson JE.  Loss of Alveolar Bone Due to Periodontal Disease Exhibits a Threshold on the Association with Coronary Heart Disease.  </w:t>
       </w:r>
       <w:r w:rsidRPr="002775B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Journal of Periodontology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2011;82(9):1304-13</w:t>
       </w:r>
       <w:r w:rsidR="008F58D5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>. doi: 10.1902/jop.2011.100647</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F58D5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F58D5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>: 10.1902/jop.2011.100647</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B799C4" w14:textId="77777777" w:rsidR="002D21F1" w:rsidRDefault="002D21F1" w:rsidP="002D21F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4292F933" w14:textId="77777777" w:rsidR="00CC3AFB" w:rsidRDefault="002D21F1" w:rsidP="00FB7BB0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Taylor M, </w:t>
@@ -10284,55 +12882,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>ABSTRACTS AND PRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8A4F71" w14:textId="3532743A" w:rsidR="00ED49E7" w:rsidRPr="00ED49E7" w:rsidRDefault="00ED49E7" w:rsidP="00ED49E7">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:right="-144"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED49E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Andreadakis J, Rivero G, Wilkins O, Kupfer G, Shkembi A, Wu A, Basile J, Krzeczowska A, Thalberg A, Linderbeck L, Zapata N, O’Driscoll M, Silbert S, Renteria A, Maher A, Salemi JL, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Andreadakis J, Rivero G, Wilkins O, Kupfer G, Shkembi A, Wu A, Basile J, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED49E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Krzeczowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED49E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, Thalberg A, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED49E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Linderbeck</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED49E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L, Zapata N, O’Driscoll M, Silbert S, Renteria A, Maher A, Salemi JL, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED49E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED49E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>, Martin T, Martha M, Swoboda D, Rivero G, Williams L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>. Integrative clinical and molecular analysis of outcome in elderly African ancestry Acute Myeloid Leukemia. Accepted for a Poster presentation at the 67</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED49E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
@@ -10345,51 +12975,83 @@
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASH Annual Meeting, Orlando, FL, December 6, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE2DEAD" w14:textId="77777777" w:rsidR="00ED49E7" w:rsidRDefault="00ED49E7" w:rsidP="00ED49E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59436D5A" w14:textId="076777E9" w:rsidR="00ED49E7" w:rsidRDefault="00ED49E7" w:rsidP="00ED49E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED49E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Andreadakis J, Wilkins O, Shkembi A, Wu A, Basile J, Krzeczowska A, Thalberg A, Linderbeck L, Zapata N, O’Driscoll M, Silbert S, Renteria A, Maher A, Williams L, Salemi JL</w:t>
+        <w:t xml:space="preserve">Andreadakis J, Wilkins O, Shkembi A, Wu A, Basile J, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED49E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Krzeczowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED49E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, Thalberg A, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED49E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Linderbeck</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED49E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L, Zapata N, O’Driscoll M, Silbert S, Renteria A, Maher A, Williams L, Salemi JL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED49E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED49E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED49E7">
@@ -10420,106 +13082,154 @@
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASH Annual Meeting, Orlando, FL, December 7, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D7EBA2" w14:textId="77777777" w:rsidR="00ED49E7" w:rsidRDefault="00ED49E7" w:rsidP="00ED49E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6963A13F" w14:textId="77777777" w:rsidR="00D673AB" w:rsidRPr="00D673AB" w:rsidRDefault="00D673AB" w:rsidP="00D673AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D673AB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Haun J, Lapcevic W, French D, Fowler C, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Haun J, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D673AB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Lapcevic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D673AB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W, French D, Fowler C, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D673AB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D673AB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>. A decade of dissemination of the BRIEF Health Literacy Screening Tool leveraging the Health Literacy Tool Shed. Poster presentation at the Health Literacy Annual Research Conference, October 27-28, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B530E47" w14:textId="77777777" w:rsidR="00D673AB" w:rsidRDefault="00D673AB" w:rsidP="00441537">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CDC9368" w14:textId="35F88E13" w:rsidR="00441537" w:rsidRPr="00441537" w:rsidRDefault="00441537" w:rsidP="00441537">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441537">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">McMahon-Grenz J, Fowler CA, McDaniel J, Benzinger RC, </w:t>
       </w:r>
       <w:r w:rsidRPr="00441537">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidRPr="00441537">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Arbogast JL, Jones Z, Snowdy N, Terrell TL, Resendes N, Klanchar SA, Lapcevic W, Diaz N, Paykel JM, Haun JN. Whole Health Self-care Program Improves Outcomes and Creates Social Support Network for Rurally Located Caregivers. Poster </w:t>
+        <w:t xml:space="preserve">, Arbogast JL, Jones Z, Snowdy N, Terrell TL, Resendes N, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441537">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Klanchar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441537">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441537">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Lapcevic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441537">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W, Diaz N, Paykel JM, Haun JN. Whole Health Self-care Program Improves Outcomes and Creates Social Support Network for Rurally Located Caregivers. Poster </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>presentation</w:t>
       </w:r>
       <w:r w:rsidRPr="00441537">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00441537">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -10528,70 +13238,95 @@
         <w:t xml:space="preserve"> James A. Haley Research Day, Tampa, FL, May 9, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050FB881" w14:textId="77777777" w:rsidR="00441537" w:rsidRPr="00441537" w:rsidRDefault="00441537" w:rsidP="00441537">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441537">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4725D76C" w14:textId="77777777" w:rsidR="00441537" w:rsidRPr="00441537" w:rsidRDefault="00441537" w:rsidP="00441537">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441537">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Klanchar SA, Fowler CA, McDanie</w:t>
+        <w:t>Klanchar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441537">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SA, Fowler CA, McDanie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00441537">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> J, Benzinger RC, Arbogast JL, Jones Z, Snowdy N, Terrell TL, Resendes N, McMahon-Grenz J, Lapcevic W, Diaz N, </w:t>
+        <w:t xml:space="preserve"> J, Benzinger RC, Arbogast JL, Jones Z, Snowdy N, Terrell TL, Resendes N, McMahon-Grenz J, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441537">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Lapcevic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441537">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W, Diaz N, </w:t>
       </w:r>
       <w:r w:rsidRPr="00441537">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidRPr="00441537">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>, Paykel JM, Haun JN. REFRAMING RECRUITMENT: A Novel VIP Concierge Approach to Optimize Participant Engagement Experience. Poster present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>ation</w:t>
       </w:r>
       <w:r w:rsidRPr="00441537">
@@ -10854,51 +13589,67 @@
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scientific Sessions, San Diego, CA, June 23-26, 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38510740" w14:textId="77777777" w:rsidR="00FA68E9" w:rsidRPr="007F6AF3" w:rsidRDefault="00FA68E9" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="178FFE0A" w14:textId="77777777" w:rsidR="001E2DC2" w:rsidRDefault="001E2DC2" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xing Z, Schocken DD, Zgibor J, </w:t>
+        <w:t xml:space="preserve">Xing Z, Schocken DD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Zgibor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2DC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Trajectories of insulin resistance, incident heart failure and all-cause death in nondiabetics: The Atherosclerosis Risk in Communities Study.  </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2DC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Circulation</w:t>
@@ -10909,51 +13660,67 @@
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023;147(Suppl 1):09. Oral presentation at the American Heart Association Epi-Lifestyle Scientific Sessions, Boston, MA, February 28-March 3, 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A118CAB" w14:textId="77777777" w:rsidR="001E2DC2" w:rsidRDefault="001E2DC2" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E4E3717" w14:textId="77777777" w:rsidR="00FA68E9" w:rsidRDefault="00FA68E9" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bailey R, Sarkar A, Snell-Bergeon JK, Burkhardt B, Chandrasekaran S, Johnson L, Huttenhower C, Petrosino J, </w:t>
+        <w:t xml:space="preserve">Bailey R, Sarkar A, Snell-Bergeon JK, Burkhardt B, Chandrasekaran S, Johnson L, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Huttenhower</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C, Petrosino J, </w:t>
       </w:r>
       <w:r w:rsidRPr="00186AD7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.  Impact of the oral microbiome and type 1 diabetes on periodontal disease.  Poster presentation at USF Health Research Day, March 3, 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A44551" w14:textId="77777777" w:rsidR="00FA68E9" w:rsidRDefault="00FA68E9" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
@@ -10978,483 +13745,621 @@
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheer D, Parr M, Salemi J, </w:t>
       </w:r>
       <w:r w:rsidR="00183731" w:rsidRPr="00186AD7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidR="00183731" w:rsidRPr="00183731">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>, S</w:t>
       </w:r>
       <w:r w:rsidR="00183731">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>chwartz S.  Attention-deficit/hyperactivity disorder and risk of parasomnias: evidence from the MarketScan commercial claims and encounters database.  Oral presentation at USF Health Research Day, March 3, 2023</w:t>
+        <w:t xml:space="preserve">chwartz S.  Attention-deficit/hyperactivity disorder and risk of parasomnias: evidence from the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00183731">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>MarketScan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00183731">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commercial claims and encounters database.  Oral presentation at USF Health Research Day, March 3, 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CE05F0" w14:textId="77777777" w:rsidR="00FA68E9" w:rsidRPr="00183731" w:rsidRDefault="00FA68E9" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41C6BA61" w14:textId="77777777" w:rsidR="00FE46CD" w:rsidRDefault="00FE46CD" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE46CD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Haun JN, Venkatachalam HH, Ballistrea LM, Fowler CA, Melillo C, Alexander N, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Haun JN, Venkatachalam HH, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE46CD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Ballistrea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE46CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LM, Fowler CA, Melillo C, Alexander N, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE46CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE46CD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>, French DD.  W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">here’d the dyads go? Enrolling Veteran-centric dyads into virtual Complementary and Integrative Health research studies.  </w:t>
+        <w:t xml:space="preserve">here’d the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>dyads</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> go? Enrolling Veteran-centric </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>dyads</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into virtual Complementary and Integrative Health research studies.  </w:t>
       </w:r>
       <w:r w:rsidR="00627031" w:rsidRPr="00627031">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arch Phys Med Rehabil </w:t>
-[...114 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Arch Phys Med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00627031" w:rsidRPr="00627031">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arch Phys Med Rehabil </w:t>
-[...203 lines deleted...]
-      <w:r w:rsidR="00183731" w:rsidRPr="00183731">
+        <w:t>Rehabil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00627031" w:rsidRPr="00627031">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00627031">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022;103(12):2184100. </w:t>
+      </w:r>
+      <w:r w:rsidR="00446874">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>oster presentation at the American Congress of Rehabilitation Medicine 99</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE46CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Conference, Chicago, IL, Nov </w:t>
+      </w:r>
+      <w:r w:rsidR="00446874">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>, 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE8EE2E" w14:textId="77777777" w:rsidR="00FE46CD" w:rsidRDefault="00FE46CD" w:rsidP="007C1C9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26065DD6" w14:textId="77777777" w:rsidR="00FE46CD" w:rsidRPr="00FE46CD" w:rsidRDefault="00FE46CD" w:rsidP="007C1C9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE46CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haun JN, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE46CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Alman AC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE46CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, Jean-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE46CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Baptiste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE46CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E, McMaho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n-Grenz J, Melillo C.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE46CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>What’s the Scope? A scoping review of remote delivery o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f complementary and integrative health literature.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00627031" w:rsidRPr="00627031">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arch Phys Med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00627031" w:rsidRPr="00627031">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Rehabil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00627031" w:rsidRPr="00627031">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00627031">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022;103(12):2184210. </w:t>
+      </w:r>
+      <w:r w:rsidR="00446874">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>oster presentation at the American Congress of Rehabilitation Medicine 99</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE46CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Conference, Chicago, IL, Nov </w:t>
+      </w:r>
+      <w:r w:rsidR="00446874">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>, 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4AAFC9" w14:textId="77777777" w:rsidR="00FE46CD" w:rsidRPr="00FE46CD" w:rsidRDefault="00FE46CD" w:rsidP="007C1C9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15469215" w14:textId="77777777" w:rsidR="004D1C0C" w:rsidRDefault="004D1C0C" w:rsidP="007C1C9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taylor K, Schwartz SW, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E027C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Alman AC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Goode A, Dagne G, Sebastiao Y, Foulis PR. Nightmare disorder and low back pain in veterans: cross-sectional association and effect over time.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00446874">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oster presentation at the International Association for the Study of Pain 2022 World Congress, </w:t>
+      </w:r>
+      <w:r w:rsidR="007E027C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toronto, Ontario, Canada, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>September 19-23, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5EDDDC" w14:textId="77777777" w:rsidR="004D1C0C" w:rsidRDefault="004D1C0C" w:rsidP="007C1C9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05721D8A" w14:textId="77777777" w:rsidR="00C46E44" w:rsidRDefault="00C46E44" w:rsidP="007C1C9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C46E44">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Tu B, Burkhardt B, Chandrasekaran S, Joh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nson L, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46E44">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Alman A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>, Snell-Bergeon J.  Salivary inflammation markers and periodontal disease in type 1 diabetes.  NIDDK Student Forum, Vanderbilt University, July 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E3D7BB" w14:textId="77777777" w:rsidR="00C46E44" w:rsidRPr="00C46E44" w:rsidRDefault="00C46E44" w:rsidP="007C1C9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D7D4F0" w14:textId="77777777" w:rsidR="004D1C0C" w:rsidRPr="004D1C0C" w:rsidRDefault="004D1C0C" w:rsidP="007C1C9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D1C0C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chartier-Logan C, Shah V, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E027C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Alman A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Snell-Bergeon J.  Vascular health across the lifespan in women with and without type 1 diabetes.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00183731" w:rsidRPr="00183731">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
         <w:t>Diabetes</w:t>
       </w:r>
       <w:r w:rsidR="00183731">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022;71(Suppl 1):1093-P. </w:t>
       </w:r>
       <w:r w:rsidR="00446874">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">oster presentation at the American Diabetes Association </w:t>
       </w:r>
       <w:r w:rsidR="007E027C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>82</w:t>
       </w:r>
       <w:r w:rsidR="007E027C" w:rsidRPr="007E027C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidR="007E027C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Scientific Sessions, New Orleans, LA, June 3-7 2022.</w:t>
+        <w:t xml:space="preserve"> Scientific Sessions, New Orleans, LA, June 3-7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E027C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007E027C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4310B0E9" w14:textId="77777777" w:rsidR="004D1C0C" w:rsidRPr="004D1C0C" w:rsidRDefault="004D1C0C" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D1C0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="725FBD8C" w14:textId="77777777" w:rsidR="007E027C" w:rsidRDefault="007E027C" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11572,51 +14477,67 @@
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>oster presentation at the Society for Epidemiologic Research Annual Meeting, June 22-25, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C70CB7F" w14:textId="77777777" w:rsidR="00544D35" w:rsidRDefault="00544D35" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E3BC624" w14:textId="77777777" w:rsidR="00544D35" w:rsidRDefault="00544D35" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cohen N, Boddupalli S, Unnasch T, Walz S, Coris E, Bakour C, </w:t>
+        <w:t xml:space="preserve">Cohen N, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Boddupalli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S, Unnasch T, Walz S, Coris E, Bakour C, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2500E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sneed K.  Assessing the effect of the COVID-19 pandemic on college athletes.  </w:t>
       </w:r>
       <w:r w:rsidR="00CA6136" w:rsidRPr="00CA6136">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Medicine &amp; Science in Sports &amp; Exercise</w:t>
@@ -11634,51 +14555,67 @@
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Poster presentation at the American College of Sports Medicine Annual Meeting, June 1-5, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162D286D" w14:textId="77777777" w:rsidR="00544D35" w:rsidRDefault="00544D35" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D748CCD" w14:textId="77777777" w:rsidR="00C2500E" w:rsidRDefault="00C2500E" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cohen N, Boddupalli S, Unnasch T, Walz S, Coris E, Bakour C, </w:t>
+        <w:t xml:space="preserve">Cohen N, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Boddupalli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S, Unnasch T, Walz S, Coris E, Bakour C, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2500E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>, Sneed K.  Estimating the prevalence of COVID-19 and assessing the effect of the COVID-19 pandemic on mental health and sleep quality in college athletes: a cross-sectional study.  Poster presentation at the USF Health Research Day, Tampa, FL, February 26, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4A7EF2" w14:textId="77777777" w:rsidR="00C2500E" w:rsidRDefault="00C2500E" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
@@ -11827,121 +14764,187 @@
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Periodontal disease and coronary artery calcium in adults with type 1 diabetes.  </w:t>
       </w:r>
       <w:r w:rsidR="00941ACF" w:rsidRPr="00CA2631">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Circulation</w:t>
       </w:r>
       <w:r w:rsidR="00CA2631">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2020;141(Suppl 1):P128.  P</w:t>
-[...6 lines deleted...]
-        <w:t>oster presentation at the American Heart Association EPI|Lifestyle 2020 Scientific Sessions, Phoenix, AZ, March 2020</w:t>
+        <w:t xml:space="preserve"> 2020;141(Suppl 1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CA2631">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>):P</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CA2631">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>128.  P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oster presentation at the American Heart Association </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>EPI|Lifestyle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020 Scientific Sessions, Phoenix, AZ, March 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8E9A97" w14:textId="77777777" w:rsidR="00027187" w:rsidRDefault="00027187" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65CD8917" w14:textId="77777777" w:rsidR="00561C5F" w:rsidRDefault="00561C5F" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Melillo C, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Haun JN, Paykel J, Patel NR.  </w:t>
+        <w:t xml:space="preserve">, Haun JN, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Paykel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J, Patel NR.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Transforming health and resiliency through integration of values-based experiences program: a pilot assessment.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00561C5F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Archives of Physical Medicine and Rehabilitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2019;100(10):e136.  Poster presentation at the American Congress of Rehabilitation Medicine 96</w:t>
+        <w:t xml:space="preserve"> 2019;100(10</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>):e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>136.  Poster presentation at the American Congress of Rehabilitation Medicine 96</w:t>
       </w:r>
       <w:r w:rsidRPr="00561C5F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annual Conference, Chicago, IL, November 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19112953" w14:textId="77777777" w:rsidR="00561C5F" w:rsidRDefault="00561C5F" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -11950,51 +14953,83 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Keshawarz A, </w:t>
       </w:r>
       <w:r w:rsidRPr="0010425B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Low Wang CC, Mitchell S, Schauer IE, Resuch JE, Regensteiner JG, Snell-Bergeon JK.  Visceral and subcutaneous adipose tissue attenuation differs by type 1 and type 2 diabetes status.  </w:t>
+        <w:t xml:space="preserve">, Low Wang CC, Mitchell S, Schauer IE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Resuch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Regensteiner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JG, Snell-Bergeon JK.  Visceral and subcutaneous adipose tissue attenuation differs by type 1 and type 2 diabetes status.  </w:t>
       </w:r>
       <w:r w:rsidR="0038586F" w:rsidRPr="0038586F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Diabetes</w:t>
       </w:r>
       <w:r w:rsidR="0038586F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019;68(Suppl 1):1471-P.  P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>oster presentation at the American Diabetes Association 79</w:t>
       </w:r>
       <w:r w:rsidRPr="0010425B">
         <w:rPr>
@@ -12193,51 +15228,67 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scientific Sessi</w:t>
       </w:r>
       <w:r w:rsidR="004C3D78">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>ons,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> San Franciso, CA, June, 2019</w:t>
+        <w:t xml:space="preserve"> San Franciso, CA, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138A07DE" w14:textId="77777777" w:rsidR="001F69A5" w:rsidRDefault="001F69A5" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315C85BF" w14:textId="77777777" w:rsidR="000546D8" w:rsidRDefault="000546D8" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000546D8">
@@ -12528,56 +15579,65 @@
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scientific Session (1601-P), in Orlando, FL, June 2018</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51920A17" w14:textId="77777777" w:rsidR="00F0435D" w:rsidRDefault="00F0435D" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A99E93F" w14:textId="77777777" w:rsidR="003203FA" w:rsidRDefault="003203FA" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Zgibor JC, Malmi Jr M, Wang W, Kip KE, Schocken DD, </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Zgibor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JC, Malmi Jr M, Wang W, Kip KE, Schocken DD, </w:t>
       </w:r>
       <w:r w:rsidRPr="003203FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Stacey RB.  Incident silent myocardial infarction among people with prediabetes – Results from four longitudinal cohort studies.  </w:t>
       </w:r>
       <w:r w:rsidR="00BC3726" w:rsidRPr="00BC3726">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Diabetes</w:t>
       </w:r>
       <w:r w:rsidR="00BC3726">
@@ -12654,134 +15714,198 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Baum L, </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1B67">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Schneider T, Couluris M.  Online survey results regarding quality of life impacts of a smartphone app for adolescent asthma.  </w:t>
+        <w:t xml:space="preserve">, Schneider T, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Couluris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M.  Online survey results regarding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>quality of life</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impacts of a smartphone app for adolescent asthma.  </w:t>
       </w:r>
       <w:r w:rsidR="008865FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>ral presentation at the American Public Health Association 2017 Annual Meeting &amp; Expo, Atlanta, GA, November 2017 (Abstract #387929)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066EB14A" w14:textId="77777777" w:rsidR="008A1B67" w:rsidRDefault="008A1B67" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F9414A9" w14:textId="77777777" w:rsidR="008A1B67" w:rsidRDefault="008A1B67" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1B67">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Sanghani SM, Wang W, Schneider T, Baum L, Couluris M.  Improvement in asthma control among adolescents with persistent asthma during a trial of an asthma-management mobile application: A pilot study.  </w:t>
+        <w:t xml:space="preserve">, Sanghani SM, Wang W, Schneider T, Baum L, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Couluris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M.  Improvement in asthma control among adolescents with persistent asthma during a trial of an asthma-management mobile application: A pilot study.  </w:t>
       </w:r>
       <w:r w:rsidR="008865FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>oster presentation at the American Public Health Association 2017 Annual Meeting &amp; Expo, Atlanta, GA, November 2017 (Abstract #383778)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE97AC0" w14:textId="77777777" w:rsidR="008A1B67" w:rsidRDefault="008A1B67" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E16EC0B" w14:textId="77777777" w:rsidR="008A1B67" w:rsidRDefault="008A1B67" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Schneider T, Baum L, Thomas B, Couluris M, </w:t>
+        <w:t xml:space="preserve">Schneider T, Baum L, Thomas B, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Couluris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1B67">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  A pilot study to assess patient perspectives of an asthma self-management mobile application designed for adolescents.  </w:t>
       </w:r>
       <w:r w:rsidR="008865FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -12833,51 +15957,67 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>oster presentation at the Society for Epidemiology Research 50</w:t>
       </w:r>
       <w:r w:rsidRPr="00692E44">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Annual Meeting in Seattle, WA, June, 2017</w:t>
+        <w:t xml:space="preserve"> Annual Meeting in Seattle, WA, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C3BC8C" w14:textId="77777777" w:rsidR="00692E44" w:rsidRDefault="00692E44" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7825162B" w14:textId="77777777" w:rsidR="00F72470" w:rsidRDefault="00F72470" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Moore J, Pyle L, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F72470">
@@ -12923,139 +16063,212 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Shah VN, Pyle L, Ostendorf D, Kohrt WM, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE7C2A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Snell-Bergeon JK.  Trabecular bone score is lower in adults with type 1 diabetes and is related to visceral and pericardial fat but not body mass index or subcutaneous fat.  </w:t>
+        <w:t xml:space="preserve">, Snell-Bergeon JK.  Trabecular bone </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>score is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lower in adults with type 1 diabetes and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> related to visceral and pericardial fat but not body mass index or subcutaneous fat.  </w:t>
       </w:r>
       <w:r w:rsidR="008A1B67">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>oster presentation at the Endocrine Society’s  Annual Meeting (Endo 2017) in Orland</w:t>
+        <w:t xml:space="preserve">oster presentation at the Endocrine </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Society’s  Annual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meeting (Endo 2017) in Orland</w:t>
       </w:r>
       <w:r w:rsidR="00692E44">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, FL, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00692E44">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>April</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>, 2017.</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2017.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789B228A" w14:textId="77777777" w:rsidR="00FE7C2A" w:rsidRDefault="00FE7C2A" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7289076F" w14:textId="77777777" w:rsidR="002F27BC" w:rsidRDefault="002F27BC" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Benes LB, Terry JG, Carr J, Jacobs D, Goff D, Yeboah J, </w:t>
       </w:r>
       <w:r w:rsidRPr="002F27BC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidR="00E1426D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Chan C, Liu K, Polonsky T.  Association of 10-year change in cardiovascular risk factors with progression of pericardial adipose tissue: the CARDIA study.  </w:t>
+        <w:t xml:space="preserve">, Chan C, Liu K, Polonsky T.  Association of 10-year change in cardiovascular risk factors with progression of pericardial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>adipose tissue</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: the CARDIA study.  </w:t>
       </w:r>
       <w:r w:rsidR="00E1426D" w:rsidRPr="00E1426D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>JACC</w:t>
       </w:r>
       <w:r w:rsidR="00E1426D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017;69(Suppl):1677.  </w:t>
       </w:r>
       <w:r w:rsidR="00692E44">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13103,52 +16316,61 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="003F0E3C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">ollege of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="003F0E3C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>ardiology Scientific Sessions &amp; Expo in Washington DC, March,</w:t>
-      </w:r>
+        <w:t xml:space="preserve">ardiology Scientific Sessions &amp; Expo in Washington DC, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F0E3C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>March,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DEF1E8B" w14:textId="77777777" w:rsidR="002F27BC" w:rsidRDefault="002F27BC" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29737FA8" w14:textId="77777777" w:rsidR="009C29DD" w:rsidRDefault="009C29DD" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13186,58 +16408,106 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Baum L, Schneider T, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6662">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Couluris M, Lindenberger J, Raij A, Vazquez I, Warner </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Couluris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, Lindenberger J, Raij A, Vazquez I, Warner </w:t>
       </w:r>
       <w:r w:rsidR="00DF6662">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">M.  Application of adolescents’ recommendations in the development of consumer oriented asthma self management mobile app.  </w:t>
+        <w:t xml:space="preserve">M.  Application of adolescents’ recommendations in the development of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DF6662">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>consumer oriented</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DF6662">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asthma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DF6662">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>self management</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DF6662">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mobile app.  </w:t>
       </w:r>
       <w:r w:rsidR="00FE7C2A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Presented at</w:t>
       </w:r>
       <w:r w:rsidR="00DF6662">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> a roundtable discussion at the American Public Health Association 2016 Annual Meeting &amp; Expo, Denver, CO, November 2, 2016 (Abstract #</w:t>
       </w:r>
       <w:r w:rsidR="00C43FBC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>363041)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DEDD951" w14:textId="77777777" w:rsidR="00155B81" w:rsidRDefault="00155B81" w:rsidP="007C1C9F">
       <w:pPr>
@@ -13404,58 +16674,90 @@
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Kang H, Ingram KH, Shay C, Lewis CE, Bryan RN, Launer L.  Associations of nonalcoholic fatty liver disease with measures of early brain health.  </w:t>
       </w:r>
       <w:r w:rsidR="007C29F2" w:rsidRPr="00E1426D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Circulation</w:t>
       </w:r>
       <w:r w:rsidR="007C29F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2016;133(Suppl 1):A21.  O</w:t>
-[...6 lines deleted...]
-        <w:t>ral presentation at the American Heart Association Epi/Lifestyle Conference in Phoenix, AZ, March, 2016.</w:t>
+        <w:t xml:space="preserve"> 2016;133(Suppl 1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007C29F2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>):A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007C29F2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>21.  O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ral presentation at the American Heart Association Epi/Lifestyle Conference in Phoenix, AZ, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>March,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1E041C" w14:textId="77777777" w:rsidR="003B70F8" w:rsidRDefault="003B70F8" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D9054A1" w14:textId="77777777" w:rsidR="00D4113E" w:rsidRPr="00D4113E" w:rsidRDefault="00D4113E" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Alman AC.  </w:t>
@@ -13482,155 +16784,235 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r w:rsidRPr="000C37CE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">Smith SR, Sudini PR, Eckel RH, Hokanson JE, Burkhardt BR, Snell-Bergeon JK.  Association of pericardial fat density with progression of coronary artery calcification differs by diabetes status in the CACTI Study.  </w:t>
+        <w:t xml:space="preserve">Smith SR, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Sudini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PR, Eckel RH, Hokanson JE, Burkhardt BR, Snell-Bergeon JK.  Association of pericardial fat density with progression of coronary artery calcification differs by diabetes status in the CACTI Study.  </w:t>
       </w:r>
       <w:r w:rsidR="005B2DE2" w:rsidRPr="00E1426D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Circulation</w:t>
       </w:r>
       <w:r w:rsidR="005B2DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2015;132(Suppl 3):A19690.  Poster presented</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> at the American Heart Association Scientific Sessions 2015 in Orlando, FL, November, 2015</w:t>
+        <w:t xml:space="preserve"> 2015;132(Suppl 3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005B2DE2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>):A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005B2DE2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>19690.  Poster presented</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the American Heart Association Scientific Sessions 2015 in Orlando, FL, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>November,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE1AE68" w14:textId="77777777" w:rsidR="000C37CE" w:rsidRPr="000C37CE" w:rsidRDefault="000C37CE" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22ECAB3E" w14:textId="77777777" w:rsidR="000017A6" w:rsidRDefault="000017A6" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A5D38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Smith SR, Sudini P, Eckel RH, Hokanson JE, Burkhardt BR, Snell-Bergeon JK.  Pericardial adipose tissue is associated with coronary artery calcification in adults with and without type 1 diabetes.  </w:t>
+        <w:t xml:space="preserve">, Smith SR, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Sudini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P, Eckel RH, Hokanson JE, Burkhardt BR, Snell-Bergeon JK.  Pericardial adipose tissue is associated with coronary artery calcification in adults with and without type 1 diabetes.  </w:t>
       </w:r>
       <w:r w:rsidR="000C37CE" w:rsidRPr="000C37CE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Diabetes</w:t>
       </w:r>
       <w:r w:rsidR="000C37CE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015;64(Suppl 1):1496-P.  Poster presented </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">at the American Diabetes Association </w:t>
       </w:r>
       <w:r w:rsidR="008F1903">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
       <w:r w:rsidR="008F1903" w:rsidRPr="008F1903">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="008F1903">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Scientific Sessions in Boston, MA, June, 2015</w:t>
+        <w:t xml:space="preserve">Scientific Sessions in Boston, MA, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C722CBB" w14:textId="77777777" w:rsidR="008F1903" w:rsidRDefault="008F1903" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="732AFF83" w14:textId="77777777" w:rsidR="008F1903" w:rsidRDefault="008F1903" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Duca LM, </w:t>
       </w:r>
       <w:r w:rsidRPr="006A0326">
@@ -13669,51 +17051,67 @@
           <w:color w:val="333333"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2015;64(Suppl 1):1495-P.  Poster and guided audio tour presented</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the American Diabetes Association 75</w:t>
       </w:r>
       <w:r w:rsidRPr="008F1903">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Scientific Sessions in Boston, MA, June, 2015</w:t>
+        <w:t xml:space="preserve"> Scientific Sessions in Boston, MA, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53992EEA" w14:textId="77777777" w:rsidR="000017A6" w:rsidRDefault="000017A6" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36A99742" w14:textId="77777777" w:rsidR="004A5D38" w:rsidRDefault="004A5D38" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A5D38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
@@ -13730,64 +17128,96 @@
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Circulation</w:t>
       </w:r>
       <w:r w:rsidR="0046624B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015</w:t>
       </w:r>
       <w:r w:rsidR="00CD2DEC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="0046624B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">131(Suppl 1):P154.  Poster presented at the </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>131(Suppl 1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0046624B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:t>):P</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0046624B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">154.  Poster presented at the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Heart Association Epi/Lifestyle Conference in Baltimore, MD, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>March,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015</w:t>
+      </w:r>
+      <w:r w:rsidR="0046624B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231C870F" w14:textId="77777777" w:rsidR="004A5D38" w:rsidRDefault="004A5D38" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18761A40" w14:textId="77777777" w:rsidR="00A7307B" w:rsidRDefault="00A7307B" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuehl MN, </w:t>
       </w:r>
@@ -13811,94 +17241,126 @@
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Endocrine Reviews</w:t>
       </w:r>
       <w:r w:rsidR="00635719">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015</w:t>
       </w:r>
       <w:r w:rsidR="00CD2DEC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00635719">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">36(Suppl):SAT-654.  </w:t>
+        <w:t>36(Suppl</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00635719">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>):SAT</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00635719">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-654.  </w:t>
       </w:r>
       <w:r w:rsidR="001D0253">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>oster present</w:t>
       </w:r>
       <w:r w:rsidR="001D0253">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the Endocrine Society’s 97</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7307B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Annual Meeting (Endo 2015) in San Diego, CA, March, 2015</w:t>
+        <w:t xml:space="preserve"> Annual Meeting (Endo 2015) in San Diego, CA, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>March,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015</w:t>
       </w:r>
       <w:r w:rsidR="001D0253">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D9CDE3" w14:textId="77777777" w:rsidR="00A7307B" w:rsidRDefault="00A7307B" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBC3FA1" w14:textId="77777777" w:rsidR="00501C9D" w:rsidRDefault="00501C9D" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13941,82 +17403,114 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabetes and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Microbiome </w:t>
       </w:r>
       <w:r w:rsidR="009C0027">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Symposium in Chicago, October, 2014.</w:t>
+        <w:t xml:space="preserve">Symposium in Chicago, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>October,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E1C5E0" w14:textId="77777777" w:rsidR="00501C9D" w:rsidRDefault="00501C9D" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4770F9AB" w14:textId="77777777" w:rsidR="00045850" w:rsidRDefault="00045850" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045850">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>.  Pericardial fat and cardiovascular disease in type 1 diabetes.  Invited oral presentation at the Integrative Care Clinical Conference in St. Petersburg, FL, September, 2014.</w:t>
+        <w:t xml:space="preserve">.  Pericardial fat and cardiovascular disease in type 1 diabetes.  Invited oral presentation at the Integrative Care Clinical Conference in St. Petersburg, FL, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>September,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5426E00C" w14:textId="77777777" w:rsidR="00045850" w:rsidRPr="00501C9D" w:rsidRDefault="00045850" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="726E1EC6" w14:textId="77777777" w:rsidR="008E1C26" w:rsidRDefault="008E1C26" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E1C26">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
@@ -14025,51 +17519,67 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>, Snell-Bergeon J</w:t>
       </w:r>
       <w:r w:rsidR="00E90658">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>, Carnethon M</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Carnethon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
       </w:r>
       <w:r w:rsidR="00E90658">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>, Jacobs D</w:t>
       </w:r>
       <w:r w:rsidR="00E90658">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -14167,51 +17677,67 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
       <w:r w:rsidR="000E37F9" w:rsidRPr="000E37F9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="000E37F9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Scientific Sessions in San Francisco, June, 2014</w:t>
+        <w:t xml:space="preserve">Scientific Sessions in San Francisco, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014</w:t>
       </w:r>
       <w:r w:rsidR="000E37F9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="059F79C9" w14:textId="77777777" w:rsidR="008E1C26" w:rsidRDefault="008E1C26" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="520FBE34" w14:textId="77777777" w:rsidR="008E1C26" w:rsidRDefault="008E1C26" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E1C26">
@@ -14334,126 +17860,190 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
       <w:r w:rsidR="00683DAE" w:rsidRPr="00683DAE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00683DAE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Scientific Sessions in San Francisco, June, 2014</w:t>
+        <w:t xml:space="preserve">Scientific Sessions in San Francisco, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014</w:t>
       </w:r>
       <w:r w:rsidR="00683DAE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4100B4D8" w14:textId="77777777" w:rsidR="00036FAC" w:rsidRDefault="00036FAC" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5326A825" w14:textId="77777777" w:rsidR="00036FAC" w:rsidRDefault="00036FAC" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Duca LM, </w:t>
       </w:r>
       <w:r w:rsidRPr="00036FAC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Kinney  GL, Rewers MJ, Snell-Bergeon JK.  Low calcium density of coronary artery plaque predicts progression of coronary artery calcification.  </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Kinney  GL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Rewers MJ, Snell-Bergeon JK.  Low calcium density of coronary artery plaque predicts progression of coronary artery calcification.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00036FAC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Diabetes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014;63(Suppl 1):7-OR.  Oral presentation at the American Diabetes Association 74</w:t>
       </w:r>
       <w:r w:rsidRPr="00036FAC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Scientific Sessions in San  Francisco, June, 2014.</w:t>
+        <w:t xml:space="preserve"> Scientific Sessions in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>San  Francisco</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0D7FF1" w14:textId="77777777" w:rsidR="008E1C26" w:rsidRDefault="008E1C26" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59F1F4A0" w14:textId="77777777" w:rsidR="008E1C26" w:rsidRDefault="008E1C26" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Kuehl M</w:t>
       </w:r>
       <w:r w:rsidR="00E97688">
@@ -14534,51 +18124,67 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
       <w:r w:rsidR="00E97688" w:rsidRPr="00E97688">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00E97688">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Scientific Sessions in San Francisco, June, 2014</w:t>
+        <w:t xml:space="preserve">Scientific Sessions in San Francisco, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014</w:t>
       </w:r>
       <w:r w:rsidR="00E97688">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3242812E" w14:textId="77777777" w:rsidR="008E1C26" w:rsidRDefault="008E1C26" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C62A07F" w14:textId="77777777" w:rsidR="00F0081B" w:rsidRDefault="00F0081B" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14594,173 +18200,357 @@
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Snell-Bergeon J.  The Number of Coronary Arteries with Calcified Plaque is Increased in Type 1 Diabetes.  </w:t>
       </w:r>
       <w:r w:rsidR="001D0253" w:rsidRPr="001D0253">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Circulation</w:t>
       </w:r>
       <w:r w:rsidR="001D0253">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2014;129(Suppl 1):AP335.  </w:t>
-[...6 lines deleted...]
-        <w:t>Poster presented at the American Heart Association Epi/NPAM Conference in San Francisco, March, 2014</w:t>
+        <w:t xml:space="preserve"> 2014;129(Suppl 1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001D0253">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>):AP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D0253">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">335.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster presented at the American Heart Association Epi/NPAM Conference in San Francisco, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>March,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB3F95C" w14:textId="77777777" w:rsidR="00F0081B" w:rsidRPr="00F0081B" w:rsidRDefault="00F0081B" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4972145D" w14:textId="77777777" w:rsidR="00E420C4" w:rsidRPr="00E420C4" w:rsidRDefault="00E420C4" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Talton J, D’Agostino Jr R, Mayer-Davis E, Dolan L, Urbina E, Marcovina S, Wadwa RP, Daniels S, Hamman R, Dabelea D.  Cardiovascular Health in Adolescents with Type 1 Diabetes: The SEARCH CVD Study.  </w:t>
+        <w:t xml:space="preserve">, Talton J, D’Agostino Jr R, Mayer-Davis E, Dolan L, Urbina E, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Marcovina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Wadwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RP, Daniels S, Hamman R, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Dabelea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D.  Cardiovascular Health in Adolescents with Type 1 Diabetes: The SEARCH CVD Study.  </w:t>
       </w:r>
       <w:r w:rsidR="000803D7" w:rsidRPr="00E9761C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Circulation</w:t>
       </w:r>
       <w:r w:rsidR="000803D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013;</w:t>
       </w:r>
       <w:r w:rsidR="002C5A70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>127(Suppl)</w:t>
+        <w:t>127(Suppl</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002C5A70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000803D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>:P438.  P</w:t>
+        <w:t>:P</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000803D7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>438.  P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>oster present</w:t>
       </w:r>
       <w:r w:rsidR="000803D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at the American Heart Association Epi/NPAM Conference in New Orleans, March, 2013</w:t>
+        <w:t xml:space="preserve"> at the American Heart Association Epi/NPAM Conference in New Orleans, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>March,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38841ABD" w14:textId="77777777" w:rsidR="00E420C4" w:rsidRDefault="00E420C4" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F028E2A" w14:textId="77777777" w:rsidR="009572B0" w:rsidRPr="009572B0" w:rsidRDefault="009572B0" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Alman A, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Talton J, Wadwa RP, Urbina E, Dolan L, Hamman R, D’Agostino Jr R, Marcovina S, Dabelea D.  </w:t>
+        <w:t xml:space="preserve">Talton J, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Wadwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RP, Urbina E, Dolan L, Hamman R, D’Agostino </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Jr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Marcovina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Dabelea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Lack of association between inflammatory markers and progression of arterial stiffness in youth with type 1 diabetes: The SEARCH CVD Study.  </w:t>
       </w:r>
       <w:r w:rsidR="00432689" w:rsidRPr="00432689">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Diabetes</w:t>
       </w:r>
       <w:r w:rsidR="00432689">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2012;61(suppl 1): A372.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -14781,173 +18571,249 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>at the American Diabetes Association 72</w:t>
       </w:r>
       <w:r w:rsidRPr="009572B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Scientific Sessions in Philadelphia, June, 2012</w:t>
+        <w:t xml:space="preserve"> Scientific Sessions in Philadelphia, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012</w:t>
       </w:r>
       <w:r w:rsidR="00A1469B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6014C25D" w14:textId="77777777" w:rsidR="009572B0" w:rsidRDefault="009572B0" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17715336" w14:textId="77777777" w:rsidR="00A1469B" w:rsidRPr="00A1469B" w:rsidRDefault="00A1469B" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Alman A, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Maahs D, Rewers M, Snell-Bergeon J.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1469B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>The Association Between Ideal Cardiovascular Health and Coronary Artery Calcification in Adults With and Without Type 1 Diabetes</w:t>
+        <w:t xml:space="preserve">The Association Between Ideal Cardiovascular Health and Coronary Artery Calcification in Adults </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A1469B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A1469B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Without Type 1 Diabetes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00432689" w:rsidRPr="00432689">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Diabetes</w:t>
       </w:r>
       <w:r w:rsidR="00432689">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2012;61(suppl 1):A106.  </w:t>
+        <w:t xml:space="preserve"> 2012;61(suppl 1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00432689">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>):A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00432689">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">106.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster </w:t>
       </w:r>
       <w:r w:rsidR="00BB3238">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>presented</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the American Diabetes Association 72</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1469B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Scientific Sessions in Philadelphia, June, 2012.</w:t>
+        <w:t xml:space="preserve"> Scientific Sessions in Philadelphia, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719207E5" w14:textId="77777777" w:rsidR="00A1469B" w:rsidRDefault="00A1469B" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A45CEC3" w14:textId="77777777" w:rsidR="001A6C18" w:rsidRPr="00FD67B6" w:rsidRDefault="001A6C18" w:rsidP="001A6C18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
@@ -14959,130 +18825,202 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, Pointer L, Maddox TM, Rumsfeld JS.  Determinants of Fluoroscopy Time in Veterans Presenting to the Cardiac Catheterization Laboratory: Insights from the National VA Clinical Assessment, Reporting and Tracking (CART) Program.  Poster </w:t>
       </w:r>
       <w:r w:rsidR="00BB3238">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>presented</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> at the Quality of Care and Outcomes Research in Cardiovascular Disease and Stroke 2012 Scientific Sessions, Atlanta, May, 2012</w:t>
+        <w:t xml:space="preserve"> at the Quality of Care and Outcomes Research in Cardiovascular Disease and Stroke 2012 Scientific Sessions, Atlanta, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>May,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012</w:t>
       </w:r>
       <w:r w:rsidR="00A1469B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3319B7FA" w14:textId="77777777" w:rsidR="001A6C18" w:rsidRDefault="001A6C18" w:rsidP="007C1C9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CB3C0F1" w14:textId="77777777" w:rsidR="007C1C9F" w:rsidRPr="008843E6" w:rsidRDefault="007C1C9F" w:rsidP="007C1C9F">
       <w:r w:rsidRPr="006A113C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Alman AC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, Hokanson JE, Johnson LR, Krantz MJ, Eckel RH, Kinney GL, Rewers MJ, Snell-Bergeon, JK.  </w:t>
       </w:r>
       <w:r>
-        <w:t>Duration of Periodontal Disease Is Associated With Progression Of Coronary Artery Calcification In Type 1 Diabetes</w:t>
+        <w:t xml:space="preserve">Duration of Periodontal Disease Is Associated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Progression </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Coronary Artery Calcification </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Type 1 Diabetes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00121172" w:rsidRPr="00121172">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Circulation</w:t>
       </w:r>
       <w:r w:rsidR="00121172">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2011;124:A16172.  </w:t>
+        <w:t xml:space="preserve"> 2011;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00121172">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>124:A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00121172">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16172.  </w:t>
       </w:r>
       <w:r w:rsidR="00290D1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Poster present</w:t>
       </w:r>
       <w:r w:rsidR="00121172">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at the AHA Scientific Sessions in Orlando, November, 2011.</w:t>
+        <w:t xml:space="preserve"> at the AHA Scientific Sessions in Orlando, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>November,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2011.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FDD690" w14:textId="77777777" w:rsidR="007C1C9F" w:rsidRDefault="007C1C9F" w:rsidP="00FB7BB0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="231D1347" w14:textId="77777777" w:rsidR="00E412A1" w:rsidRPr="00615DEA" w:rsidRDefault="00E412A1" w:rsidP="00E412A1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -15157,51 +19095,69 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AE61E0" w:rsidRPr="00AE61E0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Johnson LR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Use of Craniofacial Imaging as a Tool for the Epidemiologic Investigation of the Oral-Systemic Connection:  Loss of Alveolar Bone Due to Periodontal Disease Exhibits a Threshold on the Association with Coronary Heart Disease.  Presentation for the </w:t>
+        <w:t>The Use of Craniofacial Imaging as a Tool for the Epidemiologic Investigation of the Oral-Systemic Connection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>:  Loss</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Alveolar Bone Due to Periodontal Disease Exhibits a Threshold on the Association with Coronary Heart Disease.  Presentation for the </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:bCs/>
               <w:color w:val="333333"/>
             </w:rPr>
             <w:t>School</w:t>
           </w:r>
         </w:smartTag>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="333333"/>
           </w:rPr>
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:bCs/>
@@ -15242,55 +19198,63 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002775B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Ruttenber J. Exposure Misclassification Modifies Estimates of Risk for Childhood</w:t>
+        <w:t>Ruttenber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B20327">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J. Exposure Misclassification Modifies Estimates of Risk for Childhood</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50ADB42C" w14:textId="77777777" w:rsidR="00B20327" w:rsidRPr="00B20327" w:rsidRDefault="00B20327" w:rsidP="00B20327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Leukemia from Radiological Procedures. Presentation at the 21st Annual</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E5D4C7" w14:textId="77777777" w:rsidR="00B20327" w:rsidRPr="00B20327" w:rsidRDefault="00B20327" w:rsidP="00B20327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -15398,84 +19362,114 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, February 7, 2003</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB96C13" w14:textId="77777777" w:rsidR="00B20327" w:rsidRPr="00B20327" w:rsidRDefault="00B20327" w:rsidP="00B20327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5673DDE2" w14:textId="77777777" w:rsidR="00B20327" w:rsidRPr="00B20327" w:rsidRDefault="00B20327" w:rsidP="00B20327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Schonbeck M., Kaparich K., </w:t>
+        <w:t>Schonbeck</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B20327">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B20327">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Kaparich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B20327">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K., </w:t>
       </w:r>
       <w:r w:rsidRPr="002775B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Ruttenber J. Kids at Play Health Survey: Preliminary</w:t>
+        <w:t>Ruttenber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B20327">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J. Kids at Play Health Survey: Preliminary</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3613FDCB" w14:textId="77777777" w:rsidR="00B20327" w:rsidRPr="00B20327" w:rsidRDefault="00B20327" w:rsidP="00B20327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Results. Presentation at the 21st Annual Epidemiological Research Exchange, University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FC34A8" w14:textId="77777777" w:rsidR="00B20327" w:rsidRDefault="00B20327" w:rsidP="00B20327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -15489,80 +19483,102 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="617CD7B0" w14:textId="77777777" w:rsidR="00B20327" w:rsidRPr="00B20327" w:rsidRDefault="00B20327" w:rsidP="00B20327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D6B5FCB" w14:textId="77777777" w:rsidR="00B20327" w:rsidRPr="00B20327" w:rsidRDefault="00B20327" w:rsidP="00B20327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koshak M., James K., Kaparich K., </w:t>
+        <w:t xml:space="preserve">Koshak M., James K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B20327">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Kaparich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B20327">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K., </w:t>
       </w:r>
       <w:r w:rsidRPr="002775B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Ruttenber J. A GIS for the Kids at Play Health</w:t>
+        <w:t>Ruttenber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B20327">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J. A GIS for the Kids at Play Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B46B4F4" w14:textId="77777777" w:rsidR="00B20327" w:rsidRPr="00B20327" w:rsidRDefault="00B20327" w:rsidP="00B20327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Survey. Poster presentation at the 21st Annual Epidemiological Research Exchange,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1298D60D" w14:textId="77777777" w:rsidR="00B20327" w:rsidRDefault="00B20327" w:rsidP="00B20327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -15595,58 +19611,66 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002775B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ruttenber, J., Lawler-Heavner, J., </w:t>
-[...2 lines deleted...]
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+        <w:t>Ruttenber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B20327">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., Lawler-Heavner, J., </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00B20327">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t>Hopewell</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, E., McClure, D. Ionizing Radiation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F6007B" w14:textId="77777777" w:rsidR="00B20327" w:rsidRPr="00B20327" w:rsidRDefault="00B20327" w:rsidP="00B20327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20327">
@@ -15794,52 +19818,52 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Taylor M., </w:t>
       </w:r>
       <w:r w:rsidRPr="002775B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alman A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00B20327">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t>Manchester</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00B20327">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, D. Surfing the Web for Genetic Information: Patient</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470F5B32" w14:textId="77777777" w:rsidR="00B20327" w:rsidRPr="00B20327" w:rsidRDefault="00B20327" w:rsidP="00B20327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20327">
@@ -15958,286 +19982,323 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6409F7CF" w14:textId="77777777" w:rsidR="00E02274" w:rsidRDefault="00E02274" w:rsidP="003B70F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Advanced Seminar in Grant Writing (PHC 7937); Co-Instructor, Summer 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D74BBE7" w14:textId="77777777" w:rsidR="00581A86" w:rsidRDefault="00581A86" w:rsidP="003B70F8">
+    <w:p w14:paraId="6D74BBE7" w14:textId="18FBFEAD" w:rsidR="00581A86" w:rsidRDefault="00581A86" w:rsidP="003B70F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Advanced Public Health Research (PHC 7154); Co-Instructor, Spring 2022</w:t>
       </w:r>
       <w:r w:rsidR="00807322">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00E02274">
-[...8 lines deleted...]
-    <w:p w14:paraId="325988DA" w14:textId="77777777" w:rsidR="00581A86" w:rsidRDefault="00581A86" w:rsidP="003B70F8">
+      <w:r w:rsidR="00915550">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6702A2" w14:textId="331E43B9" w:rsidR="00915550" w:rsidRDefault="00915550" w:rsidP="003B70F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Introduction to Doctoral Training in Public Health (PHC 7982); Co-Instructor, Fall 2021</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="2FE3D775" w14:textId="77777777" w:rsidR="00023E5F" w:rsidRDefault="00023E5F" w:rsidP="003B70F8">
+        <w:t>Introduction to Public Health Research; Co-Instructor, Fall 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325988DA" w14:textId="77777777" w:rsidR="00581A86" w:rsidRDefault="00581A86" w:rsidP="003B70F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Practical Issues in Epidemiology (PHC 7045); Co-Instructor, Summer 2021</w:t>
-[...7 lines deleted...]
-        <w:t>, 2023</w:t>
+        <w:t>Introduction to Doctoral Training in Public Health (PHC 7982); Co-Instructor, Fall 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00807322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>-202</w:t>
       </w:r>
       <w:r w:rsidR="00E02274">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>, 2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52CD6930" w14:textId="77777777" w:rsidR="00E02274" w:rsidRDefault="00E02274" w:rsidP="003B70F8">
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE3D775" w14:textId="77777777" w:rsidR="00023E5F" w:rsidRDefault="00023E5F" w:rsidP="003B70F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Professional Foundations III (HSC 7268); Instructor, Fall 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D492D6E" w14:textId="77777777" w:rsidR="003B70F8" w:rsidRDefault="003B70F8" w:rsidP="003B70F8">
+        <w:t>Practical Issues in Epidemiology (PHC 7045); Co-Instructor, Summer 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00904B66">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>, 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02274">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CD6930" w14:textId="77777777" w:rsidR="00E02274" w:rsidRDefault="00E02274" w:rsidP="003B70F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Cardiovascular Disease Epidemiology</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="6B60AA60" w14:textId="77777777" w:rsidR="003B70F8" w:rsidRDefault="003B70F8" w:rsidP="003B70F8">
+        <w:t>Professional Foundations III (HSC 7268); Instructor, Fall 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D492D6E" w14:textId="77777777" w:rsidR="003B70F8" w:rsidRDefault="003B70F8" w:rsidP="003B70F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Public Health Database Management</w:t>
+        <w:t>Cardiovascular Disease Epidemiology</w:t>
       </w:r>
       <w:r w:rsidR="00412F64">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (PHC 6190)</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="0074129A">
+        <w:t xml:space="preserve"> (PHC 6008)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>; Instructor, Summer 2013-201</w:t>
+      </w:r>
+      <w:r w:rsidR="000546D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767527C6" w14:textId="77777777" w:rsidR="000546D8" w:rsidRDefault="000546D8" w:rsidP="003B70F8">
+    <w:p w14:paraId="6B60AA60" w14:textId="77777777" w:rsidR="003B70F8" w:rsidRDefault="003B70F8" w:rsidP="003B70F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Virology (MCB 4503); Guest Lecture, Fall 2015-2016, Fall 2018</w:t>
+        <w:t>Public Health Database Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00412F64">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PHC 6190)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>; Instructor, Spring 2013-2015, Fall 2015</w:t>
+      </w:r>
+      <w:r w:rsidR="002127DE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>-201</w:t>
+      </w:r>
+      <w:r w:rsidR="0074129A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767527C6" w14:textId="77777777" w:rsidR="000546D8" w:rsidRDefault="000546D8" w:rsidP="003B70F8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virology (MCB 4503); Guest Lecture, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015-2016, Fall 2018</w:t>
       </w:r>
       <w:r w:rsidR="003D7B9E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>-20</w:t>
       </w:r>
       <w:r w:rsidR="00D54B6F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00807322">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -16769,588 +20830,599 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="001339D5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Jordan Creed (Advisor, 2020-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1D15A6" w14:textId="77777777" w:rsidR="00FB5BEA" w:rsidRDefault="00FB5BEA" w:rsidP="00EA3D3E">
+    <w:p w14:paraId="7FD44B68" w14:textId="001FDFC6" w:rsidR="00870F6C" w:rsidRDefault="00FB5BEA" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         Fahad Mansuri (</w:t>
       </w:r>
       <w:r w:rsidR="001339D5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Advisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>, 2020-present)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FD44B68" w14:textId="77777777" w:rsidR="00870F6C" w:rsidRDefault="00870F6C" w:rsidP="00EA3D3E">
+        <w:t>, 2020-present</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4881">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636D20BD" w14:textId="61D86E2B" w:rsidR="00581A86" w:rsidRDefault="003A30EF" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">         Ryan Bailey (Advisor, 2021-present)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E5DC746" w14:textId="77777777" w:rsidR="008D6B29" w:rsidRDefault="003A30EF" w:rsidP="00EA3D3E">
+        <w:t xml:space="preserve">         Maria Gomez-Morales (Advisor, 2022-present</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04472">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8DEF6A" w14:textId="77777777" w:rsidR="00C872EC" w:rsidRDefault="00414CAD" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">         Maria Gomez-Morales (Advisor, 2022-present</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3EB290E3" w14:textId="77777777" w:rsidR="00D04472" w:rsidRDefault="00D04472" w:rsidP="00EA3D3E">
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C269FE9" w14:textId="77777777" w:rsidR="00EA0234" w:rsidRDefault="00A477DF" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="333333"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="636D20BD" w14:textId="77777777" w:rsidR="00581A86" w:rsidRDefault="00581A86" w:rsidP="00EA3D3E">
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Masters</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0234">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>, College of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D15E6D" w14:textId="77777777" w:rsidR="00EA0234" w:rsidRDefault="00EA0234" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6C8DEF6A" w14:textId="77777777" w:rsidR="00C872EC" w:rsidRDefault="00414CAD" w:rsidP="00EA3D3E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">MPH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04472">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3559">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> current </w:t>
+      </w:r>
+      <w:r w:rsidR="00414CAD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>mentees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B203897" w14:textId="77777777" w:rsidR="00D54B6F" w:rsidRDefault="00E25357" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1C269FE9" w14:textId="77777777" w:rsidR="00EA0234" w:rsidRDefault="00A477DF" w:rsidP="00EA3D3E">
+      <w:r w:rsidRPr="00E25357">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>MSPH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D54B6F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kimberly Cramer (Major Professor, 2019-present) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E27CD27" w14:textId="77777777" w:rsidR="00870F6C" w:rsidRPr="00BC0B1B" w:rsidRDefault="00870F6C" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...23 lines deleted...]
-    <w:p w14:paraId="10D15E6D" w14:textId="77777777" w:rsidR="00EA0234" w:rsidRDefault="00EA0234" w:rsidP="00EA3D3E">
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Dieu Tran (Member, 2021-present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F611E8" w14:textId="77777777" w:rsidR="003A30EF" w:rsidRPr="003A30EF" w:rsidRDefault="003A30EF" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">MPH: </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="4B203897" w14:textId="77777777" w:rsidR="00D54B6F" w:rsidRDefault="00E25357" w:rsidP="00EA3D3E">
+      </w:r>
+      <w:r w:rsidRPr="003A30EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            Yong Zhang (Major Professor, 2022-p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>resent)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4619C8B9" w14:textId="77777777" w:rsidR="00412F64" w:rsidRPr="003A30EF" w:rsidRDefault="00412F64" w:rsidP="00412F64">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="333333"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="2E27CD27" w14:textId="77777777" w:rsidR="00870F6C" w:rsidRPr="00BC0B1B" w:rsidRDefault="00870F6C" w:rsidP="00EA3D3E">
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66363A12" w14:textId="77777777" w:rsidR="00412F64" w:rsidRPr="00BC0B1B" w:rsidRDefault="00412F64" w:rsidP="00412F64">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Completed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495EAEB6" w14:textId="77777777" w:rsidR="00412F64" w:rsidRDefault="00412F64" w:rsidP="00412F64">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="333333"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="47F611E8" w14:textId="77777777" w:rsidR="003A30EF" w:rsidRPr="003A30EF" w:rsidRDefault="003A30EF" w:rsidP="00EA3D3E">
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Doctoral, College of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506164B7" w14:textId="77777777" w:rsidR="00A97500" w:rsidRDefault="00A97500" w:rsidP="00412F64">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="333333"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...17 lines deleted...]
-    <w:p w14:paraId="4619C8B9" w14:textId="77777777" w:rsidR="00412F64" w:rsidRPr="003A30EF" w:rsidRDefault="00412F64" w:rsidP="00412F64">
+        <w:t>PhD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4361B033" w14:textId="77777777" w:rsidR="00412F64" w:rsidRDefault="00412F64" w:rsidP="009B4CDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:p w14:paraId="495EAEB6" w14:textId="77777777" w:rsidR="00412F64" w:rsidRDefault="00412F64" w:rsidP="00412F64">
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A97500">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kellee Miller </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3D3E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>(Member, 2012-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B167B3" w14:textId="77777777" w:rsidR="009B4CDA" w:rsidRDefault="009B4CDA" w:rsidP="009B4CDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w14:paraId="506164B7" w14:textId="77777777" w:rsidR="00A97500" w:rsidRDefault="00A97500" w:rsidP="00412F64">
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A97500">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Yuri Sebastiao (Pre-Dissertation Member, 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E40954" w14:textId="77777777" w:rsidR="003F2F85" w:rsidRDefault="003F2F85" w:rsidP="009B4CDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
-        <w:t>PhD</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4361B033" w14:textId="77777777" w:rsidR="00412F64" w:rsidRDefault="00412F64" w:rsidP="009B4CDA">
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ovie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Utuama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Member, 2014-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3446CA69" w14:textId="77777777" w:rsidR="001339D5" w:rsidRDefault="001339D5" w:rsidP="009B4CDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...108 lines deleted...]
-        <w:t xml:space="preserve">             Nnadozie Emechebe (Member, 2018-2020)</w:t>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Nnadozie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Emechebe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Member, 2018-2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACFF164" w14:textId="77777777" w:rsidR="00023E5F" w:rsidRDefault="00023E5F" w:rsidP="00023E5F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kenneth Taylor (Member, 2017-2021)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366C5B9A" w14:textId="77777777" w:rsidR="00581A86" w:rsidRDefault="00581A86" w:rsidP="00023E5F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Nathan Cohen (</w:t>
       </w:r>
       <w:r w:rsidR="008D6B29">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -17439,73 +21511,137 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Anh Thy Nguyen (Member, 2022-2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591E6D87" w14:textId="3507F775" w:rsidR="00BC0B1B" w:rsidRDefault="00BC0B1B" w:rsidP="00BC0B1B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">             Mianli Xiao (Major Professor, 2020-2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F5CB96B" w14:textId="025F6602" w:rsidR="00BC0B1B" w:rsidRDefault="00BC0B1B" w:rsidP="00BC0B1B">
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Mianli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xiao (Major Professor, 2020-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2797BF" w14:textId="77777777" w:rsidR="00FF4881" w:rsidRDefault="00BC0B1B" w:rsidP="00BC0B1B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">             Zailing Xing (Major Professor, 2020-2024)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Zailing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xing (Major Professor, 2020-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5CB96B" w14:textId="7C61C072" w:rsidR="00BC0B1B" w:rsidRDefault="00FF4881" w:rsidP="00BC0B1B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ryan Bailey (Major Professor, 2021-2026)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DEDDC04" w14:textId="77777777" w:rsidR="00BC0B1B" w:rsidRDefault="00BC0B1B" w:rsidP="00EE614A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1022998A" w14:textId="77777777" w:rsidR="003A30EF" w:rsidRDefault="003A30EF" w:rsidP="00023E5F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
@@ -18059,95 +22195,126 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007A7371">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Silke Audinet (Advisor, 2025)</w:t>
+        <w:t xml:space="preserve">Silke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007A7371">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Audinet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007A7371">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Advisor, 2025)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322E2733" w14:textId="77777777" w:rsidR="007A7371" w:rsidRPr="007A7371" w:rsidRDefault="007A7371" w:rsidP="007A7371">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Sarah Newberry (Advisor, 2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA28B9F" w14:textId="77777777" w:rsidR="007A7371" w:rsidRDefault="007A7371" w:rsidP="007A7371">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Yaniffer Castillo (Advisor, 2024)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Yaniffer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Castillo (Advisor, 2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D3202B" w14:textId="77777777" w:rsidR="007A7371" w:rsidRDefault="007A7371" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Todd Hasenstein (Advisor, 2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0385B717" w14:textId="77777777" w:rsidR="007A7371" w:rsidRDefault="007A7371" w:rsidP="00EA3D3E">
@@ -18449,51 +22616,69 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Mackenzie Stewart (Advisor, 2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="124D124B" w14:textId="77777777" w:rsidR="00875A09" w:rsidRPr="00875A09" w:rsidRDefault="00875A09" w:rsidP="00875A09">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Hailey Maither (Advisor, 2019)</w:t>
+        <w:t xml:space="preserve">Hailey </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Maither</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Advisor, 2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C37152" w14:textId="77777777" w:rsidR="00DB1447" w:rsidRPr="00DB1447" w:rsidRDefault="00DB1447" w:rsidP="00875A09">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Pratik Patel (Advisor, 2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DF1D1C" w14:textId="77777777" w:rsidR="00A97408" w:rsidRPr="00A97408" w:rsidRDefault="00A97408" w:rsidP="00DB1447">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -18509,71 +22694,71 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Anthony Marquez (Advisor, 2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576C93D9" w14:textId="77777777" w:rsidR="00DE2BBF" w:rsidRPr="00DE2BBF" w:rsidRDefault="00DE2BBF" w:rsidP="00A97408">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kati Touchstone (Advisor, 2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B70D7C3" w14:textId="77777777" w:rsidR="00DE2BBF" w:rsidRPr="00DE2BBF" w:rsidRDefault="00DE2BBF" w:rsidP="00DE2BBF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Molly Siegel (Advisor, 2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331259F6" w14:textId="77777777" w:rsidR="00FB6759" w:rsidRPr="00BC0B1B" w:rsidRDefault="00FB6759" w:rsidP="00DE2BBF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0B1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Arpita Basu (Advisor, 2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62121199" w14:textId="77777777" w:rsidR="005A7E00" w:rsidRPr="00BC0B1B" w:rsidRDefault="005A7E00" w:rsidP="00FB6759">
       <w:pPr>
@@ -18624,57 +22809,85 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A7E00">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Lecresha King (Second Reader, 2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53366F3C" w14:textId="77777777" w:rsidR="00E25357" w:rsidRPr="00E25357" w:rsidRDefault="00E25357" w:rsidP="005A7E00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Khattiya Chharath (Second Reader, 2018)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Khattiya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Chharath</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Second Reader, 2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A562B88" w14:textId="77777777" w:rsidR="00544968" w:rsidRPr="00544968" w:rsidRDefault="00544968" w:rsidP="00E25357">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Amina Zeidan (Advisor, 2017)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D0FF57" w14:textId="77777777" w:rsidR="0005235F" w:rsidRPr="0005235F" w:rsidRDefault="0005235F" w:rsidP="00544968">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -18730,51 +22943,69 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Melissa Baniak (Advisor, 2017)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593ECB33" w14:textId="77777777" w:rsidR="00414CAD" w:rsidRPr="00414CAD" w:rsidRDefault="00414CAD" w:rsidP="0005235F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Amra Hercinovic (Second Reader, 2017)</w:t>
+        <w:t xml:space="preserve">Amra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Hercinovic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Second Reader, 2017)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590644C8" w14:textId="77777777" w:rsidR="002127DE" w:rsidRPr="002127DE" w:rsidRDefault="002127DE" w:rsidP="00414CAD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Maria Gomez-Morales (Advisor, 2016)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6089A404" w14:textId="77777777" w:rsidR="00D4144D" w:rsidRDefault="00D4144D" w:rsidP="002127DE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -18790,51 +23021,69 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Thais Iznaga (Advisor, 2016)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6614DB" w14:textId="77777777" w:rsidR="00D4144D" w:rsidRPr="00D4144D" w:rsidRDefault="00D4144D" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Noah Peeri (Advisor, 2016)</w:t>
+        <w:t xml:space="preserve">Noah </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Peeri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Advisor, 2016)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="363AE283" w14:textId="77777777" w:rsidR="007F40F8" w:rsidRDefault="007F40F8" w:rsidP="00D4144D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F40F8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Dena</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
@@ -18858,51 +23107,68 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hillary Gale (Advisor, 2016)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A3ACC3" w14:textId="77777777" w:rsidR="002127DE" w:rsidRDefault="002127DE" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Sanjariben Sanghani (Second Reader, 2016)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Sanjariben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sanghani (Second Reader, 2016)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5227B5B7" w14:textId="77777777" w:rsidR="007F40F8" w:rsidRDefault="007F40F8" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Brennan Hodge (Second Reader, 2016)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58731781" w14:textId="77777777" w:rsidR="00D4144D" w:rsidRDefault="00D4144D" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -18947,51 +23213,69 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Preethi Sudini (Advisor, 2015)</w:t>
+        <w:t xml:space="preserve">Preethi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Sudini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Advisor, 2015)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="171E1C01" w14:textId="77777777" w:rsidR="00673348" w:rsidRDefault="00673348" w:rsidP="00EA3D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -19105,133 +23389,181 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Ramya Krishna (Advisor, 2014)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B4BED0" w14:textId="77777777" w:rsidR="00673348" w:rsidRDefault="00673348" w:rsidP="00673348">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Angella Hanciles (Advisor, 2014)</w:t>
+        <w:t xml:space="preserve">Angella </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Hanciles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Advisor, 2014)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B08E988" w14:textId="77777777" w:rsidR="00673348" w:rsidRDefault="00673348" w:rsidP="00673348">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Colleen Maguire (Advisor, 2014)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF4060B" w14:textId="77777777" w:rsidR="00673348" w:rsidRDefault="00673348" w:rsidP="00673348">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Emily  Lupton (Advisor, 2014)</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Emily  Lupton</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Advisor, 2014)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F98BA6C" w14:textId="77777777" w:rsidR="00673348" w:rsidRDefault="00673348" w:rsidP="00673348">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>John Simpson (Second Reader, 2014)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0134A6B1" w14:textId="77777777" w:rsidR="00673348" w:rsidRPr="00CC646F" w:rsidRDefault="00673348" w:rsidP="00673348">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC646F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Gertrudis Del Morales Agudelo (Advisor, 2013)</w:t>
+        <w:t>Gertrudis Del Morales Agudelo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Advisor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC646F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, 2013)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEB8587" w14:textId="77777777" w:rsidR="00EA0234" w:rsidRDefault="00EA0234" w:rsidP="00673348">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Kathrina Chen (Second Reader, 2013)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756E72D8" w14:textId="77777777" w:rsidR="00EA0234" w:rsidRDefault="00EA0234" w:rsidP="00673348">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -19730,222 +24062,257 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Strategic Planning: Translating Translation Research Workgroup (Member, 2012-2013)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E74EC3" w14:textId="77777777" w:rsidR="00341B7A" w:rsidRDefault="00341B7A" w:rsidP="00341B7A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Strategic Planning: Our People Pillar Workgroup (Member, 2012)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C55EDE" w14:textId="77777777" w:rsidR="003C3919" w:rsidRDefault="00855FB1" w:rsidP="00341B7A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lead </w:t>
       </w:r>
       <w:r w:rsidR="003C3919">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Proc SQL Tutorial hosted by the EPB student association (Mar 2016)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD51DD3" w14:textId="77777777" w:rsidR="00312260" w:rsidRDefault="00312260" w:rsidP="009922B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E603D1" w14:textId="77777777" w:rsidR="006D4F56" w:rsidRDefault="006D4F56" w:rsidP="006D4F56">
+    <w:p w14:paraId="19E603D1" w14:textId="7522882D" w:rsidR="006D4F56" w:rsidRDefault="006D4F56" w:rsidP="006D4F56">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Department of Epidemiology and Biostatistics</w:t>
+        <w:t>Department of Epidemiology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D4A83D" w14:textId="4E470C4B" w:rsidR="005A4FFE" w:rsidRDefault="005A4FFE" w:rsidP="006D4F56">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Epidemiology Concentration Doctoral Admissions Committee (Member, 2018-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282D2C70" w14:textId="6B8148D9" w:rsidR="006D4F56" w:rsidRDefault="006D4F56" w:rsidP="006D4F56">
-[...18 lines deleted...]
-    <w:p w14:paraId="680E9169" w14:textId="77777777" w:rsidR="006D4F56" w:rsidRDefault="006D4F56" w:rsidP="006D4F56">
+    <w:p w14:paraId="4C9F7136" w14:textId="4DFA610F" w:rsidR="00915550" w:rsidRDefault="00915550" w:rsidP="00915550">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Doctoral and Masters Admission Committees (Member, 2012-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11ED695A" w14:textId="77777777" w:rsidR="006D4F56" w:rsidRDefault="006D4F56" w:rsidP="006D4F56">
+        <w:t>Cancer Epidemiology Faculty Search Committee (Member, 2025-present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282D2C70" w14:textId="3084D415" w:rsidR="006D4F56" w:rsidRDefault="006D4F56" w:rsidP="00915550">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>Faculty Search Committee (Member, 2014-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BEF4D01" w14:textId="77777777" w:rsidR="006D4F56" w:rsidRDefault="006D4F56" w:rsidP="006D4F56">
+        <w:t>Appointments, Promotion and Tenure Committee (Member, 2015-2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00915550">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>; 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680E9169" w14:textId="77777777" w:rsidR="006D4F56" w:rsidRDefault="006D4F56" w:rsidP="00915550">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
+        <w:t>Doctoral and Masters Admission Committees (Member, 2012-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11ED695A" w14:textId="77777777" w:rsidR="006D4F56" w:rsidRDefault="006D4F56" w:rsidP="00915550">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Faculty Search Committee (Member, 2014-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEF4D01" w14:textId="77777777" w:rsidR="006D4F56" w:rsidRDefault="006D4F56" w:rsidP="00915550">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
         <w:t>Department Chair Screening Committee (Member, 2013)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0669F8C2" w14:textId="77777777" w:rsidR="006D4F56" w:rsidRDefault="006D4F56" w:rsidP="009922B6">
+    <w:p w14:paraId="243AE868" w14:textId="77777777" w:rsidR="00915550" w:rsidRDefault="00915550" w:rsidP="009922B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A78D257" w14:textId="77777777" w:rsidR="00312260" w:rsidRDefault="00312260" w:rsidP="009922B6">
+    <w:p w14:paraId="2A78D257" w14:textId="72C90111" w:rsidR="00312260" w:rsidRDefault="00312260" w:rsidP="009922B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>University of South Florida</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782A1F5B" w14:textId="77777777" w:rsidR="00F9471B" w:rsidRDefault="00F9471B" w:rsidP="00544968">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -20115,51 +24482,69 @@
     </w:p>
     <w:p w14:paraId="4A3895B5" w14:textId="77777777" w:rsidR="008817E6" w:rsidRDefault="008817E6" w:rsidP="00544968">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Genomics of Global and Planetary Health Annual Symposium (Event Moderator</w:t>
       </w:r>
       <w:r w:rsidR="00CB2AC8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>/TurboTalk and Poster Judge</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CB2AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>TurboTalk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CB2AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Poster Judge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>, Mar 2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D41066" w14:textId="77777777" w:rsidR="00312260" w:rsidRDefault="00312260" w:rsidP="00544968">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
@@ -20428,590 +24813,575 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D2C7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Cardiovascular Diabetology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Associate Editor (2023-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2034ACC8" w14:textId="77777777" w:rsidR="006B1B06" w:rsidRDefault="006B1B06" w:rsidP="00031AA3">
+    <w:p w14:paraId="1FD5443C" w14:textId="5E2A8D05" w:rsidR="005F2CD0" w:rsidRDefault="005F2CD0" w:rsidP="005F2CD0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>American Diabetes Association Scientific Sessions &amp; Late Breaking Abstract Review, 2017, 2019-2022, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4563">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4842D828" w14:textId="1D697AEF" w:rsidR="00CC2A90" w:rsidRDefault="00CC2A90" w:rsidP="005F2CD0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>American Heart Association Scientific Sessions Abstract Review, 2016-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A76D07" w14:textId="77777777" w:rsidR="00524668" w:rsidRDefault="00524668" w:rsidP="00031AA3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">National Institutes of Health, </w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="1FD5443C" w14:textId="5E2A8D05" w:rsidR="005F2CD0" w:rsidRDefault="005F2CD0" w:rsidP="005F2CD0">
+        <w:t>CARDIA Cardiometabolic Working Group (Member, 2023-present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEE817E" w14:textId="6AEA814F" w:rsidR="00CC2A90" w:rsidRDefault="00CC2A90" w:rsidP="003155FD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>American Diabetes Association Scientific Sessions &amp; Late Breaking Abstract Review, 2017, 2019-2022, 2025</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="53A76D07" w14:textId="77777777" w:rsidR="00524668" w:rsidRDefault="00524668" w:rsidP="00031AA3">
+        <w:t xml:space="preserve">National Institutes of Health, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk192679218"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Member of the Cardiovascular and Respiratory Diseases Study Section</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>, 2022-2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB98E7C" w14:textId="77777777" w:rsidR="00031AA3" w:rsidRDefault="00031AA3" w:rsidP="00031AA3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>CARDIA Cardiometabolic Working Group (Member, 2023-present)</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="1CB98E7C" w14:textId="77777777" w:rsidR="00031AA3" w:rsidRDefault="00031AA3" w:rsidP="00031AA3">
+        <w:t>National Institutes of Health, Member of the Kidney, Nutrition, Obesity and Diabetes Study Section, 2021-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB57D6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159BE305" w14:textId="77777777" w:rsidR="003155FD" w:rsidRDefault="003155FD" w:rsidP="003155FD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>National Institutes of Health, Member of the Kidney, Nutrition, Obesity and Diabetes Study Section, 2021-</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="159BE305" w14:textId="77777777" w:rsidR="003155FD" w:rsidRDefault="003155FD" w:rsidP="003155FD">
+        <w:t xml:space="preserve">Guest Editor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB57D6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Frontiers in Endocrinology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>, Microflora and Diabetes Mellitus: Evidence from Population Studies special topic, 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00915148">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>-2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18610498" w14:textId="77777777" w:rsidR="00D63455" w:rsidRDefault="00A477DF" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="18610498" w14:textId="77777777" w:rsidR="00D63455" w:rsidRDefault="00A477DF" w:rsidP="00A3317A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>National Institutes of Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00574366">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>, Ad-Hoc Reviewer, 2017-20</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5D35">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001339D5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFA0386" w14:textId="77777777" w:rsidR="000D5D35" w:rsidRDefault="000D5D35" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>National Institutes of Health</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="5CFA0386" w14:textId="77777777" w:rsidR="000D5D35" w:rsidRDefault="000D5D35" w:rsidP="00A3317A">
+        <w:t>American Diabetes Association Research Grant Review Committee, 2016-20</w:t>
+      </w:r>
+      <w:r w:rsidR="0066441D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E661061" w14:textId="77777777" w:rsidR="00EC1A05" w:rsidRDefault="00EC1A05" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>American Diabetes Association Research Grant Review Committee, 2016-20</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="7E661061" w14:textId="77777777" w:rsidR="00EC1A05" w:rsidRDefault="00EC1A05" w:rsidP="00A3317A">
+        <w:t>American Diabetes Association COVID-19 Grant Review Committee, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8F5E3D" w14:textId="77777777" w:rsidR="008817E6" w:rsidRDefault="008817E6" w:rsidP="00E25357">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>American Diabetes Association COVID-19 Grant Review Committee, 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C8F5E3D" w14:textId="77777777" w:rsidR="008817E6" w:rsidRDefault="008817E6" w:rsidP="00E25357">
+        <w:t>American Diabetes Association Scientific Sessions – Oral Session Chair 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131F0D86" w14:textId="77777777" w:rsidR="00C872EC" w:rsidRDefault="00C872EC" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>American Diabetes Association Scientific Sessions – Oral Session Chair 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="131F0D86" w14:textId="77777777" w:rsidR="00C872EC" w:rsidRDefault="00C872EC" w:rsidP="00A3317A">
+        <w:t>American Public Health Association Scientific Sessions Abstract Review, 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29568C79" w14:textId="77777777" w:rsidR="00A3317A" w:rsidRDefault="00A3317A" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>American Public Health Association Scientific Sessions Abstract Review, 2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29568C79" w14:textId="77777777" w:rsidR="00A3317A" w:rsidRDefault="00A3317A" w:rsidP="00A3317A">
+        <w:t>CARDIA Diabetes/Obesity Working Group (Member, 2014-</w:t>
+      </w:r>
+      <w:r w:rsidR="0014550D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7857B9AC" w14:textId="77777777" w:rsidR="00FB6759" w:rsidRDefault="00FB6759" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>CARDIA Diabetes/Obesity Working Group (Member, 2014-</w:t>
-[...7 lines deleted...]
-        <w:t>2018</w:t>
+        <w:t>CARDIA P&amp;P Committee Manuscript Review (Reviewer, 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6B29">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>-2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7857B9AC" w14:textId="77777777" w:rsidR="00FB6759" w:rsidRDefault="00FB6759" w:rsidP="00A3317A">
+    <w:p w14:paraId="587AF2C5" w14:textId="77777777" w:rsidR="00644E27" w:rsidRDefault="00644E27" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>CARDIA P&amp;P Committee Manuscript Review (Reviewer, 2018</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="587AF2C5" w14:textId="77777777" w:rsidR="00644E27" w:rsidRDefault="00644E27" w:rsidP="00A3317A">
+        <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="003B36FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Specialty Section Cardiovascular Epidemiology and Prevention</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003B36FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Review Editor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>, 2023-present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC04FFF" w14:textId="77777777" w:rsidR="00C872EC" w:rsidRPr="00A3317A" w:rsidRDefault="00C872EC" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="7FC04FFF" w14:textId="77777777" w:rsidR="00C872EC" w:rsidRPr="00A3317A" w:rsidRDefault="00C872EC" w:rsidP="00A3317A">
+        <w:t>Journal of Diabetes and Its Complications Editorial Board (Member, 2018-present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC9E113" w14:textId="77777777" w:rsidR="00DC033A" w:rsidRPr="00A3317A" w:rsidRDefault="00341B7A" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00A3317A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Manuscript Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECC5E0F" w14:textId="77777777" w:rsidR="00F80D13" w:rsidRDefault="00F80D13" w:rsidP="00A3317A">
+    <w:p w14:paraId="4ECC5E0F" w14:textId="051B3A32" w:rsidR="00F80D13" w:rsidRDefault="00F80D13" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Circulation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11413C38" w14:textId="77777777" w:rsidR="00F80D13" w:rsidRDefault="00F80D13" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Diabetes Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAFF0DC" w14:textId="77777777" w:rsidR="00C0159F" w:rsidRDefault="00C0159F" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Diabetologia</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0EB7EA76" w14:textId="77777777" w:rsidR="00F80D13" w:rsidRDefault="00F80D13" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Cardiovascular Diabetology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AA6FBB" w14:textId="77777777" w:rsidR="00F80D13" w:rsidRPr="00692530" w:rsidRDefault="00F80D13" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -21060,57 +25430,67 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>American Journal of Medical Sciences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BD9025" w14:textId="77777777" w:rsidR="0036007F" w:rsidRDefault="0036007F" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>PLoS One</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>PLoS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> One</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="604F82A1" w14:textId="77777777" w:rsidR="005D012A" w:rsidRDefault="005D012A" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Journal of Diabetes and Its Complications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65533441" w14:textId="77777777" w:rsidR="00D9789E" w:rsidRDefault="00D9789E" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -21266,73 +25646,103 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Renal Failure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242906D9" w14:textId="77777777" w:rsidR="009029ED" w:rsidRDefault="009029ED" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t>BMC Endocrine Discorders</w:t>
-      </w:r>
+        <w:t xml:space="preserve">BMC Endocrine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Discorders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="54F88926" w14:textId="77777777" w:rsidR="009029ED" w:rsidRDefault="009029ED" w:rsidP="00A3317A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Journal of Women’s Health</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="58A0FF6A" w14:textId="751D2028" w:rsidR="00A278D5" w:rsidRDefault="00A278D5" w:rsidP="00A3317A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>Biomolecules and Biomedicine</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5DB25A3C" w14:textId="77777777" w:rsidR="007D65A1" w:rsidRDefault="007D65A1" w:rsidP="001F5B8B">
       <w:pPr>
         <w:keepNext/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>PATENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3C8B10" w14:textId="77777777" w:rsidR="007D65A1" w:rsidRPr="007D65A1" w:rsidRDefault="007D65A1" w:rsidP="001F5B8B">
       <w:pPr>
         <w:keepNext/>
@@ -21483,157 +25893,113 @@
         </w:rPr>
         <w:t>, 1999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020D7A31" w14:textId="77777777" w:rsidR="00435D84" w:rsidRDefault="00D9789E" w:rsidP="00435D84">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>PROFESSIONAL AFFILIATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1553FC" w14:textId="77777777" w:rsidR="00C21711" w:rsidRDefault="00C21711" w:rsidP="00C62225">
+    <w:p w14:paraId="7F43CE80" w14:textId="77777777" w:rsidR="00C62225" w:rsidRDefault="008F1B50" w:rsidP="00C62225">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>International Association for Dental, Oral, and Craniofacial Research</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F43CE80" w14:textId="77777777" w:rsidR="00C62225" w:rsidRDefault="008F1B50" w:rsidP="00C62225">
+        <w:t>American Heart Association, Council on Epidemiology and Prevention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6756012E" w14:textId="77777777" w:rsidR="00E94795" w:rsidRDefault="00E94795" w:rsidP="00C62225">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>American Heart Association, Council on Epidemiology and Prevention</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6756012E" w14:textId="77777777" w:rsidR="00E94795" w:rsidRDefault="00E94795" w:rsidP="00C62225">
+        <w:t>American Diabetes Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4135B157" w14:textId="77777777" w:rsidR="00C62225" w:rsidRDefault="00C62225" w:rsidP="00C62225">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="69782523" w14:textId="77777777" w:rsidR="000F32CF" w:rsidRDefault="000F32CF" w:rsidP="00C62225">
+      <w:r w:rsidRPr="00C62225">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>American Public Health Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E13996" w14:textId="089619F4" w:rsidR="0079455D" w:rsidRDefault="0079455D" w:rsidP="00696C07">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="326B074F" w14:textId="77777777" w:rsidR="0079455D" w:rsidRDefault="0079455D" w:rsidP="00696C07">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F04370B" w14:textId="77777777" w:rsidR="00E9761C" w:rsidRDefault="00E9761C" w:rsidP="00696C07">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E9761C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
@@ -25999,51 +30365,52 @@
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="912935537">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="45448313">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="79954733">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="291908569">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1586719117">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="207650302">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="78"/>
   <w:drawingGridVerticalSpacing w:val="106"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:adjustLineHeightInTable/>
     <w:doNotBreakWrappedTables/>
     <w:doNotSnapToGridInCell/>
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
@@ -26121,53 +30488,55 @@
     <w:rsid w:val="00190642"/>
     <w:rsid w:val="001A0A85"/>
     <w:rsid w:val="001A4FA5"/>
     <w:rsid w:val="001A6C18"/>
     <w:rsid w:val="001A6D17"/>
     <w:rsid w:val="001B33F0"/>
     <w:rsid w:val="001C4FD8"/>
     <w:rsid w:val="001C6A2A"/>
     <w:rsid w:val="001D0253"/>
     <w:rsid w:val="001D0AF2"/>
     <w:rsid w:val="001D2C7D"/>
     <w:rsid w:val="001D5172"/>
     <w:rsid w:val="001D5D1D"/>
     <w:rsid w:val="001E066B"/>
     <w:rsid w:val="001E2DC2"/>
     <w:rsid w:val="001E4CB6"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001F5B8B"/>
     <w:rsid w:val="001F69A5"/>
     <w:rsid w:val="002127DE"/>
     <w:rsid w:val="002371C0"/>
     <w:rsid w:val="00245C3A"/>
     <w:rsid w:val="0024759A"/>
     <w:rsid w:val="00251692"/>
     <w:rsid w:val="0025422C"/>
+    <w:rsid w:val="00257E58"/>
     <w:rsid w:val="0026408C"/>
     <w:rsid w:val="00270348"/>
     <w:rsid w:val="002775B1"/>
+    <w:rsid w:val="002806EF"/>
     <w:rsid w:val="00280897"/>
     <w:rsid w:val="00280FE5"/>
     <w:rsid w:val="00290D1D"/>
     <w:rsid w:val="00291A7B"/>
     <w:rsid w:val="00294DAB"/>
     <w:rsid w:val="002A61E2"/>
     <w:rsid w:val="002B23B7"/>
     <w:rsid w:val="002B335B"/>
     <w:rsid w:val="002C065D"/>
     <w:rsid w:val="002C5346"/>
     <w:rsid w:val="002C5A70"/>
     <w:rsid w:val="002C5DAB"/>
     <w:rsid w:val="002D21F1"/>
     <w:rsid w:val="002E2500"/>
     <w:rsid w:val="002E61A4"/>
     <w:rsid w:val="002E7AA9"/>
     <w:rsid w:val="002F27BC"/>
     <w:rsid w:val="0030593F"/>
     <w:rsid w:val="00312260"/>
     <w:rsid w:val="00313207"/>
     <w:rsid w:val="0031329E"/>
     <w:rsid w:val="00313CDA"/>
     <w:rsid w:val="003155FD"/>
     <w:rsid w:val="003203FA"/>
     <w:rsid w:val="003206D5"/>
@@ -26207,72 +30576,75 @@
     <w:rsid w:val="003F3D96"/>
     <w:rsid w:val="00400067"/>
     <w:rsid w:val="004074E9"/>
     <w:rsid w:val="00412F64"/>
     <w:rsid w:val="00414CAD"/>
     <w:rsid w:val="004157D2"/>
     <w:rsid w:val="00426002"/>
     <w:rsid w:val="00432689"/>
     <w:rsid w:val="0043370F"/>
     <w:rsid w:val="00435D84"/>
     <w:rsid w:val="00436B74"/>
     <w:rsid w:val="00441537"/>
     <w:rsid w:val="00441ADB"/>
     <w:rsid w:val="00446874"/>
     <w:rsid w:val="00447601"/>
     <w:rsid w:val="00454BCB"/>
     <w:rsid w:val="004551D1"/>
     <w:rsid w:val="00460BFD"/>
     <w:rsid w:val="0046624B"/>
     <w:rsid w:val="00483A00"/>
     <w:rsid w:val="00494051"/>
     <w:rsid w:val="004966E1"/>
     <w:rsid w:val="00497CDD"/>
     <w:rsid w:val="004A5D38"/>
     <w:rsid w:val="004B270F"/>
+    <w:rsid w:val="004B7881"/>
     <w:rsid w:val="004C1C2B"/>
     <w:rsid w:val="004C2C82"/>
     <w:rsid w:val="004C3D78"/>
     <w:rsid w:val="004D1C0C"/>
     <w:rsid w:val="004D4FE0"/>
     <w:rsid w:val="004E1D67"/>
     <w:rsid w:val="004E4448"/>
     <w:rsid w:val="004E77C6"/>
     <w:rsid w:val="004F064B"/>
     <w:rsid w:val="004F3F33"/>
     <w:rsid w:val="00501C9D"/>
     <w:rsid w:val="00503264"/>
     <w:rsid w:val="00503C85"/>
     <w:rsid w:val="00505157"/>
     <w:rsid w:val="00505FA1"/>
     <w:rsid w:val="00507CF6"/>
     <w:rsid w:val="005142C6"/>
+    <w:rsid w:val="005179B4"/>
     <w:rsid w:val="00524668"/>
     <w:rsid w:val="00527A5D"/>
     <w:rsid w:val="005426D6"/>
     <w:rsid w:val="00544968"/>
     <w:rsid w:val="00544D35"/>
+    <w:rsid w:val="0054588B"/>
     <w:rsid w:val="005518E0"/>
     <w:rsid w:val="0055231C"/>
     <w:rsid w:val="00553386"/>
     <w:rsid w:val="005539F1"/>
     <w:rsid w:val="005545F4"/>
     <w:rsid w:val="00561C5F"/>
     <w:rsid w:val="0056459F"/>
     <w:rsid w:val="005730B9"/>
     <w:rsid w:val="00573964"/>
     <w:rsid w:val="00574366"/>
     <w:rsid w:val="005758E3"/>
     <w:rsid w:val="00581A86"/>
     <w:rsid w:val="005840B6"/>
     <w:rsid w:val="005872E7"/>
     <w:rsid w:val="005A1C1C"/>
     <w:rsid w:val="005A1E39"/>
     <w:rsid w:val="005A3126"/>
     <w:rsid w:val="005A4FFE"/>
     <w:rsid w:val="005A7A41"/>
     <w:rsid w:val="005A7E00"/>
     <w:rsid w:val="005B2DE2"/>
     <w:rsid w:val="005D012A"/>
     <w:rsid w:val="005D5437"/>
     <w:rsid w:val="005D7793"/>
     <w:rsid w:val="005D78DD"/>
@@ -26293,66 +30665,68 @@
     <w:rsid w:val="00654276"/>
     <w:rsid w:val="00655131"/>
     <w:rsid w:val="00657855"/>
     <w:rsid w:val="00661018"/>
     <w:rsid w:val="00661396"/>
     <w:rsid w:val="00663EFC"/>
     <w:rsid w:val="0066441D"/>
     <w:rsid w:val="006672FB"/>
     <w:rsid w:val="006676EC"/>
     <w:rsid w:val="00672396"/>
     <w:rsid w:val="00673348"/>
     <w:rsid w:val="00676A33"/>
     <w:rsid w:val="00677E86"/>
     <w:rsid w:val="00683DAE"/>
     <w:rsid w:val="00692530"/>
     <w:rsid w:val="0069279D"/>
     <w:rsid w:val="00692E44"/>
     <w:rsid w:val="00696346"/>
     <w:rsid w:val="00696C07"/>
     <w:rsid w:val="006A0326"/>
     <w:rsid w:val="006A113C"/>
     <w:rsid w:val="006B1B06"/>
     <w:rsid w:val="006B234D"/>
     <w:rsid w:val="006C0570"/>
     <w:rsid w:val="006C131A"/>
+    <w:rsid w:val="006C4AAE"/>
     <w:rsid w:val="006C6028"/>
     <w:rsid w:val="006D4F56"/>
     <w:rsid w:val="006D7F53"/>
     <w:rsid w:val="006E1CB7"/>
     <w:rsid w:val="006E44EE"/>
     <w:rsid w:val="006F2D12"/>
     <w:rsid w:val="006F53CA"/>
     <w:rsid w:val="0070148C"/>
     <w:rsid w:val="007031BB"/>
     <w:rsid w:val="00705671"/>
     <w:rsid w:val="00713FD4"/>
     <w:rsid w:val="0074129A"/>
     <w:rsid w:val="00741772"/>
     <w:rsid w:val="007429AD"/>
     <w:rsid w:val="007458AB"/>
     <w:rsid w:val="00745D8C"/>
+    <w:rsid w:val="00765645"/>
     <w:rsid w:val="007675B3"/>
     <w:rsid w:val="00772C58"/>
     <w:rsid w:val="007752FA"/>
     <w:rsid w:val="0077742C"/>
     <w:rsid w:val="00777712"/>
     <w:rsid w:val="00781B36"/>
     <w:rsid w:val="0079455D"/>
     <w:rsid w:val="007A1B8C"/>
     <w:rsid w:val="007A7371"/>
     <w:rsid w:val="007B07AF"/>
     <w:rsid w:val="007B3E1B"/>
     <w:rsid w:val="007B5D48"/>
     <w:rsid w:val="007B6C14"/>
     <w:rsid w:val="007C0548"/>
     <w:rsid w:val="007C1C9F"/>
     <w:rsid w:val="007C29F2"/>
     <w:rsid w:val="007D0F00"/>
     <w:rsid w:val="007D2126"/>
     <w:rsid w:val="007D65A1"/>
     <w:rsid w:val="007E027C"/>
     <w:rsid w:val="007F3CF2"/>
     <w:rsid w:val="007F40F8"/>
     <w:rsid w:val="007F614D"/>
     <w:rsid w:val="007F6AF3"/>
     <w:rsid w:val="00801C10"/>
@@ -26378,111 +30752,114 @@
     <w:rsid w:val="008843E6"/>
     <w:rsid w:val="008865FA"/>
     <w:rsid w:val="00891935"/>
     <w:rsid w:val="008922DD"/>
     <w:rsid w:val="008A1B67"/>
     <w:rsid w:val="008A41C2"/>
     <w:rsid w:val="008A6E99"/>
     <w:rsid w:val="008A74F2"/>
     <w:rsid w:val="008C39AE"/>
     <w:rsid w:val="008D1AE8"/>
     <w:rsid w:val="008D6B29"/>
     <w:rsid w:val="008E1C26"/>
     <w:rsid w:val="008E4D49"/>
     <w:rsid w:val="008E5388"/>
     <w:rsid w:val="008E6465"/>
     <w:rsid w:val="008F1903"/>
     <w:rsid w:val="008F1B50"/>
     <w:rsid w:val="008F34F4"/>
     <w:rsid w:val="008F58D5"/>
     <w:rsid w:val="00901842"/>
     <w:rsid w:val="009029ED"/>
     <w:rsid w:val="00904B66"/>
     <w:rsid w:val="009052F4"/>
     <w:rsid w:val="0091041D"/>
     <w:rsid w:val="00915148"/>
+    <w:rsid w:val="00915550"/>
     <w:rsid w:val="00931BE0"/>
     <w:rsid w:val="00931DD5"/>
     <w:rsid w:val="00933E21"/>
     <w:rsid w:val="009356AA"/>
     <w:rsid w:val="0093625A"/>
     <w:rsid w:val="00941ACF"/>
     <w:rsid w:val="00954960"/>
     <w:rsid w:val="009572B0"/>
     <w:rsid w:val="00957C0A"/>
     <w:rsid w:val="00960985"/>
     <w:rsid w:val="00962390"/>
     <w:rsid w:val="009679F6"/>
     <w:rsid w:val="00970565"/>
     <w:rsid w:val="009710B3"/>
     <w:rsid w:val="00977857"/>
     <w:rsid w:val="00985DB0"/>
     <w:rsid w:val="00987C70"/>
     <w:rsid w:val="009922B6"/>
     <w:rsid w:val="00994CE7"/>
     <w:rsid w:val="009B00BA"/>
     <w:rsid w:val="009B4CDA"/>
     <w:rsid w:val="009C0027"/>
     <w:rsid w:val="009C29DD"/>
     <w:rsid w:val="009C6EF4"/>
     <w:rsid w:val="009D782F"/>
     <w:rsid w:val="009F3C92"/>
     <w:rsid w:val="00A02E06"/>
     <w:rsid w:val="00A10ACB"/>
     <w:rsid w:val="00A12B8C"/>
     <w:rsid w:val="00A1469B"/>
     <w:rsid w:val="00A155C2"/>
     <w:rsid w:val="00A16596"/>
     <w:rsid w:val="00A2297C"/>
     <w:rsid w:val="00A23E73"/>
     <w:rsid w:val="00A271A3"/>
     <w:rsid w:val="00A271B5"/>
+    <w:rsid w:val="00A278D5"/>
     <w:rsid w:val="00A3317A"/>
     <w:rsid w:val="00A376DC"/>
     <w:rsid w:val="00A404EF"/>
     <w:rsid w:val="00A4357C"/>
     <w:rsid w:val="00A43586"/>
     <w:rsid w:val="00A451E8"/>
     <w:rsid w:val="00A477DF"/>
     <w:rsid w:val="00A537EC"/>
     <w:rsid w:val="00A67054"/>
     <w:rsid w:val="00A6784C"/>
     <w:rsid w:val="00A7307B"/>
     <w:rsid w:val="00A74406"/>
     <w:rsid w:val="00A87E7B"/>
     <w:rsid w:val="00A94A0A"/>
     <w:rsid w:val="00A97408"/>
     <w:rsid w:val="00A97500"/>
     <w:rsid w:val="00AB57D6"/>
     <w:rsid w:val="00AB77D3"/>
     <w:rsid w:val="00AC3CC7"/>
     <w:rsid w:val="00AC3CFD"/>
     <w:rsid w:val="00AD015A"/>
     <w:rsid w:val="00AD0F1D"/>
     <w:rsid w:val="00AD5CF4"/>
     <w:rsid w:val="00AE61E0"/>
     <w:rsid w:val="00B017F0"/>
+    <w:rsid w:val="00B175A5"/>
     <w:rsid w:val="00B20327"/>
     <w:rsid w:val="00B21A9B"/>
     <w:rsid w:val="00B23C61"/>
     <w:rsid w:val="00B40C7B"/>
     <w:rsid w:val="00B55445"/>
     <w:rsid w:val="00B57C9C"/>
     <w:rsid w:val="00B7547A"/>
     <w:rsid w:val="00B811DF"/>
     <w:rsid w:val="00B84B85"/>
     <w:rsid w:val="00BA4946"/>
     <w:rsid w:val="00BB1430"/>
     <w:rsid w:val="00BB3238"/>
     <w:rsid w:val="00BB50B4"/>
     <w:rsid w:val="00BC0B1B"/>
     <w:rsid w:val="00BC3726"/>
     <w:rsid w:val="00BD0849"/>
     <w:rsid w:val="00BD6B64"/>
     <w:rsid w:val="00BD77D3"/>
     <w:rsid w:val="00BD7BC7"/>
     <w:rsid w:val="00BF7CD6"/>
     <w:rsid w:val="00C0159F"/>
     <w:rsid w:val="00C17B1D"/>
     <w:rsid w:val="00C20DAC"/>
     <w:rsid w:val="00C21083"/>
     <w:rsid w:val="00C21711"/>
@@ -26492,50 +30869,51 @@
     <w:rsid w:val="00C43FBC"/>
     <w:rsid w:val="00C46E44"/>
     <w:rsid w:val="00C5008A"/>
     <w:rsid w:val="00C51A0D"/>
     <w:rsid w:val="00C5207E"/>
     <w:rsid w:val="00C60598"/>
     <w:rsid w:val="00C62225"/>
     <w:rsid w:val="00C65C1B"/>
     <w:rsid w:val="00C668B7"/>
     <w:rsid w:val="00C734F0"/>
     <w:rsid w:val="00C75758"/>
     <w:rsid w:val="00C776B6"/>
     <w:rsid w:val="00C81CB5"/>
     <w:rsid w:val="00C872EC"/>
     <w:rsid w:val="00C967C2"/>
     <w:rsid w:val="00CA0A97"/>
     <w:rsid w:val="00CA0D6C"/>
     <w:rsid w:val="00CA2631"/>
     <w:rsid w:val="00CA3559"/>
     <w:rsid w:val="00CA6136"/>
     <w:rsid w:val="00CB2AC8"/>
     <w:rsid w:val="00CB4DEB"/>
     <w:rsid w:val="00CB592F"/>
     <w:rsid w:val="00CB5B1F"/>
     <w:rsid w:val="00CC1F1F"/>
+    <w:rsid w:val="00CC2A90"/>
     <w:rsid w:val="00CC3AFB"/>
     <w:rsid w:val="00CC646F"/>
     <w:rsid w:val="00CC7DF3"/>
     <w:rsid w:val="00CD2DEC"/>
     <w:rsid w:val="00CD5CEF"/>
     <w:rsid w:val="00CE4796"/>
     <w:rsid w:val="00CF06CF"/>
     <w:rsid w:val="00CF1956"/>
     <w:rsid w:val="00D03C45"/>
     <w:rsid w:val="00D04472"/>
     <w:rsid w:val="00D117D9"/>
     <w:rsid w:val="00D20639"/>
     <w:rsid w:val="00D32AA0"/>
     <w:rsid w:val="00D4113E"/>
     <w:rsid w:val="00D4144D"/>
     <w:rsid w:val="00D44370"/>
     <w:rsid w:val="00D47D1A"/>
     <w:rsid w:val="00D517C5"/>
     <w:rsid w:val="00D54B6F"/>
     <w:rsid w:val="00D60AEB"/>
     <w:rsid w:val="00D63015"/>
     <w:rsid w:val="00D63455"/>
     <w:rsid w:val="00D65C11"/>
     <w:rsid w:val="00D667CF"/>
     <w:rsid w:val="00D673AB"/>
@@ -26603,50 +30981,51 @@
     <w:rsid w:val="00F72470"/>
     <w:rsid w:val="00F742CE"/>
     <w:rsid w:val="00F76D0D"/>
     <w:rsid w:val="00F80D13"/>
     <w:rsid w:val="00F812FC"/>
     <w:rsid w:val="00F870F8"/>
     <w:rsid w:val="00F9471B"/>
     <w:rsid w:val="00F97620"/>
     <w:rsid w:val="00FA3930"/>
     <w:rsid w:val="00FA68E9"/>
     <w:rsid w:val="00FB1366"/>
     <w:rsid w:val="00FB15AF"/>
     <w:rsid w:val="00FB395E"/>
     <w:rsid w:val="00FB5BEA"/>
     <w:rsid w:val="00FB6759"/>
     <w:rsid w:val="00FB7BB0"/>
     <w:rsid w:val="00FC0AC4"/>
     <w:rsid w:val="00FD5B0E"/>
     <w:rsid w:val="00FD67B6"/>
     <w:rsid w:val="00FE34C8"/>
     <w:rsid w:val="00FE38B8"/>
     <w:rsid w:val="00FE46CD"/>
     <w:rsid w:val="00FE577D"/>
     <w:rsid w:val="00FE7083"/>
     <w:rsid w:val="00FE7C2A"/>
+    <w:rsid w:val="00FF4881"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -27733,50 +32112,52 @@
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aalman@usf.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\Templates\1033\Resume%20Wizard.wiz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -28080,75 +32461,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF4E3DAD-A04D-49E7-9E13-99418E347D60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Resume Wizard</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>9344</Words>
-  <Characters>53265</Characters>
+  <Words>8750</Words>
+  <Characters>53988</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>443</Lines>
-  <Paragraphs>124</Paragraphs>
+  <Lines>1928</Lines>
+  <Paragraphs>1045</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Resume Wizard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>62485</CharactersWithSpaces>
+  <CharactersWithSpaces>61693</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7798878</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:aalman@usf.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>