--- v0 (2025-12-27)
+++ v1 (2026-09-06)
@@ -1,15310 +1,31622 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E1777E7" w14:textId="77777777" w:rsidR="007D5135" w:rsidRPr="00B6125D" w:rsidRDefault="005872BD" w:rsidP="005872BD">
-[...132 lines deleted...]
-    <w:p w14:paraId="430D25B0" w14:textId="77777777" w:rsidR="00CD7118" w:rsidRPr="00B6125D" w:rsidRDefault="00CD7118" w:rsidP="008017B6">
+    <w:p w14:paraId="430D25B0" w14:textId="77777777" w:rsidR="00CD7118" w:rsidRPr="007E66A7" w:rsidRDefault="00CD7118" w:rsidP="008017B6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6125D">
+      <w:bookmarkStart w:id="0" w:name="_Hlk150522659"/>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CURRICULUM VITAE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6B9A84" w14:textId="77777777" w:rsidR="00EE06EF" w:rsidRDefault="00EE06EF" w:rsidP="00EE06EF">
+    <w:p w14:paraId="6A6B9A84" w14:textId="77777777" w:rsidR="00EE06EF" w:rsidRPr="007E66A7" w:rsidRDefault="00EE06EF" w:rsidP="00EE06EF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D13A207" w14:textId="77777777" w:rsidR="008017B6" w:rsidRDefault="00EE06EF" w:rsidP="00EE06EF">
+    <w:p w14:paraId="0C98AB16" w14:textId="77777777" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00DA6989">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Adham R. Saad, MD FACS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BEDA10" w14:textId="0D335D37" w:rsidR="00A62F49" w:rsidRPr="007E66A7" w:rsidRDefault="00A62F49" w:rsidP="00A62F49">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Program Director, General Surgery Residency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE958A5" w14:textId="56940AF2" w:rsidR="00A62F49" w:rsidRPr="007E66A7" w:rsidRDefault="00A62F49" w:rsidP="00A62F49">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ass</w:t>
+      </w:r>
+      <w:r w:rsidR="00984049" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ociate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professor, Division of GI Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037361BD" w14:textId="7A348BEF" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00A62F49">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida, Morsani College of Medicine, Tampa, Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738C71A5" w14:textId="77777777" w:rsidR="00A62F49" w:rsidRPr="007E66A7" w:rsidRDefault="00A62F49" w:rsidP="00DA6989">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE06EF">
+    </w:p>
+    <w:p w14:paraId="353BCBD9" w14:textId="23993B8D" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00EE06EF" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353BCBD9" w14:textId="77777777" w:rsidR="00B6125D" w:rsidRDefault="00B6125D" w:rsidP="00EE06EF">
+    <w:p w14:paraId="7119D224" w14:textId="4F3B6485" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00DA6989">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of Texas Health Science Center at San Antonio</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2001-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17781D93" w14:textId="348C2632" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00DA6989">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Doctor of Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3778CA74" w14:textId="187791EC" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00A62F49">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>San Antonio, TX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFB8E52" w14:textId="77777777" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00DA6989">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608FB2E2" w14:textId="7FA22ADF" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00A62F49">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Austin College</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1996 -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CE72CE" w14:textId="0B539DA2" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00DA6989">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bachelor of Arts</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biology and Psychology</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2216EF20" w14:textId="00B13799" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00DA6989">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sherman, TX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E0717E" w14:textId="29AE8728" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00DA6989">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7162AF" w14:textId="77777777" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00DA6989">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D5B85D" w14:textId="14DF2E50" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00DA6989">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...54 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Postgraduate Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DA82B9" w14:textId="77777777" w:rsidR="00DA6989" w:rsidRPr="007E66A7" w:rsidRDefault="00DA6989" w:rsidP="00DA6989">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3234D3D5" w14:textId="21D303A1" w:rsidR="00604695" w:rsidRPr="007E66A7" w:rsidRDefault="00A62F49" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00604695" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificate for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3592" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applied</w:t>
+      </w:r>
+      <w:r w:rsidR="00604695" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Surgical Education Leadership</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2022 -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C49D1F" w14:textId="373EFEAC" w:rsidR="00604695" w:rsidRPr="007E66A7" w:rsidRDefault="00604695" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>American College of Surgeons</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E15234B" w14:textId="3D5339F8" w:rsidR="00604695" w:rsidRPr="007E66A7" w:rsidRDefault="00604695" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Mentor: Dr. Paula </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termuhlen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0E3B94F5" w14:textId="2AE0B99F" w:rsidR="00604695" w:rsidRPr="007E66A7" w:rsidRDefault="00A62F49" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>633 N Saint Clair St, Chicago, Il, 60611-3295</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75760D6E" w14:textId="77777777" w:rsidR="00604695" w:rsidRPr="007E66A7" w:rsidRDefault="00604695" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52080D7C" w14:textId="097AE076" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00A62F49" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B6125D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B6125D" w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Advanced Minimally Invasive GI Surgery</w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00564A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fellowship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2016 -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FA3D18" w14:textId="15532D0E" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00B6125D" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of Alabama at Birmingham</w:t>
       </w:r>
-    </w:p>
-[...47 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E4842A" w14:textId="5D08B782" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00B6125D" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>500 22</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> St South, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Birmingham, AL</w:t>
       </w:r>
-    </w:p>
-[...115 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 35233</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AF046A" w14:textId="77777777" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00B6125D" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05494974" w14:textId="32F42FC1" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00A62F49" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B6125D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B6125D" w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>General Surgery</w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Residency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2005 -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67938CD4" w14:textId="5CD8C565" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00B6125D" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of Texas Health Science Center</w:t>
       </w:r>
-    </w:p>
-[...47 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at San Antonio</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51257D0C" w14:textId="4D6E88C3" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00B6125D" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7703 Floyd Curl Drive, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>San Antonio, TX</w:t>
       </w:r>
-    </w:p>
-[...115 lines deleted...]
-      <w:r w:rsidRPr="00B6125D">
+      <w:r w:rsidR="00A62F49" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 78229</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263B0B61" w14:textId="77777777" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00B6125D" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42304FCC" w14:textId="03199C12" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00B6125D" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fellowship</w:t>
+      </w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2007 -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52720A7E" w14:textId="088512FE" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00B6125D" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Department of Cardiothoracic Surgery</w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C096540" w14:textId="4DA3A77B" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00B6125D" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of Texas Health Science Center</w:t>
       </w:r>
-    </w:p>
-[...505 lines deleted...]
-    <w:p w14:paraId="688D59BE" w14:textId="77777777" w:rsidR="00B83B6C" w:rsidRDefault="00B83B6C" w:rsidP="00B6125D">
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at San Antonio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684DAC59" w14:textId="5A3C69FD" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00B6125D" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040338D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7703 Floyd Curl Drive, San Antonio, TX, 78229</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684ED7CA" w14:textId="372DB035" w:rsidR="00B83B6C" w:rsidRPr="007E66A7" w:rsidRDefault="00B83B6C" w:rsidP="00B6125D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ECDB432" w14:textId="6486E549" w:rsidR="005E262B" w:rsidRPr="007E66A7" w:rsidRDefault="005E262B" w:rsidP="00B6125D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26171CEE" w14:textId="5FBD9027" w:rsidR="005E262B" w:rsidRPr="007E66A7" w:rsidRDefault="005E262B" w:rsidP="00B6125D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B958B8" w14:textId="74365371" w:rsidR="00B83B6C" w:rsidRPr="007E66A7" w:rsidRDefault="00C373D4" w:rsidP="00B6125D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>American Board of Surgery (active)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2013-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E77E4AD" w14:textId="77777777" w:rsidR="00C373D4" w:rsidRPr="007E66A7" w:rsidRDefault="00C373D4" w:rsidP="00B6125D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B89EE5" w14:textId="0AC41DBB" w:rsidR="00C373D4" w:rsidRPr="007E66A7" w:rsidRDefault="00C373D4" w:rsidP="00B6125D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Florida Medical License (ME1334434, active)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2017-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E51BF1E" w14:textId="77777777" w:rsidR="00C373D4" w:rsidRPr="007E66A7" w:rsidRDefault="00C373D4" w:rsidP="00B6125D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7055A9B0" w14:textId="35782DE6" w:rsidR="00C373D4" w:rsidRPr="007E66A7" w:rsidRDefault="00C373D4" w:rsidP="00B6125D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Texas Medical License (P0482, active)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2011-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DEC4CB" w14:textId="77777777" w:rsidR="00C373D4" w:rsidRPr="007E66A7" w:rsidRDefault="00C373D4" w:rsidP="00B6125D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2922FEC8" w14:textId="7DC877E4" w:rsidR="00C373D4" w:rsidRPr="007E66A7" w:rsidRDefault="00C373D4" w:rsidP="00B6125D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Alabama Medical License (35032, inactive)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2016-2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051B4685" w14:textId="77777777" w:rsidR="00C373D4" w:rsidRPr="007E66A7" w:rsidRDefault="00C373D4" w:rsidP="00B6125D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCA5E84" w14:textId="1DEA48DD" w:rsidR="00C373D4" w:rsidRPr="007E66A7" w:rsidRDefault="00C373D4" w:rsidP="00B6125D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Guam Medical License (M1716, inactive)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2011-2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8B5815" w14:textId="77777777" w:rsidR="00C373D4" w:rsidRPr="007E66A7" w:rsidRDefault="00C373D4" w:rsidP="00B6125D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5771 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="102" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3961"/>
         <w:gridCol w:w="3747"/>
         <w:gridCol w:w="802"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D5D48" w14:paraId="1F1B8F75" w14:textId="77777777" w:rsidTr="00FC1933">
+      <w:tr w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w14:paraId="2C89F7DD" w14:textId="77777777" w:rsidTr="00F731C6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="064B863F" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="00FC1933">
-[...1004 lines deleted...]
-          <w:p w14:paraId="5DE3B833" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="00FC1933">
+          <w:p w14:paraId="745DA623" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00F731C6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="55"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="041E6775" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="00FC1933">
+          <w:p w14:paraId="47BB942F" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00F731C6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="413"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D739F57" w14:textId="77777777" w:rsidR="00180426" w:rsidRDefault="00180426" w:rsidP="00FC1933">
+          <w:p w14:paraId="0230B881" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00F731C6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="413"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77B48A0B" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="00FC1933">
+          <w:p w14:paraId="2222CFC8" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00F731C6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="266"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74BBAED9" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
+    <w:p w14:paraId="43F69959" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Certification/Licensure/Society Membership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6665D0C8" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B07869C" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American College of Surgeons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fellow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC3F57A" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AAD04E3" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American Board of Surgery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>General Surgery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA161D1" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C32513C" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6163617B" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Licensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Texas (P0482)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2011 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9FA119" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Guam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(M1716)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2011 – 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F407C2" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Alabama (35032)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2016 – 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DA88D9" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Florida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> (ME 133434)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2017 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C0D1D6" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583ED2E3" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Society Membership</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Aust Surgical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2011 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2D27A0" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SAGES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2017 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48562B2C" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SSAT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2017 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC30F2D" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>American Hernia Society</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522A032B" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ASMBS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C86FF3" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fellow of ACS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2018 – present </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518DEAD1" w14:textId="73BD0600" w:rsidR="00E808B3" w:rsidRDefault="00E808B3" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Soc Univ Surgeons</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147B8343" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61676DD7" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Certification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SAGES FLS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EDBC67" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lapco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Train the Trainer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56619974" w14:textId="77777777" w:rsidR="00A81FA7" w:rsidRPr="007E66A7" w:rsidRDefault="00A81FA7" w:rsidP="00A81FA7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SAGES FES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31668B3A" w14:textId="77777777" w:rsidR="0053024A" w:rsidRPr="007E66A7" w:rsidRDefault="0053024A" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
           <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Certification/Licensure/Society Membership</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E550169" w14:textId="3144A479" w:rsidR="00B6125D" w:rsidRPr="007E66A7" w:rsidRDefault="00CB2626" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Awards, Honors, Honorary Society Memberships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E23D7F0" w14:textId="77777777" w:rsidR="008E2FE0" w:rsidRPr="007E66A7" w:rsidRDefault="008E2FE0" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6681964D" w14:textId="3F9C87BD" w:rsidR="00E808B3" w:rsidRDefault="00CB2626" w:rsidP="00654A43">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E808B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attending of the Year</w:t>
+      </w:r>
+      <w:r w:rsidR="00E808B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E808B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E808B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E808B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E808B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E808B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E808B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F41AAE" w14:textId="313C89A4" w:rsidR="00E808B3" w:rsidRDefault="00E808B3" w:rsidP="00E808B3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C17BE1" w14:textId="5A1D8E8C" w:rsidR="00E808B3" w:rsidRDefault="00E808B3" w:rsidP="00E808B3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of South Florida </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F39624" w14:textId="77777777" w:rsidR="00E808B3" w:rsidRDefault="00E808B3" w:rsidP="00E808B3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141B299F" w14:textId="77777777" w:rsidR="00283840" w:rsidRPr="007E66A7" w:rsidRDefault="00283840" w:rsidP="00283840">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Medical Student Teaching Award</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71186CC2" w14:textId="77777777" w:rsidR="00283840" w:rsidRPr="007E66A7" w:rsidRDefault="00283840" w:rsidP="00283840">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49971215" w14:textId="77777777" w:rsidR="00283840" w:rsidRDefault="00283840" w:rsidP="00283840">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Surgery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D031A07" w14:textId="77777777" w:rsidR="00283840" w:rsidRDefault="00283840" w:rsidP="00283840">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37DA029F" w14:textId="77777777" w:rsidR="00283840" w:rsidRDefault="00283840" w:rsidP="00283840">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E77AA5" w14:textId="0DB019CA" w:rsidR="00654A43" w:rsidRPr="007E66A7" w:rsidRDefault="00654A43" w:rsidP="00283840">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alpha Omega Alpha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEAB1D5" w14:textId="77777777" w:rsidR="00654A43" w:rsidRPr="007E66A7" w:rsidRDefault="00654A43" w:rsidP="00654A43">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Medical Honor Society</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE17516" w14:textId="77777777" w:rsidR="00654A43" w:rsidRPr="007E66A7" w:rsidRDefault="00654A43" w:rsidP="00654A43">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faculty Indictee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADA99FF" w14:textId="77777777" w:rsidR="00654A43" w:rsidRPr="007E66A7" w:rsidRDefault="00654A43" w:rsidP="00654A43">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07514DD1" w14:textId="26558BA2" w:rsidR="00CB2626" w:rsidRPr="007E66A7" w:rsidRDefault="00A62FA3" w:rsidP="00654A43">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Society of University Surgeons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0A7AE3" w14:textId="4B57A0C7" w:rsidR="00A62FA3" w:rsidRPr="007E66A7" w:rsidRDefault="00A62FA3" w:rsidP="00206295">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Elected Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098274F5" w14:textId="77777777" w:rsidR="00A62FA3" w:rsidRPr="007E66A7" w:rsidRDefault="00A62FA3" w:rsidP="00206295">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53088B2B" w14:textId="61818D0B" w:rsidR="007348EA" w:rsidRPr="007E66A7" w:rsidRDefault="00CB2626" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D56E2" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Castle Connolly</w:t>
+      </w:r>
+      <w:r w:rsidR="007348EA" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007348EA" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007348EA" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007348EA" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007348EA" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007348EA" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007348EA" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443CF172" w14:textId="52970DB5" w:rsidR="008D56E2" w:rsidRDefault="008D56E2" w:rsidP="000A715E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Top Doctor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F5D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F5D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F5D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F5D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F5D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F5D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F5D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433011A0" w14:textId="7B01A99F" w:rsidR="008D56E2" w:rsidRPr="007E66A7" w:rsidRDefault="001F5D25" w:rsidP="008D56E2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="7200" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="008D56E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02308E60" w14:textId="77777777" w:rsidR="00533B18" w:rsidRDefault="00533B18" w:rsidP="000A715E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A499A75" w14:textId="77777777" w:rsidR="000A715E" w:rsidRPr="007E66A7" w:rsidRDefault="000A715E" w:rsidP="000A715E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EFAD64" w14:textId="4CFF88D1" w:rsidR="00CB2626" w:rsidRPr="007E66A7" w:rsidRDefault="00CB2626" w:rsidP="007348EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tampa Top Docs (General Surgery)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685EDB3D" w14:textId="12CFB8FE" w:rsidR="00CB2626" w:rsidRPr="007E66A7" w:rsidRDefault="00CB2626" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tampa Magazine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0D95FE" w14:textId="608A58A0" w:rsidR="00CB2626" w:rsidRPr="007E66A7" w:rsidRDefault="00CB2626" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163FFB28" w14:textId="06C3712C" w:rsidR="00CB2626" w:rsidRPr="007E66A7" w:rsidRDefault="00CB2626" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B4D8F9" w14:textId="1E6EAD35" w:rsidR="0066458C" w:rsidRDefault="0066458C" w:rsidP="0066458C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="7200" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14269031" w14:textId="4B7DDED3" w:rsidR="001F5D25" w:rsidRDefault="001F5D25" w:rsidP="0066458C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="7200" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5586BB6D" w14:textId="4BFF69AB" w:rsidR="008D56E2" w:rsidRPr="007E66A7" w:rsidRDefault="008D56E2" w:rsidP="0066458C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="7200" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ABDECD" w14:textId="7AB7EC81" w:rsidR="007023AB" w:rsidRDefault="003802A6" w:rsidP="003802A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43ED2106" w14:textId="68E5797A" w:rsidR="003802A6" w:rsidRPr="007E66A7" w:rsidRDefault="003802A6" w:rsidP="007023AB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tampa’s Doctors of the Year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007023AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40183CB6" w14:textId="2ECE3824" w:rsidR="003802A6" w:rsidRDefault="003802A6" w:rsidP="003802A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa Style Magazine</w:t>
+      </w:r>
+      <w:r w:rsidR="007023AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007023AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007023AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007023AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007023AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007023AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FEB555" w14:textId="477950BC" w:rsidR="00283840" w:rsidRPr="007E66A7" w:rsidRDefault="001F5D25" w:rsidP="00283840">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="7200" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE8CD2D" w14:textId="28C7D812" w:rsidR="00CB2626" w:rsidRPr="007E66A7" w:rsidRDefault="00CB2626" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008D56E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D56E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D56E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D56E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D56E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D56E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D56E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D56E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3014292A" w14:textId="77777777" w:rsidR="00CB2626" w:rsidRPr="007E66A7" w:rsidRDefault="00CB2626" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE30ABE" w14:textId="2CF7B231" w:rsidR="00CB2626" w:rsidRPr="007E66A7" w:rsidRDefault="00CB2626" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Excellence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41175B82" w14:textId="25EDB35D" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="00CB2626" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Aust Surgical Society</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB5305A" w14:textId="77777777" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C86DECA" w14:textId="612777F7" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Looking to the Future Scholarship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A8E1EB" w14:textId="33C5E3C1" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Society of Thoracic Surgeons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BA9803" w14:textId="77777777" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64488D28" w14:textId="0D2A72B2" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fellowship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E50D3E5" w14:textId="6694AD65" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>American College of Surgeons</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="01AEFFF7" w14:textId="77777777" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213CC8D9" w14:textId="6AB3E08C" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Society of American Gastrointestinal and Endoscopic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2017-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9AB43A" w14:textId="1EA7D35B" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Surgeons (SAGES)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368C4D6C" w14:textId="77777777" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9B6B4A" w14:textId="5E6FD258" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Society for Surgery of the Alimentary Tract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2017-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BBE476" w14:textId="37821C0E" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00CB2626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(SSAT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC00481" w14:textId="77777777" w:rsidR="00CB2626" w:rsidRPr="007E66A7" w:rsidRDefault="00CB2626" w:rsidP="00206295">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A1B44D" w14:textId="5E28946C" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00206295">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American Society for Metabolic and Bariatric Surgery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F44F7EC" w14:textId="0A0EFBBB" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00206295">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ASMBS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153FCA7D" w14:textId="77777777" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00206295">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DFFDC4F" w14:textId="16E196ED" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00206295">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Aust Surgical Society</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2011-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AD6E91" w14:textId="77777777" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00206295">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BF8185" w14:textId="77777777" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00206295">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A2E44C5" w14:textId="290A28B0" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00206295">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34139432" w14:textId="77777777" w:rsidR="007512E7" w:rsidRPr="007E66A7" w:rsidRDefault="007512E7" w:rsidP="00206295">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B1CE1B" w14:textId="77777777" w:rsidR="00A009B4" w:rsidRDefault="00A009B4" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B320370" w14:textId="77777777" w:rsidR="00A009B4" w:rsidRDefault="00A009B4" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29108C3B" w14:textId="773C9BCD" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00C76B1E" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appointments </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11ACFE38" w14:textId="77777777" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00C76B1E" w:rsidP="00206295">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39700A8C" w14:textId="08996541" w:rsidR="00564A30" w:rsidRDefault="00564A30" w:rsidP="00AF0C26">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Fellow</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AMA/AAMC National Task Force</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2026-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239F6B47" w14:textId="35E34628" w:rsidR="00564A30" w:rsidRDefault="00564A30" w:rsidP="00AF0C26">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>GME Survey</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CB8288" w14:textId="77777777" w:rsidR="00564A30" w:rsidRDefault="00564A30" w:rsidP="00AF0C26">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B38BF6C" w14:textId="01411930" w:rsidR="00AF0C26" w:rsidRDefault="00AF0C26" w:rsidP="00AF0C26">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Executive Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2025-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DDC5BB" w14:textId="77777777" w:rsidR="00AF0C26" w:rsidRDefault="00AF0C26" w:rsidP="00AF0C26">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association of Program Directors in Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBDBFA9" w14:textId="77777777" w:rsidR="00AF0C26" w:rsidRDefault="00AF0C26" w:rsidP="00AF0C26">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At-large position</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D04BAF2" w14:textId="77777777" w:rsidR="00AF0C26" w:rsidRDefault="00AF0C26" w:rsidP="00AF0C26">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4D52F5" w14:textId="1F95A712" w:rsidR="00C74C3B" w:rsidRDefault="00C74C3B" w:rsidP="00AF0C26">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vice Chair of Education (Interim)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00564A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7048A4AE" w14:textId="77777777" w:rsidR="00C74C3B" w:rsidRPr="007E66A7" w:rsidRDefault="00C74C3B" w:rsidP="00C74C3B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE29E89" w14:textId="77777777" w:rsidR="00C74C3B" w:rsidRPr="007E66A7" w:rsidRDefault="00C74C3B" w:rsidP="00C74C3B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E94E741" w14:textId="77777777" w:rsidR="00C74C3B" w:rsidRDefault="00C74C3B" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7437691B" w14:textId="43744557" w:rsidR="00B74897" w:rsidRPr="007E66A7" w:rsidRDefault="00B74897" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Associate Professor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3999C5F2" w14:textId="77777777" w:rsidR="00B74897" w:rsidRPr="007E66A7" w:rsidRDefault="00B74897" w:rsidP="00B74897">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4BB6EB" w14:textId="77777777" w:rsidR="00B74897" w:rsidRPr="007E66A7" w:rsidRDefault="00B74897" w:rsidP="00B74897">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B237059" w14:textId="77777777" w:rsidR="00B74897" w:rsidRPr="007E66A7" w:rsidRDefault="00B74897" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FE0846" w14:textId="7E53E9A5" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00206295" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Program Director</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76B1E" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C76B1E" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C76B1E" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C76B1E" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C76B1E" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C76B1E" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C76B1E" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2021-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101FCDE9" w14:textId="00E12BDE" w:rsidR="00206295" w:rsidRPr="007E66A7" w:rsidRDefault="00206295" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>General Surgery Residency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2B0E35" w14:textId="46A6A98B" w:rsidR="00206295" w:rsidRPr="007E66A7" w:rsidRDefault="00F103EB" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidR="00206295" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF75D26" w14:textId="77777777" w:rsidR="00F103EB" w:rsidRPr="007E66A7" w:rsidRDefault="00F103EB" w:rsidP="00F103EB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344387B0" w14:textId="63EC3E99" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00C76B1E" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assistant Professor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2017-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74897" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00135119" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689BABEF" w14:textId="0F417342" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00C76B1E" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696E52A0" w14:textId="77777777" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00C76B1E" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F452E58" w14:textId="77777777" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00C76B1E" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D7F05F" w14:textId="65991683" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00C76B1E" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section Chief, Foregut Surgery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2023-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7E7A87" w14:textId="22AB7411" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00C76B1E" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GI Service Line</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2950E5" w14:textId="592EA7E2" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00C76B1E" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tampa General Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A41FB4" w14:textId="77777777" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00C76B1E" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB9E205" w14:textId="0F67D4E6" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00C76B1E" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66180909" w14:textId="0997C8AC" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00C76B1E" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>USF Joy McCann Culverhouse Center for Swallowing Disorders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF71F6" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017-pr </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241BCA2F" w14:textId="77777777" w:rsidR="00DF71F6" w:rsidRPr="007E66A7" w:rsidRDefault="00DF71F6" w:rsidP="00DF71F6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B719D7F" w14:textId="77777777" w:rsidR="00DF71F6" w:rsidRPr="007E66A7" w:rsidRDefault="00DF71F6" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B19928" w14:textId="352E5E43" w:rsidR="00DF71F6" w:rsidRPr="007E66A7" w:rsidRDefault="00DF71F6" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777D5335" w14:textId="575461AB" w:rsidR="00DF71F6" w:rsidRPr="007E66A7" w:rsidRDefault="00DF71F6" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>USF Hernia Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788F4657" w14:textId="77777777" w:rsidR="00DF71F6" w:rsidRPr="007E66A7" w:rsidRDefault="00DF71F6" w:rsidP="00DF71F6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0435C2" w14:textId="77777777" w:rsidR="00DF71F6" w:rsidRPr="007E66A7" w:rsidRDefault="00DF71F6" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED1377E" w14:textId="6A3EE91C" w:rsidR="000B0BF6" w:rsidRPr="007E66A7" w:rsidRDefault="000B0BF6" w:rsidP="000B0BF6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chairman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2021-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4AD9E8" w14:textId="77777777" w:rsidR="000B0BF6" w:rsidRPr="007E66A7" w:rsidRDefault="000B0BF6" w:rsidP="000B0BF6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clinical Competency Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40056963" w14:textId="7C7C28A8" w:rsidR="000B0BF6" w:rsidRPr="007E66A7" w:rsidRDefault="000B0BF6" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MIS Bariatric/Foregut Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246E3A08" w14:textId="77777777" w:rsidR="000B0BF6" w:rsidRPr="007E66A7" w:rsidRDefault="000B0BF6" w:rsidP="000B0BF6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A716F14" w14:textId="77777777" w:rsidR="000B0BF6" w:rsidRPr="007E66A7" w:rsidRDefault="000B0BF6" w:rsidP="007A2C8C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F4C528" w14:textId="77777777" w:rsidR="00BF2998" w:rsidRDefault="00BF2998" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B34BE1E" w14:textId="5A0F9C87" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2021-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C46A998" w14:textId="2054C090" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Graduate Medical Executive Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDBD6EC" w14:textId="77777777" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="007A2C8C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EE8E74" w14:textId="77777777" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108E560F" w14:textId="77777777" w:rsidR="00FF38CB" w:rsidRDefault="00FF38CB" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7703F5E5" w14:textId="689E00B7" w:rsidR="00DF71F6" w:rsidRPr="007E66A7" w:rsidRDefault="00DF71F6" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chairman</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0BF6" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B0BF6" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B0BF6" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B0BF6" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B0BF6" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B0BF6" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B0BF6" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B0BF6" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2019-2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F879E90" w14:textId="289613DE" w:rsidR="00DF71F6" w:rsidRPr="007E66A7" w:rsidRDefault="000B0BF6" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Clinical Competency Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF29DDE" w14:textId="77777777" w:rsidR="000B0BF6" w:rsidRPr="007E66A7" w:rsidRDefault="000B0BF6" w:rsidP="000B0BF6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>General Surgery Residency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099F0852" w14:textId="77777777" w:rsidR="000B0BF6" w:rsidRPr="007E66A7" w:rsidRDefault="000B0BF6" w:rsidP="000B0BF6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D46239" w14:textId="7315961E" w:rsidR="000B0BF6" w:rsidRPr="007E66A7" w:rsidRDefault="000B0BF6" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F93D6C7" w14:textId="77777777" w:rsidR="00C961A8" w:rsidRDefault="00C961A8" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D30A009" w14:textId="483A4C74" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Associate Program Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2019-2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151BC082" w14:textId="77777777" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="007A2C8C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>General Surgery Residency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B4F84B" w14:textId="77777777" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="007A2C8C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3758E072" w14:textId="77777777" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05014AE3" w14:textId="77777777" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="007A2C8C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Associate Program Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2019-2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168E2E39" w14:textId="77777777" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="007A2C8C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MIS Bariatric/Foregut Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678FF9F4" w14:textId="77777777" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="007A2C8C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9FCE35" w14:textId="77777777" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341A0E8B" w14:textId="156B573C" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clinical Instructor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2016-2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335D17EB" w14:textId="5F3956CC" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Division of GI Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFC6E33" w14:textId="39A3ED22" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of Alabama at Birmingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2B9BEB" w14:textId="77777777" w:rsidR="001C6EAF" w:rsidRDefault="001C6EAF" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3594E414" w14:textId="7037F129" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chairman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2014-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEAC632" w14:textId="2FDC077B" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5887C870" w14:textId="4C37D25B" w:rsidR="007A2C8C" w:rsidRPr="007E66A7" w:rsidRDefault="007A2C8C" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guam Memorial Hospital, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tamuning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Guam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D24716" w14:textId="77777777" w:rsidR="008857AD" w:rsidRPr="007E66A7" w:rsidRDefault="008857AD" w:rsidP="008857AD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BDF47BC" w14:textId="77777777" w:rsidR="001C6EAF" w:rsidRDefault="001C6EAF" w:rsidP="008857AD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DA1707" w14:textId="7D09611B" w:rsidR="008857AD" w:rsidRPr="007E66A7" w:rsidRDefault="008857AD" w:rsidP="008857AD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="000449D0" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lecture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0723C9BE" w14:textId="77777777" w:rsidR="008857AD" w:rsidRPr="007E66A7" w:rsidRDefault="008857AD" w:rsidP="008857AD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D29963" w14:textId="40E3F4F5" w:rsidR="008857AD" w:rsidRPr="007E66A7" w:rsidRDefault="00F472DC" w:rsidP="008857AD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>UME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239B7DE6" w14:textId="77777777" w:rsidR="00F472DC" w:rsidRPr="007E66A7" w:rsidRDefault="00F472DC" w:rsidP="008857AD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E1E6B3" w14:textId="53DF84D3" w:rsidR="00F472DC" w:rsidRPr="007E66A7" w:rsidRDefault="00F472DC" w:rsidP="008857AD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Advanced Anatomy - Abdominal Wall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D92614" w14:textId="77777777" w:rsidR="00560E20" w:rsidRDefault="00560E20" w:rsidP="00EE06EF">
-[...11 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="028DC4B5" w14:textId="775CD64F" w:rsidR="008857AD" w:rsidRPr="007E66A7" w:rsidRDefault="00F472DC" w:rsidP="008857AD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Morsani College of Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E35B2A4" w14:textId="3353BD83" w:rsidR="00F472DC" w:rsidRDefault="00F472DC" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="0002486F" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0002486F" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0002486F" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0002486F" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0002486F" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0002486F" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD668BF" w14:textId="1CC4C94F" w:rsidR="00C961A8" w:rsidRPr="007E66A7" w:rsidRDefault="00C961A8" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B715AFC" w14:textId="77777777" w:rsidR="00F472DC" w:rsidRPr="007E66A7" w:rsidRDefault="00F472DC" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03CB138A" w14:textId="3F967E20" w:rsidR="00C76B1E" w:rsidRPr="007E66A7" w:rsidRDefault="00F472DC" w:rsidP="00C76B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UME Specialty Showcase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5437F4C2" w14:textId="65E8D6EF" w:rsidR="00F472DC" w:rsidRDefault="00F472DC" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Morsani College of Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="00C961A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C961A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C961A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C961A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C961A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C961A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E58D451" w14:textId="224C9C97" w:rsidR="00C961A8" w:rsidRPr="007E66A7" w:rsidRDefault="00C961A8" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FF306A" w14:textId="77777777" w:rsidR="00F472DC" w:rsidRPr="007E66A7" w:rsidRDefault="00F472DC" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348E200C" w14:textId="77777777" w:rsidR="00F472DC" w:rsidRPr="007E66A7" w:rsidRDefault="00F472DC" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>GME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>General Surgery Resident Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2021-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FDE6D6" w14:textId="77777777" w:rsidR="00F472DC" w:rsidRPr="007E66A7" w:rsidRDefault="00F472DC" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Weekly Education Lectureship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397F6C49" w14:textId="600B9570" w:rsidR="00F472DC" w:rsidRPr="007E66A7" w:rsidRDefault="00F472DC" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1AEDB4" w14:textId="77777777" w:rsidR="000449D0" w:rsidRPr="007E66A7" w:rsidRDefault="000449D0" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088B98B1" w14:textId="77777777" w:rsidR="00494CFA" w:rsidRPr="007E66A7" w:rsidRDefault="00494CFA" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B90967" w14:textId="34BB17C4" w:rsidR="000449D0" w:rsidRPr="007E66A7" w:rsidRDefault="000449D0" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Teaching, Supervisory</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDCC688" w14:textId="77777777" w:rsidR="000449D0" w:rsidRPr="007E66A7" w:rsidRDefault="000449D0" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="781DA216" w14:textId="6C1F7873" w:rsidR="000449D0" w:rsidRPr="007E66A7" w:rsidRDefault="000449D0" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Program Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2021-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1660426C" w14:textId="74C55778" w:rsidR="000449D0" w:rsidRPr="007E66A7" w:rsidRDefault="000449D0" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00617157" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>47 Surgical Residents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57006BAF" w14:textId="169C0F2A" w:rsidR="00617157" w:rsidRPr="007E66A7" w:rsidRDefault="00617157" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001C6EAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Associate Program Directors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5478355E" w14:textId="6BFF16BD" w:rsidR="00617157" w:rsidRPr="007E66A7" w:rsidRDefault="00617157" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1 Cl</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1E78" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nical Skills Instructor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461A4FD8" w14:textId="7DB361B2" w:rsidR="00617157" w:rsidRPr="007E66A7" w:rsidRDefault="00617157" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001C6EAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Program Coordinators</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADF7620" w14:textId="77777777" w:rsidR="00617157" w:rsidRPr="007E66A7" w:rsidRDefault="00617157" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A5857C5" w14:textId="6F33CD98" w:rsidR="00617157" w:rsidRPr="007E66A7" w:rsidRDefault="00617157" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Medical Student Mentorship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446F663A" w14:textId="5FEE720C" w:rsidR="00617157" w:rsidRPr="007E66A7" w:rsidRDefault="00617157" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">I have personally mentored </w:t>
+      </w:r>
+      <w:r w:rsidR="00D563CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>58</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA759B7" w14:textId="126BD8F9" w:rsidR="00617157" w:rsidRPr="007E66A7" w:rsidRDefault="00617157" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>into successful matches into surgery. This includes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278A7F22" w14:textId="79525E58" w:rsidR="00617157" w:rsidRPr="007E66A7" w:rsidRDefault="00617157" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">personal meetings prior to match season, LORs, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0910B003" w14:textId="7AE0B730" w:rsidR="00617157" w:rsidRPr="007E66A7" w:rsidRDefault="00617157" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">tailoring strategy for successful match, assistance with </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB947D8" w14:textId="0D0E65F3" w:rsidR="00617157" w:rsidRPr="007E66A7" w:rsidRDefault="00617157" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>personal statements and rank list</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1015D" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and coaching on </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDA9FE0" w14:textId="2BA06E3C" w:rsidR="00617157" w:rsidRPr="007E66A7" w:rsidRDefault="00617157" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>interview skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740303BB" w14:textId="77777777" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF2970D" w14:textId="2EE60A41" w:rsidR="001C6EAF" w:rsidRPr="001C6EAF" w:rsidRDefault="00187527" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CME lectures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184A93A1" w14:textId="77777777" w:rsidR="001C6EAF" w:rsidRDefault="001C6EAF" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E152414" w14:textId="0499B893" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="001C6EAF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tampa General Hospital Podcast Series</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E17570" w14:textId="41A355FE" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>“Anti</w:t>
+      </w:r>
+      <w:r w:rsidR="00283840">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reflux Surgery and Hiatal Hernia”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67728B1D" w14:textId="1C9D1F86" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Online access at TGH.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4D5F4B" w14:textId="77777777" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C923C52" w14:textId="2246C835" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Hernia Center: Updates in Hernia Care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6951C487" w14:textId="2F331EB0" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF/TGH Outreach Lecture Series</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B0AEEC" w14:textId="0CB3A1FE" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>St. Petersburg, Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A75E2CE" w14:textId="77777777" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008AED83" w14:textId="1675BBEE" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Health Lecture Series</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D965346" w14:textId="2C64DD3F" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Facebook Live</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7505AA58" w14:textId="43CB6B7B" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="000449D0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Advances in Abdominal Wall Reconstruction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7663B9B1" w14:textId="6869EED4" w:rsidR="00F472DC" w:rsidRPr="007E66A7" w:rsidRDefault="00F472DC" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4087CC72" w14:textId="77777777" w:rsidR="00494CFA" w:rsidRPr="007E66A7" w:rsidRDefault="00494CFA" w:rsidP="00187527">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D566EBF" w14:textId="668CBEFD" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="00187527">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lectures by Invitation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FB6756" w14:textId="77777777" w:rsidR="00187527" w:rsidRPr="007E66A7" w:rsidRDefault="00187527" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10EBDCA7" w14:textId="2F7C2B51" w:rsidR="00BF2998" w:rsidRDefault="00C51808" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007A1FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Modern Hernia Repair</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E93051">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>June 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBAA795" w14:textId="2ECB12D9" w:rsidR="00BF2998" w:rsidRDefault="00BF2998" w:rsidP="00BF2998">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Medtronic</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1FCD" w:rsidRPr="007A1FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>National Sales Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094A525D" w14:textId="77777777" w:rsidR="00BF2998" w:rsidRDefault="00BF2998" w:rsidP="00BF2998">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las Vegas, NV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4133657E" w14:textId="77777777" w:rsidR="00BF2998" w:rsidRDefault="00BF2998" w:rsidP="00BF2998">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4A7394" w14:textId="03467642" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00BF2998">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Disaster Planning for Residency Programs:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>May 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A3C408" w14:textId="789E436F" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Moderator/Speaker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6414DCEE" w14:textId="3A48839D" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association of Program Directors in Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6542A9F1" w14:textId="123F4ADE" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>National Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1066751F" w14:textId="2F9B1AAD" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seattle, WA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E2BD66" w14:textId="77777777" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE2A50B" w14:textId="3D75F8CD" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Residency Recruitment Debate”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>May 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E28D29" w14:textId="77777777" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Moderator/Speaker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524E2287" w14:textId="77777777" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association of Program Directors in Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8F7D92" w14:textId="77777777" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>National Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD10C6E" w14:textId="77777777" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seattle, WA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A84B362" w14:textId="77777777" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D6AC2F" w14:textId="22EAAAEC" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Fundamentals of Communication in Surgery”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>May 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53986D80" w14:textId="77777777" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Moderator/Speaker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19ADAD08" w14:textId="5B8BE881" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association of Surg</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ical Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D3C41A" w14:textId="77777777" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>National Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B5C7E3" w14:textId="448B602C" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Seattle, WA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7558F8C7" w14:textId="77777777" w:rsidR="00F13364" w:rsidRDefault="00F13364" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE17D60" w14:textId="15799BC1" w:rsidR="001C6EAF" w:rsidRDefault="001C6EAF" w:rsidP="00F13364">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Surgeon Spotlight – Robotic Hernia Surgery”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Feb 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC726EF" w14:textId="5BCE4BAB" w:rsidR="001C6EAF" w:rsidRDefault="001C6EAF" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa General Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080609B0" w14:textId="063C8AF7" w:rsidR="001C6EAF" w:rsidRDefault="001C6EAF" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Surgical Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB86C6A" w14:textId="45AC3A5B" w:rsidR="001C6EAF" w:rsidRDefault="001C6EAF" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6310EABC" w14:textId="77777777" w:rsidR="001C6EAF" w:rsidRDefault="001C6EAF" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C289E1" w14:textId="422D688E" w:rsidR="00783DC2" w:rsidRPr="007E66A7" w:rsidRDefault="00783DC2" w:rsidP="001C6EAF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Better Conversations in Surgery”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Oct 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB71EF7" w14:textId="694E2CC8" w:rsidR="00783DC2" w:rsidRPr="007E66A7" w:rsidRDefault="00783DC2" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fundamental of Communication in Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B6BF0F" w14:textId="6E376418" w:rsidR="00783DC2" w:rsidRPr="007E66A7" w:rsidRDefault="00783DC2" w:rsidP="00783DC2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American College of Surgeons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E80DC0" w14:textId="7999A100" w:rsidR="00783DC2" w:rsidRPr="007E66A7" w:rsidRDefault="00783DC2" w:rsidP="00783DC2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>National Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607DEEBE" w14:textId="76A64174" w:rsidR="00783DC2" w:rsidRPr="007E66A7" w:rsidRDefault="00783DC2" w:rsidP="00783DC2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>San Francisco, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8EC0C8" w14:textId="77777777" w:rsidR="00783DC2" w:rsidRPr="007E66A7" w:rsidRDefault="00783DC2" w:rsidP="00783DC2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DDC859" w14:textId="42871CF2" w:rsidR="00783DC2" w:rsidRPr="007E66A7" w:rsidRDefault="00213EDE" w:rsidP="00783DC2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00783DC2" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operative Surgical Coaching for Residents”</w:t>
+      </w:r>
+      <w:r w:rsidR="00783DC2" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00783DC2" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Oct 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245BD0FB" w14:textId="77777777" w:rsidR="00783DC2" w:rsidRPr="007E66A7" w:rsidRDefault="00783DC2" w:rsidP="00783DC2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American College of Surgeons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716CEE12" w14:textId="77777777" w:rsidR="00783DC2" w:rsidRPr="007E66A7" w:rsidRDefault="00783DC2" w:rsidP="00783DC2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>National Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF60DEA" w14:textId="77777777" w:rsidR="00783DC2" w:rsidRPr="007E66A7" w:rsidRDefault="00783DC2" w:rsidP="00783DC2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>San Francisco, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCE8262" w14:textId="77777777" w:rsidR="00783DC2" w:rsidRPr="007E66A7" w:rsidRDefault="00783DC2" w:rsidP="00783DC2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579EC70C" w14:textId="77777777" w:rsidR="00783DC2" w:rsidRPr="007E66A7" w:rsidRDefault="00783DC2" w:rsidP="00783DC2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A78E1E" w14:textId="1A945836" w:rsidR="00313FC9" w:rsidRPr="007E66A7" w:rsidRDefault="00783DC2" w:rsidP="00783DC2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surgical </w:t>
+      </w:r>
+      <w:r w:rsidR="00097295" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00313FC9" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Complex Esophageal Cases</w:t>
+      </w:r>
+      <w:r w:rsidR="00097295" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00313FC9" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00313FC9" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00313FC9" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sept 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A44E33" w14:textId="6C149ECE" w:rsidR="00313FC9" w:rsidRPr="007E66A7" w:rsidRDefault="00313FC9" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Minimally Invasive/Novel Therapeutics (MINT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7233B64B" w14:textId="35E7655B" w:rsidR="00313FC9" w:rsidRPr="007E66A7" w:rsidRDefault="00313FC9" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Harvard Medical School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AC1442" w14:textId="67713E63" w:rsidR="00313FC9" w:rsidRPr="007E66A7" w:rsidRDefault="00313FC9" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Massachusetts General Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2369E808" w14:textId="1C74E589" w:rsidR="00313FC9" w:rsidRPr="007E66A7" w:rsidRDefault="00313FC9" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Boston, Massachusetts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1018661F" w14:textId="52F2B573" w:rsidR="005B0FCD" w:rsidRDefault="00313FC9" w:rsidP="00D9762B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AEC155" w14:textId="77777777" w:rsidR="005B0FCD" w:rsidRDefault="005B0FCD" w:rsidP="00313FC9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20FF8DC6" w14:textId="77777777" w:rsidR="005B0FCD" w:rsidRDefault="005B0FCD" w:rsidP="00313FC9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB87382" w14:textId="453BC4F4" w:rsidR="00C51808" w:rsidRPr="007E66A7" w:rsidRDefault="00C51808" w:rsidP="00313FC9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stomach/Bariatric/Metabolic Disease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>May 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650DF222" w14:textId="6E39CF56" w:rsidR="00C51808" w:rsidRPr="007E66A7" w:rsidRDefault="00C51808" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Invited discussant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7196D163" w14:textId="260BCB70" w:rsidR="00C51808" w:rsidRPr="007E66A7" w:rsidRDefault="00C51808" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Society of Surgery for the Alimentary Tract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62717C77" w14:textId="2B9B692B" w:rsidR="00C51808" w:rsidRPr="007E66A7" w:rsidRDefault="00C51808" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>National Meeting, Washington D.C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC4E7F3" w14:textId="77777777" w:rsidR="00C51808" w:rsidRPr="007E66A7" w:rsidRDefault="00C51808" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DAF0834" w14:textId="77777777" w:rsidR="00F44253" w:rsidRPr="007E66A7" w:rsidRDefault="00C51808" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A37EB0" w14:textId="2AD08C9C" w:rsidR="00C51808" w:rsidRPr="007E66A7" w:rsidRDefault="00C51808" w:rsidP="00F44253">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Spectacular Case Presentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>May 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062C455B" w14:textId="196F9FE5" w:rsidR="00C51808" w:rsidRPr="007E66A7" w:rsidRDefault="00C51808" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Moderator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B40B59B" w14:textId="1CED90F2" w:rsidR="00C51808" w:rsidRPr="007E66A7" w:rsidRDefault="00C51808" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Florida Chapter of the American College of Surgeons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583A054E" w14:textId="77777777" w:rsidR="00C51808" w:rsidRPr="007E66A7" w:rsidRDefault="001C3120" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227860DA" w14:textId="05C7ACBA" w:rsidR="0002486F" w:rsidRPr="007E66A7" w:rsidRDefault="0002486F" w:rsidP="00C51808">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Robotic Repair of Border Hernias”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>March 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D11D31B" w14:textId="0A2A5EA8" w:rsidR="0002486F" w:rsidRPr="007E66A7" w:rsidRDefault="0002486F" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Association Robotic Innovative Surgeons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6D1CA2" w14:textId="09F9C6F4" w:rsidR="0002486F" w:rsidRPr="007E66A7" w:rsidRDefault="0002486F" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Society for Surgery of the Alimentary Tract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43452FF7" w14:textId="5B50655E" w:rsidR="0002486F" w:rsidRPr="007E66A7" w:rsidRDefault="0002486F" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>New Delhi, India</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A052021" w14:textId="77777777" w:rsidR="0066458C" w:rsidRPr="007E66A7" w:rsidRDefault="0066458C" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8C7FB2" w14:textId="5BFAEDCA" w:rsidR="0066458C" w:rsidRPr="007E66A7" w:rsidRDefault="0066458C" w:rsidP="0066458C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>“Traumatic Flank Hernia”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C51808" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>March 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0BB5DE" w14:textId="77777777" w:rsidR="0066458C" w:rsidRPr="007E66A7" w:rsidRDefault="0066458C" w:rsidP="0066458C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Association Robotic Innovative Surgeons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584CD632" w14:textId="77777777" w:rsidR="0066458C" w:rsidRPr="007E66A7" w:rsidRDefault="0066458C" w:rsidP="0066458C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Society for Surgery of the Alimentary Tract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C2201F" w14:textId="77777777" w:rsidR="0066458C" w:rsidRPr="007E66A7" w:rsidRDefault="0066458C" w:rsidP="0066458C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>New Delhi, India</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B39EBB" w14:textId="77777777" w:rsidR="0002486F" w:rsidRPr="007E66A7" w:rsidRDefault="0002486F" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E440D6A" w14:textId="7F2850E0" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="0002486F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Abdominal Wall Reconstruction” Lab/Lecture</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Oct 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C3963D" w14:textId="77777777" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa Bay Area Resident/Fellows</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3167903B" w14:textId="1DFD54EF" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>CAMLS center</w:t>
+      </w:r>
+      <w:r w:rsidR="000E438F" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Baxter Health/Integra Lifesciences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D14FAD4" w14:textId="77777777" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A40088" w14:textId="77777777" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4A559F" w14:textId="6FC88823" w:rsidR="001C3120" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3120" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fundamentals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3120" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Communication in Surgery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3120" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001C3120" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sept </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3120" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F50868D" w14:textId="4CC49F7C" w:rsidR="001C3120" w:rsidRPr="007E66A7" w:rsidRDefault="001C3120" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>National Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3211C342" w14:textId="1818A156" w:rsidR="001C3120" w:rsidRPr="007E66A7" w:rsidRDefault="001C3120" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Society of Black Academic Surgeons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1E86A8" w14:textId="601E991E" w:rsidR="001C3120" w:rsidRPr="007E66A7" w:rsidRDefault="001C3120" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Detroit, Michigan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CA8567" w14:textId="7C4E7ACB" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8D4233" w14:textId="197333B3" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>“Abdominal Wall Reconstruction” Lab/Lecture</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sept 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420D8BA8" w14:textId="6C732FF8" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00F472DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Baylor University Medical Center Residency Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234D11F2" w14:textId="69C9CAC2" w:rsidR="00F472DC" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dallas, Texas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D292B5" w14:textId="77777777" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="503154C7" w14:textId="308A2CF9" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>“Biologic Grafts in Foregut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sept 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D636368" w14:textId="60882F9A" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Abdominal Wall Reconstruction”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCF4DCB" w14:textId="77777777" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>National Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344C6238" w14:textId="7EAA5F0B" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American Hernia Society – Integra Lifesciences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71632F24" w14:textId="5E21F710" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Austin, Texas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370C9135" w14:textId="77777777" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74EC9614" w14:textId="1E9FB49C" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Standardized Robotic Curriculum in Surgical Training.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>April 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168CE082" w14:textId="4615B824" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>National Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0028ED2F" w14:textId="54199717" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>American Program Directors in Surgery (APDS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3245568C" w14:textId="2FA78C9E" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>San Diego, California</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBBF286" w14:textId="77777777" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D3C31C" w14:textId="2915FDF2" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Robotic Surgery in Hernia Repair.”  </w:t>
+      </w:r>
+      <w:r w:rsidR="000E438F" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000E438F" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000E438F" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000E438F" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>April 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638F1486" w14:textId="68374EAF" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>West Coast Symposium – Tampa General Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233C09FA" w14:textId="04E75A0E" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>USF Morsani School of Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B70E369" w14:textId="65C63549" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tampa, Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CDC127" w14:textId="77777777" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2477CBA3" w14:textId="09B32584" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>“Abdominal Wall Reconstruction” Lab/Lecture</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Oct 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CBF738" w14:textId="77777777" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa Bay Area Resident/Fellows</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D7F25E" w14:textId="77777777" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>CAMLS center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4879BD84" w14:textId="77777777" w:rsidR="00C874E5" w:rsidRPr="007E66A7" w:rsidRDefault="00C874E5" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D34542" w14:textId="77777777" w:rsidR="000E438F" w:rsidRPr="007E66A7" w:rsidRDefault="000E438F" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5386D9AD" w14:textId="6E4FAAA4" w:rsidR="000E438F" w:rsidRPr="007E66A7" w:rsidRDefault="000E438F" w:rsidP="00C874E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Gentrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Surgical Matrix and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Surgimend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mesh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nov 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A37FAA3" w14:textId="307D5732" w:rsidR="000E438F" w:rsidRPr="007E66A7" w:rsidRDefault="000E438F" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Hernia Repair.”  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C16C968" w14:textId="0B804A08" w:rsidR="000E438F" w:rsidRPr="007E66A7" w:rsidRDefault="000E438F" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Integra Lifesciences National Lab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FB02FD" w14:textId="355FAFA3" w:rsidR="000E438F" w:rsidRPr="007E66A7" w:rsidRDefault="000E438F" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">San Diego, California </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2CB725" w14:textId="77777777" w:rsidR="000E438F" w:rsidRPr="007E66A7" w:rsidRDefault="000E438F" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07AB8483" w14:textId="15496660" w:rsidR="000E438F" w:rsidRPr="007E66A7" w:rsidRDefault="000E438F" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Case Controversies”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nov 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB00DCC" w14:textId="77777777" w:rsidR="000E438F" w:rsidRPr="007E66A7" w:rsidRDefault="000E438F" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Integra Lifesciences National Lab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0E3117" w14:textId="77777777" w:rsidR="000E438F" w:rsidRPr="007E66A7" w:rsidRDefault="000E438F" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">San Diego, California </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F00BAA7" w14:textId="77777777" w:rsidR="000E438F" w:rsidRPr="007E66A7" w:rsidRDefault="000E438F" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7A4F6C" w14:textId="66847461" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Anatomic Observations of Recurrent Hiatal Hernia:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Oct 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D6563F" w14:textId="3FF41E8F" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recurrence or Disease Progression.”  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D4C08C" w14:textId="2D377322" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>National Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560CB475" w14:textId="255BEA13" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">America College of Surgeons, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>virtual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0810D2E9" w14:textId="77777777" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B727A88" w14:textId="53145901" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Hiatal Hernia Repair.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>`</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mar 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038DE84D" w14:textId="52550EC1" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>National meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F15ED2D" w14:textId="5E126BC3" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="009A784E" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAGES – </w:t>
+      </w:r>
+      <w:r w:rsidR="008A75E0" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Integra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lifesciences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0775B980" w14:textId="7625A037" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Denver, Colorado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01821BA8" w14:textId="77777777" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1658E695" w14:textId="1F77FAEF" w:rsidR="009A784E" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Modern Surgical Training for Residents.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>May 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01517467" w14:textId="604C9781" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>National Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A58966" w14:textId="31DC696D" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Society for Surgery of the Alimentary Tract, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>virtual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0130D3C2" w14:textId="77777777" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C1126B" w14:textId="16FF5599" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Abdominal Wall Hernias: The Robotic Age.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jan 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B18D705" w14:textId="499827EE" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Grand Rounds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CDC966" w14:textId="073DB78E" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>USF Department of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9205F7" w14:textId="78B8A27B" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tampa, Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154E4BEC" w14:textId="77777777" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0259FA7F" w14:textId="60B83BA4" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“SSAT Mentor of the Month, a conversation with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mar 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1C346F" w14:textId="1C945A54" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vic Velanovich.”  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031258C4" w14:textId="5E1536C1" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Society for Surgery of the Alimentary Tract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B39BB3" w14:textId="0628B2E1" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Virtual Lecture Series</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0D2F71" w14:textId="77777777" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF96642" w14:textId="708F9583" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“What does the Robot add to Hernia Repair.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mar 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5780FBE8" w14:textId="13EF0583" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Southern Society for Clinical Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAB1620" w14:textId="04F0BB15" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tampa, Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D2D439" w14:textId="77777777" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40248503" w14:textId="2A0A39CD" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Resident and Fellow Career Workshop”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>May 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D358716" w14:textId="7B516CB5" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>National Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EF1884" w14:textId="77777777" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="008A75E0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Society for Surgery of the Alimentary Tract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E39F814" w14:textId="7EB93BAA" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>San Diego, California</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BB5B90" w14:textId="77777777" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637F0175" w14:textId="47726D69" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“My Journey to USF”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nov 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DB105A" w14:textId="77777777" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="008A75E0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Grand Rounds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690F2AF4" w14:textId="77777777" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="008A75E0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>USF Department of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EFBFD1" w14:textId="77777777" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="008A75E0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tampa, Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17935BC6" w14:textId="77777777" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B15803E" w14:textId="2AA13047" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Colorectal Cancer Screening”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sept 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33634944" w14:textId="2B68FFBE" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American Cancer Society</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757A77AE" w14:textId="3A67841A" w:rsidR="008A75E0" w:rsidRPr="007E66A7" w:rsidRDefault="008A75E0" w:rsidP="000E438F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tamuning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Guam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D93C860" w14:textId="77777777" w:rsidR="00494CFA" w:rsidRPr="007E66A7" w:rsidRDefault="00494CFA" w:rsidP="00494CFA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6804FDC6" w14:textId="4BA02C18" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Clinical Activities or Innovations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A482C20" w14:textId="101F5A64" w:rsidR="00444F4C" w:rsidRDefault="00444F4C" w:rsidP="00DB639D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DaVinci Single Port (SP) Robot credentialing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>July 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC9DAD" w14:textId="5FE441EB" w:rsidR="00444F4C" w:rsidRDefault="00444F4C" w:rsidP="00DB639D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tampa General Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AD2711" w14:textId="77777777" w:rsidR="00444F4C" w:rsidRDefault="00444F4C" w:rsidP="00DB639D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D929766" w14:textId="6DD1B22C" w:rsidR="00DB639D" w:rsidRDefault="00DB639D" w:rsidP="00DB639D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>USF Surgical Endoscopy Course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>March 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC7119A" w14:textId="77777777" w:rsidR="00DB639D" w:rsidRDefault="00DB639D" w:rsidP="00DB639D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Center for Advanced Medical Learning and Sim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFB09D9" w14:textId="77777777" w:rsidR="00DB639D" w:rsidRDefault="00DB639D" w:rsidP="00DB639D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C322A22" w14:textId="4C934F4E" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F14A80F" w14:textId="400169E4" w:rsidR="00C165B2" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C165B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>USF Surgical Endoscopy Course</w:t>
+      </w:r>
+      <w:r w:rsidR="00C165B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C165B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C165B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C165B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>May 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A05C4B1" w14:textId="3317B79E" w:rsidR="00C165B2" w:rsidRDefault="00C165B2" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Center for Advanced Medical Learning and Sim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079E03B2" w14:textId="1E39B751" w:rsidR="00C165B2" w:rsidRDefault="00C165B2" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0830455F" w14:textId="77777777" w:rsidR="00C165B2" w:rsidRDefault="00C165B2" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3C0AE2" w14:textId="5680507E" w:rsidR="0066458C" w:rsidRPr="007E66A7" w:rsidRDefault="00C165B2" w:rsidP="00C165B2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="0066458C" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obotic Cadaver Workshop</w:t>
+      </w:r>
+      <w:r w:rsidR="0066458C" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0066458C" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0066458C" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0066458C" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0066458C" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Feb 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742806B8" w14:textId="77777777" w:rsidR="0066458C" w:rsidRPr="007E66A7" w:rsidRDefault="0066458C" w:rsidP="0066458C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association Robotic Innovative Surgeons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E96A566" w14:textId="77777777" w:rsidR="0066458C" w:rsidRPr="007E66A7" w:rsidRDefault="0066458C" w:rsidP="0066458C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Society for Surgery of the Alimentary Tract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34540AE7" w14:textId="77777777" w:rsidR="0066458C" w:rsidRPr="007E66A7" w:rsidRDefault="0066458C" w:rsidP="0066458C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>New Delhi, India</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECA5B94" w14:textId="77777777" w:rsidR="0066458C" w:rsidRPr="007E66A7" w:rsidRDefault="0066458C" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7731514A" w14:textId="508F22EF" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="0066458C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>American Board of Surgery</w:t>
       </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mar 2013-pr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4007BAF7" w14:textId="053B9B66" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fundamentals in Laparoscopic Surgery (FLS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Apr 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDDDBD5" w14:textId="51AC39EF" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SAGES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0599A930" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4131E41D" w14:textId="7DAE5731" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fundamentals in Endoscopic Surgery (FES)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>July 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AA410C" w14:textId="57608321" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SAGES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3087AB0E" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBEF4BE" w14:textId="75346EDF" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Train the Trainer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29266FE8" w14:textId="2F086D71" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lapco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Aug 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F72451" w14:textId="3209039A" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DAE7E13" w14:textId="2015BCD0" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Clinical Innovations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3F816E" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38941CC3" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Performed first Robotic Transversus Abdominus Release </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Oct 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25202FB2" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(abdominal wall reconstruction) at Tampa General Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E91BC71" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F757EC" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1620" w:firstLine="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Performed first Robotic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>eTEP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (extended Total </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sept 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F4E3E1" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ExtraPeritoneal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Retrorectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hernia Repair (abdominal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D72534" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>wall reconstruction) at Tampa General Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B806F2E" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="420C1C9C" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Performed first Spyglass Minimally Invasive Common</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>July 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B25653" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bile Duct Exploration and Gallstone Retrieval at </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A69D33" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tampa General Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C54E85D" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1620" w:firstLine="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505AAF08" w14:textId="63E96858" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1620" w:firstLine="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Performed first Robotic Thoraco-abdominal Hernia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>June 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D12460C" w14:textId="77777777" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Repair (abdominal wall reconstruction) at </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B65B3C4" w14:textId="3E827012" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="003470C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tampa General Hospital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1194E9" w14:textId="67DD5F16" w:rsidR="003470C6" w:rsidRPr="007E66A7" w:rsidRDefault="003470C6" w:rsidP="00184D9B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="7283" w:type="dxa"/>
+        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7283"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001A4905" w:rsidRPr="007E66A7" w14:paraId="7C71DFD3" w14:textId="77777777" w:rsidTr="00057C57">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7283" w:type="dxa"/>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="3A1155AD" w14:textId="77777777" w:rsidR="00057C57" w:rsidRPr="007E66A7" w:rsidRDefault="00057C57" w:rsidP="00057C57">
+            <w:r w:rsidRPr="007E66A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Leadership Experience</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA52465" w14:textId="77777777" w:rsidR="001A4905" w:rsidRPr="007E66A7" w:rsidRDefault="001A4905" w:rsidP="00057C57"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A4905" w:rsidRPr="007E66A7" w14:paraId="22F6CAD9" w14:textId="77777777" w:rsidTr="00057C57">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5FBD86" w14:textId="77777777" w:rsidR="001A4905" w:rsidRPr="007E66A7" w:rsidRDefault="001A4905" w:rsidP="001A4905"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D542694" w14:textId="7C0FC37A" w:rsidR="005612F4" w:rsidRPr="007E66A7" w:rsidRDefault="005612F4" w:rsidP="009D2618">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>USF Hernia Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2019 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3058E471" w14:textId="79A35647" w:rsidR="005612F4" w:rsidRPr="007E66A7" w:rsidRDefault="005612F4" w:rsidP="005612F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Univers</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7E72" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ty of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D40935F" w14:textId="77777777" w:rsidR="005612F4" w:rsidRPr="007E66A7" w:rsidRDefault="005612F4" w:rsidP="005612F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tampa, FL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9187C7" w14:textId="77777777" w:rsidR="005612F4" w:rsidRPr="007E66A7" w:rsidRDefault="005612F4" w:rsidP="00F103EB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0247CC90" w14:textId="116298ED" w:rsidR="00F103EB" w:rsidRPr="007E66A7" w:rsidRDefault="00F103EB" w:rsidP="00F103EB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chairman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clinical Competency Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2022 - present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Foregut/Bariatric Fellowship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA2885F" w14:textId="3E773BA8" w:rsidR="00F103EB" w:rsidRPr="007E66A7" w:rsidRDefault="00F103EB" w:rsidP="00F103EB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5652AB" w14:textId="77777777" w:rsidR="00F103EB" w:rsidRPr="007E66A7" w:rsidRDefault="00F103EB" w:rsidP="00F103EB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tampa, FL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47215E3A" w14:textId="77777777" w:rsidR="00206295" w:rsidRPr="007E66A7" w:rsidRDefault="00206295" w:rsidP="002425F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F0C121" w14:textId="18863BF9" w:rsidR="005D3ACD" w:rsidRPr="007E66A7" w:rsidRDefault="005D3ACD" w:rsidP="005429A2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Graduate Medical Executive Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2021 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF6FC00" w14:textId="3FF31B48" w:rsidR="005D3ACD" w:rsidRPr="007E66A7" w:rsidRDefault="005D3ACD" w:rsidP="005D3ACD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA7F3DC" w14:textId="1B78FD63" w:rsidR="005D3ACD" w:rsidRPr="007E66A7" w:rsidRDefault="005D3ACD" w:rsidP="005D3ACD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BAA509" w14:textId="77777777" w:rsidR="005D3ACD" w:rsidRPr="007E66A7" w:rsidRDefault="005D3ACD" w:rsidP="005D3ACD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1811B7" w14:textId="27E03EEB" w:rsidR="005D3ACD" w:rsidRPr="007E66A7" w:rsidRDefault="005D3ACD" w:rsidP="005D3ACD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annual Institutional Review Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2023 –present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A36E196" w14:textId="77777777" w:rsidR="005D3ACD" w:rsidRPr="007E66A7" w:rsidRDefault="005D3ACD" w:rsidP="005D3ACD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36792184" w14:textId="77777777" w:rsidR="005D3ACD" w:rsidRPr="007E66A7" w:rsidRDefault="005D3ACD" w:rsidP="005D3ACD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F568E2E" w14:textId="77777777" w:rsidR="005D3ACD" w:rsidRPr="007E66A7" w:rsidRDefault="005D3ACD" w:rsidP="005D3ACD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AF026C" w14:textId="624BC817" w:rsidR="00761D38" w:rsidRPr="007E66A7" w:rsidRDefault="00761D38" w:rsidP="005D3ACD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chairman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Committee on Applicants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00481856" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00481856" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE51528" w14:textId="0F5C5C76" w:rsidR="00761D38" w:rsidRPr="007E66A7" w:rsidRDefault="00761D38" w:rsidP="005429A2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>American College of Surgeons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6553CA38" w14:textId="555F5B9A" w:rsidR="00761D38" w:rsidRPr="007E66A7" w:rsidRDefault="00761D38" w:rsidP="005429A2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>District 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464A1549" w14:textId="77777777" w:rsidR="00761D38" w:rsidRPr="007E66A7" w:rsidRDefault="00761D38" w:rsidP="005429A2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22EF4842" w14:textId="462379E7" w:rsidR="00135119" w:rsidRPr="007E66A7" w:rsidRDefault="00135119" w:rsidP="005429A2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Committee Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assoc Prog Directors Surgery (APDS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024- present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1104975C" w14:textId="20B8CB69" w:rsidR="00135119" w:rsidRPr="007E66A7" w:rsidRDefault="00135119" w:rsidP="005429A2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Program Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4164F5DF" w14:textId="77777777" w:rsidR="00135119" w:rsidRPr="007E66A7" w:rsidRDefault="00135119" w:rsidP="005429A2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DD8D27" w14:textId="6F441BE6" w:rsidR="00F103EB" w:rsidRPr="007E66A7" w:rsidRDefault="005429A2" w:rsidP="005429A2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Committee Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F103EB" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAGES </w:t>
+      </w:r>
+      <w:r w:rsidR="00F103EB" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F103EB" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F103EB" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F103EB" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F103EB" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2021-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66289F13" w14:textId="6663D812" w:rsidR="005429A2" w:rsidRPr="007E66A7" w:rsidRDefault="005429A2" w:rsidP="00F103EB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resident and Fellow Training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6B8B19" w14:textId="11A13238" w:rsidR="005429A2" w:rsidRPr="007E66A7" w:rsidRDefault="005429A2" w:rsidP="005429A2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(RAFT) Committee </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC406D7" w14:textId="77777777" w:rsidR="005429A2" w:rsidRPr="007E66A7" w:rsidRDefault="005429A2" w:rsidP="002425F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4727E4" w14:textId="36AA27C2" w:rsidR="006A0DEB" w:rsidRPr="007E66A7" w:rsidRDefault="006A0DEB" w:rsidP="006A0DEB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Committee Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Life Long</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Learning Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2021- </w:t>
+      </w:r>
+      <w:r w:rsidR="00761D38" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D2421A" w14:textId="77777777" w:rsidR="006A0DEB" w:rsidRPr="007E66A7" w:rsidRDefault="006A0DEB" w:rsidP="006A0DEB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>American Foregut Society</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3EA4FA" w14:textId="77777777" w:rsidR="006A0DEB" w:rsidRPr="007E66A7" w:rsidRDefault="006A0DEB" w:rsidP="002425F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4BFA3D" w14:textId="7B2B4016" w:rsidR="002425F8" w:rsidRPr="007E66A7" w:rsidRDefault="002425F8" w:rsidP="002425F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Committee Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Committee on Applicants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2021- </w:t>
+      </w:r>
+      <w:r w:rsidR="00761D38" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CBD3E5" w14:textId="77777777" w:rsidR="002425F8" w:rsidRPr="007E66A7" w:rsidRDefault="002425F8" w:rsidP="002425F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>American College of Surgeons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148CDAF3" w14:textId="77777777" w:rsidR="002425F8" w:rsidRPr="007E66A7" w:rsidRDefault="002425F8" w:rsidP="002425F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>District 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB85F2F" w14:textId="77777777" w:rsidR="005429A2" w:rsidRPr="007E66A7" w:rsidRDefault="005429A2" w:rsidP="002425F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A6605E" w14:textId="02921318" w:rsidR="008431D7" w:rsidRDefault="008431D7" w:rsidP="00CC6BBE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:tab/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reviewer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>General Surgery</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...34 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Global Surgical Education</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Licensure</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2025 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F773BE" w14:textId="77777777" w:rsidR="008431D7" w:rsidRDefault="008431D7" w:rsidP="008431D7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of the Association of Surg Ed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8A509A" w14:textId="77777777" w:rsidR="008431D7" w:rsidRDefault="008431D7" w:rsidP="008431D7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B31BC3F" w14:textId="585532AB" w:rsidR="00CC6BBE" w:rsidRPr="007E66A7" w:rsidRDefault="00CC6BBE" w:rsidP="008431D7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Surgery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00823BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00823BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00823BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00823BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0FC615" w14:textId="29C04A3F" w:rsidR="00CC6BBE" w:rsidRPr="007E66A7" w:rsidRDefault="00CC6BBE" w:rsidP="00CC6BBE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00823BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Art and Science of Surgery)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F781AE" w14:textId="77777777" w:rsidR="00CC6BBE" w:rsidRDefault="00CC6BBE" w:rsidP="005429A2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E289626" w14:textId="7E2EDD94" w:rsidR="005429A2" w:rsidRPr="007E66A7" w:rsidRDefault="005429A2" w:rsidP="005429A2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Foregut: The Journal of the American</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018 - present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4614DDE3" w14:textId="77777777" w:rsidR="005429A2" w:rsidRPr="007E66A7" w:rsidRDefault="005429A2" w:rsidP="002425F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Foregut Society</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29911C24" w14:textId="77777777" w:rsidR="002425F8" w:rsidRPr="007E66A7" w:rsidRDefault="002425F8" w:rsidP="002425F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF16047" w14:textId="77777777" w:rsidR="00E178C5" w:rsidRPr="007E66A7" w:rsidRDefault="00E178C5" w:rsidP="002425F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>International Journal of Abdominal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2020 - present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D075D68" w14:textId="77777777" w:rsidR="00E178C5" w:rsidRPr="007E66A7" w:rsidRDefault="00E178C5" w:rsidP="00E178C5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wall and Hernia Surgery (IJAWHS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9741EA" w14:textId="77777777" w:rsidR="00460BBF" w:rsidRPr="007E66A7" w:rsidRDefault="00460BBF" w:rsidP="00E178C5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC86D65" w14:textId="3B7EEC51" w:rsidR="00460BBF" w:rsidRPr="007E66A7" w:rsidRDefault="00460BBF" w:rsidP="00460BBF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chairman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clinical Competency Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2020 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00F103EB" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5319AF28" w14:textId="77777777" w:rsidR="00460BBF" w:rsidRPr="007E66A7" w:rsidRDefault="00460BBF" w:rsidP="00460BBF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>General Surgery Residency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6167ED" w14:textId="77777777" w:rsidR="00460BBF" w:rsidRPr="007E66A7" w:rsidRDefault="00460BBF" w:rsidP="00460BBF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Univers</w:t>
+      </w:r>
+      <w:r w:rsidR="002427E8" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ty of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DCB323" w14:textId="77777777" w:rsidR="00460BBF" w:rsidRPr="007E66A7" w:rsidRDefault="00460BBF" w:rsidP="00460BBF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA529EE" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="074648DC" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00D53EF1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Associate Program Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>General Surgery Residency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2019 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00206295" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E65D8A5" w14:textId="41A172F7" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="005612F4" w:rsidP="00D53EF1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53EF1" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1434F8AD" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00D53EF1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tampa, FL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F34CA4E" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3741FAC9" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="005429A2" w:rsidP="00D53EF1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D53EF1" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D53EF1" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D53EF1" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Journal of Gastrointestinal Surgery</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53EF1" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D53EF1" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2019 - present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793ED2CC" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00D53EF1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(JOGS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A29DDE2" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33321805" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00D53EF1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Committee Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Resident and Fellow Education </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018 - 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D04778" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00D53EF1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Society for Surgery of the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08527D4C" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00D53EF1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Alimentary Tract (SSAT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9D70A6" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F7784E" w14:textId="2EBC20EC" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00D53EF1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Associate Program Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fellowship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2018 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00F103EB" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CF26AB" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00D53EF1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MIS/Bariatric/Advanced Endoscopy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330B6243" w14:textId="0F4B1798" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="005612F4" w:rsidP="00D53EF1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53EF1" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C56CCB" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00D53EF1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tampa, FL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEB9A62" w14:textId="77777777" w:rsidR="00D53EF1" w:rsidRPr="007E66A7" w:rsidRDefault="00D53EF1" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8E9E5B" w14:textId="77777777" w:rsidR="004864F0" w:rsidRPr="007E66A7" w:rsidRDefault="005429A2" w:rsidP="004864F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004864F0" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004864F0" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004864F0" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004864F0" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hernia: </w:t>
+      </w:r>
+      <w:r w:rsidR="004864F0" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The World Journal of Hernia</w:t>
+      </w:r>
+      <w:r w:rsidR="004864F0" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004864F0" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018 - present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5DF387" w14:textId="77777777" w:rsidR="004864F0" w:rsidRPr="007E66A7" w:rsidRDefault="004864F0" w:rsidP="004864F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and Abdominal Wall Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18548685" w14:textId="77777777" w:rsidR="00A86F1B" w:rsidRPr="007E66A7" w:rsidRDefault="00A86F1B" w:rsidP="004864F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB9552F" w14:textId="77777777" w:rsidR="00A86F1B" w:rsidRPr="007E66A7" w:rsidRDefault="00A86F1B" w:rsidP="00A86F1B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transition to Practice Curriculum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A05E71B" w14:textId="77777777" w:rsidR="00A86F1B" w:rsidRPr="007E66A7" w:rsidRDefault="00A86F1B" w:rsidP="00A86F1B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Dept of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7FDA89" w14:textId="77777777" w:rsidR="00A86F1B" w:rsidRPr="007E66A7" w:rsidRDefault="00A86F1B" w:rsidP="004864F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46EFB0E8" w14:textId="77777777" w:rsidR="00A86F1B" w:rsidRPr="007E66A7" w:rsidRDefault="00A86F1B" w:rsidP="004864F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Robotic Surgery Curriculum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746286C6" w14:textId="77777777" w:rsidR="00A86F1B" w:rsidRPr="007E66A7" w:rsidRDefault="00A86F1B" w:rsidP="004864F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Dept of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D9599D" w14:textId="77777777" w:rsidR="004864F0" w:rsidRPr="007E66A7" w:rsidRDefault="004864F0" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D81E1AF" w14:textId="76A11FB0" w:rsidR="006D15FE" w:rsidRPr="007E66A7" w:rsidRDefault="006D15FE" w:rsidP="006D15FE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A70439" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70439" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recruitment Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2022 – present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59127E19" w14:textId="2FA7ECEC" w:rsidR="006D15FE" w:rsidRPr="007E66A7" w:rsidRDefault="006D15FE" w:rsidP="006D15FE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Department of Surgery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C90F69" w14:textId="77777777" w:rsidR="006D15FE" w:rsidRPr="007E66A7" w:rsidRDefault="006D15FE" w:rsidP="006D15FE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674F7CED" w14:textId="5838D826" w:rsidR="004864F0" w:rsidRPr="007E66A7" w:rsidRDefault="004864F0" w:rsidP="006D15FE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Medical Executive Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2017 – </w:t>
+      </w:r>
+      <w:r w:rsidR="005429A2" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F788656" w14:textId="77777777" w:rsidR="004864F0" w:rsidRPr="007E66A7" w:rsidRDefault="004864F0" w:rsidP="004864F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Morsani Ambulatory Surgery Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC673D8" w14:textId="77777777" w:rsidR="004864F0" w:rsidRPr="007E66A7" w:rsidRDefault="004864F0" w:rsidP="004864F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4157272B" w14:textId="77777777" w:rsidR="004864F0" w:rsidRPr="007E66A7" w:rsidRDefault="004864F0" w:rsidP="004864F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478686A5" w14:textId="77777777" w:rsidR="004864F0" w:rsidRPr="007E66A7" w:rsidRDefault="004864F0" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE8429C" w14:textId="56549E5E" w:rsidR="004864F0" w:rsidRPr="007E66A7" w:rsidRDefault="004864F0" w:rsidP="004864F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Robotic Steering Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2017 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00604695" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5005E7" w14:textId="77777777" w:rsidR="004864F0" w:rsidRPr="007E66A7" w:rsidRDefault="004864F0" w:rsidP="004864F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa General Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFF67B4" w14:textId="77777777" w:rsidR="004864F0" w:rsidRPr="007E66A7" w:rsidRDefault="004864F0" w:rsidP="004864F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503A36BC" w14:textId="77777777" w:rsidR="004864F0" w:rsidRPr="007E66A7" w:rsidRDefault="004864F0" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6452BC09" w14:textId="166B7DDF" w:rsidR="008E2FE0" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chairman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Surgery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55151" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55049B21" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Guam Memorial Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC0367A" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tamuning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Guam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F6B8F7" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6822C2FB" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Medical Executive Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2015 – 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189EFC90" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Guam Memorial Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264BF0F0" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tamuning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Guam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A66EBBF" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2609A2" w14:textId="77777777" w:rsidR="009458F3" w:rsidRDefault="009458F3" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328C7C05" w14:textId="3A424A38" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527E9339" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C931BFF" w14:textId="48390FD5" w:rsidR="00EC4DAD" w:rsidRPr="007E66A7" w:rsidRDefault="00EC4DAD" w:rsidP="00EC4DAD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Associate Professor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A5ECF6" w14:textId="77777777" w:rsidR="00EC4DAD" w:rsidRPr="007E66A7" w:rsidRDefault="00EC4DAD" w:rsidP="00EC4DAD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Department of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628085B6" w14:textId="77777777" w:rsidR="00EC4DAD" w:rsidRPr="007E66A7" w:rsidRDefault="00EC4DAD" w:rsidP="00EC4DAD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Division of General Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77968A21" w14:textId="77777777" w:rsidR="00EC4DAD" w:rsidRPr="007E66A7" w:rsidRDefault="00EC4DAD" w:rsidP="00EC4DAD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2687A1BB" w14:textId="77777777" w:rsidR="00EC4DAD" w:rsidRPr="007E66A7" w:rsidRDefault="00EC4DAD" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE2CF84" w14:textId="50213F56" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assistant Professor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2017-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4DAD" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043FE4AE" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Department of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2234A601" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Division of General Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D13014" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2E668D" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B210FA8" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clinical Instructor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of Alabama at Birmingham</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2016 – 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E62712E" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Department of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319CC0B0" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Division of GI Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6598E4A5" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Birmingham, AL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35887D70" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5040EFF4" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attending Surgeon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guam Memorial Hospital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2011 – 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66423B4E" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Saad Surgical Group, PLLC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EA0D1C" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tamuning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Guam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F05A29E" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="263C7120" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Surgical Resident</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of Texas Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2005 – 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CC9769" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Department of Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED99F96" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>San Antonio, TX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCC34D9" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1476AC" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teaching Assistant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Physiology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2003 – 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1219787B" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>University of Texas HSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762FD1E9" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>San Antonio, TX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2394BF92" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C861B7C" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instructor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Medical Hispanic Center of Excellence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD9168C" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>University of Texas HSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2642E309" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>San Antonio, TX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0C9281" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505D4E95" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research Assistant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Physiology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2000 – 2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269C7D60" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>University of Texas HSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C829E25" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00B85478">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>San Antonio, TX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2181FD9A" w14:textId="77777777" w:rsidR="00B85478" w:rsidRPr="007E66A7" w:rsidRDefault="00B85478" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CEAC65D" w14:textId="19F9DC38" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="001F44E1" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Published </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5D48" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Bibliography</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C8D2D3" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Copperplate Gothic Light" w:hAnsi="Copperplate Gothic Light" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744CB7D9" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Original Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E35FFCF" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33844A1B" w14:textId="02BDF779" w:rsidR="00BF17AA" w:rsidRDefault="00BF17AA" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (P0482)</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobol, C, Shada A, Taylor L, Hill, K, Morgan C, Kopecky K, Rivet E, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:tab/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:tab/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">, Kapadia M, Newcomb A, Strong E, Bynum R, Bushaw K, Schwarze M.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF17AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Global Surgical Education</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1026 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>, 5(21); Dec 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74203DD2" w14:textId="167C242B" w:rsidR="00283840" w:rsidRDefault="00283840" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Lapco</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Train the Trainer</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">, V and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Saad, AR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...171 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">. A single-program experience with implementation of and operative surgical coaching program for residents.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Global S</w:t>
+      </w:r>
+      <w:r w:rsidR="00964403" w:rsidRPr="00964403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...17 lines deleted...]
-        <w:ind w:left="360"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>rgical Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00964403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>. 4 (67</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00964403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>);  Aug</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00964403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C0B5D8" w14:textId="23E3C599" w:rsidR="007E66A7" w:rsidRPr="00B30C83" w:rsidRDefault="007E66A7" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sher T, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Malaussena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve"> Z, Ganam S, Docimo Jr S, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>, Dimou F, DuCoin C, Sujka J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>. The SORT model for surgical research collaboration and productivity. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Global Surgical Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B30C83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+              <w14:noFill/>
+              <w14:prstDash w14:val="solid"/>
+              <w14:round/>
+            </w14:textOutline>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/s44186-024-00326-6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209E0ABA" w14:textId="7340BE7F" w:rsidR="008509B3" w:rsidRPr="00B30C83" w:rsidRDefault="008509B3" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">Haskins IN, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00B30C83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en"/>
+            <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+              <w14:noFill/>
+              <w14:prstDash w14:val="solid"/>
+              <w14:round/>
+            </w14:textOutline>
+          </w:rPr>
+          <w:t>Tan WH</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00B30C83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en"/>
+            <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+              <w14:noFill/>
+              <w14:prstDash w14:val="solid"/>
+              <w14:round/>
+            </w14:textOutline>
+          </w:rPr>
+          <w:t>Zaman</w:t>
+        </w:r>
+        <w:r w:rsidR="008F47A2" w:rsidRPr="00B30C83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en"/>
+            <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+              <w14:noFill/>
+              <w14:prstDash w14:val="solid"/>
+              <w14:round/>
+            </w14:textOutline>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B30C83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en"/>
+            <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+              <w14:noFill/>
+              <w14:prstDash w14:val="solid"/>
+              <w14:round/>
+            </w14:textOutline>
+          </w:rPr>
+          <w:t>J</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F47A2" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00B30C83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en"/>
+            <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+              <w14:noFill/>
+              <w14:prstDash w14:val="solid"/>
+              <w14:round/>
+            </w14:textOutline>
+          </w:rPr>
+          <w:t>Alimi Y</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F47A2" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00B30C83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en"/>
+            <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+              <w14:noFill/>
+              <w14:prstDash w14:val="solid"/>
+              <w14:round/>
+            </w14:textOutline>
+          </w:rPr>
+          <w:t>Awad M</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F47A2" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00B30C83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en"/>
+            <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+              <w14:noFill/>
+              <w14:prstDash w14:val="solid"/>
+              <w14:round/>
+            </w14:textOutline>
+          </w:rPr>
+          <w:t>Giorgi M</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F47A2" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00B30C83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en"/>
+            <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+              <w14:noFill/>
+              <w14:prstDash w14:val="solid"/>
+              <w14:round/>
+            </w14:textOutline>
+          </w:rPr>
+          <w:t>Saad AR</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F47A2" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00213EDE" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00B30C83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en"/>
+            <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+              <w14:noFill/>
+              <w14:prstDash w14:val="solid"/>
+              <w14:round/>
+            </w14:textOutline>
+          </w:rPr>
+          <w:t>Perez C</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F47A2" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00B30C83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en"/>
+            <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+              <w14:noFill/>
+              <w14:prstDash w14:val="solid"/>
+              <w14:round/>
+            </w14:textOutline>
+          </w:rPr>
+          <w:t>Higgins, RM</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F47A2" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008F47A2" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Current status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008F47A2" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve"> of resident simulation training curricula: pearls and pitfalls.  Surg Endo. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008F47A2" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>2024  Sep</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008F47A2" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>; 38(9) 4788-4797.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246F758A" w14:textId="0386AFAC" w:rsidR="00213EDE" w:rsidRPr="00B30C83" w:rsidRDefault="00213EDE" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">Choi JH, Diab AR, Tsay K, Kuruvilla D, Ganam S, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E42AC" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Docimo S, Sujka JA, DuCoin CG</w:t>
+      </w:r>
+      <w:r w:rsidR="008F47EE" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>.  The evidence behind robotic-assisted abdominopelvic surgery: a meta-analysis of randomized controlled trials.  Surg Endo.  2024 Ma</w:t>
+      </w:r>
+      <w:r w:rsidR="00553A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="008F47EE" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>; 38(5) 2371-2382.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6216C4" w14:textId="6A0E3DE3" w:rsidR="00C8102B" w:rsidRPr="00B30C83" w:rsidRDefault="00C8102B" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Awshah S, Mhaskar R, Diab AF, Read M, Coughlin E, Ganam S, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Velanovich V and </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">, Sujka J, DuCoin C.  Robotics vs Laparoscopy in Foregut Surgery: Systematic Review and Meta-Analysis Analyzing Hiatal Hernia Repair and Heller Myotomy.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J Am Coll Surg.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024 Mar 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F138EFE" w14:textId="7DFFDA2E" w:rsidR="00A567A2" w:rsidRPr="00B30C83" w:rsidRDefault="00A567A2" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Su</w:t>
+      </w:r>
+      <w:r w:rsidR="00540F07" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ka J, Ahmed A, Kang R, Grimsley EA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Weche</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, Janjua H, Mi JY, English D, Martinez C, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V, Bennett RD, Docimo S, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Saad AR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>, DuCoin C, Kuo PC.  Examining Surgeon Stress in Robotic and Laparoscopic Surgery.  J of Robotic Surgery. Feb 17, 2024: 18:1; 82.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1566DC27" w14:textId="6D9B7241" w:rsidR="00945744" w:rsidRPr="00B30C83" w:rsidRDefault="00945744" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Davis G, Lui L, Bernardi K, Allen W, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Sujka J, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V.  Health Services Utilization of patients with gastroparesis treated with gastric neurostimulation with and without concomitant pyloroplasty of subsequent pyloromyotomy.  J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gastrointest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Surg.  2024 Jan; 28(1): 75-76.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C51054" w14:textId="7062B280" w:rsidR="001F44E1" w:rsidRPr="00B30C83" w:rsidRDefault="001F44E1" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Perisetla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N, Doyle WN Jr, Ladehoff L, Natarelli N, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nemov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pittalla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K, Sujka J, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, DuCoin C, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V.  Effects of Spinal Deformities on Hiatal Hernia Occurrence and Recurrence.  J of Gastrointestinal Surg.  Nov 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FAECD76" w14:textId="2F63C68E" w:rsidR="007F72E9" w:rsidRPr="00B30C83" w:rsidRDefault="007F72E9" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V.  Laparoscopic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antireflux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Surgery: Are Old Questions Answered?  Mesh Hernioplasty.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bras Cir Dig. Jan 9, 2023: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>35:e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1710.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F91BCD7" w14:textId="76198305" w:rsidR="00DD77CF" w:rsidRPr="00B30C83" w:rsidRDefault="00DD77CF" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grimsley E, Capati A, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidR="00025B7A" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00025B7A" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al. Novel “</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07C7D" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Starburst</w:t>
+      </w:r>
+      <w:r w:rsidR="00025B7A" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” Mesh Configuration for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00025B7A" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>paraesophageal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00025B7A" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and recurrent hiatal hernia repair: comparison with keyhole mesh configuration.  Surg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00025B7A" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Endosc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00025B7A" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00025B7A" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="002C553D" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00025B7A" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002C553D" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Mar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002C553D" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>;37(3):2239-2246.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA57412" w14:textId="28039171" w:rsidR="00356055" w:rsidRPr="00B30C83" w:rsidRDefault="00356055" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Kuo PC.  Vi</w:t>
+      </w:r>
+      <w:r w:rsidR="001F44E1" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Velanovich, MD: Master surgeon, innovator, philosopher, mentor, and baker.  Am J Surg. 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="000562C3" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aug:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>224(2): 816-818.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A38B55" w14:textId="1AAED1AE" w:rsidR="00D84E79" w:rsidRPr="00B30C83" w:rsidRDefault="00D84E79" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">.  Toward a Unified Theory of </w:t>
       </w:r>
-      <w:r w:rsidR="00AA0CBD">
+      <w:r w:rsidR="00AA0CBD" w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ccurrence and Recurrence of Hiatal Hernia.  Surgery.  2020 Dec;168(6):1170-1173.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7524FB44" w14:textId="77777777" w:rsidR="00D84E79" w:rsidRPr="00AA2284" w:rsidRDefault="00D84E79" w:rsidP="00D84E79">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="7524FB44" w14:textId="77777777" w:rsidR="00D84E79" w:rsidRPr="00B30C83" w:rsidRDefault="00D84E79" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2284">
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DeSantis AJ, Barry TM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2284">
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Saad AR, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">et al. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA2284">
+        <w:t xml:space="preserve"> Etiology and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Etiology and </w:t>
+        <w:t>Reoperative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management of Postoperative Recalcitrant Dysphagia after Nissen Fundoplication: Skipping the Ounce of Prevention Resulting in a Pound of Cure.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AA2284">
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gastrointest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Surg. 2020 Nov 9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C8532B" w14:textId="77777777" w:rsidR="00AA2284" w:rsidRPr="00B30C83" w:rsidRDefault="00AA2284" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Reoperative</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Management of Postoperative Recalcitrant Dysphagia after Nissen Fundoplication: Skipping the Ounce of Prevention</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Serrano L,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Resulting in a Pound of Cure.</w:t>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> Saad AR,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> DuCoin C, et al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Serrano L,</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">.  Discordance between high-resolution manometry, esophagoscopy and contrast esophagogram in determining landmarks for per-oral endoscopic myotomy in </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED079B" w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Saad AR,</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>spastic esophageal disorders:  a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DuCoin C, et al</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> word of caution.  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Surgical Endoscopy.</w:t>
       </w:r>
-      <w:r w:rsidR="00ED079B">
+      <w:r w:rsidR="00ED079B" w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020 Oct 13.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2B6F03" w14:textId="77777777" w:rsidR="001E28A1" w:rsidRDefault="001E28A1" w:rsidP="00584464">
+    <w:p w14:paraId="6E2B6F03" w14:textId="77777777" w:rsidR="001E28A1" w:rsidRPr="007E66A7" w:rsidRDefault="001E28A1" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Keville S, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Rabach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, et al.</w:t>
+      </w:r>
+      <w:r w:rsidR="00412B61" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Evolution from the U-shaped to Keyhole-shaped Mesh configuration in the Repair of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00412B61" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Paraesophageal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00412B61" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Recurrent Hiatal Hernia.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00412B61" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00412B61" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Laparosc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00412B61" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00412B61" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Endosc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00412B61" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00412B61" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Percutan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00412B61" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tech.</w:t>
+      </w:r>
+      <w:r w:rsidR="00412B61" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020 </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0311" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Aug;30(4):339-344.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACD03AF" w14:textId="77777777" w:rsidR="009458F3" w:rsidRDefault="009458F3" w:rsidP="00584464">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD5828D" w14:textId="7A4C43AB" w:rsidR="00412B61" w:rsidRPr="007E66A7" w:rsidRDefault="00412B61" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Keville</w:t>
+        <w:t>Velanovich</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S, </w:t>
-[...48 lines deleted...]
-      <w:r w:rsidR="00412B61">
+        <w:t xml:space="preserve"> V.  Anatomic Observations of Recurrent Hiatal Hernia: Recurrence or Disease Progression?  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Surg </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00412B61">
+        <w:t>J Am Coll Surg.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04C4A" w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00412B61">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00412B61">
+        </w:rPr>
+        <w:t xml:space="preserve">2020 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04C4A" w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
-          <w:i/>
-[...40 lines deleted...]
-    <w:p w14:paraId="134EB07E" w14:textId="77777777" w:rsidR="00412B61" w:rsidRDefault="00412B61" w:rsidP="00584464">
+        </w:rPr>
+        <w:t>Jun;230(6):999-1007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FE3E94" w14:textId="77777777" w:rsidR="001E28A1" w:rsidRPr="007E66A7" w:rsidRDefault="001E28A1" w:rsidP="00584464">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CD5828D" w14:textId="77777777" w:rsidR="00412B61" w:rsidRPr="00412B61" w:rsidRDefault="00412B61" w:rsidP="00584464">
+    <w:p w14:paraId="75B3880F" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="007E66A7" w:rsidRDefault="00584464" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">McWayne W, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Richter J, Jacobs J, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V.  Revisional Procedures for Recurrent Symptoms after Heller Myotomy and Per-Oral Endoscopic Myotomy.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Laparoendoscopic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95268" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Advanced Surgical Techniques. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95268" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0182" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 Feb;30(2):110-116. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03778E8E" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="007E66A7" w:rsidRDefault="00584464" w:rsidP="00584464">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A95268">
+    </w:p>
+    <w:p w14:paraId="1CA48EAB" w14:textId="77777777" w:rsidR="007B0182" w:rsidRPr="007E66A7" w:rsidRDefault="00A95268" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Velanovich V.  Anatomic Observations of Recurrent Hiatal Hernia: Recurrence or Disease Progression?  </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Smith KE, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
-          <w:i/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F04C4A">
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saad AR, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Hanna JP et al.  Revisional Surgery in Patients with Recurrent Dysphagia after Heller Myotomy.  J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F04C4A">
+        <w:t>Gastrointest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Jun;230(6):999-1007.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35FE3E94" w14:textId="77777777" w:rsidR="001E28A1" w:rsidRDefault="001E28A1" w:rsidP="00584464">
+        <w:t xml:space="preserve"> Surg.  </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0182" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020 May;24(5):991-999.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7001E89F" w14:textId="77777777" w:rsidR="007B0182" w:rsidRPr="007E66A7" w:rsidRDefault="007B0182" w:rsidP="00584464">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75B3880F" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="00A95268" w:rsidRDefault="00584464" w:rsidP="00584464">
+    <w:p w14:paraId="144605F0" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="007E66A7" w:rsidRDefault="00584464" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Rabach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16042" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E16042" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Velanovic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V.  How to Choose Among Fundoplication, Magnetic Sphincter Augmentation, or Transoral Incisionless Fundoplication.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Current Opinions in Gastroenterology.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7EAD" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2019 Apr 24 (online ahead of print)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5E8A7F" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="007E66A7" w:rsidRDefault="00584464" w:rsidP="00584464">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E9E698" w14:textId="77777777" w:rsidR="00F61923" w:rsidRPr="007E66A7" w:rsidRDefault="00584464" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">McDonald, JD, Jacobs J, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al.  Heller Myotomy for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Epiphrenic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diverticula Compared to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nondiverticula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esophageal Motility Disorders, A Single Institution Experience and Appraisal of Patient Characteristics, High-Resolution Manometry and Outcomes.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Digestive Surgery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Feb 5: 1-9, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D30281" w14:textId="77777777" w:rsidR="00F61923" w:rsidRPr="007E66A7" w:rsidRDefault="00F61923" w:rsidP="009458F3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C5BB17" w14:textId="77777777" w:rsidR="00F61923" w:rsidRPr="007E66A7" w:rsidRDefault="00DA67E1" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saad AR, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t xml:space="preserve">Baisden CE, Dent DL, et al.  Evolution of a Novel Business Leadership Course for General Surgery Chief Residents.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Cureus.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t xml:space="preserve">  2018 Nov 2; 10(11</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>):e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>3559.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E865929" w14:textId="77777777" w:rsidR="00F61923" w:rsidRPr="007E66A7" w:rsidRDefault="00F61923" w:rsidP="00F61923">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...65 lines deleted...]
-    <w:p w14:paraId="03778E8E" w14:textId="77777777" w:rsidR="00584464" w:rsidRDefault="00584464" w:rsidP="00584464">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33752848" w14:textId="77777777" w:rsidR="00F61923" w:rsidRPr="007E66A7" w:rsidRDefault="00F61923" w:rsidP="00F61923">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674908F0" w14:textId="03176472" w:rsidR="00DA67E1" w:rsidRPr="007E66A7" w:rsidRDefault="00DA67E1" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...103 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Watts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>AB,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Cline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>AM,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Saad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Johnson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>SB,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Peters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>JI,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Williams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>RO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>3rd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Characterization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>pharmacokinetic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>tacrolimus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>dispersion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>for nebulization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>lung transplanted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>rodent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t xml:space="preserve">model. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Current Opinions in </w:t>
-[...422 lines deleted...]
-        </w:rPr>
         <w:t>Int</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Pharm </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Jan</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:spacing w:val="26"/>
           <w:w w:val="103"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>15;384(1-2):46-52.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E8BA4C" w14:textId="77777777" w:rsidR="00DA67E1" w:rsidRDefault="00DA67E1" w:rsidP="004D5D48">
+    <w:p w14:paraId="77E8BA4C" w14:textId="77777777" w:rsidR="00DA67E1" w:rsidRPr="007E66A7" w:rsidRDefault="00DA67E1" w:rsidP="004D5D48">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="454" w:right="1161"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="363FF104" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
+    <w:p w14:paraId="363FF104" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="00B30C83">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="454" w:right="1161"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="1161"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Saad</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>AR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Stephens</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>DP,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Bennett</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>LA,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Charkoudian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>N,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Kosiba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>WA,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Johnson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>JM.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Influence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>isometric</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>exercise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>blood</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>flow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>sweating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>glabrous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Kosiba</w:t>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>nonglabrous</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:spacing w:val="-2"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>human</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>skin.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...139 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Applied</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Physiology</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>91(6):2487-92,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>2001.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0E0696" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
+    <w:p w14:paraId="4E0E0696" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B1F840F" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
-[...1 lines deleted...]
-        <w:ind w:left="454" w:right="1910"/>
+    <w:p w14:paraId="0B1F840F" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="00B30C83" w:rsidRDefault="004D5D48" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="1910"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aoki</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stephens</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DP,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Saad</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AR,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Johnson</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>JM</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cutaneous</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vasoconstrictor response</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>whole</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>body</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>skin</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cooling</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>altered</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>time</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>day.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Applied</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Physiology</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>94(3):930-4,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5319E593" w14:textId="77777777" w:rsidR="00DA67E1" w:rsidRDefault="00DA67E1" w:rsidP="004D5D48">
+    <w:p w14:paraId="5319E593" w14:textId="77777777" w:rsidR="00DA67E1" w:rsidRPr="007E66A7" w:rsidRDefault="00DA67E1" w:rsidP="004D5D48">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="454" w:right="1161"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23892619" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
+    <w:p w14:paraId="23892619" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="00B30C83">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="454" w:right="1161"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="1161"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Bennett</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>LA,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Johnson</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>JM,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Stephens</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>DP,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Saad</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>AR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Kellogg</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>DL</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Jr.,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Evidence</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>for</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>role</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>for</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>vasoactive</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>intestinal</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>peptide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>active</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>vasodilatation</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>cutaneous vasculature</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>humans.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Physiology</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>1;552(Pt</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>1):223-32,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8763EC" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
+    <w:p w14:paraId="5F8763EC" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68114294" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
-[...1 lines deleted...]
-        <w:ind w:left="454" w:right="1161"/>
+    <w:p w14:paraId="79340C8A" w14:textId="3B25367A" w:rsidR="004D5D48" w:rsidRPr="00B30C83" w:rsidRDefault="004D5D48" w:rsidP="00B30C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="1161"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stephens</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DP,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Saad</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bennett</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LA,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kosiba</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WA,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Johnson</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>JM.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuropeptide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="22"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>antagonism</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reduces</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reflex</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cutaneous</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vasoconstriction</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>humans.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>American Journal</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Physiology:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Heart</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Circulatory</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Physiology</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>287(3):H1404-9</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>2004.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD21619" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
+    <w:p w14:paraId="5CD21619" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02A6A29D" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
-[...9 lines deleted...]
-    <w:p w14:paraId="4DB9193B" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="00BF0B97" w:rsidP="00EE06EF">
+    <w:p w14:paraId="22D8D7E7" w14:textId="77777777" w:rsidR="00FF38CB" w:rsidRDefault="00FF38CB" w:rsidP="00EE06EF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="5DFD8879" w14:textId="77777777" w:rsidR="00FF38CB" w:rsidRDefault="00FF38CB" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AA3DD1" w14:textId="77777777" w:rsidR="00FF38CB" w:rsidRDefault="00FF38CB" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1DBC02" w14:textId="77777777" w:rsidR="00FF38CB" w:rsidRDefault="00FF38CB" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BCC2C34" w14:textId="77777777" w:rsidR="00FF38CB" w:rsidRDefault="00FF38CB" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="269CCE2B" w14:textId="77777777" w:rsidR="00FF38CB" w:rsidRDefault="00FF38CB" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB9193B" w14:textId="42C8A633" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="00BF0B97" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Abstracts for Oral Presentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5109CF1E" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
-[...9 lines deleted...]
-    <w:p w14:paraId="005B84D9" w14:textId="77777777" w:rsidR="00D14443" w:rsidRDefault="00D14443" w:rsidP="00D14443">
+    <w:p w14:paraId="5109CF1E" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="00EE06EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005B84D9" w14:textId="77777777" w:rsidR="00D14443" w:rsidRPr="007E66A7" w:rsidRDefault="00D14443" w:rsidP="00D14443">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="17"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="52042F3B" w14:textId="77777777" w:rsidR="00D14443" w:rsidRDefault="00D14443" w:rsidP="00D14443">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E61B4AD" w14:textId="33AEAB6B" w:rsidR="001F44E1" w:rsidRPr="007E66A7" w:rsidRDefault="001F44E1" w:rsidP="00665360">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="454" w:right="495"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alfieri S, Noom M, Dombroski A, Sujka J, Beard A, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Implementing a Transition to Practice Curriculum for Surgery Residents Provides </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gateway for Early Career Success.  ASE National Meeting.  Orlando, FL.  April 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7C78CA" w14:textId="77777777" w:rsidR="00F94E57" w:rsidRPr="007E66A7" w:rsidRDefault="00F94E57" w:rsidP="00665360">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="454" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCC9017" w14:textId="3EE766DB" w:rsidR="00665360" w:rsidRPr="007E66A7" w:rsidRDefault="00665360" w:rsidP="00665360">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="454" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grimsley E, Capati A, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, DuCoin C, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V. Novel "Starburst" Mesh Configuration for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paraesophageal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Recurrent Hiatal Hernia Repair: Comparison with Keyhole Mesh Configuration. SAGES 2022 Convention, Denver, CO, United States.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3C390D" w14:textId="77777777" w:rsidR="00F94E57" w:rsidRPr="007E66A7" w:rsidRDefault="00F94E57" w:rsidP="00FA6291">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="454" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D4CE78" w14:textId="67B1CE17" w:rsidR="00FA6291" w:rsidRPr="007E66A7" w:rsidRDefault="00D14443" w:rsidP="00FA6291">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="454" w:right="495"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Saad</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AR,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goss</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Corey</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>al.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anthropomorphic</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>metabolic</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>outcomes following</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bariatric</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>surgery.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="53"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DDW;</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chicago,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IL.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="53"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>May</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="21"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0594BF55" w14:textId="77777777" w:rsidR="00D14443" w:rsidRDefault="00D14443" w:rsidP="00D14443">
+    <w:p w14:paraId="1196CDD5" w14:textId="77777777" w:rsidR="00FA6291" w:rsidRPr="007E66A7" w:rsidRDefault="00FA6291" w:rsidP="00665360">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367CDA06" w14:textId="77777777" w:rsidR="00D14443" w:rsidRPr="007E66A7" w:rsidRDefault="00D14443" w:rsidP="00D14443">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="454" w:right="706"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Saad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Thomas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>EM,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Sheehan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>MK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>al.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Aortic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>selective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>abdominal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>stenting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>acute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>complicated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>dissection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>patients</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>aortic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>origin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>left</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>vertebral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>artery.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Peripheral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Vascular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Surgical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Society;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Steamboat,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>CO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC4F038" w14:textId="77777777" w:rsidR="00D14443" w:rsidRPr="007E66A7" w:rsidRDefault="00D14443" w:rsidP="00D14443">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="454" w:right="495"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-[...362 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14407E98" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
+    <w:p w14:paraId="14407E98" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="454" w:right="1161"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Saad</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>AR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Cline</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>AM,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Watts</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>AB,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>et</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>al.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Nanoparticle</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Tacrolimus</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Inhalation</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Rat</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="22"/>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Lung</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Transplant</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Model.</w:t>
       </w:r>
-      <w:r w:rsidR="005A2031">
+      <w:r w:rsidR="005A2031" w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="54"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Philadelphia,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Oct</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>2008.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>(CHEST;</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>vol.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>134,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>no.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09455694" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
+    <w:p w14:paraId="09455694" w14:textId="77777777" w:rsidR="004D5D48" w:rsidRPr="007E66A7" w:rsidRDefault="004D5D48" w:rsidP="004D5D48">
       <w:pPr>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="29"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="45168AB5" w14:textId="77777777" w:rsidR="00BF0B97" w:rsidRDefault="00BF0B97" w:rsidP="00BF0B97">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F0F1A7" w14:textId="77777777" w:rsidR="00B30C83" w:rsidRDefault="00B30C83" w:rsidP="00BF0B97">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45168AB5" w14:textId="1DA7C302" w:rsidR="00BF0B97" w:rsidRPr="007E66A7" w:rsidRDefault="00BF0B97" w:rsidP="00BF0B97">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstracts for Poster Presentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD40A4A" w14:textId="77777777" w:rsidR="00BF0B97" w:rsidRDefault="00BF0B97" w:rsidP="00BF0B97">
+    <w:p w14:paraId="0CD40A4A" w14:textId="77777777" w:rsidR="00BF0B97" w:rsidRPr="007E66A7" w:rsidRDefault="00BF0B97" w:rsidP="00BF0B97">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D9B65C4" w14:textId="77777777" w:rsidR="00C221A8" w:rsidRDefault="00C571F2" w:rsidP="00584464">
+    <w:p w14:paraId="48D9F492" w14:textId="59B392FE" w:rsidR="00C961A8" w:rsidRDefault="00C961A8" w:rsidP="001F44E1">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Peddi P, Rizk M, Box E, Mhaskar R, Docimo S, Sujka J, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Saad AR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0D9BE27A" w14:textId="77777777" w:rsidR="00C221A8" w:rsidRDefault="00C221A8" w:rsidP="00584464">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Dimou F, DuCoin C.  Hiatal Hernia Repair with Novel Ligament Release and Mesh Placement.  SSAT. San Diego, CA.  May 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7252EA" w14:textId="77777777" w:rsidR="00C961A8" w:rsidRDefault="00C961A8" w:rsidP="001F44E1">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="304C26BB" w14:textId="77777777" w:rsidR="00C571F2" w:rsidRDefault="00C571F2" w:rsidP="00584464">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE98D6F" w14:textId="316FC914" w:rsidR="00C961A8" w:rsidRDefault="00C961A8" w:rsidP="00C961A8">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7476A78D" w14:textId="77777777" w:rsidR="00BD120D" w:rsidRDefault="00BD120D" w:rsidP="00584464">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peddi P, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SHargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Poonen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Honig I, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Konidala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C, Dabbs C, Klam R, Blankenship B, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Docimo S, DuCoin C, Sujka J.  Surgical Management of Gastroparesis: An algorithmic approach.  SSAT. San Diego, CA.  May 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC8D22A" w14:textId="77777777" w:rsidR="00C961A8" w:rsidRDefault="00C961A8" w:rsidP="001F44E1">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34355CD9" w14:textId="050E330B" w:rsidR="001F44E1" w:rsidRPr="007E66A7" w:rsidRDefault="001F44E1" w:rsidP="001F44E1">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noom M, Alfieri S, Dombroski A, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The Attending Surgeon’s Perspective on Transition to Practice Curriculum During Residency Training.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67678" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ASE National Meeting.  Orlando, FL.  April 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EBB0E8" w14:textId="77777777" w:rsidR="001F44E1" w:rsidRPr="007E66A7" w:rsidRDefault="001F44E1" w:rsidP="001F44E1">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23930F32" w14:textId="09E380B1" w:rsidR="00504BB2" w:rsidRPr="007E66A7" w:rsidRDefault="00504BB2" w:rsidP="00FC5A60">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Koussayer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B, Zuercher H, Barry T,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Saad AR.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meckel’s Diverticulum </w:t>
+      </w:r>
+      <w:r w:rsidR="00D010BC" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Masquerading</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as an Incarcerated Inguinal Hernia; a Pseudo-Littre Hernia.  SSAT 2023, Chicago, IL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FFE598" w14:textId="77777777" w:rsidR="00504BB2" w:rsidRPr="007E66A7" w:rsidRDefault="00504BB2" w:rsidP="00FC5A60">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7277C463" w14:textId="77777777" w:rsidR="00D010BC" w:rsidRPr="007E66A7" w:rsidRDefault="00D010BC" w:rsidP="00D010BC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Davis G, Lui L, Bernardi K, Allen W, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V.  Health Services Utilization of patients with gastroparesis treated with gastric neurostimulation with and without concomitant pyloroplasty of subsequent pyloromyotomy.  SSAT 2023, Chicago, IL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9C9AC4" w14:textId="77777777" w:rsidR="00D010BC" w:rsidRPr="007E66A7" w:rsidRDefault="00D010BC" w:rsidP="00D010BC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22597F83" w14:textId="77777777" w:rsidR="006C7502" w:rsidRPr="007E66A7" w:rsidRDefault="00D010BC" w:rsidP="006C7502">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Perisetla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N, Doyle W Jr, Ladehoff L, Natarelli N, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nemov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V, Pittala K, Sujka J, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, DuCoin C, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V.  Effects of spinal deformities on hiatal hernia occurrence and recurrence. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SSAT 2023, Chicago, IL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106DDF17" w14:textId="77777777" w:rsidR="006C7502" w:rsidRPr="007E66A7" w:rsidRDefault="006C7502" w:rsidP="006C7502">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FFD167E" w14:textId="77777777" w:rsidR="0001250C" w:rsidRPr="007E66A7" w:rsidRDefault="006C7502" w:rsidP="0001250C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tyle M, Noom M, Bigness A, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Acho R, Diab A-RF, Lippincott M, Mandala S, Docimo S, Sujka J, DuCoin C. Critical View of Safety for Hiatal Hernia Repair: A Survey with the AFS for Best Practice.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SSAT 2023, Chicago, IL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189BB92A" w14:textId="77777777" w:rsidR="0001250C" w:rsidRPr="007E66A7" w:rsidRDefault="0001250C" w:rsidP="0001250C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BAE31A" w14:textId="77777777" w:rsidR="006B7335" w:rsidRPr="007E66A7" w:rsidRDefault="0001250C" w:rsidP="006B7335">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Awshah S, Read M, Coughlin E, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Mhaskar R, Sujka JA, DuCoin CG. Robotic Versus Laparoscopic Hiatal Hernia Repair and Heller Myotomy: A Systematic Review and Meta-Analysis. SAGES 2023, Montréal, Québec.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03779F88" w14:textId="77777777" w:rsidR="006B7335" w:rsidRPr="007E66A7" w:rsidRDefault="006B7335" w:rsidP="006B7335">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1608DF62" w14:textId="77777777" w:rsidR="001630A8" w:rsidRPr="007E66A7" w:rsidRDefault="006B7335" w:rsidP="001630A8">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Koussayer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B, Zuercher H, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Sujka JA. Robotic-Assisted Laparoscopic Repair of Incarcerated Falciform Ligament Hernia.  Video presentation, SAGES 2023, Montréal, Québec.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43346911" w14:textId="77777777" w:rsidR="001630A8" w:rsidRPr="007E66A7" w:rsidRDefault="001630A8" w:rsidP="001630A8">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63763489" w14:textId="6432B51A" w:rsidR="001630A8" w:rsidRPr="007E66A7" w:rsidRDefault="001630A8" w:rsidP="001630A8">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fishberger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Barry, T, Sujka, J, Ali, SO, Try, JS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad, AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  Diaphragmatic and ventral hernia repair following chronic sternal dehiscence: A multi-specialty approach. American Hernia Society 2023, Austin TX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320FD469" w14:textId="77777777" w:rsidR="00D010BC" w:rsidRPr="007E66A7" w:rsidRDefault="00D010BC" w:rsidP="00FA6291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045D9624" w14:textId="5BBAB007" w:rsidR="00FC5A60" w:rsidRPr="007E66A7" w:rsidRDefault="00FC5A60" w:rsidP="00FC5A60">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saad AR, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DuCoin C, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  The “Starburst” Mesh Configuration for Large or Recurrent Hiatal Hernia Repairs:  A Preliminary Report.  SSAT 2021, virtual meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D48955" w14:textId="77777777" w:rsidR="00F26615" w:rsidRPr="007E66A7" w:rsidRDefault="00F26615" w:rsidP="00584464">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="495"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3D9B65C4" w14:textId="579DF533" w:rsidR="00C221A8" w:rsidRPr="007E66A7" w:rsidRDefault="00C571F2" w:rsidP="00584464">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barry TM, DeSantis AJ, Hanna JP, Kuo PC, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C221A8" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institutional Robotic Assisted Surgery Certification May Facilitate Transition to Practice.  ACS Clinical Congress 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6BF723" w14:textId="77777777" w:rsidR="00F26615" w:rsidRPr="007E66A7" w:rsidRDefault="00F26615" w:rsidP="00F26615">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58FF5CF4" w14:textId="3A57D8D9" w:rsidR="00F26615" w:rsidRPr="007E66A7" w:rsidRDefault="00C221A8" w:rsidP="00F26615">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trans-Diaphragmatic Pressure Differential as Determined by High Resolution Manometry.  ACS Clinical Congress 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00D010BC" w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, virtual.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5F0084" w14:textId="77777777" w:rsidR="00F26615" w:rsidRPr="007E66A7" w:rsidRDefault="00F26615" w:rsidP="00F26615">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296DDEC7" w14:textId="5BF4D367" w:rsidR="00F26615" w:rsidRPr="007E66A7" w:rsidRDefault="00F26615" w:rsidP="00F26615">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bernardi, K … </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saad AR, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Medical Service use of Gastroparesis Patients Treated with Gastric Neurostimulation with or without Pyloroplasty or Pyloromyotomy. ACS Clinical Congress, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66ADACF7" w14:textId="77777777" w:rsidR="00F26615" w:rsidRPr="007E66A7" w:rsidRDefault="00F26615" w:rsidP="00584464">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7476A78D" w14:textId="09A3A997" w:rsidR="00BD120D" w:rsidRPr="007E66A7" w:rsidRDefault="00BD120D" w:rsidP="00584464">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="360" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Barry T, DeSantis A, Janjua H, Cousin-Peterson E, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD120D">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Saad AR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, et al.  Predicting Post-Operative Clostridium Difficile Infection.  Society of Surgeons of the Alimentary Tract.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD120D">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chicago, IL. May 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0706C157" w14:textId="77777777" w:rsidR="00C571F2" w:rsidRDefault="00C571F2" w:rsidP="00584464">
+    <w:p w14:paraId="0706C157" w14:textId="77777777" w:rsidR="00C571F2" w:rsidRPr="007E66A7" w:rsidRDefault="00C571F2" w:rsidP="00584464">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2933D67D" w14:textId="77777777" w:rsidR="00BD120D" w:rsidRPr="00BD120D" w:rsidRDefault="00BD120D" w:rsidP="00584464">
+    <w:p w14:paraId="2933D67D" w14:textId="77777777" w:rsidR="00BD120D" w:rsidRPr="007E66A7" w:rsidRDefault="00BD120D" w:rsidP="00584464">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD120D">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DeSantis A, Barry T,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saad AR </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.  Etiology and Outcomes of the Need to Convert 360-degree to Partial </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fundoplications</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Society of Surgeons of the Alimentary Tract.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD120D">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chicago, IL. May 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B82F82" w14:textId="77777777" w:rsidR="00C571F2" w:rsidRDefault="00C571F2" w:rsidP="00584464">
+    <w:p w14:paraId="44B82F82" w14:textId="77777777" w:rsidR="00C571F2" w:rsidRPr="007E66A7" w:rsidRDefault="00C571F2" w:rsidP="00584464">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69036D9C" w14:textId="77777777" w:rsidR="00BD120D" w:rsidRPr="00BD120D" w:rsidRDefault="00BD120D" w:rsidP="00584464">
+    <w:p w14:paraId="69036D9C" w14:textId="77777777" w:rsidR="00BD120D" w:rsidRPr="007E66A7" w:rsidRDefault="00BD120D" w:rsidP="00584464">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Barry TM, DeSantis AJ, Hanna JP, </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Barry TM, DeSantis AJ, Hanna JP, Kua PC, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saad AR.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PC, </w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Institutional Robotic Assisted Surgery Certification May Facilitate Transition to Practice.  Association for Surgical Education.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD120D">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seattle, WA.  April 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4390DC47" w14:textId="77777777" w:rsidR="00C571F2" w:rsidRDefault="00C571F2" w:rsidP="00584464">
+    <w:p w14:paraId="4390DC47" w14:textId="77777777" w:rsidR="00C571F2" w:rsidRPr="007E66A7" w:rsidRDefault="00C571F2" w:rsidP="00584464">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="275F6B22" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="00584464" w:rsidRDefault="00584464" w:rsidP="00584464">
+    <w:p w14:paraId="275F6B22" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="007E66A7" w:rsidRDefault="00584464" w:rsidP="00584464">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Saad AR </w:t>
       </w:r>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00584464">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Velanovich V.  Hiatal Location of Recurrent Hiatal Hernia: A Lesson to Where Repair and Reinforcement Attention Should be Directed?  Society of Surgeons of the Alimentary Tract.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00584464">
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V.  Hiatal Location of Recurrent Hiatal Hernia: A Lesson to Where Repair and Reinforcement Attention Should be Directed?  Society of Surgeons of the Alimentary Tract.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>San Diego, CA.  May 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129DBAF1" w14:textId="77777777" w:rsidR="00C571F2" w:rsidRDefault="00C571F2" w:rsidP="00C571F2">
+    <w:p w14:paraId="129DBAF1" w14:textId="77777777" w:rsidR="00C571F2" w:rsidRPr="007E66A7" w:rsidRDefault="00C571F2" w:rsidP="00C571F2">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48195CE2" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="00584464" w:rsidRDefault="00584464" w:rsidP="00C571F2">
+    <w:p w14:paraId="48195CE2" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="007E66A7" w:rsidRDefault="00584464" w:rsidP="00C571F2">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Saad AR </w:t>
       </w:r>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00584464">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Velanovich V.  Per-Oral Endoscopic Myotomy Length Based on High Resolution Manometry Findings for Spastic Esophageal Disorders.  Society of Surgeons of the Alimentary Tract.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00584464">
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V.  Per-Oral Endoscopic Myotomy Length Based on High Resolution Manometry Findings for Spastic Esophageal Disorders.  Society of Surgeons of the Alimentary Tract.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>San Diego, CA.  May 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100D1FD3" w14:textId="77777777" w:rsidR="00C571F2" w:rsidRDefault="00C571F2" w:rsidP="00C571F2">
+    <w:p w14:paraId="100D1FD3" w14:textId="77777777" w:rsidR="00C571F2" w:rsidRPr="007E66A7" w:rsidRDefault="00C571F2" w:rsidP="00C571F2">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="347" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="628A8D55" w14:textId="77777777" w:rsidR="00584464" w:rsidRDefault="00584464" w:rsidP="00C571F2">
+    <w:p w14:paraId="628A8D55" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="007E66A7" w:rsidRDefault="00584464" w:rsidP="00C571F2">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="347" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rabach</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> L, </w:t>
+        <w:t xml:space="preserve"> L, Keville S, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saad AR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et al.  Experience with U-Shaped and Keyhole-Shaped Configuration of Urinary Bladder Extracellular Surgical Device in Repair of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Keville</w:t>
+        <w:t>Paraesophageal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S, </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and Recurrent Hiatal Hernia.  Society of American Gastrointestinal and Endoscopic Surgeons.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Baltimore, MD.  April 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785CF21B" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="00584464" w:rsidRDefault="00584464" w:rsidP="00584464">
+    <w:p w14:paraId="785CF21B" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="007E66A7" w:rsidRDefault="00584464" w:rsidP="00584464">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C0FC28" w14:textId="77777777" w:rsidR="00584464" w:rsidRDefault="00584464" w:rsidP="00584464">
+    <w:p w14:paraId="20C0FC28" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="007E66A7" w:rsidRDefault="00584464" w:rsidP="00584464">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="347" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Barry T, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Saad AR, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Herron T.  Renal Cell Carcinoma Presenting as a Mass of the Gall Bladder.  Southeastern Surgical Congress; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00584464">
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Charlotte, NC.  February 2019.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2696583C" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="00584464" w:rsidRDefault="00584464" w:rsidP="00584464">
+    <w:p w14:paraId="6A2F9FAF" w14:textId="77777777" w:rsidR="00C61B58" w:rsidRPr="007E66A7" w:rsidRDefault="00C61B58" w:rsidP="00584464">
       <w:pPr>
         <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="347" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="70C3B722" w14:textId="77777777" w:rsidR="00BF0B97" w:rsidRDefault="00BF0B97" w:rsidP="00BF0B97">
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7214C211" w14:textId="623F4C95" w:rsidR="00C61B58" w:rsidRPr="007E66A7" w:rsidRDefault="00C61B58" w:rsidP="00584464">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="347" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saad AR, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Goss L, Corey B, et al.  Anthropomorphi</w:t>
+      </w:r>
+      <w:r w:rsidR="00443373">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Metabolic Outcomes Following Metabolic Surgery.  SSAT; Chicago, IL.  Sept 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2696583C" w14:textId="77777777" w:rsidR="00584464" w:rsidRPr="007E66A7" w:rsidRDefault="00584464" w:rsidP="00584464">
+      <w:pPr>
+        <w:spacing w:before="74" w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="347" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C3B722" w14:textId="77777777" w:rsidR="00BF0B97" w:rsidRPr="007E66A7" w:rsidRDefault="00BF0B97" w:rsidP="00BF0B97">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="347" w:right="495"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Saad</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>AR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Stephens</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>DP,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Bennett</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>LA</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>et</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>al.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Cutaneous</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>vascular</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>conductance</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>sweating</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>during</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>isometric</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>exercise</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>glabrous</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>nonglabrous</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>human</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>skin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F557C2E" w14:textId="77777777" w:rsidR="00BF0B97" w:rsidRDefault="00BF0B97" w:rsidP="00BF0B97">
+    <w:p w14:paraId="1F557C2E" w14:textId="77777777" w:rsidR="00BF0B97" w:rsidRPr="007E66A7" w:rsidRDefault="00BF0B97" w:rsidP="00BF0B97">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="271" w:lineRule="exact"/>
         <w:ind w:left="347"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Experimental</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Biology;</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>San</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Diego,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>CA.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>April</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>2000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D89A8AF" w14:textId="77777777" w:rsidR="00BF0B97" w:rsidRDefault="00BF0B97" w:rsidP="00BF0B97">
+    <w:p w14:paraId="2D89A8AF" w14:textId="77777777" w:rsidR="00BF0B97" w:rsidRPr="007E66A7" w:rsidRDefault="00BF0B97" w:rsidP="00BF0B97">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15190F5A" w14:textId="77777777" w:rsidR="00BF0B97" w:rsidRDefault="00BF0B97" w:rsidP="00BF0B97">
+    <w:p w14:paraId="15190F5A" w14:textId="77777777" w:rsidR="00BF0B97" w:rsidRPr="007E66A7" w:rsidRDefault="00BF0B97" w:rsidP="00BF0B97">
       <w:pPr>
         <w:ind w:left="347" w:right="495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Saad</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goss</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Corey</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stahl</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RD,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grams</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Impact</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laparoscopic</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="22"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sleeve</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gastrectomy</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gastroesophageal</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reflux</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disease.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SAGES;</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Houston,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TX.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>March</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6EB7FF" w14:textId="77777777" w:rsidR="00001C93" w:rsidRDefault="00001C93" w:rsidP="00001C93">
+    <w:p w14:paraId="3C2EDC83" w14:textId="77777777" w:rsidR="00773198" w:rsidRPr="007E66A7" w:rsidRDefault="00773198" w:rsidP="00BF0B97">
+      <w:pPr>
+        <w:ind w:left="347" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E9FE11" w14:textId="6E387FE8" w:rsidR="00773198" w:rsidRPr="007E66A7" w:rsidRDefault="00773198" w:rsidP="00BF0B97">
+      <w:pPr>
+        <w:ind w:left="347" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stephens DP, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saad AR, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bennett LAT, et al.  Neuropeptide Y Participates in reflex cutaneous vasoconstriction.  Experimental Biology, 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10439951" w14:textId="23103B16" w:rsidR="00773198" w:rsidRPr="007E66A7" w:rsidRDefault="00773198" w:rsidP="00BF0B97">
+      <w:pPr>
+        <w:ind w:left="347" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5954D4E9" w14:textId="3B2C28F9" w:rsidR="00773198" w:rsidRPr="007E66A7" w:rsidRDefault="00773198" w:rsidP="00BF0B97">
+      <w:pPr>
+        <w:ind w:left="347" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aoki K, Stephens DP, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saad AR, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al.  Diurnal Changes in Cutaneous Vasoconstrictor Responses to Whole Body Cooling.  Medicine and Science in Sports and Exercise. May 2001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B5B6D1" w14:textId="77777777" w:rsidR="00773198" w:rsidRPr="007E66A7" w:rsidRDefault="00773198" w:rsidP="00BF0B97">
+      <w:pPr>
+        <w:ind w:left="347" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BB122F" w14:textId="1D35B02C" w:rsidR="00773198" w:rsidRPr="007E66A7" w:rsidRDefault="00773198" w:rsidP="00BF0B97">
+      <w:pPr>
+        <w:ind w:left="347" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bennett, LAT, Kellogg DL, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saad AR,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al.  Possible Role for VIP in cutaneous active vasodilation during heat stress.  Experimental Biology, 2001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA1AF73" w14:textId="77777777" w:rsidR="009C1DED" w:rsidRPr="007E66A7" w:rsidRDefault="009C1DED" w:rsidP="00001C93">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4033B6AA" w14:textId="77777777" w:rsidR="009C1DED" w:rsidRPr="007E66A7" w:rsidRDefault="009C1DED" w:rsidP="00001C93">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0596AC12" w14:textId="77777777" w:rsidR="009C1DED" w:rsidRPr="007E66A7" w:rsidRDefault="009C1DED" w:rsidP="00001C93">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6EB7FF" w14:textId="1AF35F2B" w:rsidR="00001C93" w:rsidRPr="007E66A7" w:rsidRDefault="00001C93" w:rsidP="00001C93">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t>Book</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t>Chapters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B95BCB5" w14:textId="77777777" w:rsidR="00001C93" w:rsidRDefault="00001C93" w:rsidP="00001C93">
+    <w:p w14:paraId="1B95BCB5" w14:textId="77777777" w:rsidR="00001C93" w:rsidRPr="007E66A7" w:rsidRDefault="00001C93" w:rsidP="00001C93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A752406" w14:textId="77777777" w:rsidR="00001C93" w:rsidRDefault="00001C93" w:rsidP="00001C93">
+    <w:p w14:paraId="5AF3E3D4" w14:textId="7C4337D8" w:rsidR="00001C93" w:rsidRDefault="00001C93" w:rsidP="009458F3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="347" w:right="495"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Saad,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Adham</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>R.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Johnson,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Scott</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>B.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>“Esophageal</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Reconstruction.”</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Atlas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>of Thoracic</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Surgical</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Techniques.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Joseph</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>B.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Zwischenberger</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Philadelphia,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>PA:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>Saunders,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:t>2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF3E3D4" w14:textId="77777777" w:rsidR="00001C93" w:rsidRDefault="00001C93" w:rsidP="00001C93">
-[...9 lines deleted...]
-    <w:p w14:paraId="59781A33" w14:textId="77777777" w:rsidR="00BF0B97" w:rsidRPr="004D5D48" w:rsidRDefault="00001C93" w:rsidP="00DA67E1">
+    <w:p w14:paraId="702D8AB2" w14:textId="77777777" w:rsidR="009458F3" w:rsidRPr="009458F3" w:rsidRDefault="009458F3" w:rsidP="009458F3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="347" w:right="495"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59781A33" w14:textId="2B35ACB8" w:rsidR="00BF0B97" w:rsidRPr="007E66A7" w:rsidRDefault="00001C93" w:rsidP="00DA67E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="347" w:right="495"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Saad,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t>Adham</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Corey,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Britney.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>“Classification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>of Diaphragmatic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Hernias.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>SAGES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Manual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Foregut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Surgery.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>Springer Science,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:t>2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285842BE" w14:textId="77777777" w:rsidR="00C5613E" w:rsidRPr="007E66A7" w:rsidRDefault="00C5613E" w:rsidP="00DA67E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="347" w:right="495"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452FD640" w14:textId="5D053A21" w:rsidR="00CF2E6C" w:rsidRPr="007E66A7" w:rsidRDefault="00CF2E6C" w:rsidP="00C5613E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="347" w:right="495"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Barry, Tara, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-4"/>
-[...142 lines deleted...]
-    <w:sectPr w:rsidR="00BF0B97" w:rsidRPr="004D5D48">
+        </w:rPr>
+        <w:t>Saad, Adham R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Velanovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Vic.  “Esophageal Diverticula.”  The Esophagus, 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ed.  John Wiley and Sons, Oxford.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF0098D" w14:textId="77777777" w:rsidR="008F47A2" w:rsidRPr="007E66A7" w:rsidRDefault="008F47A2" w:rsidP="00C5613E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="347" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538E577C" w14:textId="46C9FD48" w:rsidR="008F47A2" w:rsidRPr="008F47A2" w:rsidRDefault="008F47A2" w:rsidP="00C5613E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="347" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read, Meagan and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Saad, Adham R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E66A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.  “Loss of Domain.”  Decision Making Pathways.  2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3168EAEF" w14:textId="77777777" w:rsidR="00CB2626" w:rsidRPr="008F47A2" w:rsidRDefault="00CB2626" w:rsidP="00C5613E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:ind w:left="347" w:right="495"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00CB2626" w:rsidRPr="008F47A2">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Copperplate Gothic Light">
-    <w:altName w:val="Copperplate Gothic Light"/>
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020E0507020206020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000067" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01873FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84482F54"/>
     <w:lvl w:ilvl="0" w:tplc="35125E90">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -15352,269 +31664,1264 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F526E66"/>
+    <w:nsid w:val="0E254225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3B908898"/>
+    <w:tmpl w:val="A18ACE92"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1784416847">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B584218"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97E476F0"/>
+    <w:lvl w:ilvl="0" w:tplc="D7649362">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1067" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1787" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2507" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3227" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3947" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4667" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5387" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6107" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6827" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21F736BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3AF63FE8"/>
+    <w:lvl w:ilvl="0" w:tplc="D7649362">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="325A6FD9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76C2958A"/>
+    <w:lvl w:ilvl="0" w:tplc="D7649362">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4609794D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83D4BB5C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55166DEE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A8648FB4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6302139C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5E60010"/>
+    <w:lvl w:ilvl="0" w:tplc="D7649362">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="658F6D9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EEB055A4"/>
+    <w:lvl w:ilvl="0" w:tplc="D7649362">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F526E66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B908898"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76FA2C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C3146134"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="681976139">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1771312777">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1507818557">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2122452533">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="959192627">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1402219011">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1566914442">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="342130334">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="77025413">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="9" w16cid:durableId="548151800">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1840461149">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1326785032">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005872BD"/>
     <w:rsid w:val="00001C93"/>
+    <w:rsid w:val="0001250C"/>
     <w:rsid w:val="0002485F"/>
+    <w:rsid w:val="0002486F"/>
+    <w:rsid w:val="00025B7A"/>
     <w:rsid w:val="0004141F"/>
+    <w:rsid w:val="000449D0"/>
+    <w:rsid w:val="000562C3"/>
+    <w:rsid w:val="00057C57"/>
+    <w:rsid w:val="00096940"/>
+    <w:rsid w:val="00097295"/>
+    <w:rsid w:val="000A715E"/>
+    <w:rsid w:val="000B039A"/>
+    <w:rsid w:val="000B0BF6"/>
     <w:rsid w:val="000C3280"/>
+    <w:rsid w:val="000D7B1F"/>
+    <w:rsid w:val="000E42AC"/>
+    <w:rsid w:val="000E438F"/>
+    <w:rsid w:val="00114089"/>
+    <w:rsid w:val="00117F96"/>
+    <w:rsid w:val="00135119"/>
+    <w:rsid w:val="001630A8"/>
+    <w:rsid w:val="00167014"/>
     <w:rsid w:val="00180426"/>
+    <w:rsid w:val="00184D9B"/>
+    <w:rsid w:val="001857E7"/>
+    <w:rsid w:val="00187527"/>
+    <w:rsid w:val="001A4905"/>
+    <w:rsid w:val="001C3120"/>
+    <w:rsid w:val="001C6EAF"/>
+    <w:rsid w:val="001D359F"/>
     <w:rsid w:val="001E0311"/>
     <w:rsid w:val="001E28A1"/>
+    <w:rsid w:val="001F44E1"/>
+    <w:rsid w:val="001F5D25"/>
     <w:rsid w:val="00206295"/>
+    <w:rsid w:val="00213EDE"/>
     <w:rsid w:val="002425F8"/>
     <w:rsid w:val="002427E8"/>
+    <w:rsid w:val="00283840"/>
+    <w:rsid w:val="002C553D"/>
+    <w:rsid w:val="002C78FC"/>
+    <w:rsid w:val="00313FC9"/>
+    <w:rsid w:val="0033257C"/>
+    <w:rsid w:val="003470C6"/>
+    <w:rsid w:val="00351C89"/>
+    <w:rsid w:val="00356055"/>
+    <w:rsid w:val="003802A6"/>
     <w:rsid w:val="0038425C"/>
+    <w:rsid w:val="003C5890"/>
+    <w:rsid w:val="003D544A"/>
     <w:rsid w:val="003F5D34"/>
+    <w:rsid w:val="0040338D"/>
     <w:rsid w:val="00412B61"/>
     <w:rsid w:val="004218DE"/>
     <w:rsid w:val="00424E12"/>
+    <w:rsid w:val="00443373"/>
+    <w:rsid w:val="00444F4C"/>
     <w:rsid w:val="00460BBF"/>
+    <w:rsid w:val="00481856"/>
+    <w:rsid w:val="004841BB"/>
     <w:rsid w:val="004864F0"/>
+    <w:rsid w:val="00494CFA"/>
+    <w:rsid w:val="004B1FE2"/>
     <w:rsid w:val="004B7EAD"/>
     <w:rsid w:val="004D5D48"/>
+    <w:rsid w:val="00504BB2"/>
     <w:rsid w:val="00514EA6"/>
+    <w:rsid w:val="0053024A"/>
+    <w:rsid w:val="00533B18"/>
+    <w:rsid w:val="00540F07"/>
     <w:rsid w:val="005429A2"/>
+    <w:rsid w:val="00553A5C"/>
     <w:rsid w:val="00560E20"/>
     <w:rsid w:val="005612F4"/>
+    <w:rsid w:val="00564A30"/>
     <w:rsid w:val="00584464"/>
     <w:rsid w:val="0058466C"/>
     <w:rsid w:val="005872BD"/>
     <w:rsid w:val="005A2031"/>
+    <w:rsid w:val="005B0FCD"/>
     <w:rsid w:val="005B48DC"/>
+    <w:rsid w:val="005D3ACD"/>
+    <w:rsid w:val="005E262B"/>
+    <w:rsid w:val="005E6D6B"/>
+    <w:rsid w:val="005F1184"/>
+    <w:rsid w:val="005F7D76"/>
+    <w:rsid w:val="005F7E72"/>
+    <w:rsid w:val="0060189B"/>
     <w:rsid w:val="0060313B"/>
+    <w:rsid w:val="00604695"/>
+    <w:rsid w:val="00617157"/>
     <w:rsid w:val="006425DB"/>
+    <w:rsid w:val="00654A43"/>
+    <w:rsid w:val="00664279"/>
+    <w:rsid w:val="0066458C"/>
+    <w:rsid w:val="00665360"/>
     <w:rsid w:val="00692402"/>
     <w:rsid w:val="006A0DEB"/>
+    <w:rsid w:val="006B7335"/>
+    <w:rsid w:val="006C7502"/>
     <w:rsid w:val="006D15FE"/>
+    <w:rsid w:val="007023AB"/>
+    <w:rsid w:val="007348EA"/>
+    <w:rsid w:val="007512E7"/>
+    <w:rsid w:val="00761D38"/>
+    <w:rsid w:val="00773198"/>
+    <w:rsid w:val="00783DC2"/>
+    <w:rsid w:val="007A1FCD"/>
+    <w:rsid w:val="007A2C8C"/>
     <w:rsid w:val="007B0182"/>
     <w:rsid w:val="007C0720"/>
+    <w:rsid w:val="007E66A7"/>
+    <w:rsid w:val="007E738C"/>
+    <w:rsid w:val="007F72E9"/>
     <w:rsid w:val="008017B6"/>
+    <w:rsid w:val="00823BF6"/>
+    <w:rsid w:val="008312BA"/>
+    <w:rsid w:val="008431D7"/>
+    <w:rsid w:val="008509B3"/>
+    <w:rsid w:val="008857AD"/>
+    <w:rsid w:val="008A75E0"/>
+    <w:rsid w:val="008D56E2"/>
     <w:rsid w:val="008E2FE0"/>
+    <w:rsid w:val="008F47A2"/>
+    <w:rsid w:val="008F47EE"/>
+    <w:rsid w:val="008F7D21"/>
+    <w:rsid w:val="00923126"/>
+    <w:rsid w:val="009238A5"/>
+    <w:rsid w:val="00925D20"/>
     <w:rsid w:val="00937B09"/>
+    <w:rsid w:val="00945744"/>
+    <w:rsid w:val="009458F3"/>
+    <w:rsid w:val="00964403"/>
+    <w:rsid w:val="0096658D"/>
+    <w:rsid w:val="00984049"/>
+    <w:rsid w:val="009A784E"/>
+    <w:rsid w:val="009B2B98"/>
+    <w:rsid w:val="009C1DED"/>
+    <w:rsid w:val="009D2618"/>
+    <w:rsid w:val="00A009B4"/>
+    <w:rsid w:val="00A567A2"/>
+    <w:rsid w:val="00A62F49"/>
+    <w:rsid w:val="00A62FA3"/>
+    <w:rsid w:val="00A70439"/>
+    <w:rsid w:val="00A7638E"/>
     <w:rsid w:val="00A808A3"/>
+    <w:rsid w:val="00A81FA7"/>
     <w:rsid w:val="00A86F1B"/>
     <w:rsid w:val="00A95268"/>
     <w:rsid w:val="00AA0CBD"/>
     <w:rsid w:val="00AA2284"/>
     <w:rsid w:val="00AC0CD3"/>
+    <w:rsid w:val="00AF0C26"/>
+    <w:rsid w:val="00AF3592"/>
+    <w:rsid w:val="00B07C7D"/>
+    <w:rsid w:val="00B30C83"/>
+    <w:rsid w:val="00B42A06"/>
     <w:rsid w:val="00B6125D"/>
+    <w:rsid w:val="00B671A1"/>
+    <w:rsid w:val="00B74897"/>
     <w:rsid w:val="00B83B6C"/>
+    <w:rsid w:val="00B85478"/>
+    <w:rsid w:val="00B95263"/>
+    <w:rsid w:val="00BA43B7"/>
+    <w:rsid w:val="00BA574B"/>
+    <w:rsid w:val="00BC1661"/>
     <w:rsid w:val="00BC66E0"/>
     <w:rsid w:val="00BD120D"/>
+    <w:rsid w:val="00BE4D35"/>
     <w:rsid w:val="00BE65C2"/>
     <w:rsid w:val="00BF0B97"/>
+    <w:rsid w:val="00BF17AA"/>
+    <w:rsid w:val="00BF2998"/>
+    <w:rsid w:val="00C165B2"/>
+    <w:rsid w:val="00C178D9"/>
     <w:rsid w:val="00C221A8"/>
+    <w:rsid w:val="00C373D4"/>
+    <w:rsid w:val="00C51808"/>
+    <w:rsid w:val="00C55151"/>
+    <w:rsid w:val="00C5613E"/>
     <w:rsid w:val="00C568F3"/>
     <w:rsid w:val="00C571F2"/>
+    <w:rsid w:val="00C61B58"/>
+    <w:rsid w:val="00C74C3B"/>
+    <w:rsid w:val="00C76B1E"/>
+    <w:rsid w:val="00C8102B"/>
+    <w:rsid w:val="00C874E5"/>
+    <w:rsid w:val="00C961A8"/>
+    <w:rsid w:val="00CB2626"/>
+    <w:rsid w:val="00CC6BBE"/>
     <w:rsid w:val="00CD7118"/>
     <w:rsid w:val="00CE10AB"/>
     <w:rsid w:val="00CE7984"/>
+    <w:rsid w:val="00CF2E6C"/>
+    <w:rsid w:val="00D010BC"/>
     <w:rsid w:val="00D14443"/>
+    <w:rsid w:val="00D44F43"/>
     <w:rsid w:val="00D53EF1"/>
+    <w:rsid w:val="00D563CC"/>
     <w:rsid w:val="00D63235"/>
+    <w:rsid w:val="00D67678"/>
     <w:rsid w:val="00D84E79"/>
+    <w:rsid w:val="00D9762B"/>
     <w:rsid w:val="00DA4E5A"/>
     <w:rsid w:val="00DA67E1"/>
+    <w:rsid w:val="00DA6989"/>
+    <w:rsid w:val="00DB1E78"/>
+    <w:rsid w:val="00DB639D"/>
+    <w:rsid w:val="00DD77CF"/>
+    <w:rsid w:val="00DF71F6"/>
+    <w:rsid w:val="00DF7472"/>
     <w:rsid w:val="00DF7832"/>
     <w:rsid w:val="00E0551D"/>
     <w:rsid w:val="00E16042"/>
     <w:rsid w:val="00E178C5"/>
     <w:rsid w:val="00E2073B"/>
+    <w:rsid w:val="00E808B3"/>
+    <w:rsid w:val="00E93051"/>
+    <w:rsid w:val="00EC4DAD"/>
     <w:rsid w:val="00ED079B"/>
     <w:rsid w:val="00EE06EF"/>
+    <w:rsid w:val="00EE1A3B"/>
+    <w:rsid w:val="00EE2E8F"/>
     <w:rsid w:val="00F04C4A"/>
+    <w:rsid w:val="00F1015D"/>
     <w:rsid w:val="00F103EB"/>
+    <w:rsid w:val="00F13364"/>
+    <w:rsid w:val="00F26615"/>
+    <w:rsid w:val="00F41EA8"/>
+    <w:rsid w:val="00F44253"/>
+    <w:rsid w:val="00F472DC"/>
     <w:rsid w:val="00F546DF"/>
+    <w:rsid w:val="00F61923"/>
     <w:rsid w:val="00F6357F"/>
     <w:rsid w:val="00F748B8"/>
+    <w:rsid w:val="00F94E57"/>
+    <w:rsid w:val="00FA4C2E"/>
+    <w:rsid w:val="00FA6291"/>
+    <w:rsid w:val="00FB2655"/>
+    <w:rsid w:val="00FC5A60"/>
+    <w:rsid w:val="00FF38CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4E99627B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{997C8C92-EB7F-4631-8CAE-B885657C6666}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15653,51 +32960,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15990,50 +33297,73 @@
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00001C93"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="194"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008F47A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -16041,69 +33371,69 @@
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005872BD"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0060313B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00B6125D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3037"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B6125D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004D5D48"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00001C93"/>
     <w:rPr>
@@ -16135,91 +33465,254 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E2073B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E2073B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D010BC"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA6989"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00184D9B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F47A2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="111095035">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="164636280">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="214859346">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="413093018">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="638537441">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="729575102">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="889923744">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="940801430">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1514489485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2093697642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adhamsaad.md@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adhamsaad.usf.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/43715530" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/54876101" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/54470592" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/59847597" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s44186-024-00326-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/21817225" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/41771648" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/15066925" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/22886494" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16439,75 +33932,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C3CBC52-531B-4B1E-8C9A-7B015A6E4787}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>9844</Characters>
+  <Pages>20</Pages>
+  <Words>4196</Words>
+  <Characters>23922</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>199</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11547</CharactersWithSpaces>
+  <CharactersWithSpaces>28062</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Saad, Adham</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>