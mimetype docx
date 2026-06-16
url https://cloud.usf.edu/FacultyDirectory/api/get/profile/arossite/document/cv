--- v0 (2025-12-25)
+++ v1 (2026-06-16)
@@ -31,79 +31,95 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E01A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Curriculum Vitae</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74912A02" w14:textId="77777777" w:rsidR="00FA433B" w:rsidRPr="007E01A1" w:rsidRDefault="00FA433B" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="423EAF83" w14:textId="2C3462E1" w:rsidR="00F92DCF" w:rsidRPr="007E01A1" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    <w:p w14:paraId="423EAF83" w14:textId="046467A3" w:rsidR="00F92DCF" w:rsidRPr="007E01A1" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E01A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ALICIA GILL ROSSITER DNP, </w:t>
       </w:r>
       <w:r w:rsidR="00A361B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ARNP, </w:t>
       </w:r>
       <w:r w:rsidRPr="007E01A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>FNP, PPCNP-BC, FAANP, FAAN</w:t>
       </w:r>
+      <w:r w:rsidR="000D2630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D2630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>FVHoF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1293388D" w14:textId="34ED3D69" w:rsidR="00FA433B" w:rsidRPr="007E01A1" w:rsidRDefault="00FB5284" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E01A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">University of South Florida, College of Nursing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25AE6EB1" w14:textId="69D45A25" w:rsidR="00FB5284" w:rsidRPr="007E01A1" w:rsidRDefault="00FB5284" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E01A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -178,62 +194,62 @@
       </w:pPr>
       <w:r w:rsidRPr="007E01A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Cell:  813-928-6585 Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="007E01A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>arossite@usf.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007E01A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610B8230" w14:textId="22E2EAB3" w:rsidR="00F92DCF" w:rsidRPr="007E01A1" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    <w:p w14:paraId="610B8230" w14:textId="0B9775D2" w:rsidR="00F92DCF" w:rsidRPr="007E01A1" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E01A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>LinkedIn: Alicia Gill Rossiter X: @agr_drltc</w:t>
+        <w:t xml:space="preserve">LinkedIn: Alicia Gill Rossiter </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF7A9D6" w14:textId="2ADAADD1" w:rsidR="00FB5284" w:rsidRPr="00710671" w:rsidRDefault="00FB5284" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E3B5E71" w14:textId="52BA08A1" w:rsidR="00FB5284" w:rsidRPr="00710671" w:rsidRDefault="00FA433B" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
@@ -771,97 +787,101 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1992 </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Captain, Nurse Corps, United States Army (Honorable Discharge)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67469F46" w14:textId="77777777" w:rsidR="00831DD8" w:rsidRPr="00710671" w:rsidRDefault="00831DD8" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2689B879" w14:textId="0A55310E" w:rsidR="00FB5284" w:rsidRPr="00710671" w:rsidRDefault="00831DD8" w:rsidP="00FB5284">
+    <w:p w14:paraId="3EF20C3B" w14:textId="77777777" w:rsidR="00D95EFC" w:rsidRDefault="00D95EFC" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2689B879" w14:textId="4C8FAD24" w:rsidR="00FB5284" w:rsidRPr="00710671" w:rsidRDefault="00831DD8" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PROFESSIONAL EXPERIENCE</w:t>
       </w:r>
       <w:r w:rsidR="00FB5284" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EFC15C" w14:textId="77777777" w:rsidR="00C65317" w:rsidRPr="00710671" w:rsidRDefault="00C65317" w:rsidP="00FB5284">
-[...6 lines deleted...]
-    <w:p w14:paraId="4D6C96FF" w14:textId="17DB8806" w:rsidR="00A361B6" w:rsidRPr="00710671" w:rsidRDefault="00A361B6" w:rsidP="00A361B6">
+    <w:p w14:paraId="39FE4C71" w14:textId="77777777" w:rsidR="00D95EFC" w:rsidRDefault="00D95EFC" w:rsidP="00A361B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6C96FF" w14:textId="66CBF837" w:rsidR="00A361B6" w:rsidRPr="00710671" w:rsidRDefault="00A361B6" w:rsidP="00A361B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Aug 2025</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">—Present </w:t>
+        <w:t xml:space="preserve">Aug 2025—Present </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Professor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E9882E" w14:textId="77777777" w:rsidR="00A361B6" w:rsidRPr="00710671" w:rsidRDefault="00A361B6" w:rsidP="00A361B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -2998,86 +3018,93 @@
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000C4F8E" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tampa, Florida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652E1F4B" w14:textId="01479D2A" w:rsidR="00CA4D86" w:rsidRPr="00710671" w:rsidRDefault="00CA4D86" w:rsidP="00CA4D86">
+    <w:p w14:paraId="652E1F4B" w14:textId="01479D2A" w:rsidR="00CA4D86" w:rsidRDefault="00CA4D86" w:rsidP="00CA4D86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000C4F8E" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>School Health Services</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="67B3C66B" w14:textId="77777777" w:rsidR="000D2630" w:rsidRPr="00710671" w:rsidRDefault="000D2630" w:rsidP="00CA4D86">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="26F14B95" w14:textId="26DB9543" w:rsidR="00CA4D86" w:rsidRPr="00710671" w:rsidRDefault="00CA4D86" w:rsidP="00CA4D86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sep 1992</w:t>
       </w:r>
       <w:r w:rsidR="00A361B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Aug 1995</w:t>
       </w:r>
@@ -3518,4869 +3545,5427 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0449B8C1" w14:textId="77777777" w:rsidR="008D0541" w:rsidRPr="00710671" w:rsidRDefault="008D0541" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="195122E2" w14:textId="77777777" w:rsidR="00A361B6" w:rsidRPr="00A361B6" w:rsidRDefault="00A361B6" w:rsidP="00A361B6">
+    <w:p w14:paraId="040A28FD" w14:textId="1CCFF0D1" w:rsidR="004501B2" w:rsidRDefault="004501B2" w:rsidP="00A361B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A361B6">
+      <w:r w:rsidRPr="00D95EFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A361B6">
-[...25 lines deleted...]
-    <w:p w14:paraId="4A810B17" w14:textId="09951C1D" w:rsidR="00A361B6" w:rsidRPr="00A361B6" w:rsidRDefault="00A361B6" w:rsidP="00A361B6">
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Florida Veteran Hall of Fame Inductee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E38437" w14:textId="77777777" w:rsidR="004501B2" w:rsidRDefault="004501B2" w:rsidP="00A361B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A361B6">
-[...13 lines deleted...]
-    <w:p w14:paraId="7BBADB6E" w14:textId="77777777" w:rsidR="00A361B6" w:rsidRDefault="00A361B6" w:rsidP="00F92DCF">
+    </w:p>
+    <w:p w14:paraId="195122E2" w14:textId="6064547D" w:rsidR="00A361B6" w:rsidRPr="00A361B6" w:rsidRDefault="00A361B6" w:rsidP="00A361B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0E7D74CF" w14:textId="4231634A" w:rsidR="00475AE8" w:rsidRDefault="00475AE8" w:rsidP="00F92DCF">
+      <w:r w:rsidRPr="00A361B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A361B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A361B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Faculty International Travel Grant recipient—International Council of Nurses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A810B17" w14:textId="09951C1D" w:rsidR="00A361B6" w:rsidRPr="00A361B6" w:rsidRDefault="00A361B6" w:rsidP="00A361B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w14:paraId="04BE7087" w14:textId="77777777" w:rsidR="00475AE8" w:rsidRDefault="00475AE8" w:rsidP="00F92DCF">
+      <w:r w:rsidRPr="00A361B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A361B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBADB6E" w14:textId="77777777" w:rsidR="00A361B6" w:rsidRDefault="00A361B6" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="698E22A0" w14:textId="7DF6EBBB" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    <w:p w14:paraId="0E7D74CF" w14:textId="4231634A" w:rsidR="00475AE8" w:rsidRDefault="00475AE8" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...19 lines deleted...]
-    <w:p w14:paraId="0CD335E9" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Special Forces Charitable Trust Hope and Purpose Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BE7087" w14:textId="77777777" w:rsidR="00475AE8" w:rsidRDefault="00475AE8" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DC7E0B2" w14:textId="3F612235" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    <w:p w14:paraId="698E22A0" w14:textId="7DF6EBBB" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Distinguished Alumni Award, The University of Alabama Capstone College of Nursing</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1803D738" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        <w:t>Nursing Innovation and Creativity Icon Award, Florida Nurses Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD335E9" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FEECE38" w14:textId="36863C11" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    <w:p w14:paraId="1DC7E0B2" w14:textId="3F612235" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="424242"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="55FB9D12" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Distinguished Alumni Award, The University of Alabama Capstone College of Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1803D738" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...54 lines deleted...]
-    <w:p w14:paraId="01B8F9AC" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEECE38" w14:textId="36863C11" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="424242"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">First Place article, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="424242"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022 RADM Elizabeth S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="424242"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Niemyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="424242"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...12 lines deleted...]
-    <w:p w14:paraId="351867B6" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+          <w:color w:val="424242"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Award for Evidence Based Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FB9D12" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="424242"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="424242"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mackie, K., Hernandez, C., Johnson, H.L. &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rossiter, A. G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(2021).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...34 lines deleted...]
-    <w:p w14:paraId="7B590CC5" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        <w:t>Impact of Parental</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B8F9AC" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
-[...22 lines deleted...]
-    <w:p w14:paraId="66644EEA" w14:textId="595DB797" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Military Service on Military-Connected Children. In D’Aoust, R.F. &amp; Rossiter, A.G. (Eds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351867B6" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="70C45BD8" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Caring for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Veterans and their Families:  A Guide for Nurses and other Healthcare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B590CC5" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...29 lines deleted...]
-    <w:p w14:paraId="1DB0C87E" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Professionals. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jones and Bartlett. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66644EEA" w14:textId="595DB797" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="63C3DC9D" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C45BD8" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="710C9135" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Grassroots Advocacy Award, National Association of Pediatric Nurse Practitioners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB0C87E" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="341FFEF3" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    <w:p w14:paraId="63C3DC9D" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>2020</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="55E4FE69" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Extraordinary Nurse Faculty Nomination, Daisy Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710C9135" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AD29148" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    <w:p w14:paraId="341FFEF3" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Salute to Service Hero of the Game, University of South Florida Athletics</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59368E7B" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        <w:t xml:space="preserve">Extraordinary Nurse Faculty Nomination, Daisy Award </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E4FE69" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="072B05A4" w14:textId="77777777" w:rsidR="001351BE" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="001351BE">
+    <w:p w14:paraId="4AD29148" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Distinguished Faculty Award, University of South Florida College of Nursing V-CARE</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C9AA951" w14:textId="207E8D09" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="001351BE">
+        <w:t>Salute to Service Hero of the Game, University of South Florida Athletics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59368E7B" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="3711783D" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072B05A4" w14:textId="77777777" w:rsidR="001351BE" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="001351BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5FF1409E" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Distinguished Faculty Award, University of South Florida College of Nursing V-CARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9AA951" w14:textId="207E8D09" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="001351BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>2019</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="157790AB" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Class</w:t>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>of 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3711783D" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="088EA7AC" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF1409E" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...22 lines deleted...]
-    <w:p w14:paraId="50F1FD17" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Clinical/Teaching Article of the Year, University of South Florida College of Nursing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157790AB" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...3 lines deleted...]
-    <w:p w14:paraId="17836957" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088EA7AC" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Undergraduate Academic Nurse Educator Award, University of South Florida College of </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78988616" w14:textId="45020972" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00294DBA">
+        <w:t>Fellow, American Academy of Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F1FD17" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...19 lines deleted...]
-    <w:p w14:paraId="1AA050AA" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    </w:p>
+    <w:p w14:paraId="17836957" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>2017</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="4D4148C5" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Undergraduate Academic Nurse Educator Award, University of South Florida College of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78988616" w14:textId="45020972" w:rsidR="00F92DCF" w:rsidRDefault="00F92DCF" w:rsidP="00294DBA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="57B95ECB" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nursing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2439B4B7" w14:textId="77777777" w:rsidR="0083455C" w:rsidRPr="00710671" w:rsidRDefault="0083455C" w:rsidP="00294DBA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5AB674D1" w14:textId="77777777" w:rsidR="001351BE" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="001351BE">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA050AA" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">2016 </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="5840290C" w14:textId="026E5904" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="001351BE">
+        <w:t>2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Clochesy-Miller Award for Scholarly Writing—Best Clinical Paper for 2016, University of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4148C5" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
-[...48 lines deleted...]
-    <w:p w14:paraId="5B65388F" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">South Florida College of Nursing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B95ECB" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0939C199" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    <w:p w14:paraId="5AB674D1" w14:textId="77777777" w:rsidR="001351BE" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="001351BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>2015</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="234BA526" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        <w:t xml:space="preserve">2016 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Distinguished Faculty Award, University of South Florida College of Nursing V-CARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5840290C" w14:textId="026E5904" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="001351BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4246A287" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Class</w:t>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B65388F" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...19 lines deleted...]
-    <w:p w14:paraId="695A46E1" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    </w:p>
+    <w:p w14:paraId="0939C199" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="64592046" w14:textId="77777777" w:rsidR="001351BE" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Defense Meritorious Service, United States Air Force </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234BA526" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...13 lines deleted...]
-    <w:p w14:paraId="21944619" w14:textId="212687B8" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="001351BE" w:rsidP="001351BE">
+    </w:p>
+    <w:p w14:paraId="4246A287" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="7564C2F7" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hero at Work Award, Tampa Bay Business Journal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695A46E1" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D9C7082" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    <w:p w14:paraId="64592046" w14:textId="77777777" w:rsidR="001351BE" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>2014</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="14330192" w14:textId="77777777" w:rsidR="008B35F5" w:rsidRPr="00710671" w:rsidRDefault="008B35F5" w:rsidP="00F92DCF">
+        <w:t>2014—16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>American Academy of Nursing Jonas Policy Scholar—Military/Veteran Health Expert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21944619" w14:textId="212687B8" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="001351BE" w:rsidP="001351BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0DE611B4" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F92DCF" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Panel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F92DCF" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>American Academy of Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7564C2F7" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...19 lines deleted...]
-    <w:p w14:paraId="508C1D18" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    </w:p>
+    <w:p w14:paraId="6D9C7082" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="39FDD004" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fellow, American Association of Nurse Practitioners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14330192" w14:textId="77777777" w:rsidR="008B35F5" w:rsidRPr="00710671" w:rsidRDefault="008B35F5" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...19 lines deleted...]
-    <w:p w14:paraId="05502F2D" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    </w:p>
+    <w:p w14:paraId="0DE611B4" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="34A28713" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Community Service Award, University of South Florida College of Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508C1D18" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...19 lines deleted...]
-    <w:p w14:paraId="4D849FB9" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    </w:p>
+    <w:p w14:paraId="39FDD004" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="23505280" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>State Award of Excellence—Florida, American Academy of Nurse Practitioners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05502F2D" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...13 lines deleted...]
-    <w:p w14:paraId="69DE4215" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    </w:p>
+    <w:p w14:paraId="34A28713" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="4759FBDB" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        <w:t>2013</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Policy Academy Inductee, American Association of Colleges of Nursing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D849FB9" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04776DC8" w14:textId="5E314F38" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+    <w:p w14:paraId="23505280" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">1995—96 </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="4E0D69E5" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
+        <w:t>2012—15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Bob Woodruff Foundation Jonas Veterans Healthcare Scholar recipient, Jonas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DE4215" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2F255BF2" w14:textId="24B90C16" w:rsidR="00BA14DD" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00BA14DD">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Philanthropies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4759FBDB" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...25 lines deleted...]
-    <w:p w14:paraId="541E8046" w14:textId="77777777" w:rsidR="000C4F8E" w:rsidRPr="00710671" w:rsidRDefault="000C4F8E" w:rsidP="00BA14DD">
+    </w:p>
+    <w:p w14:paraId="04776DC8" w14:textId="5E314F38" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1818CC8C" w14:textId="2E96393C" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00BA14DD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1995—96 </w:t>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nursing Scholarship, United States Air Force</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0D69E5" w14:textId="77777777" w:rsidR="00F92DCF" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00F92DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...2601 lines deleted...]
-    <w:p w14:paraId="4A894BB8" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+    </w:p>
+    <w:p w14:paraId="2F255BF2" w14:textId="24B90C16" w:rsidR="00BA14DD" w:rsidRPr="00710671" w:rsidRDefault="00F92DCF" w:rsidP="00BA14DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="50D54110" w14:textId="2371172F" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="004141A6">
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1984—87 </w:t>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nursing Scholarship, United States Army ROTC</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5284" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541E8046" w14:textId="77777777" w:rsidR="000C4F8E" w:rsidRPr="00710671" w:rsidRDefault="000C4F8E" w:rsidP="00BA14DD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1107"/>
+          <w:tab w:val="left" w:pos="1503"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2295"/>
+          <w:tab w:val="left" w:pos="2691"/>
+          <w:tab w:val="left" w:pos="3087"/>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1818CC8C" w14:textId="2E96393C" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00BA14DD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1107"/>
+          <w:tab w:val="left" w:pos="1503"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2295"/>
+          <w:tab w:val="left" w:pos="2691"/>
+          <w:tab w:val="left" w:pos="3087"/>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUBLICATIONS </w:t>
+      </w:r>
+      <w:r w:rsidR="00403F11" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(*denotes student)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6BDDBF" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3F0A14" w14:textId="7DC501A6" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Peer-reviewed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCCF1A1" w14:textId="2AD8EBDF" w:rsidR="00115041" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ahmmad, M.R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Ranjita, M. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-occurring substance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and mental health disorders and suicidal behavior among U.S. veterans: A national survey analysis, 2021-2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Addiction. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>In review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773FDB3C" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00115041" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114912EF" w14:textId="579813E3" w:rsidR="00115041" w:rsidRPr="005076F9" w:rsidRDefault="00115041" w:rsidP="00A361B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sykes, D.L., &amp; Armstrong, M.L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Aligning Military-Connected Population Assessments with American Association </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rStyle w:val="mark8aj7r6c4s"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Colleges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rStyle w:val="mark8aj7r6c4s"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rStyle w:val="markbmxkwecol"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nursing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Essentials. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Journal of Professional Nursing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4595F3FD" w14:textId="77777777" w:rsidR="005076F9" w:rsidRPr="005076F9" w:rsidRDefault="005076F9" w:rsidP="005076F9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3B1F0D" w14:textId="231F2D3F" w:rsidR="00115041" w:rsidRPr="005076F9" w:rsidRDefault="005076F9" w:rsidP="005076F9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peterson, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nguyen,-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Feng, V., Baldwin, J., Deeb, K., Seibert, A.Q., Pratt, B., Scott, B., Schuman, D., Hibler, D.A., Garvin, J., &amp; Krause-Parello, C.A. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005076F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>On the Double: A veteran-driven dissemination campaign spreading awareness on PTSD treatment options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005076F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005076F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Journal of Community Engagement and Scholarship.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A223433" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00115041" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0A2633" w14:textId="7D5EFD8F" w:rsidR="00A361B6" w:rsidRPr="00D95EFC" w:rsidRDefault="00A361B6" w:rsidP="00A361B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sykes, D.L., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Song, H., &amp; Armstrong, M.L. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Perspectives from Veterans to BSN Alumni. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5930" w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Military Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Published online ahead of print.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2904F8F9" w14:textId="77777777" w:rsidR="004501B2" w:rsidRPr="00D95EFC" w:rsidRDefault="004501B2" w:rsidP="004501B2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9BADD8" w14:textId="6B0FEED2" w:rsidR="00A361B6" w:rsidRPr="00D95EFC" w:rsidRDefault="00A361B6" w:rsidP="00A361B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Ling, C. G. (2025). Asking the Question: “Do you have a family member who has served?”—Guidance for caring for military-connected children in civilian healthcare settings. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nursing</w:t>
+      </w:r>
+      <w:r w:rsidR="00342A84" w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, 55</w:t>
+      </w:r>
+      <w:r w:rsidR="00342A84" w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(11),</w:t>
+      </w:r>
+      <w:r w:rsidR="00342A84" w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00342A84" w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>26-31.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B57A10D" w14:textId="77777777" w:rsidR="00A361B6" w:rsidRPr="00D95EFC" w:rsidRDefault="00A361B6" w:rsidP="00A361B6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B29F5A" w14:textId="08A169AE" w:rsidR="00937157" w:rsidRPr="00D95EFC" w:rsidRDefault="00937157" w:rsidP="004141A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>*Krause-Parello, C.A.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rossiter, A.G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kremer, A., Whitfield, M., Hibler, D., Glenny, J.T., Borah, E., Garvin, J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Omslaer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., Arora, A., Lindsay, J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Gliba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B., &amp; Hare, K. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Voice of Veterans with Mild Traumatic Brain Injury: A Community Engagement Project. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Health &amp; Social Care in the Community.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00342A84" w:rsidRPr="00D95EFC">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1155/hsc/9948132</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="28A892B2" w14:textId="77777777" w:rsidR="004141A6" w:rsidRPr="00A361B6" w:rsidRDefault="004141A6" w:rsidP="00A361B6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2614B0D9" w14:textId="617034DB" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">McGhee, S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ling, C. Kenny, D. Yoder, L. Sheehy, S. Bester, W. Wolgast, K. &amp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D147C8" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Finnegan, A. (2023). Working together for a common goal: The International Armed Forces Community Nursing Collaborative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Building Healthy Academic Communities Journal, 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>(2), 15-24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BB7A0E" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2A60CC" w14:textId="77777777" w:rsidR="00937157" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roland, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Morrison-Beedy, D. (2023). Military Veterans transitioning </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FB9B15" w14:textId="7C792BC6" w:rsidR="00937157" w:rsidRPr="00937157" w:rsidRDefault="00403F11" w:rsidP="00937157">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">role of nursing student in civilian nursing programs.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Building Healthy Academic Communities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2211694F" w14:textId="40D04BE0" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00937157">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal, 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2), 25-39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1101CF79" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC27E41" w14:textId="3FB0B1D2" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ling, C.G. &amp; Rossiter, A.G. (2023). Military families in your community: Serving those who care for those who serve. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>North Carolina Medical Journal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4(6), 11-13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7241E1" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747B32FD" w14:textId="1B710AAB" w:rsidR="00D611A1" w:rsidRPr="00937157" w:rsidRDefault="00403F11" w:rsidP="00937157">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wilmoth, M.C, Cope, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Ling, C.G. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The Reserve Component</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F25930" w14:textId="702F2492" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00D611A1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Connected Family In Your School: Still Invisible. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>On the Move: The Official Magazine of the Military Child Education Coalition, 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(1), 16-17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16546440" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E96AE9C" w14:textId="4EDDC75F" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Ling, C. G. (2021).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Building Resilience in Military Families:  Why it Matters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B57BD3" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">British Medical Journal Military Health. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidRPr="00710671">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="005A96"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>http://dx.doi.org/10.1136/bmjmilitary-2020-001735</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E5C2FBD" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C78E75D" w14:textId="0CF91AF8" w:rsidR="00403F11" w:rsidRPr="00F73778" w:rsidRDefault="00403F11" w:rsidP="00F73778">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hallowell, S. G., Oerther, S. E., Downing-Castronovo, A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Montalvo, W. (2020).</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Innovation in Health Policy Education - A Framework to Develop the Next Generation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of Clinicians, Scholars and Leaders.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nursing Education Perspectives—Special Edition Year of the Nurse and Midwife 2020, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>41(5), 317-319.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4550D4B2" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F9A4367" w14:textId="75B384E3" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Hernandez, C., &amp; *Mackie, K. (2020).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collateral Damage: Mitigating Toxic Stress Secondary to Parental Military Service in Post- 9/11 Military-Connected Children.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advances in Pediatrics, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">67, 1-13.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C188775" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44116075" w14:textId="6CA74406" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ling, C. G., Cogan, A. M., Cervelli, L., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020).  Treating Military Spouses in the Civilian Sector:  Information and Resources for Clinicians.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Archives of Physical Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Rehabilitation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">101(5), 927-930.  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+        <w:r w:rsidRPr="00710671">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.apmr.2019.12.002</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="69AE30E2" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9639C6" w14:textId="6BF0B325" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cogan, A. M., Cervelli, L., &amp; Ling, C. G. (2020).  Treating Military-Connected</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50333B71" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Children in the Civilian Sector:  Information and Resources for Clinicians.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Archives of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587C4813" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Physical Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Rehabilitation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>101(4), 735-737</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E5DB91" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00710671">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.apmr.2019.12.003</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37251B46" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25941EDA" w14:textId="22D36C1A" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cogan, A. M., Cervelli, L., Dillahunt-Aspillaga, T., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2018).  Treating military</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E70638B" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">service members and veterans in the private sector: Information and resources for clinicians.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A796DF" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Archives of Physical Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Rehabilitation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">99(12), 2659-2661.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>doi:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00710671">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.apmr.2018.06.006</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5053DEE0" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9A0693" w14:textId="02FDE710" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Hamilton, L. A., Ling, C. G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2018).  Impact of parental military service on the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16612A49" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">health of military connected children.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Pediatric Healthcare, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>32(6), 634-638.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A107042" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A30CF5" w14:textId="002F60CD" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1</w:t>
+      </w:r>
+      <w:r w:rsidR="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A. G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Patrician, P. A., Dumas, M. A., Ling, C. G., Johnson, H. L., &amp; Wilmoth, M. C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2018). I serve 2:  Identifying and caring for military children in civilian primary care settings.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the American Association of Nurse Practitioners.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>doi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B17B89" w14:textId="4ADCD737" w:rsidR="00640175" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>10.1097/JXX.0000000000000084</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C91961A" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58FE1911" w14:textId="77777777" w:rsidR="000D2630" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>19.</w:t>
+      </w:r>
+      <w:r w:rsidR="00403F11" w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Lockett, T. L., *Hickman, K. L., *Fils, B. J., *Lomonaco, M., Maye, J. P., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00403F11" w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306DF166" w14:textId="77777777" w:rsidR="000D2630" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2018). Opioid Overdose and Naloxone Kit Distribution: A Quality Improvement Educational</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7373CBA0" w14:textId="440D337A" w:rsidR="00403F11" w:rsidRPr="00115041" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program in the Primary Care Setting.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Addiction Nursing, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29(3), 157-162.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABD076D" w14:textId="77777777" w:rsidR="00803A2A" w:rsidRPr="00937157" w:rsidRDefault="00803A2A" w:rsidP="00803A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C57B92E" w14:textId="076A9422" w:rsidR="00403F11" w:rsidRPr="00115041" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oerther, S., Hallowell, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>., &amp; Gross, D. (2018).  The American Academy of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C67DD86" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Nursing Jonas Policy Scholars program: Mentoring future nurse leaders to advance health </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">policy.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Advanced Nursing.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doi:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00710671">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>10.1111/jan.13689</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="07AA1FEC" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0E09BD" w14:textId="1285FE5E" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Morrison-Beedy, D., and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2018).  Next set of orders:  Best practices for academia to ensure veteran student success and military/veteran focus.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nurse Education Today, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>66, 175-178.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+        <w:r w:rsidRPr="00710671">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.nedt.2018.02.041</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C9B166" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00640175" w:rsidRDefault="00403F11" w:rsidP="00640175">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D9240B" w14:textId="71429FBF" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve"> Morrison-Beedy, D., *Capper, T., &amp; D’Aoust, R. F. (2018).  Meeting the needs of the 21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">st </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve">century veteran:  Development of an evidence-based online veteran healthcare course.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Professional Nursing, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t>34(4), 280-283.</w:t>
+      </w:r>
+      <w:r w:rsidR="00640175">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00640175" w:rsidRPr="00D25FFE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.profnurs.2017.10.007</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6248B39A" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1F1395" w14:textId="06F9F757" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sabol, V. K., &amp; Hicks, R. W. (2017).  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>So</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you want to be a fellow in the American</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353EFF8A" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t xml:space="preserve">             association of nurse practitioners:  Navigating he fellowship process to ensure your success.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0134CEDE" w14:textId="497CBA65" w:rsidR="00403F11" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of the American Association of Nurse Practitioners. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doi:  10.1002/2327-6924.12508 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C67D62" w14:textId="77777777" w:rsidR="0092407D" w:rsidRPr="00710671" w:rsidRDefault="0092407D" w:rsidP="00403F11">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F0CA73" w14:textId="055DD376" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A. G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve">D’Aoust, R. F., Shafer, M. R., Martin, M., &amp; Kip, K. E. (2017).  Accelerated </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9399A2" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:tab/>
+        <w:t>resolution therapy for women veterans experiencing military sexual trauma related post-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5279CAD2" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:tab/>
+        <w:t xml:space="preserve">traumatic stress disorder. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annals of Psychiatry and Mental Health, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t>5(4), 1180, 1-6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2566B494" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B9D321" w14:textId="4F6549D2" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve">D’Aoust, R. F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A. G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve">Elliott, A. E., Ji, M., Lengacher, C., &amp; Groer, M. (2017). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t>Women veterans, a population at risk for fibromyalgia:  The associations between fibromyalgia,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E56989" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:tab/>
+        <w:t xml:space="preserve">symptoms and quality of life.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Military Medicine, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve">182(7), e1828-e1835.  doi:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500E90B9" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:tab/>
+        <w:t>10.7205/MILMED-D-15-00557</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D2EEE2" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F720805" w14:textId="134E7469" w:rsidR="00403F11" w:rsidRPr="00F73778" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dumas, M. A., Wilmoth, M. C., &amp; Patrician, P. A. (2016).  I serve 2:  Meeting the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">needs of military children in civilian practice.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nursing Outlook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.  2016 Sep-Oct;64(5):485-90.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AA8AE0" w14:textId="43D4AAA0" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>doi: 10.1016/j.outlook.2016.05.011. Epub 2016 Jun 9.  PMID: 27477834</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9E6BCB" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45EF8CD2" w14:textId="5089A34C" w:rsidR="00403F11" w:rsidRPr="00F73778" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R. F., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Clochesy, J.  (2016). Supporting medics’ and corpsmen’s move </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">into professional nursing.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nurse Education Today, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>47, 10-14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>doi: 10.1016/j.nedt.2016.04.019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FA3B52" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0758EE8B" w14:textId="100322A9" w:rsidR="00403F11" w:rsidRPr="00F73778" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R. F., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Itle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E., &amp; Clochesy, J. (2016).  Got your six:  Supporting veterans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">move into professional nursing.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nursing Education Perspectives, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>37(6), 340-342</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C40DEE" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D94E52A" w14:textId="13CF3801" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A. G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R. F., &amp; Shafer, M. R.  (2016). Military serving at what cost?  The effects of parental service on the wellbeing of our youngest military members.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual Review of Nursing Research, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>34(1), 109-117.  doi: 10.1891/0739-6686.34.109. PMID: 26673379</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1428549A" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3755B1" w14:textId="589C410A" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Smith, S.  (2013).  The invisible wounds of war:  Caring for women veterans who have experienced military sexual trauma.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of the American Academy of Nurse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDF2E09" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practitioners.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2013 Nov 21. doi: 10.1002/2327-6924.12085. Epub 2013 Nov 21.  PMID: 24574023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F5D4BA" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BEECC05" w14:textId="40678DBD" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>&amp; Chandler, R. (2013).  Women veterans and divorce:  What are the contributing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7315BD98" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">factors?  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nurse Leader.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11(5), 51-53</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241771FF" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327D0E31" w14:textId="7187F121" w:rsidR="00403F11" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sahabzamani, F. M., Webb, M. S., &amp; Groer, M. W. (2012).  Relationship of sexual trauma with the health of women veterans.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Brain, Behavior, and Immunity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, S11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8B0576" w14:textId="77777777" w:rsidR="008B35F5" w:rsidRPr="00710671" w:rsidRDefault="008B35F5" w:rsidP="008B35F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BD61F7" w14:textId="73756915" w:rsidR="00403F11" w:rsidRPr="00D611A1" w:rsidRDefault="00403F11" w:rsidP="00115041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D611A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D611A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (2012).  Gowning and gloving: </w:t>
+      </w:r>
+      <w:r w:rsidR="00937157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D611A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hat to use when.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D611A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">OR Nurse 2012, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D611A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6(2), 14-15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42250188" w14:textId="59C6B258" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B88836" w14:textId="3145D0EA" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Books, Textbooks, Chapters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>*denotes student)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3606A8C6" w14:textId="47C8AC4C" w:rsidR="00D11313" w:rsidRPr="00D95EFC" w:rsidRDefault="00A46797" w:rsidP="004141A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R., Rossiter, A.G., &amp; Ling, C.G. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Military Connected Populations and Behavioral Health. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Foundations of Behavioral Health, 2nd edition (Levin, B. &amp; Hanson, A.), Switzerland, Springer Nature.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (In Review)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4579EB" w14:textId="77777777" w:rsidR="001B4CB7" w:rsidRPr="00D95EFC" w:rsidRDefault="001B4CB7" w:rsidP="001B4CB7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E261F5" w14:textId="1CE8D7CB" w:rsidR="00A46797" w:rsidRPr="00D95EFC" w:rsidRDefault="00A46797" w:rsidP="004141A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rossiter, A.G. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36566">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>). Primary Care of Veterans. In Dunphy Primary Care (Visovsky, C.).</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B92C298" w14:textId="77777777" w:rsidR="001B4CB7" w:rsidRPr="001B4CB7" w:rsidRDefault="001B4CB7" w:rsidP="001B4CB7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A6A15E" w14:textId="62EBA1AD" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="004141A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>D’Aoust, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rossiter, A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>., Godfrey, T., Dunbar, D., &amp; Battista, V. (2023). Experiences and impact</w:t>
+      </w:r>
+      <w:r w:rsidR="004141A6" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>the Jonas Nursing and Veteran Healthcare Scholar Mentoring Program. In N. R. G. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="7"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>T. B. Hafsteinsdóttir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Mentoring in Nursing through Narrative Stories Across the World.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> New York, NY, Springer Publishing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3DEB31" w14:textId="77777777" w:rsidR="004141A6" w:rsidRPr="00710671" w:rsidRDefault="004141A6" w:rsidP="00403F11">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB742C6" w14:textId="789055FC" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R.F. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2022).  Caring for veterans and their families:  A guide for nurses and other healthcare professionals.  Jones and Bartlett.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A894BB8" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1107"/>
+          <w:tab w:val="left" w:pos="1503"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2295"/>
+          <w:tab w:val="left" w:pos="2691"/>
+          <w:tab w:val="left" w:pos="3087"/>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC2ADD7" w14:textId="2CDE8CC8" w:rsidR="00D95EFC" w:rsidRDefault="00403F11" w:rsidP="00D95EFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
@@ -8429,51 +9014,51 @@
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jones</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">and Bartlett.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202DEA84" w14:textId="77777777" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
+    <w:p w14:paraId="3E870DDB" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00115041" w:rsidRDefault="00115041" w:rsidP="00115041">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1107"/>
           <w:tab w:val="left" w:pos="1503"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2295"/>
           <w:tab w:val="left" w:pos="2691"/>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A399CC5" w14:textId="0BBCBE84" w:rsidR="00403F11" w:rsidRPr="00710671" w:rsidRDefault="00403F11" w:rsidP="00403F11">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -9276,168 +9861,368 @@
         <w:t>(648-654)</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Philadelphia:  Wolters Kluwer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="371CFEC2" w14:textId="77777777" w:rsidR="00073A1E" w:rsidRDefault="00073A1E" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48F9F68E" w14:textId="4960C7CC" w:rsidR="00C655D3" w:rsidRPr="00C655D3" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+    <w:p w14:paraId="48F9F68E" w14:textId="2C743668" w:rsidR="00C655D3" w:rsidRPr="00C655D3" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Poster Presentations</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-    <w:p w14:paraId="1DC522E7" w14:textId="181DFC54" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00F40C85">
+      <w:r w:rsidR="006744F0" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(*denotes student)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A953C06" w14:textId="77777777" w:rsidR="001175DB" w:rsidRDefault="001175DB" w:rsidP="001175DB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C265DA" w14:textId="15092320" w:rsidR="001175DB" w:rsidRPr="00710671" w:rsidRDefault="001175DB" w:rsidP="001175DB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Local and State</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679A1930" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450DE6A6" w14:textId="6DBE44E3" w:rsidR="001175DB" w:rsidRDefault="001175DB" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Parda-Watters, S. (2026, March). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Caring for Service Members, Veterans, and Military Families: A Matter of National Security</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USF Health Research Day. Tampa, Florida. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FA85DB" w14:textId="77777777" w:rsidR="006744F0" w:rsidRDefault="006744F0" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B072F0" w14:textId="6D66F026" w:rsidR="006744F0" w:rsidRPr="006744F0" w:rsidRDefault="006744F0" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">*Nelson, N., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006744F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026, March). Deployment, Relocation, and the Social Wellbeing of Military-Connected Children. USF Health Research Day. Tampa, Florida. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75831E2A" w14:textId="77777777" w:rsidR="001175DB" w:rsidRDefault="001175DB" w:rsidP="00F40C85">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3821"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>National</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F40C85" w:rsidRPr="00710671">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC522E7" w14:textId="33D46067" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00F40C85">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3821"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40C85" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="191C1012" w14:textId="77777777" w:rsidR="00D611A1" w:rsidRDefault="00D611A1" w:rsidP="00F40C85">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="687EA4D8" w14:textId="5D86D812" w:rsidR="00D611A1" w:rsidRDefault="00C615AF" w:rsidP="00F40C85">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="3FCDB457" w14:textId="070A1367" w:rsidR="00D95EFC" w:rsidRDefault="00D95EFC" w:rsidP="00F40C85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Rossiter, A.G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">&amp; Ling, C. G. (2026, June). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advancing the care of servicemembers, veterans, and military families through the association of military/veteran nurses. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>American Association of Nurse Practitioners</w:t>
+      </w:r>
+      <w:r w:rsidR="0063573F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, Las Vegas, NV.</w:t>
+      </w:r>
+      <w:r w:rsidR="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Accepted)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D59A23" w14:textId="77777777" w:rsidR="00D95EFC" w:rsidRPr="00D95EFC" w:rsidRDefault="00D95EFC" w:rsidP="00F40C85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="687EA4D8" w14:textId="45C55EAC" w:rsidR="00D611A1" w:rsidRDefault="00C615AF" w:rsidP="00F40C85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rossiter, A.G., </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sykes, D., Song, H., &amp; Armstrong, M. (2024, April). Creating Access to BSN Programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B376EA" w14:textId="13B95605" w:rsidR="00C615AF" w:rsidRPr="00710671" w:rsidRDefault="00C615AF" w:rsidP="00F40C85">
+    <w:p w14:paraId="45B376EA" w14:textId="791FA009" w:rsidR="00C615AF" w:rsidRPr="00710671" w:rsidRDefault="000D2630" w:rsidP="00F40C85">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for Veterans</w:t>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00C615AF" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>or Veterans</w:t>
       </w:r>
       <w:r w:rsidR="003A68C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710671">
+      <w:r w:rsidR="00C615AF" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alumni Perspectives from Two BSN Programs. University of Colorado Anschutz Medical Campus Partnerships in Veteran &amp; Military Health Conference: New Horizons in Collaborating for Care. Poster Presentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2DF352" w14:textId="77777777" w:rsidR="00F40C85" w:rsidRPr="00710671" w:rsidRDefault="00F40C85" w:rsidP="00F40C85">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44165AB9" w14:textId="389427E5" w:rsidR="003F23F9" w:rsidRPr="00710671" w:rsidRDefault="00F40C85" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -9689,366 +10474,386 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Symposium, Orlando, Florida. (Accepted—Conference cancelled due to COVID).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DAE50AB" w14:textId="77777777" w:rsidR="00D920FE" w:rsidRPr="00710671" w:rsidRDefault="00D920FE" w:rsidP="00D920FE">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C6BAFBD" w14:textId="77777777" w:rsidR="00D920FE" w:rsidRPr="00710671" w:rsidRDefault="00D920FE" w:rsidP="00D920FE">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve">Manzi, K., Ros, A., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2018, June). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Books to Boot:  Supporting Military Medics and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DA9962" w14:textId="77777777" w:rsidR="00D920FE" w:rsidRPr="00710671" w:rsidRDefault="00D920FE" w:rsidP="00D920FE">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Corpsmen Transitioning to Nursing School. Camo to College and Beyond:  Transitioning Military to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DBE6F0" w14:textId="66ABDBD7" w:rsidR="00D920FE" w:rsidRPr="00710671" w:rsidRDefault="00D920FE" w:rsidP="00D920FE">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nurses, Grand Rapids, Michigan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E34F30" w14:textId="77777777" w:rsidR="00D920FE" w:rsidRPr="00710671" w:rsidRDefault="00D920FE" w:rsidP="00D920FE">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4669E50D" w14:textId="165CEA95" w:rsidR="00D920FE" w:rsidRPr="00710671" w:rsidRDefault="00D920FE" w:rsidP="00D920FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rolland, R., Morrison-Beedy, D., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2017, October). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Military Veterans Transitioning to a Student Role in a Civilian Nursing Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.  44</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biennial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sigma Theta Tau International Conference, Indianapolis, Indiana.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF9B61D" w14:textId="77777777" w:rsidR="00D920FE" w:rsidRPr="00710671" w:rsidRDefault="00D920FE" w:rsidP="00D920FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="616E18FB" w14:textId="6BF97111" w:rsidR="00D920FE" w:rsidRPr="00710671" w:rsidRDefault="00D920FE" w:rsidP="00D920FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A. G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Ling, C. G. (2017, June). Caring for Women Veterans in Civilian Clinical Practice. American Association of Nurse Practitioner 2017 National Conference, Philadelphia, Pennsylvania.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EC393B" w14:textId="77777777" w:rsidR="004F68B1" w:rsidRDefault="004F68B1" w:rsidP="00D920FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1180A7D9" w14:textId="03F09E0E" w:rsidR="00D920FE" w:rsidRDefault="00D920FE" w:rsidP="00D920FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Manzi, K., Ros, A., &amp; </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Perl, J., D’Aoust, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Graves, B., Singh, O., &amp; Passmore, D. (2015, October). Building Connections Between Education and Practice:  ITNEP. National League of Nursing Technology Conference</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57267" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tampa, Florida.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7247C133" w14:textId="77777777" w:rsidR="0063573F" w:rsidRPr="00710671" w:rsidRDefault="0063573F" w:rsidP="00D920FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E820043" w14:textId="77777777" w:rsidR="00034AA8" w:rsidRPr="00710671" w:rsidRDefault="00E57267" w:rsidP="00D920FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A. G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Elliott, A, Lengacher, C., Ming, J., &amp; Groer, M. (2015, February). Women</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CCB469" w14:textId="4D67B005" w:rsidR="00034AA8" w:rsidRPr="00710671" w:rsidRDefault="00E57267" w:rsidP="00D920FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterans and Fibromyalgia: Risks and Complications. Southern Nursing Research Society, Tampa, </w:t>
+      </w:r>
+      <w:r w:rsidR="00034AA8" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10876035" w14:textId="77777777" w:rsidR="004F68B1" w:rsidRDefault="004F68B1" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E7972E" w14:textId="415C6479" w:rsidR="003F23F9" w:rsidRPr="00710671" w:rsidRDefault="00E57267" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A.G. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...101 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Chandler, R. (2014, December). Women Veterans and Divorce:  What are the Contributing Factors? Association of Military Surgeons of the United States, Washington, D. C.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42877F09" w14:textId="77777777" w:rsidR="00E57267" w:rsidRPr="00710671" w:rsidRDefault="00E57267" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEA57ED" w14:textId="77777777" w:rsidR="00D94E45" w:rsidRDefault="00E57267" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G., </w:t>
+      </w:r>
+      <w:r w:rsidR="00034AA8" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00034AA8" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sigma Theta Tau International Conference, Indianapolis, Indiana.  </w:t>
-[...191 lines deleted...]
-        <w:t>Clochesy, J. (2013, November). V-CARE:  Eliminating Barriers to Nursing Education for Medics/Corpsmen. Association of Military Surgeons of the United States</w:t>
+        <w:t>Clochesy, J. (2013, November). V-CARE:  Eliminating Barriers to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1CB6ED" w14:textId="323C059A" w:rsidR="00E57267" w:rsidRDefault="00E57267" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nursing Education for Medics/Corpsmen. Association of Military Surgeons of the United States</w:t>
       </w:r>
       <w:r w:rsidR="00034AA8" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Seattle, Washington.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518EB63C" w14:textId="77777777" w:rsidR="008B35F5" w:rsidRPr="00710671" w:rsidRDefault="008B35F5" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="371FA4B3" w14:textId="36398BD2" w:rsidR="00E57267" w:rsidRPr="00710671" w:rsidRDefault="00E57267" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10276,54 +11081,93 @@
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>International</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726CEEB4" w14:textId="77777777" w:rsidR="00F40C85" w:rsidRDefault="00F40C85" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12BBB126" w14:textId="77777777" w:rsidR="00C655D3" w:rsidRDefault="00C655D3" w:rsidP="00C655D3">
+    <w:p w14:paraId="694EACB6" w14:textId="1B2C804B" w:rsidR="001175DB" w:rsidRPr="001175DB" w:rsidRDefault="001175DB" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Ling, C.G. (2026, July). I Serve 2 Toolkit to Mitigate the Impact of Parental Military Service on Military-Connected Children. Sigma Theta Tau International's 37th International Nursing Research Congress. Toronto, Canada.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Accepted)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AB9BA6" w14:textId="77777777" w:rsidR="001175DB" w:rsidRDefault="001175DB" w:rsidP="00C655D3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BBB126" w14:textId="2896FE6E" w:rsidR="00C655D3" w:rsidRDefault="00C655D3" w:rsidP="00C655D3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="008A4956">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rossiter, A.G.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CD9">
         <w:t>Sykes, D.L., Song, H., &amp; Armstrong, M.L.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2025, June). </w:t>
       </w:r>
@@ -10336,281 +11180,280 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00934036">
         <w:t>Programs for Veterans Alumni Perspectives from Two BSN Programs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A4956">
         <w:t>International Council of Nursing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004297AE" w14:textId="77777777" w:rsidR="00C655D3" w:rsidRDefault="00C655D3" w:rsidP="00C655D3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
         <w:t>Helsinki, Finland. Poster Presentation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C19A7F" w14:textId="77777777" w:rsidR="00C655D3" w:rsidRPr="00934036" w:rsidRDefault="00C655D3" w:rsidP="00C655D3">
+    <w:p w14:paraId="7E53BC63" w14:textId="77777777" w:rsidR="001B4CB7" w:rsidRDefault="001B4CB7" w:rsidP="00C655D3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F50BB07" w14:textId="77777777" w:rsidR="00C655D3" w:rsidRDefault="00C655D3" w:rsidP="00C655D3">
+    <w:p w14:paraId="3F50BB07" w14:textId="77777777" w:rsidR="00C655D3" w:rsidRDefault="00C655D3" w:rsidP="00D11313">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R.F., &amp; Ling, C.G. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2025, June). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934036">
+        <w:t>Caring for Veterans and Military Families:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1723C8EE" w14:textId="77777777" w:rsidR="00C655D3" w:rsidRDefault="00C655D3" w:rsidP="00C655D3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
+      <w:r w:rsidRPr="00934036">
+        <w:t>What You Don't Know Can Hurt Them</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A4956">
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">D’Aoust, R.F., &amp; Ling, C.G. </w:t>
+        <w:t xml:space="preserve">International Council of Nursing. </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="1723C8EE" w14:textId="77777777" w:rsidR="00C655D3" w:rsidRDefault="00C655D3" w:rsidP="00C655D3">
+        <w:t>Helsinki, Finland. Poster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04001895" w14:textId="33BB62DF" w:rsidR="00C655D3" w:rsidRPr="00C655D3" w:rsidRDefault="00C655D3" w:rsidP="00C655D3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
-      <w:r w:rsidRPr="00934036">
-[...16 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>Presentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74DFF886" w14:textId="77777777" w:rsidR="00C655D3" w:rsidRDefault="00C655D3" w:rsidP="005A702E">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EBCB758" w14:textId="20DDB7C6" w:rsidR="00F40C85" w:rsidRPr="00710671" w:rsidRDefault="005A702E" w:rsidP="005A702E">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Ling, C. G, D’Aoust, R. F. &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rossiter, A. G.  </w:t>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2020, September). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Military Spouses: The Opportunities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67774AD4" w14:textId="77777777" w:rsidR="00F40C85" w:rsidRPr="00710671" w:rsidRDefault="005A702E" w:rsidP="00F40C85">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the Challenges of Care in Transition. </w:t>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>International Armed Forces, Veterans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and their Families</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7973F2DC" w14:textId="2B822FD8" w:rsidR="001351BE" w:rsidRPr="00710671" w:rsidRDefault="001351BE" w:rsidP="00F40C85">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40C85" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Conference.  Chester, England. (Accepted—Conference cancelled due to COVID)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C16A80" w14:textId="77777777" w:rsidR="001351BE" w:rsidRPr="00710671" w:rsidRDefault="001351BE" w:rsidP="001351BE">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A1570B" w14:textId="4DF55689" w:rsidR="001351BE" w:rsidRPr="00710671" w:rsidRDefault="005A702E" w:rsidP="001351BE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Ling, C. G, D’Aoust, R. F. &amp;</w:t>
-[...99 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Rossiter, A. G. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:t xml:space="preserve">&amp; Ling, C. G. (2018, August). </w:t>
       </w:r>
       <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
         <w:t>Meeting the Needs of Women Veterans in Civilian Primary Care Practices</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>10th International Council on Nursing NP/APN Conference.  Rotterdam, Netherlands</w:t>
       </w:r>
       <w:r w:rsidR="001351BE" w:rsidRPr="00710671">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4086A7F4" w14:textId="77777777" w:rsidR="005A702E" w:rsidRPr="00710671" w:rsidRDefault="005A702E" w:rsidP="001351BE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4214B693" w14:textId="5C8970C2" w:rsidR="005A702E" w:rsidRPr="00710671" w:rsidRDefault="005A702E" w:rsidP="005A702E">
+    <w:p w14:paraId="5549E492" w14:textId="4D4B670A" w:rsidR="005A702E" w:rsidRDefault="005A702E" w:rsidP="005A702E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A. G. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:t xml:space="preserve">&amp; Ling, C. G. (2017, July). Meeting the Needs of Women Veterans in Civilian Primary Care Practices. Sigma Theta Tau International's 28th International Nursing Research Congress.  Dublin, Ireland.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5549E492" w14:textId="77777777" w:rsidR="005A702E" w:rsidRPr="00710671" w:rsidRDefault="005A702E" w:rsidP="005A702E">
+    <w:p w14:paraId="05994C7B" w14:textId="77777777" w:rsidR="0092407D" w:rsidRPr="00710671" w:rsidRDefault="0092407D" w:rsidP="005A702E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DE2C95E" w14:textId="495C581C" w:rsidR="005A702E" w:rsidRPr="00710671" w:rsidRDefault="005A702E" w:rsidP="005A702E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:t xml:space="preserve">Wilmoth, M. C., </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A. G., </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:t xml:space="preserve">&amp; Boyd, A. S. (2017, July). Deployment-Related Needs of Children of Army Reserve Soldiers. Sigma Theta Tau International's 28th International Nursing Research Congress.  Dublin, Ireland.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E418EC6" w14:textId="77777777" w:rsidR="005A702E" w:rsidRPr="00710671" w:rsidRDefault="005A702E" w:rsidP="005A702E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
@@ -11084,93 +11927,182 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rossiter, A. G.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mackie, K., &amp; Hernandez, C. (2019, April). I Serve 2:  Meeting the Needs of Military-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="124C7DE2" w14:textId="33BA66FC" w:rsidR="00CD7B58" w:rsidRPr="00710671" w:rsidRDefault="00CD7B58" w:rsidP="00CD7B58">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Connected Children. USF College of Medicine Pediatric Grand Rounds.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469028DA" w14:textId="211E65BC" w:rsidR="00CD7B58" w:rsidRPr="00710671" w:rsidRDefault="00CD7B58" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7302A6B6" w14:textId="77777777" w:rsidR="00704DA0" w:rsidRDefault="00EF4D41" w:rsidP="000E0633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">National </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08278B32" w14:textId="77777777" w:rsidR="00315922" w:rsidRDefault="00315922" w:rsidP="000E0633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B5FA664" w14:textId="77777777" w:rsidR="00704DA0" w:rsidRDefault="000E0633" w:rsidP="000E0633">
+    <w:p w14:paraId="06FAD6D6" w14:textId="195A863B" w:rsidR="001175DB" w:rsidRPr="001175DB" w:rsidRDefault="001175DB" w:rsidP="000E0633">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Ling, C.G. (2026, June). Advancing the Care of Veterans and Military Families. American Association of Nurse Practitioners. Las Vegas, Nevada. (Accepted)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74644E91" w14:textId="77777777" w:rsidR="001175DB" w:rsidRDefault="001175DB" w:rsidP="000E0633">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C7FB3E" w14:textId="60108251" w:rsidR="00D11313" w:rsidRDefault="00342A84" w:rsidP="000E0633">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0625" w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Harrison, P.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025, November). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From Homefront to Healthcare: Building the APRN Capacity to Support Military Families and Lead Precision-Cancer Prevention. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0625" w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>American Nurses Credentialing Center. Webinar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A65A4DE" w14:textId="77777777" w:rsidR="00342A84" w:rsidRDefault="00342A84" w:rsidP="000E0633">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5FA664" w14:textId="701BED25" w:rsidR="00704DA0" w:rsidRDefault="000E0633" w:rsidP="000E0633">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ling, C.G. &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A.G. </w:t>
       </w:r>
       <w:r w:rsidRPr="008B35F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11288,92 +12220,92 @@
         </w:rPr>
         <w:t>(2023, July). The Reserve Component Connected Family in your School: Still Invisible.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Military Child Education Coalition Global Training Summit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C3F116" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00C615AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7242EA" w14:textId="6F1DDAE2" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00C615AF">
+    <w:p w14:paraId="38A2159A" w14:textId="63D39A91" w:rsidR="005F3743" w:rsidRDefault="00EE3872" w:rsidP="00C615AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Williams, L., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Jairamdas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, K. &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A.G. </w:t>
       </w:r>
       <w:r w:rsidR="005F3743" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(2023, May). National Health Care for the Homeless Council. Baltimore, Maryland.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A2159A" w14:textId="77777777" w:rsidR="005F3743" w:rsidRPr="00710671" w:rsidRDefault="005F3743" w:rsidP="00C615AF">
+    <w:p w14:paraId="56422D12" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00710671" w:rsidRDefault="00115041" w:rsidP="00C615AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5044FAB5" w14:textId="77777777" w:rsidR="00937157" w:rsidRDefault="005F3743" w:rsidP="00C615AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ling, C.G, D’Aoust, R.F., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -11771,86 +12703,86 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A. G.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(2020, October).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFF5723" w14:textId="6EE2DDAA" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="005F3743" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Providing Culturally Competent Care for Service Members, Veterans, and Their Families.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">American Congress of Rehabilitation Medicine. Atlanta, Georgia.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A51A6A5" w14:textId="77777777" w:rsidR="005F3743" w:rsidRPr="00710671" w:rsidRDefault="005F3743" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38B5277A" w14:textId="7E968114" w:rsidR="00CD7B58" w:rsidRPr="00710671" w:rsidRDefault="00CD7B58" w:rsidP="00CD7B58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ling, C. G. &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Rossiter, A. G.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020, June). Where Policy Meets Practice: Caring for Veterans and Their Families. American Association of Nurse Practitioners.  New Orleans. Louisiana. Conference cancelled due to COVID-19).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AECD95B" w14:textId="77777777" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="00CD7B58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09DA70CC" w14:textId="30F23C6B" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="00CD7B58">
       <w:pPr>
@@ -11863,74 +12795,87 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Oerther, S., Gross, D., Howell, S., Wilmoth, M. C., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Rossiter, A. G</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019, November). Promoting Development of Doctoral Students in Policy: A Model from the American Academy of Nursing. Sigma Theta Tau International 45th Biennial Convention.  Washington, D.C.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B2DBB3" w14:textId="77777777" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="00CD7B58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BF19D2D" w14:textId="4CA7BBC4" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="00CD7B58">
+    <w:p w14:paraId="454018D5" w14:textId="77777777" w:rsidR="00D94E45" w:rsidRDefault="009750EF" w:rsidP="00CD7B58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ling, C. G. &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A. G. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">(2019, June). Becoming a Force Multiplier: Coordinating Care Across Systems for Veterans, Military Members &amp; Families.  American Association of Nurse Practitioners.  Indianapolis, Indiana.  </w:t>
+        <w:t>(2019, June). Becoming a Force Multiplier: Coordinating Care Across</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF19D2D" w14:textId="47058A8E" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="00CD7B58">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Systems for Veterans, Military Members &amp; Families.  American Association of Nurse Practitioners.  Indianapolis, Indiana.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0366A723" w14:textId="77777777" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="00CD7B58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="286372BC" w14:textId="7B9C316C" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="00CD7B58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A. G. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12353,748 +13298,754 @@
         <w:t>Association of Nurse Practitioner 2016 National Conference. San Antonio, Texas</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790F6752" w14:textId="77777777" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="009750EF">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BAC8937" w14:textId="77777777" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="009750EF">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chabolowski, B., Llerena, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A. G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2015, October). From Combat to Classroom:  Using</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F85049C" w14:textId="77777777" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="009750EF">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Simulation to Bridge Medic and Corpsmen Skills and Training as They Transition to the Role of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A105DCB" w14:textId="5E8B6562" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="009750EF">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Professional Nurse. American Association of Colleges of Nursing. Orlando, Florida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B501610" w14:textId="77777777" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="009750EF">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB0707A" w14:textId="77777777" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="009750EF">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ling, C., Johnson, H. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2015, June). Joining Forces:  Your Patient Served in the Military,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30945EE5" w14:textId="49150CFF" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="00201558">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Now What?  Guidance for Civilian NPs. American Association of Nurse Practitioners. New Orleans, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E03CE88" w14:textId="6DFD7C3F" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="00201558">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Louisiana.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDB82F5" w14:textId="68611723" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="009750EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F3E7153" w14:textId="628DA502" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="009750EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clochesy, J., Braue, L., &amp; Morrison-Beedy, D. (2014, December). Supporting Medics and Corpsmen’s Move into Professional Nursing. Association of Military Surgeons of the United States. Seattle, Washington.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DC989A" w14:textId="77777777" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="009750EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4415B09F" w14:textId="25D65D62" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="00201558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clochesy, J., Braue, L., &amp; Morrison-Beedy, D.  (2014, November). Supporting Medics and Corpsmen’s Move into Professional Nursing. American Association of Colleges of Nursing Baccalaureate Conference.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6383E0B5" w14:textId="77777777" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="00201558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5853D661" w14:textId="77777777" w:rsidR="00D94E45" w:rsidRDefault="00201558" w:rsidP="00201558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kip, K., D’Aoust, R. (2014, April). The Use of ART for Women Veterans Experiencing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F9DD57" w14:textId="3AA147FF" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="00201558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PSTD Secondary to MST. USF Responds to MST:  A Research Symposium Tampa, Florida.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3575B2BE" w14:textId="77777777" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="00201558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457D6F7C" w14:textId="6D4A2D5A" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="00201558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Groer, M., Beckie, T., Burns, C., Dilahunt-Aspillaga, C., Duffy, A., Marcolongo, E., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chandler, R., Polston, E. (2014, April). The “Empowering Women Veterans” Health Project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0400B485" w14:textId="77777777" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="00201558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4406A6CA" w14:textId="6A29F52A" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00201558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; D’Aoust, R. (2013, November). Joining Forces to Educate Nursing Students to Care for Veterans. Association of Military Surgeons of the United States. Seattle, Washington.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441D2718" w14:textId="77777777" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00201558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3C7898" w14:textId="77777777" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garbutt, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>&amp; D’Aoust, R. (2013, November). Simulation Subject Matter Experts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC197F8" w14:textId="1A0E73E6" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impact Readiness of Military Nurses. Association of Military Surgeons of the United States.  Seattle, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7923DAB9" w14:textId="49DD52E3" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Washington.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D75192A" w14:textId="77777777" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F75614" w14:textId="5E1B8DCF" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Clochesy, J.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Chabolowski</w:t>
+        <w:t>Zambrowski</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, B., Llerena, J., &amp; </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="1F85049C" w14:textId="77777777" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="009750EF">
+        <w:t>, C., &amp; Morrison-Beedy, D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2013, October). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CACDB38" w14:textId="77777777" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Simulation to Bridge Medic and Corpsmen Skills and Training as They Transition to the Role of</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A105DCB" w14:textId="5E8B6562" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="009750EF">
+        <w:t>V-CARE:  Creating Access to Registered Nurse Education for Veterans—Joining Forces to Restore</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577D997F" w14:textId="73FB210E" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-        <w:t>Professional Nurse. American Association of Colleges of Nursing. Orlando, Florida</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lives Conference. Tampa, Florida</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B501610" w14:textId="77777777" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="009750EF">
+    <w:p w14:paraId="6BB8FEF5" w14:textId="77777777" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FB0707A" w14:textId="77777777" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="009750EF">
+    <w:p w14:paraId="761BC659" w14:textId="77777777" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ling, C., Johnson, H. &amp; </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="30945EE5" w14:textId="49150CFF" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="00201558">
+        <w:t xml:space="preserve">D’Aoust, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Clochesy, J. (2013, October). V-CARE:  Eliminating Barriers to Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03989419" w14:textId="051E21C4" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Now What?  Guidance for Civilian NPs. American Association of Nurse Practitioners. New Orleans, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E03CE88" w14:textId="6DFD7C3F" w:rsidR="00201558" w:rsidRPr="00710671" w:rsidRDefault="00201558" w:rsidP="00201558">
+        <w:t xml:space="preserve">Education for Medics/Corpsmen. Joining Forces to Restore Lives Conference. Tampa, Florida.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400B3223" w14:textId="77777777" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="5B948A75" w14:textId="77777777" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>., Graves, B. Katz, K., &amp; Belote, M.  (2013, April). TeamSTEPPS Masters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0FE6B6" w14:textId="1E95B140" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="00451458">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Training—Lakeland Regional Medical Center Labor and Delivery Unit. Lakeland, Florida.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B7B4E7" w14:textId="77777777" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="009750EF" w:rsidP="009750EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30927F74" w14:textId="217448EB" w:rsidR="009750EF" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="009750EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2013, April). Military Sexual Trauma. University of South Florida College of Nursing All School Assembly. Tampa, Florida.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D15BD1" w14:textId="77777777" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="009750EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FB7503" w14:textId="6507E4AA" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="009750EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Groer, M., Beckie, T., Sahebzamani, F., Webb, M., Radford, A., Burns, C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>&amp; Hsu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P.  (2013, February). Toxoplasma gondii Antibody Titers in Women Veterans:  Relationships with PTSD and Depression. Southern Research Nursing Society. Little Rock, Arkansas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF05E5B" w14:textId="77777777" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="009750EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F15C52" w14:textId="07E1F20A" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="009750EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schocken, D., Bond, W., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G., </w:t>
+      </w:r>
+      <w:r w:rsidR="0099228C" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R., </w:t>
+      </w:r>
+      <w:r w:rsidR="0099228C" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sloan, F. (2013, January). Interprofessional TeamSTEPPS for Outpatient Setting Workshop. 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual International Meeting on Simulation in Healthcare (IMSH). Orlando, Florida.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA671D4" w14:textId="77777777" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="009750EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20AB67FF" w14:textId="17AEBA6D" w:rsidR="00451458" w:rsidRPr="00710671" w:rsidRDefault="00451458" w:rsidP="009750EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">D’Aoust, R., </w:t>
-[...549 lines deleted...]
-        </w:rPr>
         <w:t>Rossiter, A.G.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Garbutt, S., </w:t>
       </w:r>
       <w:r w:rsidR="0099228C" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>D’Aoust, R. (2013, January). Simulation Subject Matter Experts Impact Readiness of Military/Civilian Nurses. 13</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -13111,51 +14062,50 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2589AC19" w14:textId="22FDDEDD" w:rsidR="0099228C" w:rsidRPr="00710671" w:rsidRDefault="0099228C" w:rsidP="0099228C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Rossiter, A.G., </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nye, C., Schinka, G., &amp; Rashka, L. (2012, November). Meeting the Challenge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5763D63F" w14:textId="77777777" w:rsidR="0099228C" w:rsidRPr="00710671" w:rsidRDefault="0099228C" w:rsidP="0099228C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
@@ -13500,51 +14450,173 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>International</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0483FDF6" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58C39344" w14:textId="6529C6F0" w:rsidR="0048509B" w:rsidRPr="00710671" w:rsidRDefault="0048509B" w:rsidP="00EF4D41">
+    <w:p w14:paraId="1C49DBEA" w14:textId="68569EF8" w:rsidR="001175DB" w:rsidRPr="001175DB" w:rsidRDefault="001175DB" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Ling, C.G. (2026, September). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I Serve 2: Supporting Hidden Heroes--Military-Connected Children. International Council on Nursing. Nashville, Tennessee. (Accepted)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D43E19E" w14:textId="77777777" w:rsidR="001175DB" w:rsidRPr="001175DB" w:rsidRDefault="001175DB" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A51BF0" w14:textId="13118752" w:rsidR="001175DB" w:rsidRPr="001175DB" w:rsidRDefault="001175DB" w:rsidP="001175DB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ling, C.G., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026, September). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Serving on the Homefront: Caring for Military Spouses, Partners, and Caregivers. International Council on Nursing. Nashville, Tennessee. (Accepted)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DEB975" w14:textId="77777777" w:rsidR="001175DB" w:rsidRPr="001175DB" w:rsidRDefault="001175DB" w:rsidP="001175DB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5319AB9B" w14:textId="43FE362F" w:rsidR="001175DB" w:rsidRPr="001175DB" w:rsidRDefault="001175DB" w:rsidP="001175DB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’Aoust, R.F., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026, September). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001175DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Asking the Question "Have You Ever Served in the Military?" International Council on Nursing. Nashville, Tennessee. (Accepted)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AAAD79" w14:textId="77777777" w:rsidR="001175DB" w:rsidRPr="001175DB" w:rsidRDefault="001175DB" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C39344" w14:textId="47DD9FD7" w:rsidR="0048509B" w:rsidRPr="00710671" w:rsidRDefault="0048509B" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ling, C.G.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
@@ -13729,341 +14801,340 @@
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Rossiter, A. G.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:t xml:space="preserve"> Ling, C. G., &amp; Wilmoth, M. C. (2019, July). I Serve 2: Identifying and Caring for Military-Connected Children in Civilian Primary Care Practices. Sigma Theta Tau International 30th International Nursing Research Congress. Calgary, Canada. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10741F3F" w14:textId="77777777" w:rsidR="0048509B" w:rsidRPr="00710671" w:rsidRDefault="0048509B" w:rsidP="0048509B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E3BC5E0" w14:textId="6D4F9367" w:rsidR="0048509B" w:rsidRDefault="0048509B" w:rsidP="0048509B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Roland, R., Morrison-Beedy, D., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A. G. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2019, July). </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Military Veterans Transitioning to the Student Role in Civilian Nursing Program. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:t>Sigma Theta Tau</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:t>International 30th International Nursing Research Congress. Calgary, Canada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CF5C3C" w14:textId="77777777" w:rsidR="008B35F5" w:rsidRPr="00710671" w:rsidRDefault="008B35F5" w:rsidP="0048509B">
+    <w:p w14:paraId="7006D118" w14:textId="77777777" w:rsidR="00D94E45" w:rsidRDefault="00D94E45" w:rsidP="0048509B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="661DA4CC" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+    <w:p w14:paraId="661DA4CC" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="001B4CB7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A. G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t>Johnson, H. L.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve">&amp; Ling, C. G. (2018, August). Your Patient Served in the Military, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335EAEEC" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="335EAEEC" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:t>Now What? NPs/APNs Caring for Veterans in Civilian Practice.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>10th International Council on Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C595225" w14:textId="0BB3018F" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
-        <w:t>Now What? NPs/APNs Caring for Veterans in Civilian Practice.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>10th International Council on Nursing</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C595225" w14:textId="0BB3018F" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+        <w:t>NP/APN Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rotterdam, Netherlands.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA806E1" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...20 lines deleted...]
-    <w:p w14:paraId="7EA806E1" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+    </w:p>
+    <w:p w14:paraId="2E69BAB2" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="2E69BAB2" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve"> Morrison-Beedy, D., &amp; D’Aoust, R. F. (2017, July). Ethical considerations of veteran</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B57CEEB" w14:textId="1CA58652" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="7B57CEEB" w14:textId="1CA58652" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+        <w:t>and military family-focused academic and research initiatives. "Development of an evidence based</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6166D56E" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
-        <w:t>and military family-focused academic and research initiatives. "Development of an evidence based</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6166D56E" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+        <w:t>online veteran healthcare course"—Sigma Theta Tau International's 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve"> International Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B4370F" w14:textId="6ADF1845" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
-        <w:t>online veteran healthcare course"—Sigma Theta Tau International's 28</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="60B4370F" w14:textId="6ADF1845" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+        <w:t xml:space="preserve">Research Congress. Dublin, Ireland.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F85399F" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...3 lines deleted...]
-    <w:p w14:paraId="6F85399F" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+    </w:p>
+    <w:p w14:paraId="63EAB5C3" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="63EAB5C3" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve">Wilmoth, M. C. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A. G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2017, July). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t>Ethical considerations of veteran and military family-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3469BA" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
-        <w:t xml:space="preserve">Wilmoth, M. C. &amp; </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="1B3469BA" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+        <w:t>focused academic and research initiatives. “Improving health outcomes of military children through</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BB8833" w14:textId="44C8C4B5" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
-        <w:t>focused academic and research initiatives. “Improving health outcomes of military children through</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71BB8833" w14:textId="44C8C4B5" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+        <w:t>research and policy initiatives”—Sigma Theta Tau International's 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve"> International Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BDD1D1" w14:textId="70CB9F48" w:rsidR="00EE3872" w:rsidRDefault="00EE3872" w:rsidP="00E36566">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4264FAE6" w14:textId="168AEE27" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+        <w:t xml:space="preserve">Research Congress. Dublin, Ireland.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663351DB" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00710671" w:rsidRDefault="00115041" w:rsidP="00E36566">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...3 lines deleted...]
-    <w:p w14:paraId="60BDD1D1" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+    </w:p>
+    <w:p w14:paraId="36BF2ABD" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="36BF2ABD" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve">., D’Aoust, R. F., Kip, K., Shafer, M. R., &amp; Martin, M. (2015, October). Use of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E92E7D9" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="7E92E7D9" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+        <w:t>Accelerated Resolution Therapy with Women Veterans with PTSD Secondary to MST.  Joining Forces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F73F630" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
-        <w:t>Accelerated Resolution Therapy with Women Veterans with PTSD Secondary to MST.  Joining Forces</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F73F630" w14:textId="77777777" w:rsidR="00EE3872" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
+        <w:t>Across the Atlantic to Restore Lives:  Research, Education, and Practice for Military and Veterans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE3B5F2" w14:textId="2F08208F" w:rsidR="0048509B" w:rsidRPr="00710671" w:rsidRDefault="00EE3872" w:rsidP="00EE3872">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
-        <w:t>Across the Atlantic to Restore Lives:  Research, Education, and Practice for Military and Veterans</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00710671">
         <w:t xml:space="preserve">Health. Grange Over Sands, England.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B284EE" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19A29201" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -14100,65 +15171,51 @@
         </w:rPr>
         <w:t>Local/State</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D60A03" w14:textId="77777777" w:rsidR="003A68C8" w:rsidRPr="00710671" w:rsidRDefault="003A68C8" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B95CF78" w14:textId="0D44F3B9" w:rsidR="002A4BD1" w:rsidRPr="00710671" w:rsidRDefault="003B32BF" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bailey, J.D., </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, R.E., Petrelli, H.M.W., Smith, S., </w:t>
+        <w:t xml:space="preserve">Bailey, J.D., Ditwiler, R.E., Petrelli, H.M.W., Smith, S., </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A.G., </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Zgibor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
@@ -14364,50 +15421,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rossiter, A. G.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; D’Aoust, R. F. (2016, January). Veteran to Bachelor of Science in Nursing Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D4C1519" w14:textId="77777777" w:rsidR="00C60EB5" w:rsidRPr="00710671" w:rsidRDefault="00C60EB5" w:rsidP="00C60EB5">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Veteran Initiatives Presentation at the Tampa City Council Meeting—Invited Guest of Council Woman</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD24251" w14:textId="77777777" w:rsidR="00C60EB5" w:rsidRPr="00710671" w:rsidRDefault="00C60EB5" w:rsidP="00C60EB5">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Lisa Montelione.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BAA2A02" w14:textId="77777777" w:rsidR="00C60EB5" w:rsidRPr="00710671" w:rsidRDefault="00C60EB5" w:rsidP="00C60EB5">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -14501,65 +15559,65 @@
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Population. Florida Nurse Practitioner Network Annual Meeting.  Orlando, Florida</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Podium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0492B8" w14:textId="77777777" w:rsidR="00C60EB5" w:rsidRPr="00710671" w:rsidRDefault="00C60EB5" w:rsidP="00C60EB5">
+    <w:p w14:paraId="086B3B47" w14:textId="59D83C10" w:rsidR="00C60EB5" w:rsidRDefault="00C60EB5" w:rsidP="00115041">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Presentation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086B3B47" w14:textId="77777777" w:rsidR="00C60EB5" w:rsidRPr="00710671" w:rsidRDefault="00C60EB5" w:rsidP="00C60EB5">
+    <w:p w14:paraId="5A1AE5BF" w14:textId="77777777" w:rsidR="0092407D" w:rsidRPr="00710671" w:rsidRDefault="0092407D" w:rsidP="00115041">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15201B9A" w14:textId="77777777" w:rsidR="00C60EB5" w:rsidRPr="00710671" w:rsidRDefault="00C60EB5" w:rsidP="00C60EB5">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A.G, </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -14592,51 +15650,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tampa, Florida.  Keynote Presentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EA6927" w14:textId="77777777" w:rsidR="00C60EB5" w:rsidRPr="00710671" w:rsidRDefault="00C60EB5" w:rsidP="00C60EB5">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C5A07AD" w14:textId="77777777" w:rsidR="00C60EB5" w:rsidRPr="00710671" w:rsidRDefault="00C60EB5" w:rsidP="00C60EB5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Rossiter, A.G. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(2012, October). Commencement Speech.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Air Force Nurse Transition Program Graduation.  Tampa General Hospital/MacDill Air Force Base. Tampa, Florida. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E44322C" w14:textId="77777777" w:rsidR="003B32BF" w:rsidRPr="00710671" w:rsidRDefault="003B32BF" w:rsidP="00EF4D41">
       <w:pPr>
@@ -14655,127 +15712,197 @@
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>National</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225A8BAD" w14:textId="77777777" w:rsidR="008D4D41" w:rsidRPr="00710671" w:rsidRDefault="008D4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F8A17A1" w14:textId="77777777" w:rsidR="003A68C8" w:rsidRPr="003A68C8" w:rsidRDefault="003A68C8" w:rsidP="003A68C8">
+    <w:p w14:paraId="2E36ABA2" w14:textId="10F8E485" w:rsidR="007838BE" w:rsidRPr="00D94E45" w:rsidRDefault="007838BE" w:rsidP="007838BE">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Rossiter, A.G. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6868" w:rsidRPr="00D94E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>December</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025). Educating Nurses and Advanced Practice Registered Nurses to Care for Veterans and Military-Connected Patients: It’s a Matter of National Security. Jonas Philanthropies. Webinar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FF8171" w14:textId="77777777" w:rsidR="007838BE" w:rsidRPr="00D94E45" w:rsidRDefault="007838BE" w:rsidP="003A68C8">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="0EE3AEA4" w14:textId="4D85C2AC" w:rsidR="003A68C8" w:rsidRPr="003A68C8" w:rsidRDefault="003A68C8" w:rsidP="003A68C8">
+    </w:p>
+    <w:p w14:paraId="23779F73" w14:textId="77777777" w:rsidR="007838BE" w:rsidRPr="00D94E45" w:rsidRDefault="007838BE" w:rsidP="003A68C8">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D94E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G. (November 2025). Creating Access to BSN Program for Veterans. SALUTE Community </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D065FE" w14:textId="385EAF4B" w:rsidR="007838BE" w:rsidRPr="007838BE" w:rsidRDefault="007838BE" w:rsidP="003A68C8">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>of Practice. Webinar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B699AD" w14:textId="77777777" w:rsidR="007838BE" w:rsidRDefault="007838BE" w:rsidP="003A68C8">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F8A17A1" w14:textId="7E86574F" w:rsidR="003A68C8" w:rsidRPr="003A68C8" w:rsidRDefault="003A68C8" w:rsidP="003A68C8">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A68C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Treyball</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A68C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. M. Briggs, E., Davila, S., &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A68C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rossiter, A.G. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A68C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>May 2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A68C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A68C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Caring for Veterans: Best Practices in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE3AEA4" w14:textId="4D85C2AC" w:rsidR="003A68C8" w:rsidRPr="003A68C8" w:rsidRDefault="003A68C8" w:rsidP="003A68C8">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003A68C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Screening. American Nurses Association. Webinar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D386B5" w14:textId="77777777" w:rsidR="003A68C8" w:rsidRDefault="003A68C8" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D70C5A7" w14:textId="6EBF23F6" w:rsidR="008D4D41" w:rsidRPr="00710671" w:rsidRDefault="003B32BF" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15020,920 +16147,899 @@
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Conference.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204CF14F" w14:textId="77777777" w:rsidR="008D4D41" w:rsidRPr="00710671" w:rsidRDefault="008D4D41" w:rsidP="002A4BD1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F61F05" w14:textId="5D84B276" w:rsidR="008D4D41" w:rsidRPr="00710671" w:rsidRDefault="008D4D41" w:rsidP="008D4D41">
+    <w:p w14:paraId="1112080C" w14:textId="54ECC1D4" w:rsidR="008D4D41" w:rsidRPr="0092407D" w:rsidRDefault="008D4D41" w:rsidP="0092407D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A. G. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Ling, C. G. (2020, April). </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Guard/Reserve Children and I Serve 2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Center For Deployment Psychology.  Webinar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1112080C" w14:textId="3410CFD8" w:rsidR="008D4D41" w:rsidRPr="00710671" w:rsidRDefault="008D4D41" w:rsidP="002A4BD1">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="6B70690B" w14:textId="77777777" w:rsidR="005F728B" w:rsidRPr="00710671" w:rsidRDefault="008D4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ling, C. G., and Wilmoth, M. C. (2019, November). I Serve 2:  Meeting the Needs of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A13B2EB" w14:textId="2277DD45" w:rsidR="002A4BD1" w:rsidRPr="00710671" w:rsidRDefault="008D4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Military-Connected Children.  Center for Deployment Psychology.  Webinar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31454D33" w14:textId="77777777" w:rsidR="008D4D41" w:rsidRPr="00710671" w:rsidRDefault="008D4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDE8086" w14:textId="77777777" w:rsidR="00937157" w:rsidRDefault="008D4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A. G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2019, November). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>I Serve 2:  The Effects of Parental Military Service on Military-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49801770" w14:textId="6EF5557D" w:rsidR="008D4D41" w:rsidRPr="00710671" w:rsidRDefault="008D4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Connected Children.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The Jonas Philanthropies. Webinar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503A8F67" w14:textId="77777777" w:rsidR="008D4D41" w:rsidRPr="00710671" w:rsidRDefault="008D4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C4FC167" w14:textId="08B34EA2" w:rsidR="001C5E80" w:rsidRDefault="008D4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manzi, K. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A. G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2018, July). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Evaluating Military Transcripts for Academic Credit. Medical Education Training Campus, San Antonio, Texas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Military Leadership Briefing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AE9A9E" w14:textId="77777777" w:rsidR="00F73778" w:rsidRPr="00710671" w:rsidRDefault="00F73778" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F1ED38" w14:textId="77777777" w:rsidR="001C5E80" w:rsidRPr="00710671" w:rsidRDefault="001C5E80" w:rsidP="001C5E80">
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
-        <w:textAlignment w:val="baseline"/>
-[...47 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>., &amp; Manzi, K. (2016, February). V-CARE:  Creating Access to Registered Nurse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F390182" w14:textId="107ADAAC" w:rsidR="001C5E80" w:rsidRPr="00710671" w:rsidRDefault="001C5E80" w:rsidP="001C5E80">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Education for Veterans—HRSA VSBN Program.  Webinar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FA30E7" w14:textId="77777777" w:rsidR="001C5E80" w:rsidRPr="00710671" w:rsidRDefault="001C5E80" w:rsidP="0048509B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53730119" w14:textId="77777777" w:rsidR="001C5E80" w:rsidRPr="00710671" w:rsidRDefault="001C5E80" w:rsidP="001C5E80">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2015, July). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ART for Female Military Sexual Trauma. First Annual Conference of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>IS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D84409" w14:textId="50908732" w:rsidR="001C5E80" w:rsidRDefault="001C5E80" w:rsidP="00D94E45">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ART. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tampa, Florida.  Podium Presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2789E6EB" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00D94E45" w:rsidRDefault="00115041" w:rsidP="00D94E45">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF33505" w14:textId="77777777" w:rsidR="001C5E80" w:rsidRPr="00710671" w:rsidRDefault="001C5E80" w:rsidP="001C5E80">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A.G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. (2015, July). A Caregiver’s Guide to Unique Therapy Techniques for Women Veterans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD8C558" w14:textId="2045BDA9" w:rsidR="001C5E80" w:rsidRPr="00710671" w:rsidRDefault="001C5E80" w:rsidP="001C5E80">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Easter Seals Military Caregivers Series.  Webinar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76012F17" w14:textId="77777777" w:rsidR="001C5E80" w:rsidRPr="00710671" w:rsidRDefault="001C5E80" w:rsidP="001C5E80">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A346235" w14:textId="77777777" w:rsidR="001C5E80" w:rsidRPr="00710671" w:rsidRDefault="001C5E80" w:rsidP="001C5E80">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A. G. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(2019, November). </w:t>
-[...18 lines deleted...]
-        <w:t>Connected Children.</w:t>
+        <w:t xml:space="preserve">(2015, May). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Use of ART for Women Veterans with PTSD secondary to MST. New</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5499D047" w14:textId="4E526A9D" w:rsidR="001C5E80" w:rsidRPr="00710671" w:rsidRDefault="001C5E80" w:rsidP="001C5E80">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>York City, New York. Jonas Center Board Meeting and Jonas Center Annual Golf Tournament.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB0137D" w14:textId="77777777" w:rsidR="001C5E80" w:rsidRPr="00710671" w:rsidRDefault="001C5E80" w:rsidP="0048509B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717CCFE8" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Blad, K., Stuart, G., Hamilton, M.J. (2014, March). Caring For Our Nation’s Veterans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7165BAA2" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>American Association of Colleges of Nursing 2014 Spring Annual Meeting.  Washington, D. C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33974762" w14:textId="4CF7563D" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Podium presentation/Panel discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B131F66" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56195089" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2013, October). Jonas Scholars Conference DNP Research Panel Discussion Jonas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C62FB52" w14:textId="667A49BF" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Scholars Conference.  Washington, D. C.  Panel Discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564CA582" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099263D2" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2013, May). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Accelerated Resolution Therapy for Treatment of Symptoms of Post-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676EC92E" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Traumatic Stress Disorder. Pennsylvania State Nurses Association Annual Meeting Chad Cope</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372B37AC" w14:textId="60B26ADB" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Memorial Fund Speaker Series DeSales University Allentown, Pennsylvania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Podium Presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1EE003" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="0048509B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF6167F" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A.G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. &amp; Graves, B. (2013, April). Teaching Students to Care for Veterans. American</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3751FC3E" w14:textId="51586A3C" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Association of Colleges of Nursing.  Webinar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE917C1" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4898D050" w14:textId="47F05F2E" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Morrison-Beedy, D., D’Aoust, R., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2013, April). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Joining Forces: Teaching Students to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5D7984" w14:textId="34E19FB8" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Care for Veterans.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>The Jonas Philanthropies. Webinar.</w:t>
-[...39 lines deleted...]
-        <w:t>Evaluating Military Transcripts for Academic Credit. Medical Education Training Campus, San Antonio, Texas</w:t>
+        <w:t>American Association of Colleges of Nursing. Webinar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF0DAFE" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AFE0C4" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Graves, B. (2013, February). Transforming Healthcare, Transforming Lives:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C05BE2" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00941163">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrating Veterans Healthcare into Graduate Nursing Education. American Association of Colleges of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFA2374" w14:textId="3ACB06A4" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="00C60EB5">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nursing</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60EB5" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Graduate Conference.  Orlando, Florida.  Podium Presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2B7F36" w14:textId="77777777" w:rsidR="00C60EB5" w:rsidRPr="00710671" w:rsidRDefault="00C60EB5" w:rsidP="0048509B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19ADD585" w14:textId="77777777" w:rsidR="00C60EB5" w:rsidRPr="00710671" w:rsidRDefault="00C60EB5" w:rsidP="00C60EB5">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rossiter, A.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2012, November). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Teaching Students to Care for Veterans.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>American Association of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000502B5" w14:textId="3A32C5B3" w:rsidR="00C60EB5" w:rsidRPr="00710671" w:rsidRDefault="00C60EB5" w:rsidP="00C60EB5">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Colleges of Nursing Baccalaureate Conference</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Military Leadership Briefing.</w:t>
-[...376 lines deleted...]
-        </w:rPr>
         <w:t>Podium Presentation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1EE003" w14:textId="77777777" w:rsidR="00941163" w:rsidRPr="00710671" w:rsidRDefault="00941163" w:rsidP="0048509B">
-[...253 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1B206D20" w14:textId="44A04F9D" w:rsidR="00C60EB5" w:rsidRPr="00710671" w:rsidRDefault="00C60EB5" w:rsidP="0048509B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36001034" w14:textId="6558791A" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00C60EB5">
+    <w:p w14:paraId="65B8E75E" w14:textId="19D4BC02" w:rsidR="001C5E80" w:rsidRPr="0092407D" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>International</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B8E75E" w14:textId="77777777" w:rsidR="001C5E80" w:rsidRPr="00710671" w:rsidRDefault="001C5E80" w:rsidP="00EF4D41">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5259EDFE" w14:textId="5F0C0103" w:rsidR="008B35F5" w:rsidRPr="00710671" w:rsidRDefault="002A4BD1" w:rsidP="008B35F5">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rossiter, A. G.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ling, C. G. (2020, November). </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
@@ -16008,80 +17114,199 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Media</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058C1079" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FD3A516" w14:textId="02CE9025" w:rsidR="00315922" w:rsidRPr="00315922" w:rsidRDefault="00315922" w:rsidP="00E5358F">
+    <w:p w14:paraId="31B1D311" w14:textId="60BCC884" w:rsidR="00D11313" w:rsidRPr="00D94E45" w:rsidRDefault="00BE0625" w:rsidP="000D2630">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D94E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tedesco, D. (2025, November). Serving Those Who Served: Dr. Alicia Gill Rossiter on Veteran-Informed Care. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D94E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NPower</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D94E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Healthcare: APRNs and AAPs Improving Access to Quality Healthcare. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94E45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00D94E45">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>https://www.podbean.com/ei/pb-vzavw-19bd21d</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D94E45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787E8E9A" w14:textId="77777777" w:rsidR="0092407D" w:rsidRDefault="0092407D" w:rsidP="00E5358F">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711E3BEB" w14:textId="113D51FA" w:rsidR="00D11313" w:rsidRDefault="00D11313" w:rsidP="00E5358F">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jones, L. (2025, November). Hidden Heroes: Supporting Military-Connected Children in Civilian Healthcare Settings. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Ling, C.G. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00D94E45">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>https://content.libsyn.com/p/f/b/4/fb4e5321d357766f/Nursing_November_2025_Podcast_Revised_Alternate_10-30-25.mp3?c_id=195063915&amp;cs_id=195063915&amp;response-content-type=audio%2Fmpeg&amp;Expires=1768067845&amp;Signature=PDvNVKx2l-Zt3VvkvzuB7lM~QaU450dYxPYb6sHO92IgjJchC2Wq338dxwBvekWWb~WKq27U-GJaE9e4d7Yv-b79rEAtfMv1X2ouDBGdoCSjFlsgujWZ9fHOqrCTfS-8ALAndMPBYD62~D6DRFkkM4Mh5WaP3zSiWtlaLLv8Iv3nLfTbKPGAztqdiQp489kKNc~7fl4K6IAbrdywh60-AYLjjVq7tgTt2ETIpuxTmkDIC9sdE4MZuFR8VRRVeTmRzGI-3cvltOo2t3yPAX4fHr75mpEL8HMA~Ln8xhmkHBx5BrL~jk3CmNtfWzTlER3lFlUz3N2OjOp5x9UkzsX5eg__&amp;Key-Pair-Id=K1YS7LZGUP96OI</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B1F772" w14:textId="77777777" w:rsidR="00D11313" w:rsidRDefault="00D11313" w:rsidP="00E5358F">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD3A516" w14:textId="2FED9D22" w:rsidR="00315922" w:rsidRPr="00315922" w:rsidRDefault="00315922" w:rsidP="00E5358F">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00315922">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cardoso, J. (2025, February). USF Global and National Security Institute. The U.S. Military Recruiting Crisis. At the Boundary. </w:t>
       </w:r>
       <w:r w:rsidRPr="00315922">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A.G. </w:t>
       </w:r>
       <w:r w:rsidRPr="00315922">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Rossi, G. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00315922">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.buzzsprout.com/2231197/episodes/16575580</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C01D805" w14:textId="77777777" w:rsidR="00315922" w:rsidRDefault="00315922" w:rsidP="00E5358F">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="583F3AEF" w14:textId="3571060C" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00E5358F">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
@@ -16232,51 +17457,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. American Association of Nurse Practitioners NP Pulse: The Voice of the Nurse Practitioner. Caring for our Veterans. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Rossiter, A.G.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; D’Aoust, R.F. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://aanp.podbean.com/e/101-caring-for-our-veterans/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67227F6B" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -16288,84 +17513,83 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Frazier, Carsen (2023, November). Florida Focus—Wreaths Across America. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rossiter, A.G. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Padra-Watters, S. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=gIMidY8uBJs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="212DBF53" w14:textId="77777777" w:rsidR="00F73778" w:rsidRDefault="00F73778" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="317F293A" w14:textId="636E7FE7" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00E5358F" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Cruickshank, S</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003C3502" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
@@ -16405,51 +17629,51 @@
         <w:t xml:space="preserve">On the Front Lines of Veteran Health Care. D’Aoust, R.F. &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Rossiter, A.G</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://hub.jhu.edu/2022/11/10/veterans-health-rita-daoust/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="765D6B7C" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -16503,51 +17727,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>. No one serves alone: The impact of military service on children.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> The Hill.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://thehill.com/opinion/national-security/584358-no-one-serves-alone-the-impact-of-military-service-on-children</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="626D0857" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -16591,50 +17815,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Johns Hopkins On the Pulse.  Preparing Providers to Care for Veterans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6A1C04" w14:textId="2CFAD439" w:rsidR="003C3502" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="003C3502">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C3502" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003C3502" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidR="003C3502" w:rsidRPr="00710671">
@@ -16659,51 +17884,51 @@
         <w:t xml:space="preserve">Rossiter, A.G. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>&amp; D’Aoust, R.F</w:t>
       </w:r>
       <w:r w:rsidR="00CB474F" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7B11EA" w14:textId="0A329BD2" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB474F" w:rsidP="00CB474F">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://healthpodcastnetwork.com/episodes/on-the-pulse/episode-9-preparing-providers-to-care-for-veterans-and-their-families/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6AFA54" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -16804,51 +18029,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>A.G</w:t>
       </w:r>
       <w:r w:rsidR="00CB474F" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; D’Aoust, R.F. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.alirtayyeb.com/rnmentor-podcast/caringforveterans</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15923E53" w14:textId="77777777" w:rsidR="003A68C8" w:rsidRDefault="003A68C8" w:rsidP="007D1CA2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -16943,51 +18168,51 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">A. </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="007D1CA2" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; D’Aoust, R.F.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=XzdWCpQsaFk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E78CF74" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -17019,154 +18244,177 @@
           <w:bCs/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidR="00CB474F" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">I Serve 2.  Suicide Prevention Resource. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.doe.virginia.gov/support/prevention/suicide/index.shtml</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E477FC2" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67FCF5B0" w14:textId="539003BE" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00E5358F" w:rsidP="00CB3CF3">
+    <w:p w14:paraId="23EDF750" w14:textId="77777777" w:rsidR="00D94E45" w:rsidRDefault="00E5358F" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ling, C.G. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB474F" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB474F" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, June)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Association of Nurse Practitioners PRAC Talk.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Collaboration along</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FCF5B0" w14:textId="12C92C0B" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...11 lines deleted...]
-        <w:t>(</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>he continuum of research and scholarship between the PhD and DNP.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">American Association of Nurse Practitioners PRAC Talk.  </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-        <w:t>Collaboration along the continuum of research and scholarship between the PhD and DNP.</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ling, C. G. &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rossiter, A. G.</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Ling, C. G. &amp; </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.aanp.org/membership/fellows-program/about-faanp/meet-the-fellows</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E6A5453" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0695C6FF" w14:textId="77777777" w:rsidR="004F68B1" w:rsidRDefault="00567A9C" w:rsidP="00567A9C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:t xml:space="preserve">Jonas Nursing and Veterans Healthcare. (2020). </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
@@ -17176,51 +18424,51 @@
     <w:p w14:paraId="26DA8E81" w14:textId="412335AE" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="004F68B1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:t>in Veterans Healthcare.</w:t>
       </w:r>
       <w:r w:rsidR="00567A9C" w:rsidRPr="00710671">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rossiter, A. G.</w:t>
       </w:r>
       <w:r w:rsidR="00567A9C" w:rsidRPr="00710671">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00D915CF" w:rsidRPr="009764B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=6tKLhzmpHRE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2999B540" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="455EA879" w14:textId="77777777" w:rsidR="00937157" w:rsidRDefault="00E5358F" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
@@ -17301,51 +18549,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mackie, K., Hernandez, C, &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Rossiter,</w:t>
       </w:r>
       <w:r w:rsidR="00315922">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">A.G. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://ce.napnap.org/content/teampeds-talks</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73DACA38" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B8CAFC5" w14:textId="12ED3F50" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -17362,51 +18610,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t>(2020).</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Military-Connected Children and I Serve 2.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Rossiter, A. G.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Ling, C. G.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://vimeo.com/413181036</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6415A895" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00E5358F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18318E7C" w14:textId="77777777" w:rsidR="007D1CA2" w:rsidRPr="00710671" w:rsidRDefault="003C3502" w:rsidP="003C3502">
@@ -17568,129 +18816,128 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rossiter, A.G.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Perry, S.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70848CDA" w14:textId="73551A90" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB474F" w:rsidP="00CB474F">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://hscweb3.hsc.usf.edu/nursingnews/nurses-battlefield-usf-college-nursing-professors-recall-caring-served/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67D9B8F1" w14:textId="3483C4D3" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2698D204" w14:textId="2FC58F4A" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="003C3502" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Stong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, C. (</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2017</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, June 23). </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>American Association of Nurse Practitioners 2017 Annual Meeting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBD9C79" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.clinicaladvisor.com/aanp-2017-annual-meeting/women-veterans-lack-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="601818D4" w14:textId="177D6F22" w:rsidR="003C3502" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17789,50 +19036,51 @@
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Subject Matter Expert Content Reviewer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259DB0EB" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D98FD3E" w14:textId="2DA9FFB9" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="003C3502" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rossiter, A.G. (</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -17844,51 +19092,51 @@
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=BYG0YoqE9K8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6137ED24" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39917211" w14:textId="100542AB" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="003C3502" w:rsidP="00CB3CF3">
       <w:pPr>
@@ -17907,51 +19155,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, June 16). </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Nursing Disrespect and the Veteran Administration  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD1D6E9" w14:textId="28A56DCF" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="003C3502" w:rsidP="003C3502">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://natmonitor.com/2016/06/16/nursing-disrespect-and-the-veterans-administration/2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C2E6F3A" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DD11E1F" w14:textId="77777777" w:rsidR="003C3502" w:rsidRPr="00710671" w:rsidRDefault="003C3502" w:rsidP="003C3502">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
@@ -17965,51 +19213,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Winston Churchill Memorial Fund—Amanda Wood Fellow Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6DE1F4" w14:textId="1B7C4013" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="003C3502" w:rsidP="003C3502">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.wcmt.org.uk/sites/default/files/reportdocuments/Wood%20A%20Report%202016%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E823E56" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="059E23EA" w14:textId="2B393CC5" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
@@ -18026,51 +19274,51 @@
       <w:r w:rsidR="00567A9C" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. (2015).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED4841A" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://veterans.uncg.edu/credit-for-medics-which-colleges-are-giving-it-a-shot/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DCA6D8" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A01A628" w14:textId="77777777" w:rsidR="00477219" w:rsidRPr="00710671" w:rsidRDefault="00477219" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
@@ -18094,68 +19342,68 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, May 14). </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Divorce and the Air Force:  Who stays married and who doesn’t</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113CC25F" w14:textId="7A4F632F" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00477219" w:rsidP="00477219">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.militarytimes.com/2014/05/14/divorce-and-the-air-force-who-stays-married-and-who-doesn-t/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49BBDC76" w14:textId="77777777" w:rsidR="00477219" w:rsidRPr="00710671" w:rsidRDefault="00477219" w:rsidP="00477219">
-[...6 lines deleted...]
-    <w:p w14:paraId="6D506CFC" w14:textId="5C198DA4" w:rsidR="00BA14DD" w:rsidRPr="00710671" w:rsidRDefault="00BA14DD" w:rsidP="00477219">
+    <w:p w14:paraId="0C40DE47" w14:textId="77777777" w:rsidR="00115041" w:rsidRDefault="00115041" w:rsidP="00477219">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D506CFC" w14:textId="1014E278" w:rsidR="00BA14DD" w:rsidRPr="00710671" w:rsidRDefault="00BA14DD" w:rsidP="00477219">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Citizen Airman. </w:t>
       </w:r>
       <w:r w:rsidR="00477219" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
       <w:r w:rsidR="00477219" w:rsidRPr="00710671">
         <w:rPr>
@@ -18185,51 +19433,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>women in the</w:t>
       </w:r>
       <w:r w:rsidR="00BA14DD" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>military</w:t>
       </w:r>
       <w:r w:rsidR="00477219" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="00BA14DD" w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.citamn.afrc.af.mil/Features/Article/676364/divorce-   reservist-colleague-studying-why-break-ups-are-more-common-for-women-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="614A46B1" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7986D2C8" w14:textId="3AEAA752" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00E5358F" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18251,51 +19499,51 @@
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Vets Want Class Credit for Military Skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445144BB" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://time.com/87696/military-veterans-education/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64377B21" w14:textId="77777777" w:rsidR="00937157" w:rsidRDefault="00937157" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B02CEDF" w14:textId="4554E08E" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00BA14DD" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18318,51 +19566,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, October 15). </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF3" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>USF grant to train medics as nurses</w:t>
       </w:r>
       <w:r w:rsidR="00477219" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C73EF7" w14:textId="5F527529" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00477219" w:rsidP="00477219">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.tbo.com/health/usf-program-helps-military-medics-adapt-to-civilian-nursing-20131021/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27C7709C" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF4F59C" w14:textId="77777777" w:rsidR="00BA14DD" w:rsidRPr="00710671" w:rsidRDefault="00BA14DD" w:rsidP="00BA14DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18385,51 +19633,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>USF Gets $1.25M to Transition Veterans Healthcare Skills into</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DAE7D7B" w14:textId="1419CD37" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00BA14DD">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Nursing Careers</w:t>
       </w:r>
       <w:r w:rsidR="00BA14DD" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="00BA14DD" w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.nurse.com/blog/2013/11/11/usf-gets-1-25-million-to-transition-veterans-healthcare-skills-into-nursing-careers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A10C0BD" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FBEB919" w14:textId="64EE73BB" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00BA14DD" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
@@ -18459,51 +19707,51 @@
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12CFD4E4" w14:textId="77777777" w:rsidR="00CB3CF3" w:rsidRPr="00710671" w:rsidRDefault="00CB3CF3" w:rsidP="00CB3CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00710671">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.tbo.com/news/usf-course-aids-health-providers-with-vets-care-454551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69609E2A" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
@@ -18551,383 +19799,374 @@
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>I Serve 2:  A Pocketcard for Healthcare Providers Caring for Military Children©</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590ACD1D" w14:textId="77777777" w:rsidR="007E01A1" w:rsidRPr="00710671" w:rsidRDefault="007E01A1" w:rsidP="007E01A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Copyright 1-5850941961 January 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA0918B" w14:textId="3AC6716B" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="007E01A1" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rossiter, A. G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wilmoth, M. C., Patrician, P. A., Dumas, M. A., Ling, C. G., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Johnson, H. M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357301CC" w14:textId="21FF908E" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717CBA0F" w14:textId="77777777" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="000E0633">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CONSULTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FAB733" w14:textId="77777777" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="000E0633">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255312FE" w14:textId="77777777" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="000E0633">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022—Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Special Forces Charitable Trust—Advisor Beyond the Battlefield Suicide Prevention Platform</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0C7096" w14:textId="77777777" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="000E0633">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...100 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">2021—2023 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jonas Philanthropies Jonas Nursing and Veteran Health Scholars Program Subject Matter Expert/Consultant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B48344A" w14:textId="77777777" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="000E0633">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020—2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rapid-Trace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0AAFDC" w14:textId="77777777" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="000E0633">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>April 2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Olympia College VBSN program and The Washington Coalition for Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01094E83" w14:textId="77777777" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="000E0633">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>April 2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Olympia College VBSN program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F776CB" w14:textId="77777777" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="255312FE" w14:textId="77777777" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="000E0633">
-[...119 lines deleted...]
-    <w:p w14:paraId="73F776CB" w14:textId="77777777" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="00EF4D41">
+    <w:p w14:paraId="33051A6D" w14:textId="77777777" w:rsidR="00315922" w:rsidRDefault="00315922" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33051A6D" w14:textId="77777777" w:rsidR="00315922" w:rsidRDefault="00315922" w:rsidP="00EF4D41">
+    <w:p w14:paraId="66258A7A" w14:textId="114C311F" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00710671">
+        <w:t>RESEARCH GRANTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733FAAC5" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>RESEARCH GRANTS</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="701D7C46" w14:textId="4B54B612" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E7A77DA" w14:textId="2F9C049D" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Current Grants</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="36357195" w14:textId="67053977" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Extramural Funding </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B532730" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
-[...8 lines deleted...]
-    <w:p w14:paraId="5062D2E5" w14:textId="77777777" w:rsidR="00567A9C" w:rsidRPr="00710671" w:rsidRDefault="00567A9C" w:rsidP="00567A9C">
+    <w:p w14:paraId="0DF39CD1" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00710671" w:rsidRDefault="00115041" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5062D2E5" w14:textId="363BE48B" w:rsidR="00567A9C" w:rsidRPr="00710671" w:rsidRDefault="00567A9C" w:rsidP="00567A9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Agency: </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eugene Washington PCORI Engagement Award Program</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
@@ -19105,343 +20344,393 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Project period:</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>2024-2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00132FE9" w14:textId="0C57B46B" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00710671">
+    <w:p w14:paraId="287ED2B5" w14:textId="77777777" w:rsidR="008B35F5" w:rsidRDefault="008B35F5" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA1E2F8" w14:textId="65D388DC" w:rsidR="00EF4D41" w:rsidRPr="004C6343" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pending Grants </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7487974C" w14:textId="77777777" w:rsidR="006A3E07" w:rsidRPr="00115041" w:rsidRDefault="006A3E07" w:rsidP="006A3E07">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E98D96B" w14:textId="2474AB6A" w:rsidR="00115041" w:rsidRPr="004C6343" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Agency: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00710671">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00710671">
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">PCORI </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6343" w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Broad Pragmatic Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D9AFC5" w14:textId="1D27CAA0" w:rsidR="00115041" w:rsidRPr="004C6343" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I.D.#</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710671">
-[...17 lines deleted...]
-      <w:r w:rsidR="006A3E07" w:rsidRPr="006A3E07">
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C6343" w:rsidRPr="004C6343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>EADI-29003</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00710671">
+        <w:t>TBD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5346AD74" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="004C6343" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710671">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00710671">
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Comparing cognitive processing therapy vs. hatha yoga for posttraumatic stress</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1238E080" w14:textId="055EA0F8" w:rsidR="00115041" w:rsidRPr="004C6343" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>disorder in veterans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B09505D" w14:textId="7F62B0D5" w:rsidR="00115041" w:rsidRPr="004C6343" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Role:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710671">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00710671">
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6343" w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Team Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5CCCAA" w14:textId="680CAAD2" w:rsidR="00115041" w:rsidRPr="004C6343" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Percent effort:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710671">
-[...11 lines deleted...]
-      <w:r w:rsidR="006A3E07">
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C6343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEB3D92" w14:textId="0452BE52" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00710671">
+    <w:p w14:paraId="4624572C" w14:textId="46F340B6" w:rsidR="00115041" w:rsidRPr="004C6343" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Total award:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00710671">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00710671">
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="004C6343" w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5,000,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B30FC69" w14:textId="23ED212A" w:rsidR="00115041" w:rsidRPr="00710671" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6343">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Project period:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710671">
-[...64 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="004C6343" w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="004C6343" w:rsidRPr="004C6343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>32</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="338D13D2" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="463E1CF4" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -19504,335 +20793,559 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="19141EB3" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Extramural Funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EA6769" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D9B6D17" w14:textId="77777777" w:rsidR="00315922" w:rsidRPr="006A3E07" w:rsidRDefault="00315922" w:rsidP="00315922">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="33F1CF49" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00710671" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eugene Washington PCORI Dissemination Award Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA9F4E4" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00710671" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>I.D.#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="006A3E07">
-        <w:rPr>
-[...260 lines deleted...]
-      <w:r w:rsidR="006A3E07" w:rsidRPr="006A3E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>EADI-29003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3924B2B5" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00710671" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>On the Double—Veterans with PTSD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE8A876" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00710671" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dissemination Team Member PI, Cheryl Krause-Parello</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B93A77C" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00710671" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8D1A1C" w14:textId="77777777" w:rsidR="00115041" w:rsidRPr="00710671" w:rsidRDefault="00115041" w:rsidP="00115041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total award:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$249,996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8C8C5F" w14:textId="2A319F49" w:rsidR="00115041" w:rsidRDefault="00115041" w:rsidP="00315922">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Project period:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2023-2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9B6D17" w14:textId="530C6507" w:rsidR="00315922" w:rsidRPr="006A3E07" w:rsidRDefault="00315922" w:rsidP="00315922">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Agency:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Department of Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB4E160" w14:textId="77777777" w:rsidR="00315922" w:rsidRPr="006A3E07" w:rsidRDefault="00315922" w:rsidP="00315922">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>I.D. #:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ED-GRANTS-052824-005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C36E76E" w14:textId="77777777" w:rsidR="00315922" w:rsidRPr="006A3E07" w:rsidRDefault="00315922" w:rsidP="00315922">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Florida Center for Nursing Center of Excellence for Veteran Nursing Student Success</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115952B6" w14:textId="77777777" w:rsidR="00315922" w:rsidRPr="006A3E07" w:rsidRDefault="00315922" w:rsidP="00315922">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Co-Investigator and Director of Veteran Student Success</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC6CB3D" w14:textId="77777777" w:rsidR="00315922" w:rsidRPr="006A3E07" w:rsidRDefault="00315922" w:rsidP="00315922">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>15%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276FA2B4" w14:textId="433466BE" w:rsidR="00315922" w:rsidRPr="006A3E07" w:rsidRDefault="00315922" w:rsidP="00315922">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Total awarded:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Not funded</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324DEE42" w14:textId="00C18812" w:rsidR="00315922" w:rsidRDefault="00315922" w:rsidP="00315922">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Project period:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024-2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A51C264" w14:textId="77777777" w:rsidR="00315922" w:rsidRDefault="00315922" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428DEB54" w14:textId="72BA2607" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eugene Washington PCORI Engagement Award Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5989DA98" w14:textId="46BE598B" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>I.D.#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006A3E07" w:rsidRPr="006A3E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>21037-FAU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1893D456" w14:textId="7AFFFDC4" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -19984,5285 +21497,3291 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Jonas Philanthropies</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8C5B1F" w14:textId="30E5D76B" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+    <w:p w14:paraId="0290AFAC" w14:textId="7C85E5F4" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jonas Nursing and Veteran Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B01342" w14:textId="37D3C9C9" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>rimary Investigator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DF802E" w14:textId="52F0FF82" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D452DD5" w14:textId="0286EFC1" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total award:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$15,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FC19C3" w14:textId="0DA86435" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Project period:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2021-2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B89CF27" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC0E154" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sigma Theta Tau International and United University Professions Upstate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015D350A" w14:textId="71AFDAE2" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Medical Chapter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC870C6" w14:textId="5982EFCC" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Military Veterans Transitioning to the Role of Nursing Student in Civilian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nursing Programs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1742F8" w14:textId="58A136E8" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Co-Investigator; Primary Investigator Roberta Rolland, PhD and Co-Investigator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779B5498" w14:textId="5D351631" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dr. Dianne Morrison-Beedy, PhD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D093997" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F31EC4" w14:textId="4B9D2822" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total award:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$2,500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEFEE90" w14:textId="06A70FB4" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Project period:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2016-2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7616592D" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A86640" w14:textId="16554BB0" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>HRSA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6867732C" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I.D.#</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Name grant mechanism, if applicable and Grant ID/#</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0290AFAC" w14:textId="7C85E5F4" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+    <w:p w14:paraId="63BA5B97" w14:textId="1E126561" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
-[...7 lines deleted...]
-    <w:p w14:paraId="03B01342" w14:textId="37D3C9C9" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Veteran to Bachelor of Science in Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27664416" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Role:</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
-[...16 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Project Manager, Primary Investigator 2016-2018; Primary Investigator Rita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030BDED0" w14:textId="44315ED4" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="14DF802E" w14:textId="52F0FF82" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>D’Aoust PhD 2013-2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796F8DE0" w14:textId="38317AD5" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Percent effort:</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>60%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A2D30C" w14:textId="4D68CB61" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total award:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$1,537,161</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8749C0" w14:textId="0E2424D1" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Project period:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2013-2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B80886" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D6073B" w14:textId="0340D15D" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Charles Spark Draper Laboratory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE04569" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>I.D.#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name grant mechanism, if applicable and Grant ID/#</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D3CB53" w14:textId="37E6EA17" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psychophysiological Assessment of PTSD Before and After Treatment with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Accelerated Resolution Therapy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B551B5" w14:textId="23209753" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Co-Investigator; Primary Investigator Kevin Kip PhD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0C50DC" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D452DD5" w14:textId="0286EFC1" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+    <w:p w14:paraId="39870C65" w14:textId="10928067" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Total award:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
-[...7 lines deleted...]
-    <w:p w14:paraId="41FC19C3" w14:textId="0DA86435" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$44,036</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF35DEE" w14:textId="095CA4C5" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Project period:</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C7354A" w:rsidRPr="00710671">
-[...14 lines deleted...]
-    <w:p w14:paraId="0BC0E154" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2014-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1774C9F3" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDDC02C" w14:textId="36F513F8" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Agency: </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Sigma Theta Tau International and United University Professions Upstate</w:t>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:t>Jonas Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F220612" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>I.D.#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name grant mechanism, if applicable and Grant ID/#</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274F88DA" w14:textId="03E5FCD6" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Use of ART in Women Veterans with PTSD Secondary to MST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4797164E" w14:textId="465E4B74" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Primary Investigator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3F9178" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BC67FC" w14:textId="0CBDAD9B" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total award:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$10,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEDFBA6" w14:textId="0377F7B2" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Project period:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2013-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62873FC8" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0419F7CC" w14:textId="6890EB5B" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>HRSA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7343FE8F" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>I.D.#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name grant mechanism, if applicable and Grant ID/#</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1289AFA9" w14:textId="3397BE82" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Integrated Technology into Nursing Education and Practice Initiative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618ED8ED" w14:textId="09FD91B9" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Project Manager; Primary Investigator Rita D’Aoust PhD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4024D616" w14:textId="1FB8DE1A" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>30%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6035E999" w14:textId="020607B8" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total award:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1,250,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4F8A19" w14:textId="15BF5264" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Project period:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-201</w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1804E832" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="391B4CDD" w14:textId="47AE2080" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="007E01A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>N/A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67608DD4" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>I.D.#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name grant mechanism, if applicable and Grant ID/#</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2DEC28" w14:textId="6BEDA728" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Women Veterans Divorce Study</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501ECF44" w14:textId="73F0E9ED" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Co-Investigator; Primary Investigator R</w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asheeta Chandler, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PhD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490251B3" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79050C60" w14:textId="58D0C5C1" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total award:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Unfunded</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B8C299" w14:textId="406CF6DD" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Project period:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-201</w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BC3660" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3110E45F" w14:textId="2BB39D45" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="007E01A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>U.S. Army Medical Research and Material Command Grant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7015D31F" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>I.D.#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name grant mechanism, if applicable and Grant ID/#</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10513876" w14:textId="77A1F2F8" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nursing Health Initiative for Empowering Female Veterans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07760081" w14:textId="1A8B7EF2" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="007E01A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Co-Investigator; Primary Investigator </w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Maureen Groer,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PhD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FE0BC9" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3116FD54" w14:textId="5D68E014" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total award:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$2</w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>76,320</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A015B27" w14:textId="3A219DB8" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Project period:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-201</w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CDC871" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26561B50" w14:textId="4A536FC7" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="007E01A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Association of Occupation Health Nursing Research.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50629438" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>I.D.#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name grant mechanism, if applicable and Grant ID/#</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DCFF1C" w14:textId="43A348B9" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Reducing Musculoskeletal Injuries in At-Risk Populations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C20157" w14:textId="43DA4A68" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="007E01A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Co-Investigator; Primary Investigator </w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jeanne Merritt, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>PhD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBA0614" w14:textId="77777777" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5487EBD5" w14:textId="08F554E6" w:rsidR="0025757D" w:rsidRPr="00710671" w:rsidRDefault="0025757D" w:rsidP="0025757D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total award:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$25</w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185720FB" w14:textId="4CB8783A" w:rsidR="00D611A1" w:rsidRPr="0092407D" w:rsidRDefault="0025757D" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Project period:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="007E01A1" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>06</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4D41" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38485372" w14:textId="024A6879" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">SERVICE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B6088A" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58629B4E" w14:textId="77777777" w:rsidR="00066A46" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9F449D" w14:textId="77777777" w:rsidR="00E635B7" w:rsidRDefault="00E635B7" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63CED168" w14:textId="362C46A7" w:rsidR="00E635B7" w:rsidRPr="00E635B7" w:rsidRDefault="00E635B7" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E635B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 – Present </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E635B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Veterans Entering Into Nursing (VEIN) Student Organization, Faculty Advisor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455AB0F8" w14:textId="66EB1699" w:rsidR="00C837A6" w:rsidRPr="00E635B7" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E635B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023—Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E635B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E635B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Health—VA Affiliation Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4343E3D3" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022—2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anniversary Planning Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E87E54E" w14:textId="2E255AC3" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022—</w:t>
+      </w:r>
+      <w:r w:rsidR="00385905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Search Committees—Director of Clinical Practice; APRN Practice; Assistant Dean of Simulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E749808" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022—2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Health Faculty Honorifics Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F95BAD" w14:textId="37B8A5C3" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022—</w:t>
+      </w:r>
+      <w:r w:rsidR="00385905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 </w:t>
+      </w:r>
+      <w:r w:rsidR="00385905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluation Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3EBD7C" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022—2024 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dean’s Executive Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F81C62" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2021—2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>College of Nursing EDT Taskforce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4465A961" w14:textId="0756B691" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020—Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>APT Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00E635B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Peer Review Co-Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1FB68C" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020—2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Graduate Clinical Programs, Admissions, and Progression Curriculum (GCPACAAC) Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAAD733" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020—2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Admissions and Progressions (APG) Committee Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670E9E29" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020—2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Health Dean of the College of Nursing Search Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D6748B" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2019—2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF College of Nursing Faculty Community Advisory Board</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C41D6AE" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2019—2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF College of Nursing Sigma Theta Tau International Undergraduate Advisor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D5B769" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2017—2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF College of Nursing Disaster Relief Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EA2E0E" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2017—2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">USF College of Nursing Nominating Committee, Chair </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F5B30B" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2016—2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">USF College of Nursing Nominating Committee, Co-Chair </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E26C4F" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2016—2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...1914 lines deleted...]
-      <w:pPr>
+        <w:t>USF College of Nursing Nominating Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5061FF32" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2014—2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>CON Big Team committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A87FB9A" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2014—2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Baccalaureate Admissions, Curriculum, and Academic Affairs Committee </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCC2600" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013—2016 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Joining Forces to Restore Lives Conference Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDAACCA" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2014—2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Health IPE Working Group Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F236C3D" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012—2012 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF College of Nursing Search Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFC5C77" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012—2012 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Instructor Search Committee </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2874282F" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2011—2013</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Project Director for Veteran Centric Course Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B365C95" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011—2012 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dean’s Grievance Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8A7ADF" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2011—2013</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nursing Faculty Practice Policy Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E98A670" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2011—2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>APT Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0135DFF9" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011—2014 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Master’s Curriculum Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335A774E" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309FA854" w14:textId="2C03BD66" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DDECAF" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="333EAE03" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2021—2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Community Engagement Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A666FC" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020—2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>University of South Florida Critical Incident Planning Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C9865F" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2018—2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>University of South Florida Faculty Committee on Alternative Admissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2634C687" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018—Present </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Women in Leadership and Philanthropy Awards Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B0DE9E" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2018—2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Senate Executive Committee Governance Model Ad Hoc Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0959285F" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2017—2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Textbook Affordability Task Force</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6E773D" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2017—2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>University of South Florida Senate Executive Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E137DF" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2017—2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>University of South Florida Faculty Senate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F29689C" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Percent effort:</w:t>
-[...3062 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">2017—2021 </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of South Florida Faculty Council on Student Admissions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729F1996" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Chair—2020—2021</w:t>
       </w:r>
     </w:p>
@@ -25982,1531 +25501,1531 @@
         <w:t xml:space="preserve">2019—Present </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:tab/>
         <w:t>International Armed Forces Community Nursing Research Collaboration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EDD19A" w14:textId="137B3E28" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:tab/>
         <w:t>(IAFCNRC)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354BA492" w14:textId="678E91F5" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
+        <w:t>2019—2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:tab/>
+        <w:t>International Armed Forces, Veterans and their Families Research Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:tab/>
+        <w:t>Planning Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E8DF17" w14:textId="084FBC0C" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2019—2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Co-Chair, Military and Veteran Health Expert Panel, American Academy of Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6357FCB1" w14:textId="5D5EECA6" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Reviewer, Journal of Professional Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CB739A" w14:textId="292918C6" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="000E0633">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Reviewer, Advanced Practice Education Associates, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Clinical Guidelines for Primary Care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 3rd edition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E17CBA7" w14:textId="499363C6" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Reviewer, Journal of the American Association of Nurse Practitioners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC32DDB" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016—2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Fellows Selection Committee Member, American Association of Nurse Practitioners </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F06B6A" w14:textId="5E165302" w:rsidR="00F40CCF" w:rsidRPr="00710671" w:rsidRDefault="00F40CCF" w:rsidP="00F40CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2016—2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jonas Scholar Alumni Advisory Council—Vice Chair, Board Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC2DC62" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2016—2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>HRSA Veteran to BSN Grant National Monthly Webinar Series Moderator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8C1F85" w14:textId="39C6975C" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="000E0633">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2019—2020</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="12E8DF17" w14:textId="084FBC0C" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Reviewer, Nurse Education Today, Military and Veteran Health Special Edition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7C7AD0" w14:textId="5F449F70" w:rsidR="00F40CCF" w:rsidRPr="00710671" w:rsidRDefault="00F40CCF" w:rsidP="00F40CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2015—2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Spina Bifida Association of Central Florida—Board Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D25409" w14:textId="77777777" w:rsidR="00066A46" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2014—2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SNRS Conference Planning Committee—Reception Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D553130" w14:textId="77777777" w:rsidR="00710671" w:rsidRPr="00710671" w:rsidRDefault="00710671" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194A3BDD" w14:textId="3C64426D" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE73C6A" w14:textId="18F43704" w:rsidR="00EF4D41" w:rsidRPr="00710671" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9DBB3F" w14:textId="19215D12" w:rsidR="00406DB0" w:rsidRDefault="00406DB0" w:rsidP="00C837A6">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710671">
-[...13 lines deleted...]
-    <w:p w14:paraId="6357FCB1" w14:textId="5D5EECA6" w:rsidR="000E0633" w:rsidRPr="00710671" w:rsidRDefault="000E0633" w:rsidP="00C837A6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2024—Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wreaths Across American—Tampa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C655D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Florida</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Co-Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608A4EDC" w14:textId="3392FA75" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t>2024—</w:t>
+      </w:r>
+      <w:r w:rsidR="00385905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Maryland Nursing Workforce Center—Veteran to BSN Consultant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35002CEF" w14:textId="1E226CF1" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023—Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00066A46" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Florida Department of Education Workgroup for Nursing Combat Medics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C88C96" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023—Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Florida Nurse Practitioner Network Military and Veteran Health State of the Science Team—Co-Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C6466F" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022—Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sulphur Springs/UCF Community Schools Grant Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCC2448" w14:textId="77777777" w:rsidR="00F40CCF" w:rsidRPr="00710671" w:rsidRDefault="00F40CCF" w:rsidP="00F40CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2021—2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Veterans Advisory Board for Congressman Gus Bilirakas, Florida’s 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> District</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375541DA" w14:textId="73C3BD98" w:rsidR="00F40CCF" w:rsidRPr="00710671" w:rsidRDefault="00F40CCF" w:rsidP="00F40CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2021—Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sulphur Springs Pre-K-8 Leadership Cabinet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B88F866" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Bridging Community Together Wholesome Community Ministries 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Health Fair/Food Drive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AE465B" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2019—2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Women in Leadership and Philanthropy Feeding Tampa Bay Mega Pantry Volunteer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE9D3FA" w14:textId="1A68F4E2" w:rsidR="00F40CCF" w:rsidRPr="00710671" w:rsidRDefault="00F40CCF" w:rsidP="00F40CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2016—2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF Veteran Transition Center Advisory Board—Board Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CE0114" w14:textId="67FF4466" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2000—2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00F40CCF" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Back-to-School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Coalition of Hillsborough County</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320C24F2" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>School and Sport Physicals—Volunteer NP Provider</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F23919" w14:textId="77777777" w:rsidR="00C837A6" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00C837A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2011—2011</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Community Health Improvement Plan (CHIP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52047FD9" w14:textId="708B4435" w:rsidR="00FB5284" w:rsidRPr="00710671" w:rsidRDefault="00C837A6" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Childhood Obesity Task Force/Work Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A97696" w14:textId="77777777" w:rsidR="00FB5284" w:rsidRPr="00710671" w:rsidRDefault="00FB5284" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C5AC85" w14:textId="62879779" w:rsidR="00FB5284" w:rsidRPr="00710671" w:rsidRDefault="00E75AE9" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PROFESSIONAL MEMBERSHIPS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76387" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F598D1" w14:textId="77777777" w:rsidR="00D76387" w:rsidRPr="00710671" w:rsidRDefault="00D76387" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A783300" w14:textId="344C732C" w:rsidR="00FB5284" w:rsidRPr="00710671" w:rsidRDefault="00D76387" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Years</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Role/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E765DA" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Positions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Held</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E4E9C2" w14:textId="77777777" w:rsidR="00AD51F2" w:rsidRPr="00710671" w:rsidRDefault="00AD51F2" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB924DC" w14:textId="3E857408" w:rsidR="00385905" w:rsidRDefault="00385905" w:rsidP="000B3D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2025—Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>American Legion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7FE29C" w14:textId="77777777" w:rsidR="00385905" w:rsidRDefault="00385905" w:rsidP="000B3D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC06A47" w14:textId="1FC81950" w:rsidR="00406DB0" w:rsidRDefault="00406DB0" w:rsidP="000B3D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2025—Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Military Order of the World Wars</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4684E505" w14:textId="77777777" w:rsidR="00406DB0" w:rsidRDefault="00406DB0" w:rsidP="000B3D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FAD4AB3" w14:textId="52BA0CAB" w:rsidR="000B3D15" w:rsidRPr="00710671" w:rsidRDefault="000C4F8E" w:rsidP="000B3D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>2018</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710671">
-[...745 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00710671" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>—Present</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00710671" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Years</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Member; Co-Chair/Chair </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>American Academy of Nurses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34705762" w14:textId="1729F210" w:rsidR="000B3D15" w:rsidRPr="00710671" w:rsidRDefault="000B3D15" w:rsidP="000B3D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:tab/>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Role/</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Positions</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Held</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:tab/>
+        <w:t>Military and Veteran Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AEBF5A" w14:textId="0D6C20E1" w:rsidR="000B3D15" w:rsidRPr="00710671" w:rsidRDefault="000B3D15" w:rsidP="000B3D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:tab/>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Organization</w:t>
-[...10 lines deleted...]
-      <w:pPr>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2025—Present</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+        <w:t>Expert Panel; Nominating</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA628A2" w14:textId="7C6DF002" w:rsidR="000B3D15" w:rsidRPr="00710671" w:rsidRDefault="000B3D15" w:rsidP="000B3D15">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5EE8BD" w14:textId="77777777" w:rsidR="000C4F8E" w:rsidRPr="00710671" w:rsidRDefault="000C4F8E" w:rsidP="000B3D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF87E96" w14:textId="39C8049E" w:rsidR="000B3D15" w:rsidRPr="00710671" w:rsidRDefault="00710671" w:rsidP="000B3D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020—Present </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Member</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
-        <w:t>American Legion</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">National Association of Pediatric Nurse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0010C600" w14:textId="63CE160C" w:rsidR="000B3D15" w:rsidRPr="00710671" w:rsidRDefault="000B3D15" w:rsidP="000B3D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2025—Present</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Member</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Military Order of the World Wars</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4684E505" w14:textId="77777777" w:rsidR="00406DB0" w:rsidRDefault="00406DB0" w:rsidP="000B3D15">
+        <w:t>Practitioners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B80FCB0" w14:textId="77777777" w:rsidR="000C4F8E" w:rsidRPr="00710671" w:rsidRDefault="000C4F8E" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC87D8D" w14:textId="55A0A0AF" w:rsidR="000B3D15" w:rsidRPr="00710671" w:rsidRDefault="00710671" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00710671">
+        <w:t xml:space="preserve">2016—Present </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2018</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00710671" w:rsidRPr="00710671">
+        <w:t>Member; Veteran State</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>—Present</w:t>
+        <w:tab/>
+        <w:t>Florida Nurse Practitioner Network</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ABD1EC" w14:textId="582E67AE" w:rsidR="000B3D15" w:rsidRPr="00710671" w:rsidRDefault="000B3D15" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>of the Science Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CD997D" w14:textId="77777777" w:rsidR="000C4F8E" w:rsidRPr="00710671" w:rsidRDefault="000C4F8E" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048E593E" w14:textId="18BA09FF" w:rsidR="000B3D15" w:rsidRPr="00710671" w:rsidRDefault="00710671" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015—Present </w:t>
       </w:r>
       <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00710671" w:rsidRPr="00710671">
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member; Fellows </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>American Association of Nurse Practitioners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46291380" w14:textId="1695128E" w:rsidR="000B3D15" w:rsidRPr="00710671" w:rsidRDefault="000B3D15" w:rsidP="00FB5284">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
+      </w:pPr>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Member; Co-Chair/Chair </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
-        <w:t>American Academy of Nurses</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:r>
+      <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00710671">
+        <w:tab/>
+        <w:t>Selection Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5F7943" w14:textId="77777777" w:rsidR="000C4F8E" w:rsidRPr="00710671" w:rsidRDefault="000C4F8E" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="444F27C3" w14:textId="6B9DA3CA" w:rsidR="000B3D15" w:rsidRPr="00710671" w:rsidRDefault="001D7FC4" w:rsidP="00FB5284">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:tab/>
-[...21 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...375 lines deleted...]
-        </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidR="00710671" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Present</w:t>
       </w:r>
       <w:r w:rsidR="00710671" w:rsidRPr="00710671">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B3D15" w:rsidRPr="00710671">
         <w:rPr>
@@ -27726,79 +27245,79 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF4D41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EF4D41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FA433B" w:rsidRPr="00937157" w:rsidSect="009F2D5B">
-      <w:headerReference w:type="even" r:id="rId40"/>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:headerReference w:type="even" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DE154B4" w14:textId="77777777" w:rsidR="00D515DB" w:rsidRDefault="00D515DB" w:rsidP="00067860">
+    <w:p w14:paraId="459ABE6B" w14:textId="77777777" w:rsidR="000A32E3" w:rsidRDefault="000A32E3" w:rsidP="00067860">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CB1DC6B" w14:textId="77777777" w:rsidR="00D515DB" w:rsidRDefault="00D515DB" w:rsidP="00067860">
+    <w:p w14:paraId="65B7F71F" w14:textId="77777777" w:rsidR="000A32E3" w:rsidRDefault="000A32E3" w:rsidP="00067860">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A5221B6" w14:textId="77777777" w:rsidR="00D515DB" w:rsidRDefault="00D515DB"/>
+    <w:p w14:paraId="059DF4BE" w14:textId="77777777" w:rsidR="000A32E3" w:rsidRDefault="000A32E3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -27823,91 +27342,97 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="743D418E" w14:textId="4A97B54B" w:rsidR="00704DA0" w:rsidRDefault="00704DA0">
+  <w:p w14:paraId="743D418E" w14:textId="0D8069D9" w:rsidR="00704DA0" w:rsidRDefault="00704DA0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
-    <w:r w:rsidR="00385905">
-      <w:t>8</w:t>
+    <w:r w:rsidR="00262DE4">
+      <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:t>_</w:t>
     </w:r>
-    <w:r w:rsidR="00385905">
-      <w:t>4</w:t>
+    <w:r w:rsidR="001175DB">
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00262DE4">
+      <w:t>7</w:t>
     </w:r>
     <w:r>
-      <w:t>_2025</w:t>
+      <w:t>_202</w:t>
+    </w:r>
+    <w:r w:rsidR="00D94E45">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37B05135" w14:textId="77777777" w:rsidR="00D515DB" w:rsidRDefault="00D515DB" w:rsidP="00067860">
+    <w:p w14:paraId="62E6D9A3" w14:textId="77777777" w:rsidR="000A32E3" w:rsidRDefault="000A32E3" w:rsidP="00067860">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="591A03A0" w14:textId="77777777" w:rsidR="00D515DB" w:rsidRDefault="00D515DB" w:rsidP="00067860">
+    <w:p w14:paraId="02199764" w14:textId="77777777" w:rsidR="000A32E3" w:rsidRDefault="000A32E3" w:rsidP="00067860">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58F4A6F6" w14:textId="77777777" w:rsidR="00D515DB" w:rsidRDefault="00D515DB"/>
+    <w:p w14:paraId="45CC3B3B" w14:textId="77777777" w:rsidR="000A32E3" w:rsidRDefault="000A32E3"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="230739588"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="7D9DC8A9" w14:textId="7BC9C6E6" w:rsidR="00447EF7" w:rsidRDefault="00447EF7" w:rsidP="007100C1">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -28303,55 +27828,55 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E1E6182"/>
+    <w:nsid w:val="182874C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EC26FE54"/>
+    <w:tmpl w:val="D53E3FC8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
-      <w:start w:val="13"/>
+      <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -28392,50 +27917,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E1E6182"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EC26FE54"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="430D12CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="449EEDBA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28504,51 +28118,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48150B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0D62002"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28617,51 +28231,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51B66A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66B21232"/>
     <w:lvl w:ilvl="0" w:tplc="0EDEB1D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -28707,51 +28321,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4740" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="686A00C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCEAA7F2"/>
     <w:lvl w:ilvl="0" w:tplc="8BC69550">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -28804,529 +28418,597 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1992513770">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1484128431">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="504131417">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1205293833">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="143356194">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1864781299">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="666786831">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="568466817">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1884366553">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1972397018">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NTA0NTI2MTA1NjK2NDJQ0lEKTi0uzszPAykwrAUAY2rbjSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00FB5284"/>
     <w:rsid w:val="000048B6"/>
+    <w:rsid w:val="00020F1B"/>
     <w:rsid w:val="00032FFD"/>
     <w:rsid w:val="00034AA8"/>
     <w:rsid w:val="0005504F"/>
     <w:rsid w:val="00066A46"/>
     <w:rsid w:val="00067860"/>
     <w:rsid w:val="00071BC3"/>
     <w:rsid w:val="000738D9"/>
     <w:rsid w:val="00073A1E"/>
     <w:rsid w:val="00074D11"/>
     <w:rsid w:val="00081795"/>
     <w:rsid w:val="00086348"/>
     <w:rsid w:val="00094DE2"/>
+    <w:rsid w:val="000A3096"/>
+    <w:rsid w:val="000A32E3"/>
     <w:rsid w:val="000B3D15"/>
     <w:rsid w:val="000B4BFB"/>
     <w:rsid w:val="000C4F8E"/>
+    <w:rsid w:val="000D2630"/>
     <w:rsid w:val="000D37D3"/>
+    <w:rsid w:val="000D42D4"/>
     <w:rsid w:val="000E0633"/>
     <w:rsid w:val="000E1818"/>
     <w:rsid w:val="000E669B"/>
     <w:rsid w:val="000E6EF1"/>
     <w:rsid w:val="000F5056"/>
     <w:rsid w:val="00110F7C"/>
+    <w:rsid w:val="00115041"/>
+    <w:rsid w:val="001175DB"/>
     <w:rsid w:val="00117980"/>
     <w:rsid w:val="001351BE"/>
+    <w:rsid w:val="00136CD0"/>
     <w:rsid w:val="001565EB"/>
     <w:rsid w:val="00163750"/>
     <w:rsid w:val="00163E5C"/>
     <w:rsid w:val="00176B0B"/>
     <w:rsid w:val="00182548"/>
     <w:rsid w:val="001833B7"/>
     <w:rsid w:val="0019205B"/>
     <w:rsid w:val="001957BF"/>
     <w:rsid w:val="00195987"/>
     <w:rsid w:val="00195DF0"/>
     <w:rsid w:val="001A5A23"/>
     <w:rsid w:val="001B2797"/>
     <w:rsid w:val="001B405D"/>
+    <w:rsid w:val="001B4CB7"/>
     <w:rsid w:val="001B7314"/>
     <w:rsid w:val="001C0370"/>
     <w:rsid w:val="001C5E80"/>
     <w:rsid w:val="001D5A2F"/>
     <w:rsid w:val="001D7FC4"/>
     <w:rsid w:val="001E1AC1"/>
+    <w:rsid w:val="001E2324"/>
+    <w:rsid w:val="001F77A7"/>
     <w:rsid w:val="00201558"/>
     <w:rsid w:val="002202CF"/>
     <w:rsid w:val="00220BA1"/>
     <w:rsid w:val="00226B28"/>
     <w:rsid w:val="00240AC4"/>
     <w:rsid w:val="00244093"/>
     <w:rsid w:val="00253160"/>
     <w:rsid w:val="0025757D"/>
+    <w:rsid w:val="00262DE4"/>
     <w:rsid w:val="00270C09"/>
+    <w:rsid w:val="00274468"/>
     <w:rsid w:val="0027588B"/>
     <w:rsid w:val="00282682"/>
     <w:rsid w:val="00286FCB"/>
     <w:rsid w:val="002938A0"/>
     <w:rsid w:val="00294DBA"/>
     <w:rsid w:val="002A0AC3"/>
     <w:rsid w:val="002A272E"/>
     <w:rsid w:val="002A4BD1"/>
     <w:rsid w:val="002A6983"/>
     <w:rsid w:val="002B13A4"/>
     <w:rsid w:val="002B1595"/>
     <w:rsid w:val="002B3262"/>
     <w:rsid w:val="002B329B"/>
     <w:rsid w:val="002C47DE"/>
     <w:rsid w:val="002F0004"/>
     <w:rsid w:val="002F511B"/>
     <w:rsid w:val="002F63F2"/>
     <w:rsid w:val="003112AF"/>
     <w:rsid w:val="00314A79"/>
     <w:rsid w:val="00315922"/>
+    <w:rsid w:val="00315BFC"/>
     <w:rsid w:val="003302CE"/>
+    <w:rsid w:val="00342A84"/>
     <w:rsid w:val="00347A50"/>
+    <w:rsid w:val="00361AD7"/>
     <w:rsid w:val="00375F4D"/>
     <w:rsid w:val="00377025"/>
     <w:rsid w:val="003818EE"/>
     <w:rsid w:val="00385210"/>
     <w:rsid w:val="00385905"/>
     <w:rsid w:val="00395198"/>
     <w:rsid w:val="00395AA2"/>
     <w:rsid w:val="00397AC2"/>
     <w:rsid w:val="003A017E"/>
     <w:rsid w:val="003A1435"/>
     <w:rsid w:val="003A68C8"/>
     <w:rsid w:val="003B32BF"/>
     <w:rsid w:val="003B6605"/>
     <w:rsid w:val="003B6BA3"/>
     <w:rsid w:val="003C3502"/>
     <w:rsid w:val="003C4E9C"/>
     <w:rsid w:val="003D0E99"/>
     <w:rsid w:val="003D14C2"/>
     <w:rsid w:val="003D5614"/>
     <w:rsid w:val="003D772A"/>
     <w:rsid w:val="003E029D"/>
     <w:rsid w:val="003E2F35"/>
     <w:rsid w:val="003E5908"/>
     <w:rsid w:val="003E6C08"/>
     <w:rsid w:val="003F23F9"/>
     <w:rsid w:val="003F4368"/>
     <w:rsid w:val="003F475E"/>
     <w:rsid w:val="00400FA9"/>
     <w:rsid w:val="00403F11"/>
     <w:rsid w:val="00404264"/>
     <w:rsid w:val="0040614C"/>
     <w:rsid w:val="00406DB0"/>
     <w:rsid w:val="00410669"/>
     <w:rsid w:val="004131A1"/>
     <w:rsid w:val="004138C1"/>
     <w:rsid w:val="004141A6"/>
     <w:rsid w:val="004159F7"/>
     <w:rsid w:val="004200D8"/>
     <w:rsid w:val="00440DFB"/>
+    <w:rsid w:val="0044605E"/>
     <w:rsid w:val="00447EF7"/>
+    <w:rsid w:val="004501B2"/>
     <w:rsid w:val="00451458"/>
     <w:rsid w:val="00453732"/>
     <w:rsid w:val="00461035"/>
     <w:rsid w:val="00470D24"/>
     <w:rsid w:val="00471C6E"/>
     <w:rsid w:val="00472DB9"/>
     <w:rsid w:val="00475AE8"/>
     <w:rsid w:val="00477219"/>
     <w:rsid w:val="0048509B"/>
     <w:rsid w:val="004914F7"/>
+    <w:rsid w:val="00493364"/>
     <w:rsid w:val="004A2407"/>
     <w:rsid w:val="004A5B58"/>
     <w:rsid w:val="004A7438"/>
+    <w:rsid w:val="004B14B9"/>
     <w:rsid w:val="004B33BF"/>
     <w:rsid w:val="004B4903"/>
     <w:rsid w:val="004B6A0C"/>
     <w:rsid w:val="004C30D0"/>
+    <w:rsid w:val="004C6343"/>
     <w:rsid w:val="004C6378"/>
     <w:rsid w:val="004C7D46"/>
+    <w:rsid w:val="004D06EC"/>
     <w:rsid w:val="004E2421"/>
+    <w:rsid w:val="004E2E5F"/>
     <w:rsid w:val="004F0D04"/>
     <w:rsid w:val="004F1E04"/>
     <w:rsid w:val="004F2CEE"/>
     <w:rsid w:val="004F548F"/>
     <w:rsid w:val="004F68B1"/>
     <w:rsid w:val="004F7647"/>
     <w:rsid w:val="00500890"/>
+    <w:rsid w:val="005076F9"/>
     <w:rsid w:val="00507A33"/>
     <w:rsid w:val="00512B4E"/>
     <w:rsid w:val="0051474F"/>
     <w:rsid w:val="00514BB8"/>
     <w:rsid w:val="00516B11"/>
     <w:rsid w:val="00520ED4"/>
     <w:rsid w:val="00534E4F"/>
     <w:rsid w:val="005358F2"/>
     <w:rsid w:val="00536E30"/>
+    <w:rsid w:val="005440BA"/>
     <w:rsid w:val="005621C4"/>
     <w:rsid w:val="005644FC"/>
     <w:rsid w:val="00567A9C"/>
     <w:rsid w:val="00575931"/>
     <w:rsid w:val="00580EC7"/>
     <w:rsid w:val="005813C6"/>
     <w:rsid w:val="00595929"/>
     <w:rsid w:val="00597ED1"/>
     <w:rsid w:val="005A105F"/>
     <w:rsid w:val="005A134D"/>
     <w:rsid w:val="005A6B8B"/>
     <w:rsid w:val="005A702E"/>
     <w:rsid w:val="005B0C7E"/>
     <w:rsid w:val="005C1B92"/>
     <w:rsid w:val="005E1D08"/>
     <w:rsid w:val="005E3292"/>
     <w:rsid w:val="005F3743"/>
     <w:rsid w:val="005F39D1"/>
     <w:rsid w:val="005F422D"/>
     <w:rsid w:val="005F728B"/>
     <w:rsid w:val="00606796"/>
     <w:rsid w:val="006100AB"/>
     <w:rsid w:val="00614172"/>
     <w:rsid w:val="006176D9"/>
     <w:rsid w:val="00624872"/>
+    <w:rsid w:val="0063573F"/>
     <w:rsid w:val="00636741"/>
     <w:rsid w:val="00640175"/>
     <w:rsid w:val="00645AF0"/>
+    <w:rsid w:val="00652329"/>
     <w:rsid w:val="0067093A"/>
+    <w:rsid w:val="006744F0"/>
     <w:rsid w:val="0067584E"/>
     <w:rsid w:val="0069328E"/>
     <w:rsid w:val="00696FA6"/>
     <w:rsid w:val="006979D3"/>
     <w:rsid w:val="006A3E07"/>
     <w:rsid w:val="006A603C"/>
     <w:rsid w:val="006B1D91"/>
     <w:rsid w:val="006B79FA"/>
     <w:rsid w:val="006C1548"/>
     <w:rsid w:val="006C34FB"/>
     <w:rsid w:val="006D53E1"/>
     <w:rsid w:val="006D696D"/>
     <w:rsid w:val="006D796D"/>
     <w:rsid w:val="006E251F"/>
     <w:rsid w:val="006E4DB4"/>
+    <w:rsid w:val="006F38A6"/>
     <w:rsid w:val="006F7CEF"/>
     <w:rsid w:val="00704DA0"/>
     <w:rsid w:val="00706321"/>
+    <w:rsid w:val="00706390"/>
     <w:rsid w:val="00707A5D"/>
     <w:rsid w:val="00710671"/>
     <w:rsid w:val="0071334D"/>
     <w:rsid w:val="00713B3F"/>
     <w:rsid w:val="00713C0A"/>
     <w:rsid w:val="00717512"/>
     <w:rsid w:val="0072148B"/>
     <w:rsid w:val="007232B9"/>
     <w:rsid w:val="00727235"/>
     <w:rsid w:val="00754334"/>
     <w:rsid w:val="00770136"/>
     <w:rsid w:val="007705EF"/>
     <w:rsid w:val="00771B3A"/>
     <w:rsid w:val="00771BDF"/>
     <w:rsid w:val="0077662D"/>
+    <w:rsid w:val="00780564"/>
+    <w:rsid w:val="007838BE"/>
     <w:rsid w:val="00784C5F"/>
     <w:rsid w:val="007935DF"/>
     <w:rsid w:val="0079439C"/>
     <w:rsid w:val="00795E20"/>
     <w:rsid w:val="007968D3"/>
     <w:rsid w:val="007A3E16"/>
     <w:rsid w:val="007A5881"/>
     <w:rsid w:val="007A6D25"/>
     <w:rsid w:val="007B1658"/>
     <w:rsid w:val="007C0B87"/>
     <w:rsid w:val="007D1CA2"/>
     <w:rsid w:val="007E01A1"/>
     <w:rsid w:val="007E7A93"/>
     <w:rsid w:val="007F2F02"/>
     <w:rsid w:val="00803A2A"/>
     <w:rsid w:val="00811561"/>
     <w:rsid w:val="00814CF5"/>
+    <w:rsid w:val="00817971"/>
     <w:rsid w:val="008210E6"/>
     <w:rsid w:val="00827368"/>
     <w:rsid w:val="00831DD8"/>
     <w:rsid w:val="00832E82"/>
+    <w:rsid w:val="0083455C"/>
+    <w:rsid w:val="00834694"/>
     <w:rsid w:val="00837001"/>
     <w:rsid w:val="00840678"/>
     <w:rsid w:val="00843AF8"/>
     <w:rsid w:val="00843DB0"/>
     <w:rsid w:val="00846DAF"/>
     <w:rsid w:val="00850AD0"/>
     <w:rsid w:val="00850D1E"/>
     <w:rsid w:val="00863BC3"/>
     <w:rsid w:val="008650E8"/>
     <w:rsid w:val="0087667F"/>
     <w:rsid w:val="00882673"/>
     <w:rsid w:val="008828B1"/>
+    <w:rsid w:val="00897AA1"/>
     <w:rsid w:val="008A06F1"/>
     <w:rsid w:val="008A39CC"/>
     <w:rsid w:val="008A5719"/>
     <w:rsid w:val="008B2919"/>
     <w:rsid w:val="008B35F5"/>
     <w:rsid w:val="008D0541"/>
     <w:rsid w:val="008D1277"/>
     <w:rsid w:val="008D4D41"/>
     <w:rsid w:val="008D60F7"/>
     <w:rsid w:val="008E248E"/>
     <w:rsid w:val="008E4D4E"/>
+    <w:rsid w:val="009065BC"/>
     <w:rsid w:val="009109A6"/>
     <w:rsid w:val="00912599"/>
+    <w:rsid w:val="0092407D"/>
     <w:rsid w:val="009312E2"/>
     <w:rsid w:val="00937157"/>
     <w:rsid w:val="00941163"/>
     <w:rsid w:val="00945C5E"/>
     <w:rsid w:val="009549B5"/>
     <w:rsid w:val="009615A5"/>
     <w:rsid w:val="0096163A"/>
     <w:rsid w:val="009646FD"/>
     <w:rsid w:val="009750EF"/>
     <w:rsid w:val="00981D42"/>
     <w:rsid w:val="00987A9D"/>
     <w:rsid w:val="00990B09"/>
     <w:rsid w:val="0099228C"/>
     <w:rsid w:val="00995A81"/>
     <w:rsid w:val="009A30B8"/>
     <w:rsid w:val="009C036E"/>
     <w:rsid w:val="009C2712"/>
     <w:rsid w:val="009C561D"/>
     <w:rsid w:val="009D065C"/>
     <w:rsid w:val="009E06C1"/>
+    <w:rsid w:val="009E1EF7"/>
     <w:rsid w:val="009E7BD7"/>
     <w:rsid w:val="009F189D"/>
     <w:rsid w:val="009F2D5B"/>
     <w:rsid w:val="009F43C0"/>
     <w:rsid w:val="009F571D"/>
     <w:rsid w:val="00A2019D"/>
     <w:rsid w:val="00A2129F"/>
     <w:rsid w:val="00A33FCE"/>
     <w:rsid w:val="00A361B6"/>
     <w:rsid w:val="00A4535C"/>
+    <w:rsid w:val="00A46797"/>
     <w:rsid w:val="00A46989"/>
     <w:rsid w:val="00A50335"/>
     <w:rsid w:val="00A639F2"/>
     <w:rsid w:val="00A66428"/>
     <w:rsid w:val="00A66657"/>
     <w:rsid w:val="00A9229A"/>
     <w:rsid w:val="00AB4156"/>
     <w:rsid w:val="00AB7E77"/>
     <w:rsid w:val="00AC0189"/>
     <w:rsid w:val="00AD002D"/>
     <w:rsid w:val="00AD51F2"/>
+    <w:rsid w:val="00AD7ABD"/>
     <w:rsid w:val="00AE0E25"/>
     <w:rsid w:val="00AE1E4F"/>
     <w:rsid w:val="00AF0B43"/>
     <w:rsid w:val="00AF3776"/>
     <w:rsid w:val="00B07FA7"/>
     <w:rsid w:val="00B117E8"/>
     <w:rsid w:val="00B21245"/>
+    <w:rsid w:val="00B223AE"/>
     <w:rsid w:val="00B33870"/>
+    <w:rsid w:val="00B41275"/>
     <w:rsid w:val="00B678D9"/>
     <w:rsid w:val="00B722A8"/>
     <w:rsid w:val="00B7323C"/>
     <w:rsid w:val="00B802D4"/>
     <w:rsid w:val="00B8179C"/>
     <w:rsid w:val="00B9221B"/>
     <w:rsid w:val="00B9700F"/>
     <w:rsid w:val="00BA14DD"/>
     <w:rsid w:val="00BA2B03"/>
+    <w:rsid w:val="00BA5BBE"/>
     <w:rsid w:val="00BB5F8E"/>
+    <w:rsid w:val="00BE0625"/>
+    <w:rsid w:val="00BE5930"/>
     <w:rsid w:val="00BF2B67"/>
     <w:rsid w:val="00BF6D13"/>
     <w:rsid w:val="00C16510"/>
     <w:rsid w:val="00C272A3"/>
     <w:rsid w:val="00C41228"/>
     <w:rsid w:val="00C51CDB"/>
     <w:rsid w:val="00C54AC4"/>
     <w:rsid w:val="00C60EB5"/>
     <w:rsid w:val="00C615AF"/>
     <w:rsid w:val="00C631FB"/>
     <w:rsid w:val="00C647BA"/>
     <w:rsid w:val="00C65317"/>
     <w:rsid w:val="00C655D3"/>
     <w:rsid w:val="00C667F9"/>
     <w:rsid w:val="00C7354A"/>
+    <w:rsid w:val="00C77A1A"/>
     <w:rsid w:val="00C837A6"/>
+    <w:rsid w:val="00C94D09"/>
     <w:rsid w:val="00CA4D86"/>
     <w:rsid w:val="00CB3CF3"/>
     <w:rsid w:val="00CB474F"/>
     <w:rsid w:val="00CB52D3"/>
     <w:rsid w:val="00CC151B"/>
+    <w:rsid w:val="00CC16CB"/>
     <w:rsid w:val="00CC4201"/>
     <w:rsid w:val="00CC6DC8"/>
     <w:rsid w:val="00CC71BE"/>
     <w:rsid w:val="00CD7B58"/>
     <w:rsid w:val="00CF3098"/>
     <w:rsid w:val="00CF386D"/>
     <w:rsid w:val="00CF3D37"/>
     <w:rsid w:val="00CF7252"/>
     <w:rsid w:val="00D01A28"/>
     <w:rsid w:val="00D02406"/>
     <w:rsid w:val="00D108B8"/>
+    <w:rsid w:val="00D11313"/>
     <w:rsid w:val="00D1148C"/>
     <w:rsid w:val="00D2137B"/>
     <w:rsid w:val="00D339A3"/>
     <w:rsid w:val="00D34691"/>
     <w:rsid w:val="00D44B3D"/>
     <w:rsid w:val="00D46948"/>
     <w:rsid w:val="00D46C4F"/>
     <w:rsid w:val="00D46CFC"/>
     <w:rsid w:val="00D515DB"/>
     <w:rsid w:val="00D51E69"/>
     <w:rsid w:val="00D52E4F"/>
     <w:rsid w:val="00D5547A"/>
     <w:rsid w:val="00D611A1"/>
+    <w:rsid w:val="00D64F50"/>
     <w:rsid w:val="00D76387"/>
     <w:rsid w:val="00D815FE"/>
     <w:rsid w:val="00D915CF"/>
     <w:rsid w:val="00D920FE"/>
+    <w:rsid w:val="00D94CEC"/>
+    <w:rsid w:val="00D94E45"/>
+    <w:rsid w:val="00D95EFC"/>
+    <w:rsid w:val="00DA638B"/>
     <w:rsid w:val="00DA7EA4"/>
     <w:rsid w:val="00DB0F7E"/>
     <w:rsid w:val="00DB2C44"/>
     <w:rsid w:val="00DC1D31"/>
     <w:rsid w:val="00DD08FC"/>
     <w:rsid w:val="00DE04AE"/>
     <w:rsid w:val="00DF135D"/>
     <w:rsid w:val="00DF46FA"/>
     <w:rsid w:val="00E12A2B"/>
     <w:rsid w:val="00E27704"/>
+    <w:rsid w:val="00E36566"/>
     <w:rsid w:val="00E42504"/>
     <w:rsid w:val="00E44218"/>
     <w:rsid w:val="00E5358F"/>
     <w:rsid w:val="00E560BF"/>
     <w:rsid w:val="00E571EB"/>
     <w:rsid w:val="00E57267"/>
     <w:rsid w:val="00E605FA"/>
+    <w:rsid w:val="00E61B66"/>
     <w:rsid w:val="00E635B7"/>
     <w:rsid w:val="00E6791A"/>
     <w:rsid w:val="00E75AE9"/>
     <w:rsid w:val="00E765DA"/>
     <w:rsid w:val="00E821D8"/>
     <w:rsid w:val="00E828DC"/>
     <w:rsid w:val="00E841AB"/>
+    <w:rsid w:val="00E92AD1"/>
     <w:rsid w:val="00E96D0E"/>
     <w:rsid w:val="00EA1CC3"/>
     <w:rsid w:val="00EA5132"/>
+    <w:rsid w:val="00EA6868"/>
     <w:rsid w:val="00EB04CF"/>
     <w:rsid w:val="00EB2510"/>
     <w:rsid w:val="00EB5456"/>
     <w:rsid w:val="00EC472F"/>
     <w:rsid w:val="00EC698A"/>
     <w:rsid w:val="00ED4DDC"/>
     <w:rsid w:val="00EE3872"/>
     <w:rsid w:val="00EF0E34"/>
     <w:rsid w:val="00EF4D41"/>
+    <w:rsid w:val="00EF73DE"/>
     <w:rsid w:val="00F10F8F"/>
+    <w:rsid w:val="00F110FD"/>
     <w:rsid w:val="00F269F0"/>
+    <w:rsid w:val="00F27211"/>
     <w:rsid w:val="00F31D87"/>
     <w:rsid w:val="00F379A4"/>
     <w:rsid w:val="00F40C85"/>
     <w:rsid w:val="00F40CCF"/>
     <w:rsid w:val="00F4422B"/>
     <w:rsid w:val="00F501D8"/>
     <w:rsid w:val="00F613E8"/>
     <w:rsid w:val="00F61888"/>
     <w:rsid w:val="00F61B84"/>
+    <w:rsid w:val="00F71024"/>
     <w:rsid w:val="00F731E1"/>
     <w:rsid w:val="00F73778"/>
     <w:rsid w:val="00F75B45"/>
     <w:rsid w:val="00F849FC"/>
     <w:rsid w:val="00F87CE5"/>
     <w:rsid w:val="00F92DCF"/>
+    <w:rsid w:val="00F94E6F"/>
+    <w:rsid w:val="00FA0E62"/>
     <w:rsid w:val="00FA13D8"/>
     <w:rsid w:val="00FA433B"/>
     <w:rsid w:val="00FA4D78"/>
     <w:rsid w:val="00FA51AF"/>
     <w:rsid w:val="00FA7724"/>
     <w:rsid w:val="00FB5284"/>
     <w:rsid w:val="00FC0B1D"/>
     <w:rsid w:val="00FC2E8C"/>
     <w:rsid w:val="00FC425D"/>
     <w:rsid w:val="00FD5F24"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -29423,51 +29105,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -29868,50 +29550,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00067860"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00067860"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="007968D3"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00226B28"/>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="005B0C7E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
@@ -29990,77 +29673,87 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C655D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mark8aj7r6c4s">
+    <w:name w:val="mark8aj7r6c4s"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00115041"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="markbmxkwecol">
+    <w:name w:val="markbmxkwecol"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00115041"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1136722631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.nedt.2018.02.041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hub.jhu.edu/2022/11/10/veterans-health-rita-daoust/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ce.napnap.org/content/teampeds-talks" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tbo.com/news/usf-course-aids-health-providers-with-vets-care-454551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alirtayyeb.com/rnmentor-podcast/caringforveterans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.militarytimes.com/2014/05/14/divorce-and-the-air-force-who-stays-married-and-who-doesn-t/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arossite@usf.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aanp.podbean.com/e/101-caring-for-our-veterans/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthpodcastnetwork.com/episodes/on-the-pulse/episode-9-preparing-providers-to-care-for-veterans-and-their-families/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaladvisor.com/aanp-2017-annual-meeting/women-veterans-lack-" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apmr.2018.06.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanp.org/membership/fellows-program/about-faanp/meet-the-fellows" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcmt.org.uk/sites/default/files/reportdocuments/Wood%20A%20Report%202016%20Final.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tbo.com/health/usf-program-helps-military-medics-adapt-to-civilian-nursing-20131021/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2231197/episodes/16575580" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.virginia.gov/support/prevention/suicide/index.shtml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hscweb3.hsc.usf.edu/nursingnews/nurses-battlefield-usf-college-nursing-professors-recall-caring-served/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://time.com/87696/military-veterans-education/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apmr.2019.12.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thehill.com/opinion/national-security/584358-no-one-serves-alone-the-impact-of-military-service-on-children" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://natmonitor.com/2016/06/16/nursing-disrespect-and-the-veterans-administration/2/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apmr.2019.12.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.profnurs.2017.10.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XzdWCpQsaFk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/413181036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BYG0YoqE9K8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citamn.afrc.af.mil/Features/Article/676364/divorce-%20%20%20reservist-colleague-studying-why-break-ups-are-more-common-for-women-in/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1136/bmjmilitary-2020-001735" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1111/jan.13689" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gIMidY8uBJs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6tKLhzmpHRE" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterans.uncg.edu/credit-for-medics-which-colleges-are-giving-it-a-shot/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nurse.com/blog/2013/11/11/usf-gets-1-25-million-to-transition-veterans-healthcare-skills-into-nursing-careers/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1111/jan.13689" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2231197/episodes/16575580" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.virginia.gov/support/prevention/suicide/index.shtml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://time.com/87696/military-veterans-education/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hub.jhu.edu/2022/11/10/veterans-health-rita-daoust/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://natmonitor.com/2016/06/16/nursing-disrespect-and-the-veterans-administration/2/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tbo.com/news/usf-course-aids-health-providers-with-vets-care-454551" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arossite@usf.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.podbean.com/ei/pb-vzavw-19bd21d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ce.napnap.org/content/teampeds-talks" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apmr.2019.12.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alirtayyeb.com/rnmentor-podcast/caringforveterans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaladvisor.com/aanp-2017-annual-meeting/women-veterans-lack-" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.militarytimes.com/2014/05/14/divorce-and-the-air-force-who-stays-married-and-who-doesn-t/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tbo.com/health/usf-program-helps-military-medics-adapt-to-civilian-nursing-20131021/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.profnurs.2017.10.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthpodcastnetwork.com/episodes/on-the-pulse/episode-9-preparing-providers-to-care-for-veterans-and-their-families/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6tKLhzmpHRE" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterans.uncg.edu/credit-for-medics-which-colleges-are-giving-it-a-shot/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apmr.2019.12.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aanp.podbean.com/e/101-caring-for-our-veterans/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hscweb3.hsc.usf.edu/nursingnews/nurses-battlefield-usf-college-nursing-professors-recall-caring-served/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1136/bmjmilitary-2020-001735" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.nedt.2018.02.041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thehill.com/opinion/national-security/584358-no-one-serves-alone-the-impact-of-military-service-on-children" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanp.org/membership/fellows-program/about-faanp/meet-the-fellows" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/413181036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcmt.org.uk/sites/default/files/reportdocuments/Wood%20A%20Report%202016%20Final.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/hsc/9948132" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apmr.2018.06.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.libsyn.com/p/f/b/4/fb4e5321d357766f/Nursing_November_2025_Podcast_Revised_Alternate_10-30-25.mp3?c_id=195063915&amp;cs_id=195063915&amp;response-content-type=audio%2Fmpeg&amp;Expires=1768067845&amp;Signature=PDvNVKx2l-Zt3VvkvzuB7lM~QaU450dYxPYb6sHO92IgjJchC2Wq338dxwBvekWWb~WKq27U-GJaE9e4d7Yv-b79rEAtfMv1X2ouDBGdoCSjFlsgujWZ9fHOqrCTfS-8ALAndMPBYD62~D6DRFkkM4Mh5WaP3zSiWtlaLLv8Iv3nLfTbKPGAztqdiQp489kKNc~7fl4K6IAbrdywh60-AYLjjVq7tgTt2ETIpuxTmkDIC9sdE4MZuFR8VRRVeTmRzGI-3cvltOo2t3yPAX4fHr75mpEL8HMA~Ln8xhmkHBx5BrL~jk3CmNtfWzTlER3lFlUz3N2OjOp5x9UkzsX5eg__&amp;Key-Pair-Id=K1YS7LZGUP96OI" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XzdWCpQsaFk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BYG0YoqE9K8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citamn.afrc.af.mil/Features/Article/676364/divorce-%20%20%20reservist-colleague-studying-why-break-ups-are-more-common-for-women-in/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gIMidY8uBJs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nurse.com/blog/2013/11/11/usf-gets-1-25-million-to-transition-veterans-healthcare-skills-into-nursing-careers/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -30318,76 +30011,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>56023</Characters>
+  <Pages>29</Pages>
+  <Words>8812</Words>
+  <Characters>56752</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>767</Lines>
-  <Paragraphs>75</Paragraphs>
+  <Lines>1418</Lines>
+  <Paragraphs>936</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>66303</CharactersWithSpaces>
+  <CharactersWithSpaces>64628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jennifer Kue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>3e821ab2ed20598b93ded6210a053764e508783be63e60e5462e44468eacab99</vt:lpwstr>