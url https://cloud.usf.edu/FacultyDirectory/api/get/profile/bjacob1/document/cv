--- v0 (2025-10-13)
+++ v1 (2026-05-07)
@@ -1096,78 +1096,76 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">approaches </w:t>
       </w:r>
       <w:r w:rsidR="00B82EC2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00685E19">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> managing and analyzing large-scale, geo-located environmental and health </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009654EA" w:rsidRPr="00685E19">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
       <w:r w:rsidR="009654EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00B82EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00305BC6" w:rsidRPr="00E72BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009654EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00685E19">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1352,636 +1350,574 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> for Health </w:t>
       </w:r>
       <w:r w:rsidR="009654EA" w:rsidRPr="009654EA">
         <w:rPr>
           <w:rStyle w:val="mark33szdvl5x"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Analytics</w:t>
       </w:r>
       <w:r w:rsidR="009654EA" w:rsidRPr="009654EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t> (PHC 4933)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE0ED84" w14:textId="77777777" w:rsidR="009B7C81" w:rsidRDefault="009B7C81" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0C7931" w14:textId="77777777" w:rsidR="00EE6783" w:rsidRPr="00E72BA4" w:rsidRDefault="00EE6783" w:rsidP="00B87248">
+      <w:pPr>
+        <w:pStyle w:val="Heading8"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Mentoring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at USF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72335A7E" w14:textId="225037E6" w:rsidR="00C82AB1" w:rsidRPr="00C65F1A" w:rsidRDefault="00EE6783" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PhD students:</w:t>
+      </w:r>
+      <w:r w:rsidR="001C25B5" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nathanael Stanley: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Spatial Data Scientist at Moffitt Cancer</w:t>
+      </w:r>
+      <w:r w:rsidR="00850965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caitlin M. Wolfe </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Faculty Instructor III, University of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="00242A68" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sean Beeman</w:t>
+      </w:r>
+      <w:r w:rsidR="00242A68" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A68" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the division of occupational and environmental health and an assistant professor in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00850965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epartment of </w:t>
+      </w:r>
+      <w:r w:rsidR="00850965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reventive </w:t>
+      </w:r>
+      <w:r w:rsidR="00850965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edicine and </w:t>
+      </w:r>
+      <w:r w:rsidR="00850965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iostatistics in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00850965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chool of </w:t>
+      </w:r>
+      <w:r w:rsidR="00850965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edicine at the Uniformed Services University of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54BFC" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4D25" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Sciences</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009654EA" w:rsidRPr="009654EA">
-[...2 lines deleted...]
-          <w:color w:val="242424"/>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ryan Tocartz </w:t>
+      </w:r>
+      <w:r w:rsidR="00850965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sistant </w:t>
+      </w:r>
+      <w:r w:rsidR="00850965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rofessor of </w:t>
+      </w:r>
+      <w:r w:rsidR="00850965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lobal </w:t>
+      </w:r>
+      <w:r w:rsidR="00850965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ealth. Mercer University Chad Wendell </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>(PHC 4933)</w:t>
-[...43 lines deleted...]
-        <w:ind w:right="-20"/>
+        <w:t xml:space="preserve">U.S. Air Force Tech. Sgt. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ali Mirada</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
-[...47 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00242A68" w:rsidRPr="00C65F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Faculty Instructor III, University of South Florida</w:t>
-[...382 lines deleted...]
-        <w:t xml:space="preserve">Duluth, </w:t>
+        <w:t xml:space="preserve">Associate Dean of Academic and Student Affairs Duluth, </w:t>
       </w:r>
       <w:r w:rsidR="00F54BFC" w:rsidRPr="00C65F1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Georgia, Toni</w:t>
       </w:r>
       <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Panoua </w:t>
       </w:r>
       <w:r w:rsidR="00F54BFC" w:rsidRPr="00C65F1A">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Civil Engineer</w:t>
       </w:r>
       <w:r w:rsidR="00B82EC2">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="00F54BFC" w:rsidRPr="00C65F1A">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Environmental Services Water Resources &amp; Hydrogeology Federal Services, Tampa, Florid</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F54BFC" w:rsidRPr="00C65F1A">
+        <w:t xml:space="preserve"> Environmental Services Water Resources &amp; Hydrogeology Federal Services, Tampa, Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="00850965">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00850965">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54BFC" w:rsidRPr="00C65F1A">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kyle Watterson: </w:t>
       </w:r>
       <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Corporate Director of Rehabilitation, Therapy Services at Shriners Children's </w:t>
       </w:r>
       <w:r w:rsidR="00C82AB1" w:rsidRPr="00C65F1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -2436,633 +2372,566 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67FF9FF9" w14:textId="514763AD" w:rsidR="00850965" w:rsidRDefault="00850965" w:rsidP="00B87248">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F54BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Principal Investigator, “Targeted Mosquito Control through Spectral Fingerprints.” Agency:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Joy Mccan Foundation of Tampa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, $</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,000; 07/27/2019 - 1/29/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8289F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D97BD62" w14:textId="77777777" w:rsidR="00850965" w:rsidRDefault="00850965" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C379CA4" w14:textId="597C25AA" w:rsidR="00850965" w:rsidRPr="00F54BFC" w:rsidRDefault="00850965" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investigator “Integrated Vector Management:  Operational Integration for </w:t>
+      </w:r>
+      <w:r w:rsidR="00571C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Onchocerciasis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eradication.” Agency: Bill &amp; Melinda Gates Foundation Grant # OPP11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>4367</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>832</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>447</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, $</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>00,000 (.50FTE), 9/11/20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>- 2/9/20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72465FEA" w14:textId="77777777" w:rsidR="00850965" w:rsidRDefault="00850965" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6865673F" w14:textId="13400586" w:rsidR="00850965" w:rsidRDefault="00850965" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>Principal Investigator, “Targeted Mosquito Control through Spectral Fingerprints.” Agency</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00571C5C" w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>: One</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> City Light </w:t>
+      </w:r>
+      <w:r w:rsidR="00571C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Ministry,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F54BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">:  </w:t>
+        <w:t xml:space="preserve"> $</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Joy</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,000; 07/27/20</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mccan Foundation</w:t>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 1/29/20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Tampa</w:t>
-      </w:r>
+        <w:t>24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D7CE0A" w14:textId="77777777" w:rsidR="00850965" w:rsidRDefault="00850965" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E67CD84" w14:textId="1C94C2E2" w:rsidR="00B82EC2" w:rsidRPr="00F54BFC" w:rsidRDefault="00B82EC2" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F54BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>, $</w:t>
+        <w:t>Co-Principal Investigator, “Evaluation of Community-Directed Vector Control on Transmission of Onchocerca Volvulus in a Loa Loa co-endemic Region.”  Agency: The Task Force for Global Health (6408112900), $140,669.9205/01/20 – 07/31/22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5206F7F4" w14:textId="77777777" w:rsidR="00B82EC2" w:rsidRDefault="00B82EC2" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A3B4E7" w14:textId="5F4415D8" w:rsidR="00F54BFC" w:rsidRPr="00F54BFC" w:rsidRDefault="00F54BFC" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Co-Principal Investigator, “Dispersion Modeling of Respiratory Aerosols and COVID-19 Infection Risk Analysis in Airport Terminals.” Agency: USF Research Office Internal Award, $25,000; 5/28/20 to 5/27/21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7B7D59" w14:textId="77777777" w:rsidR="00F54BFC" w:rsidRPr="00F54BFC" w:rsidRDefault="00F54BFC" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359B43BD" w14:textId="33D99775" w:rsidR="00B82EC2" w:rsidRPr="00F54BFC" w:rsidRDefault="00B82EC2" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Principal Investigator, “Unmanned Aerial Real Time Mapping of Unknown Mosquito Breeding Site Capture Point Habitats for Implementing Control Techniques.” Agency: USF COPH Internal Award, $10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>0</w:t>
-      </w:r>
+        <w:t>; 01/01/20 – 5/31/20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471038CC" w14:textId="77777777" w:rsidR="00B82EC2" w:rsidRDefault="00B82EC2" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0906FDBE" w14:textId="12051851" w:rsidR="0033680A" w:rsidRPr="00F54BFC" w:rsidRDefault="0033680A" w:rsidP="00B87248">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F54BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>,000; 07/27/2019 - 1/29/202</w:t>
-[...498 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Melinda Gates Foundation Grant # OPP1171887 (6408-1102-00), $874,456, 6/1/17- 9/30/1</w:t>
+        <w:t>Investigator, “Development of Habitat Signatures for Anopheles Mosquitoes in Cambodia.” Agency:  Bill &amp; Melinda Gates Foundation Grant # OPP1171887 (6408-1102-00), $874,456, 6/1/17- 9/30/1</w:t>
       </w:r>
       <w:r w:rsidR="00B87248">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00F54BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156A3DA0" w14:textId="77777777" w:rsidR="0033680A" w:rsidRDefault="0033680A" w:rsidP="00B87248">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -4197,97 +4066,73 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidR="00135EB8" w:rsidRPr="00135EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00135EB8" w:rsidRPr="00135EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>(1), 1-</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00135EB8" w:rsidRPr="00135EB8">
+        <w:t>(1), 1-14</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>14</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00481C9D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00135EB8" w:rsidRPr="00135EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t> </w:t>
+        <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00766876" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48EF1E5E" w14:textId="6C36434C" w:rsidR="00135EB8" w:rsidRPr="00D94007" w:rsidRDefault="008365B9" w:rsidP="00D94007">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94007">
         <w:rPr>
@@ -4445,67 +4290,51 @@
       </w:r>
       <w:r w:rsidR="001330D6" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024) Employing Second Order Geospatial Autocorrelation Statistics and an Eigen-Bayesian Semi-Parametric Markovian Non-Gaussian Model for Interpolating Culex quinquefasciatus Storm Sewer Habitats in Bexar and Dallas Counties Texas, U.S.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001330D6" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001330D6" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Annals of Biostatistics &amp; Biometric</w:t>
-[...15 lines deleted...]
-        <w:t>ISSN: 2641-6336</w:t>
+        <w:t xml:space="preserve"> Annals of Biostatistics &amp; Biometric ISSN: 2641-6336</w:t>
       </w:r>
       <w:r w:rsidR="00481C9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1736F0DA" w14:textId="77777777" w:rsidR="001330D6" w:rsidRPr="00D94007" w:rsidRDefault="001330D6" w:rsidP="00D94007">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4830,111 +4659,84 @@
         </w:rPr>
         <w:t>. Jacob</w:t>
       </w:r>
       <w:r w:rsidR="00D70DA3" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00481C9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2024 </w:t>
       </w:r>
       <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Signature</w:t>
+        <w:t xml:space="preserve">Signature </w:t>
+      </w:r>
+      <w:r w:rsidR="00D70DA3" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mapping Ae. aegypti Bird Bath Habitats Using a Bayesian Maximum Likelihood Classifier for Implementing "Seek and Destroy" Larval Source Management in Hillsborough County, FL. USA</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00766876" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American Journal of Entomolog</w:t>
       </w:r>
       <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...39 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>..</w:t>
-[...9 lines deleted...]
-        <w:t>;1</w:t>
+        <w:t>..;1</w:t>
       </w:r>
       <w:r w:rsidR="00481C9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00481C9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -5039,1035 +4841,822 @@
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D6212F" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> J. </w:t>
       </w:r>
       <w:r w:rsidR="00135EB8" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Choudhari, Namit</w:t>
+        <w:t xml:space="preserve"> Choudhari, Namit Brooke, Yost </w:t>
+      </w:r>
+      <w:r w:rsidR="00135EB8" w:rsidRPr="0041461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="0041461D" w:rsidRPr="0041461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00135EB8" w:rsidRPr="0041461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041461D" w:rsidRPr="0041461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Jacob</w:t>
       </w:r>
       <w:r w:rsidR="00135EB8" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00135EB8" w:rsidRPr="00D94007">
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94007" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Brooke, Yost</w:t>
+        <w:t>2023) Employing</w:t>
       </w:r>
       <w:r w:rsidR="00135EB8" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...49 lines deleted...]
-      <w:r w:rsidR="00135EB8" w:rsidRPr="00D94007">
+        <w:t xml:space="preserve"> an Eigenfunction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16151AE5" w14:textId="6DEF54BA" w:rsidR="00135EB8" w:rsidRPr="00D94007" w:rsidRDefault="00135EB8" w:rsidP="00D94007">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00135EB8" w:rsidRPr="00D94007">
+      </w:pPr>
+      <w:r w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D94007" w:rsidRPr="00D94007">
+        <w:t>Eigendecomposition algorithm to cartographically and statistically delineate traffic-related carbon monoxide pollution in Hillsborough County, Florida 10.5897 Journal of Public Health and Epidemiology</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>15-28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9D7C79" w14:textId="1B8CE210" w:rsidR="00135EB8" w:rsidRPr="00D94007" w:rsidRDefault="001330D6" w:rsidP="00D94007">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>2023) Employing</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00135EB8" w:rsidRPr="00D94007">
+      </w:pPr>
+      <w:r w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an Eigenfunction </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16151AE5" w14:textId="6DEF54BA" w:rsidR="00135EB8" w:rsidRPr="00D94007" w:rsidRDefault="00135EB8" w:rsidP="00D94007">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F4CFDE" w14:textId="0913884E" w:rsidR="001330D6" w:rsidRDefault="00571C5C" w:rsidP="00D94007">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D94007">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Eigendecomposition algorithm to cartographically and statistically delineate traffic-related carbon monoxide pollution in Hillsborough County, Florida</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D94007">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70DA3" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D94007">
+        <w:t>Isabelle Burnett, A., Izurieta, R., Hoare, I., Choudhari, N., Casanova,</w:t>
+      </w:r>
+      <w:r w:rsidR="0041461D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>10.5897</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D94007">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041461D" w:rsidRPr="0041461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70DA3" w:rsidRPr="0041461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidR="0041461D" w:rsidRPr="0041461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>acob</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70DA3" w:rsidRPr="0041461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70DA3" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D94007">
+        <w:t xml:space="preserve">  (2023). Mapping Potential Anopheles stephensi Habitats for Implementing “Seek and Destroy” Malaria Larval Source Management in Kwale County, Kenya. American Journal of Entomology, 7(4), 120-129.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE74D03" w14:textId="77777777" w:rsidR="00760951" w:rsidRDefault="00760951" w:rsidP="00D94007">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Journal of Public Health and Epidemiology</w:t>
-[...74 lines deleted...]
-    <w:p w14:paraId="3C9D7C79" w14:textId="1B8CE210" w:rsidR="00135EB8" w:rsidRPr="00D94007" w:rsidRDefault="001330D6" w:rsidP="00D94007">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF0F3C0" w14:textId="7A7D3EC1" w:rsidR="00760951" w:rsidRDefault="00760951" w:rsidP="00D94007">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D94007">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-    <w:p w14:paraId="40F4CFDE" w14:textId="0913884E" w:rsidR="001330D6" w:rsidRDefault="00571C5C" w:rsidP="00D94007">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gross, M., Schwartz, S., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Jacob, B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>. (2022). An analysis of average temperature and elevation on tuberculosis incidence within the Appalachian region. Journal of Public Health and Epidemiology, 14(2), 60-71.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404BCF25" w14:textId="77777777" w:rsidR="00481C9D" w:rsidRPr="00760951" w:rsidRDefault="00481C9D" w:rsidP="00D94007">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF37406" w14:textId="2CF4FC6E" w:rsidR="00481C9D" w:rsidRDefault="00481C9D" w:rsidP="00760951">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:right="-14"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00760951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00760951" w:rsidRPr="00760951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jacob Benjamin G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022) Decomposition matrices and Fast Fourier transforms derivable from the solution of linear algebraic formulations ascending amongst finite elements of Galerkin well-posedness methods employing piecewise Hermite bicubics for optimal quantization of Poisson’s equation based on the orthogonality of the unit square spline collocation counterparts and an O(N 2logN) operation on an N×N uniform partition American Journal of Mathematics </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760951">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3 (5), 12—25...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71201FC6" w14:textId="7AA139C9" w:rsidR="00D70DA3" w:rsidRPr="00760951" w:rsidRDefault="00D70DA3" w:rsidP="00760951">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660144AB" w14:textId="77777777" w:rsidR="005D313A" w:rsidRDefault="00571C5C" w:rsidP="00D94007">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C5C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00760951">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94007" w:rsidRPr="0041461D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jacob, B</w:t>
+      </w:r>
+      <w:r w:rsidR="0041461D" w:rsidRPr="0041461D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5FD9" w:rsidRPr="0041461D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5FD9" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denis Loum, Martha Kaddumukasa, Joseph Kamgno, Hugues Nana Djeunga, André Domche, Philip Nwane, Joseph Mwangangi, Santiago Hernandez Bojorge, Jeegan Parikh, Jesse Casanova, Ricardo Izureta, Edwin Micheal, Thomas Mason, Alfred Mubangizi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021, </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5FD9" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geospatial Artificial Intelligence Infused into a Smartphone Drone Application for Implementing 'Seek and Destroy' in Uganda, American Journal of Entomology. 5, </w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5FD9" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 92-109</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629FCCAB" w14:textId="39B319F3" w:rsidR="0041461D" w:rsidRPr="005D313A" w:rsidRDefault="0041461D" w:rsidP="005D313A">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD749C6" w14:textId="3D757C4B" w:rsidR="001330D6" w:rsidRPr="00D94007" w:rsidRDefault="00571C5C" w:rsidP="00D94007">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>9.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D70DA3" w:rsidRPr="00D94007">
+      </w:pPr>
+      <w:r w:rsidRPr="005D313A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Isabelle Burnett, A., Izurieta, R., Hoare, I., Choudhari, N., Casanova,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0041461D">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00760951" w:rsidRPr="005D313A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0041461D" w:rsidRPr="0041461D">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D70DA3" w:rsidRPr="0041461D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5BDE" w:rsidRPr="0041461D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> J</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00D70DA3" w:rsidRPr="00D94007">
+        <w:t>Jacob B,</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5BDE" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D70DA3" w:rsidRPr="00D94007">
+        <w:t xml:space="preserve"> Loum D, Lakwo T, Byamukama E, Habomugisha P, Cupp </w:t>
+      </w:r>
+      <w:r w:rsidR="005D313A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D70DA3" w:rsidRPr="00D94007">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="005D313A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>2023). Mapping Potential Anopheles stephensi Habitats for Implementing “Seek and Destroy” Malaria Larval Source Management in Kwale County, Kenya. American Journal of Entomology, 7(4), 120-129.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5FE74D03" w14:textId="77777777" w:rsidR="00760951" w:rsidRDefault="00760951" w:rsidP="00D94007">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D313A" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Unnasch</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5BDE" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TR </w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5BDE" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optimization of Slash and Clear Community-Directed Control of Simulium damnosum Sensu Stricto in Northern Uganda. Am J Trop Med Hyg.;104(4):1394-1403. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9D3774" w14:textId="77777777" w:rsidR="00135EB8" w:rsidRPr="00D94007" w:rsidRDefault="00135EB8" w:rsidP="00D94007">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0CF0F3C0" w14:textId="7A7D3EC1" w:rsidR="00760951" w:rsidRDefault="00760951" w:rsidP="00D94007">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273123E0" w14:textId="6E7D9E4F" w:rsidR="00C65F1A" w:rsidRPr="00C65F1A" w:rsidRDefault="00571C5C" w:rsidP="00D94007">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
-[...558 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571C5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005D313A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
@@ -6177,61 +5766,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EF5118" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>H</w:t>
-[...9 lines deleted...]
-        <w:t>ernandez, S. E., Parikh</w:t>
+        <w:t>Hernandez, S. E., Parikh</w:t>
       </w:r>
       <w:r w:rsidR="00EF5118" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00EF5118" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Blass-Alfaro, G., Rickloff, M. A., &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00EF5118" w:rsidRPr="0041461D">
         <w:rPr>
@@ -6872,256 +6451,230 @@
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2019)</w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Decomposition matrices and Fast Fourier transforms derivable from the solution of linear algebraic formulations ascending amongst finite elements of Galerkin well-posedness methods employing piecewise Hermite bicubics for optimal quantization of Poisson’s equation based on the orthogonality of the unit square spline collocation counterparts and an </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Decomposition matrices and Fast Fourier transforms derivable from the solution of linear algebraic formulations ascending amongst finite elements of Galerkin well-posedness methods employing piecewise Hermite bicubics for optimal quantization of Poisson’s equation based on the orthogonality of the unit square spline collocation counterparts and an O(N 2logN) operation on an N×N uniform partition American Journal of Mathematics </w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(8): 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C9D" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163DD150" w14:textId="77777777" w:rsidR="00481C9D" w:rsidRPr="00D94007" w:rsidRDefault="00481C9D" w:rsidP="00571C5C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F59E39D" w14:textId="1FEE3BC4" w:rsidR="00C65F1A" w:rsidRDefault="005D313A" w:rsidP="00D94007">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00571C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65F1A" w:rsidRPr="0041461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jacob B,</w:t>
+      </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>O(</w:t>
-[...67 lines deleted...]
-    <w:p w14:paraId="163DD150" w14:textId="77777777" w:rsidR="00481C9D" w:rsidRPr="00D94007" w:rsidRDefault="00481C9D" w:rsidP="00571C5C">
+        <w:t xml:space="preserve"> Loum D, Lakwo TL, Katholi CR, Habomugisha P, Byamukama Unnasch T (2019) Community-directed vector control to supplement mass drug distribution for onchocerciasis elimination in the Madi mid-North focus of Northern Uganda. PLoS Negl Trop Dis 12(8): 1-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E7D114" w14:textId="77777777" w:rsidR="002E4D25" w:rsidRPr="00D94007" w:rsidRDefault="002E4D25" w:rsidP="00D94007">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F59E39D" w14:textId="1FEE3BC4" w:rsidR="00C65F1A" w:rsidRDefault="005D313A" w:rsidP="00D94007">
+    <w:p w14:paraId="667E02F5" w14:textId="77777777" w:rsidR="00C65F1A" w:rsidRPr="00D94007" w:rsidRDefault="00C65F1A" w:rsidP="00D94007">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B62EF2" w14:textId="6A836CBE" w:rsidR="002E4D25" w:rsidRPr="002E4D25" w:rsidRDefault="00A800B7" w:rsidP="002E4D25">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>21</w:t>
-[...83 lines deleted...]
-        </w:rPr>
         <w:t>22.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A800B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Domche, A., Nana Djeunga, H.C., </w:t>
-[...7 lines deleted...]
-        <w:t>Nwane,</w:t>
+        <w:t>Domche, A., Nana Djeunga, H.C., Nwane,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> p. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A800B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A800B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7192,70 +6745,60 @@
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="093B7B3E" w14:textId="3E3DB026" w:rsidR="00571C5C" w:rsidRDefault="00A800B7" w:rsidP="002E4D25">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...8 lines deleted...]
-        <w:t>23.</w:t>
+        <w:t>.23.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Moberg</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> J., Toni Panaou, </w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="0041461D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B Jacob</w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018). A least square fitting technique, a nontrivial diagonal matrix and a zero-inner product for interpolating disproportionately weighted landscape regression estimates for identifying vulnerable populations to chlamydia in Miami-Dade County, Florida. International Journal of Geographic Information Systems 5(5): 21-</w:t>
@@ -8381,64 +7924,52 @@
       </w:r>
       <w:r w:rsidR="00A800B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00571C5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00F037D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jacob, </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Jacob, B..</w:t>
+      </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Shafer S. Alinda P. Loun D, McKinnon A. Munu D. Katabarwa M. N., Lakwo T. Habomugish P., Unnasch T. R (2017)Lexicographically, cartesian-ordered, differential calculi in canonically extractable in-situ near infra-red fluorescence quantum spectroscopic sub-surface continuous geodesic  fluxions for metaheuristic chlorophyll-a translucent emissivity mapping intermittently canopied immature narrow riverine  tributary Simulism damnosum s.l. oviposition sites for bio-optically delineating multivariate normalized Gaussian processes elucidative administrated by prior covariances and a spline within a reproducing non-frequentist simultaneous diagonalization of amalgamized positive definite kernels in Hilbert space: Implementation of a ‘Slash and Clear’ control intervention in two  eco-georeferenceable agro-village complexes in Northern Uganda.  Journal of Geophysics and Remote sensing 4(5):26-221.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E51E58" w14:textId="77777777" w:rsidR="00C65F1A" w:rsidRPr="00D94007" w:rsidRDefault="00C65F1A" w:rsidP="00D94007">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DC9CA91" w14:textId="2DD858CA" w:rsidR="00C65F1A" w:rsidRPr="00D94007" w:rsidRDefault="00571C5C" w:rsidP="00D94007">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-20"/>
         <w:rPr>
@@ -9631,69 +9162,51 @@
       </w:r>
       <w:r w:rsidR="00F037D1" w:rsidRPr="00F037D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Benjamin</w:t>
       </w:r>
       <w:r w:rsidR="00F037D1" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Fiorella Krapp, Mario Ponce, Nanhua Zhang, Semiha Caliskan, Daniel A. Griffith, Eduardo Gotuzzo and Robert J. Novak (2013), A Bayesian Poisson specification with a conditionally autoregressive prior and a residual Moran’s coefficient minimization criterion for quantitating leptokurtic </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> in regression-based </w:t>
+        <w:t xml:space="preserve">, Fiorella Krapp, Mario Ponce, Nanhua Zhang, Semiha Caliskan, Daniel A. Griffith, Eduardo Gotuzzo and Robert J. Novak (2013), A Bayesian Poisson specification with a conditionally autoregressive prior and a residual Moran’s coefficient minimization criterion for quantitating leptokurtic distributions in regression-based </w:t>
       </w:r>
       <w:r w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>multi-resistant</w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tuberculosis treatment protocols, Journal of Public Health and Epidemiology.   5(3) :122-143.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBE9EAE" w14:textId="77777777" w:rsidR="00C65F1A" w:rsidRPr="00D94007" w:rsidRDefault="00C65F1A" w:rsidP="00D94007">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
@@ -11121,85 +10634,67 @@
     </w:p>
     <w:p w14:paraId="213B9FC2" w14:textId="55BC3F73" w:rsidR="00C65F1A" w:rsidRPr="00D94007" w:rsidRDefault="008D5182" w:rsidP="00D94007">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
       <w:r w:rsidR="00A0520C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...8 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Muturi</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Ephantus J., </w:t>
+        <w:t xml:space="preserve">Muturi Ephantus J., </w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00F037D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Benjamin G. Jacob</w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Chang-Hyun Kim, Charles M. Mbogo and Robert Novak. 2007. Are co-infections of malaria and filariasis of any epidemiological significance? Parasitology Research.102: 175-181.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="076CAA99" w14:textId="77777777" w:rsidR="00C65F1A" w:rsidRPr="00D94007" w:rsidRDefault="00C65F1A" w:rsidP="00D94007">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
@@ -11921,68 +11416,86 @@
       </w:r>
       <w:r w:rsidRPr="00A0520C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00A0520C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jacob B,</w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Muturi E, Mwangangi J, Funes J, Shililu J, Githure J and Novak RJ. 2007. Remote and field level quantification of vegetation covariates for malaria mapping in three rice agro-village </w:t>
+        <w:t xml:space="preserve"> Muturi E, Mwangangi J, Funes J, Shililu J, Githure J and Novak RJ. 2007. Remote and field level quantification of vegetation covariates for malaria mapping in three rice </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>complexesin</w:t>
+        <w:t>agro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">-village </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>complexesin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Central Kenya International Journal of Health Geographics, 6:21-28.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083BA1E1" w14:textId="77777777" w:rsidR="00C65F1A" w:rsidRPr="00D94007" w:rsidRDefault="00C65F1A" w:rsidP="00D94007">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72BDF77F" w14:textId="057ECF93" w:rsidR="00C65F1A" w:rsidRPr="00D94007" w:rsidRDefault="008D5182" w:rsidP="00D94007">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5182">
@@ -12481,69 +11994,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jacob</w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00F037D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> B,</w:t>
       </w:r>
       <w:r w:rsidR="00C65F1A" w:rsidRPr="00D94007">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Muturi EJ, Funes JE, Shililu JI, Githure JI, Kakoma II and Novak RJ. 2006</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> grid-based infrastructure for ecological forecasting of rice land Anopheles arabiensis aquatic larval habitats. Malaria Journal, 5:91. 41-47.</w:t>
+        <w:t xml:space="preserve"> Muturi EJ, Funes JE, Shililu JI, Githure JI, Kakoma II and Novak RJ. 2006.  A grid-based infrastructure for ecological forecasting of rice land Anopheles arabiensis aquatic larval habitats. Malaria Journal, 5:91. 41-47.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707B860F" w14:textId="77777777" w:rsidR="00C65F1A" w:rsidRPr="00D94007" w:rsidRDefault="00C65F1A" w:rsidP="00D94007">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DD2E243" w14:textId="2B17501B" w:rsidR="00C65F1A" w:rsidRPr="00D94007" w:rsidRDefault="00A0520C" w:rsidP="00D94007">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13804,58 +13299,58 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F378B6" w:rsidRPr="00D94007" w:rsidSect="00F513AB">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="850" w:footer="850" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="106B3C99" w14:textId="77777777" w:rsidR="005A05E4" w:rsidRDefault="005A05E4">
+    <w:p w14:paraId="30C70A15" w14:textId="77777777" w:rsidR="00D0224B" w:rsidRDefault="00D0224B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12C9A81F" w14:textId="77777777" w:rsidR="005A05E4" w:rsidRDefault="005A05E4">
+    <w:p w14:paraId="02EA5BDC" w14:textId="77777777" w:rsidR="00D0224B" w:rsidRDefault="00D0224B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
@@ -14020,58 +13515,58 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0702B97C" w14:textId="77777777" w:rsidR="0026076D" w:rsidRDefault="0026076D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="316D437E" w14:textId="77777777" w:rsidR="005A05E4" w:rsidRDefault="005A05E4">
+    <w:p w14:paraId="4BFEB107" w14:textId="77777777" w:rsidR="00D0224B" w:rsidRDefault="00D0224B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20914F83" w14:textId="77777777" w:rsidR="005A05E4" w:rsidRDefault="005A05E4">
+    <w:p w14:paraId="41CF89D3" w14:textId="77777777" w:rsidR="00D0224B" w:rsidRDefault="00D0224B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00294C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87847C3E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -15903,50 +15398,51 @@
     <w:rsid w:val="006A3AC9"/>
     <w:rsid w:val="006A41DE"/>
     <w:rsid w:val="006A4825"/>
     <w:rsid w:val="006A5EE3"/>
     <w:rsid w:val="006B0157"/>
     <w:rsid w:val="006B13AB"/>
     <w:rsid w:val="006B38C1"/>
     <w:rsid w:val="006B3B7A"/>
     <w:rsid w:val="006B3F2A"/>
     <w:rsid w:val="006B4980"/>
     <w:rsid w:val="006B6D9C"/>
     <w:rsid w:val="006B7D42"/>
     <w:rsid w:val="006C4252"/>
     <w:rsid w:val="006C558B"/>
     <w:rsid w:val="006C56D8"/>
     <w:rsid w:val="006C7497"/>
     <w:rsid w:val="006C7D57"/>
     <w:rsid w:val="006C7E82"/>
     <w:rsid w:val="006D7F34"/>
     <w:rsid w:val="006E0CF0"/>
     <w:rsid w:val="006E20DE"/>
     <w:rsid w:val="006E24EE"/>
     <w:rsid w:val="006E2B44"/>
     <w:rsid w:val="006E38DB"/>
     <w:rsid w:val="006F21CB"/>
+    <w:rsid w:val="006F7849"/>
     <w:rsid w:val="006F7EF1"/>
     <w:rsid w:val="0070156E"/>
     <w:rsid w:val="00701741"/>
     <w:rsid w:val="00701CF9"/>
     <w:rsid w:val="00703243"/>
     <w:rsid w:val="00706C5C"/>
     <w:rsid w:val="00707969"/>
     <w:rsid w:val="007104A1"/>
     <w:rsid w:val="00713946"/>
     <w:rsid w:val="00716EB9"/>
     <w:rsid w:val="0071755B"/>
     <w:rsid w:val="00717C8C"/>
     <w:rsid w:val="00721338"/>
     <w:rsid w:val="00722BD9"/>
     <w:rsid w:val="0072349B"/>
     <w:rsid w:val="00725259"/>
     <w:rsid w:val="00725909"/>
     <w:rsid w:val="0072791E"/>
     <w:rsid w:val="00727C11"/>
     <w:rsid w:val="0073077C"/>
     <w:rsid w:val="00730907"/>
     <w:rsid w:val="007318A1"/>
     <w:rsid w:val="0073265E"/>
     <w:rsid w:val="00735BFA"/>
     <w:rsid w:val="00737B25"/>
@@ -16421,50 +15917,51 @@
     <w:rsid w:val="00CB3877"/>
     <w:rsid w:val="00CB51D2"/>
     <w:rsid w:val="00CB52AD"/>
     <w:rsid w:val="00CC0E54"/>
     <w:rsid w:val="00CC19B8"/>
     <w:rsid w:val="00CC4F24"/>
     <w:rsid w:val="00CC5E30"/>
     <w:rsid w:val="00CC68E5"/>
     <w:rsid w:val="00CD0192"/>
     <w:rsid w:val="00CD129F"/>
     <w:rsid w:val="00CD1A79"/>
     <w:rsid w:val="00CD3E47"/>
     <w:rsid w:val="00CD5480"/>
     <w:rsid w:val="00CD59B1"/>
     <w:rsid w:val="00CD634F"/>
     <w:rsid w:val="00CD68A8"/>
     <w:rsid w:val="00CE266F"/>
     <w:rsid w:val="00CE2AE6"/>
     <w:rsid w:val="00CF1F0F"/>
     <w:rsid w:val="00CF5130"/>
     <w:rsid w:val="00CF5AC7"/>
     <w:rsid w:val="00CF5BFF"/>
     <w:rsid w:val="00CF6916"/>
     <w:rsid w:val="00CF7B44"/>
     <w:rsid w:val="00D00001"/>
+    <w:rsid w:val="00D0224B"/>
     <w:rsid w:val="00D0264A"/>
     <w:rsid w:val="00D03DE0"/>
     <w:rsid w:val="00D04811"/>
     <w:rsid w:val="00D0533F"/>
     <w:rsid w:val="00D06539"/>
     <w:rsid w:val="00D06B85"/>
     <w:rsid w:val="00D17D91"/>
     <w:rsid w:val="00D217CE"/>
     <w:rsid w:val="00D22A20"/>
     <w:rsid w:val="00D22D62"/>
     <w:rsid w:val="00D23ED8"/>
     <w:rsid w:val="00D252D5"/>
     <w:rsid w:val="00D259C1"/>
     <w:rsid w:val="00D25B99"/>
     <w:rsid w:val="00D25D6F"/>
     <w:rsid w:val="00D31456"/>
     <w:rsid w:val="00D32C24"/>
     <w:rsid w:val="00D337AE"/>
     <w:rsid w:val="00D40BE8"/>
     <w:rsid w:val="00D420A5"/>
     <w:rsid w:val="00D42905"/>
     <w:rsid w:val="00D44704"/>
     <w:rsid w:val="00D479A6"/>
     <w:rsid w:val="00D5197C"/>
     <w:rsid w:val="00D51A5E"/>
@@ -16650,50 +16147,51 @@
     <w:rsid w:val="00F7704B"/>
     <w:rsid w:val="00F84872"/>
     <w:rsid w:val="00F84ACC"/>
     <w:rsid w:val="00F84EF0"/>
     <w:rsid w:val="00F85E4A"/>
     <w:rsid w:val="00F876B0"/>
     <w:rsid w:val="00F91AB7"/>
     <w:rsid w:val="00F93371"/>
     <w:rsid w:val="00F9456B"/>
     <w:rsid w:val="00F94F8C"/>
     <w:rsid w:val="00FA14F5"/>
     <w:rsid w:val="00FA444E"/>
     <w:rsid w:val="00FB24DF"/>
     <w:rsid w:val="00FB3D70"/>
     <w:rsid w:val="00FB5610"/>
     <w:rsid w:val="00FB6A06"/>
     <w:rsid w:val="00FB6DA3"/>
     <w:rsid w:val="00FB71E1"/>
     <w:rsid w:val="00FC01A5"/>
     <w:rsid w:val="00FC13B0"/>
     <w:rsid w:val="00FC2437"/>
     <w:rsid w:val="00FC293F"/>
     <w:rsid w:val="00FC34E8"/>
     <w:rsid w:val="00FC487A"/>
     <w:rsid w:val="00FC5D7A"/>
+    <w:rsid w:val="00FC62DF"/>
     <w:rsid w:val="00FD3827"/>
     <w:rsid w:val="00FD403D"/>
     <w:rsid w:val="00FD52E8"/>
     <w:rsid w:val="00FD71C9"/>
     <w:rsid w:val="00FE1630"/>
     <w:rsid w:val="00FE1870"/>
     <w:rsid w:val="00FE5056"/>
     <w:rsid w:val="00FE72BC"/>
     <w:rsid w:val="00FE7B21"/>
     <w:rsid w:val="00FF0A81"/>
     <w:rsid w:val="00FF1E45"/>
     <w:rsid w:val="00FF4319"/>
     <w:rsid w:val="00FF5452"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -17250,50 +16748,51 @@
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -18045,67 +17544,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC6D06E5-BAD1-4234-AF50-D6BDB62AAD4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>6321</Words>
-  <Characters>36035</Characters>
+  <Words>5974</Words>
+  <Characters>36382</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>300</Lines>
-  <Paragraphs>84</Paragraphs>
+  <Lines>887</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CURRICULUM  VITAE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>- BMTD -</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42272</CharactersWithSpaces>
+  <CharactersWithSpaces>42305</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CURRICULUM  VITAE</dc:title>
   <dc:creator>silence</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>