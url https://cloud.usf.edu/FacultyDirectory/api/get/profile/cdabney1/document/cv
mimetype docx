--- v0 (2025-12-25)
+++ v1 (2026-06-03)
@@ -1,78 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7471C96B" w14:textId="77777777" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00FB5284" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Curriculum Vitae</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="74912A02" w14:textId="77777777" w:rsidR="00FA433B" w:rsidRPr="004C6378" w:rsidRDefault="00FA433B" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C48F366" w14:textId="0A6D2DFC" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00345BAD" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1356,168 +1353,383 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C516B03" w14:textId="77777777" w:rsidR="00E80045" w:rsidRDefault="00E80045" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B633421" w14:textId="77777777" w:rsidR="00E80045" w:rsidRPr="00853DB2" w:rsidRDefault="00E80045" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2689B879" w14:textId="6E651304" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00831DD8" w:rsidP="00FB5284">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004C6378">
+    <w:p w14:paraId="53DE848B" w14:textId="77777777" w:rsidR="002E7ADE" w:rsidRDefault="00831DD8" w:rsidP="00FB5284">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>PROFESSIONAL EXPERIENCE</w:t>
       </w:r>
-      <w:r w:rsidR="00C65317" w:rsidRPr="004C6378">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="171F2334" w14:textId="77777777" w:rsidR="002E7ADE" w:rsidRDefault="002E7ADE" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355429A5" w14:textId="48BA8C12" w:rsidR="00096655" w:rsidRPr="00A93D4F" w:rsidRDefault="002E7ADE" w:rsidP="00096655">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="003771CF" w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fall</w:t>
+      </w:r>
+      <w:r w:rsidR="006C62E6" w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB5284" w:rsidRPr="004C6378">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="002E32EC">
+      <w:r w:rsidR="00C65317" w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5284" w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00096655" w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Associate Professor (non-tenure)</w:t>
+      </w:r>
+      <w:r w:rsidR="00096655" w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CE690B" w14:textId="77777777" w:rsidR="00096655" w:rsidRDefault="00096655" w:rsidP="00096655">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A0BD7D" w14:textId="77777777" w:rsidR="00096655" w:rsidRDefault="00096655" w:rsidP="00096655">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E922CDE" w14:textId="77777777" w:rsidR="00096655" w:rsidRDefault="00096655" w:rsidP="00096655">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>College of Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D00CED" w14:textId="77777777" w:rsidR="00096655" w:rsidRPr="00026C41" w:rsidRDefault="00096655" w:rsidP="00096655">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2689B879" w14:textId="208CB67E" w:rsidR="00FB5284" w:rsidRPr="00A93D4F" w:rsidRDefault="00FB5284" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49EFC15C" w14:textId="77777777" w:rsidR="00C65317" w:rsidRPr="00A93D4F" w:rsidRDefault="00C65317" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C59A42" w14:textId="2194B44E" w:rsidR="00026C41" w:rsidRPr="00A93D4F" w:rsidRDefault="00A1167B" w:rsidP="00026C41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A93D4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
-      <w:r w:rsidR="002F55FD" w:rsidRPr="002E32EC">
-[...7 lines deleted...]
-      <w:r w:rsidR="008E45AC" w:rsidRPr="002E32EC">
+      <w:r w:rsidR="002F55FD" w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00096655" w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="008E45AC" w:rsidRPr="00A93D4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00026C41" w:rsidRPr="002E32EC">
-[...7 lines deleted...]
-      <w:r w:rsidR="00026C41" w:rsidRPr="002E32EC">
+      <w:r w:rsidR="00026C41" w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00096655" w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00026C41" w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Assistant Professor (non-tenure)</w:t>
+      </w:r>
+      <w:r w:rsidR="00026C41" w:rsidRPr="00A93D4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBB87F5" w14:textId="77777777" w:rsidR="00026C41" w:rsidRDefault="00026C41" w:rsidP="00026C41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E32EC">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="002E32EC">
+      <w:r w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A93D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A93D4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of South Florida</w:t>
       </w:r>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
@@ -2553,438 +2765,803 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E505218" w14:textId="7BB209F0" w:rsidR="001833B7" w:rsidRDefault="001833B7" w:rsidP="001833B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">AWARDS AND </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DISTINCTIONS</w:t>
       </w:r>
       <w:r w:rsidR="00771BDF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643DBCE6" w14:textId="77777777" w:rsidR="00D16BBC" w:rsidRPr="00771BDF" w:rsidRDefault="00D16BBC" w:rsidP="001833B7">
-[...176 lines deleted...]
-    <w:p w14:paraId="1818CC8C" w14:textId="2A663FCD" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+    <w:p w14:paraId="7FAFA761" w14:textId="77777777" w:rsidR="00534272" w:rsidRDefault="00534272" w:rsidP="001833B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C6378">
+    </w:p>
+    <w:p w14:paraId="12B80414" w14:textId="73AC7581" w:rsidR="00534272" w:rsidRDefault="00534272" w:rsidP="0066316C">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534272">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D66F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mark Welliver Award for </w:t>
+      </w:r>
+      <w:r w:rsidR="00404D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Excellence in Education, Florida Association of Nurse Anesthe</w:t>
+      </w:r>
+      <w:r w:rsidR="0066316C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>siology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5370C682" w14:textId="77777777" w:rsidR="00EB1424" w:rsidRDefault="00EB1424" w:rsidP="001833B7">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PUBLICATIONS </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6726956B" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F42902" w14:textId="0309248E" w:rsidR="00EB1424" w:rsidRPr="00534272" w:rsidRDefault="00534272" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534272">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Program Planning Service Award, Florida Association of Nurse Anesthesiology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643DBCE6" w14:textId="77777777" w:rsidR="00D16BBC" w:rsidRPr="00771BDF" w:rsidRDefault="00D16BBC" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D2CE4BF" w14:textId="5AE89ED1" w:rsidR="001833B7" w:rsidRDefault="007513C6" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="003378A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C654D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program Planning </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service Award</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9029F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Florida Association of Nurse Anesthesiology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F242C28" w14:textId="77777777" w:rsidR="00A9029F" w:rsidRDefault="00A9029F" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDC991A" w14:textId="43A1E6C3" w:rsidR="00A9029F" w:rsidRDefault="003378A3" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Program Planning </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service Award</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Florida Association of Nurse Anesthesiology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1197FFE8" w14:textId="0F412493" w:rsidR="001833B7" w:rsidRDefault="001833B7" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407B911A" w14:textId="386F82F8" w:rsidR="00EF4D41" w:rsidRPr="005F08A7" w:rsidRDefault="00FB5284" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1818CC8C" w14:textId="2A663FCD" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">PUBLICATIONS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6BDDBF" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6726956B" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Peer-reviewed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B697C3" w14:textId="77777777" w:rsidR="00777E7E" w:rsidRPr="00777E7E" w:rsidRDefault="00777E7E" w:rsidP="00EF4D41">
-[...8 lines deleted...]
-    <w:p w14:paraId="02778EF5" w14:textId="489B113E" w:rsidR="00777E7E" w:rsidRDefault="00777E7E" w:rsidP="00B33C33">
+    <w:p w14:paraId="2DDB2407" w14:textId="77777777" w:rsidR="00D57276" w:rsidRDefault="00D57276" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587FA2E6" w14:textId="59E43D8A" w:rsidR="001939D3" w:rsidRDefault="001939D3" w:rsidP="001939D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B33C33">
-[...25 lines deleted...]
-    <w:p w14:paraId="0FE5BA10" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00B33C33" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
+      <w:r w:rsidRPr="00E8254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Davies, A., Maldonado, K., Diaz, M., Rawson, E., Canale, M., Zhang, S., &amp; Dabney, C. (2025, December 31). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GLP-1 receptor agonists: What CRNAs need to know about their expanding role</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AANA Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="0069706D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. March 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C24F238" w14:textId="77777777" w:rsidR="001939D3" w:rsidRPr="00E8254B" w:rsidRDefault="001939D3" w:rsidP="001939D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43BE2C5B" w14:textId="654A8B07" w:rsidR="00A85444" w:rsidRDefault="00A85444" w:rsidP="00B33C33">
+    <w:p w14:paraId="06600082" w14:textId="323A3E96" w:rsidR="00E053F2" w:rsidRPr="00052756" w:rsidRDefault="00E053F2" w:rsidP="00FC4B5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B33C33">
+      <w:r w:rsidRPr="00DE66FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dabney, C., Nelson, N., Canale, M., Zhang, S. (2025). </w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="20A38AE3" w14:textId="5B0D0DCB" w:rsidR="00AD11BC" w:rsidRDefault="003D1C61" w:rsidP="00B33C33">
+        <w:t xml:space="preserve">Canale, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6190" w:rsidRPr="00DE66FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Barkai</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE66FD" w:rsidRPr="00DE66FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, R., M</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE66FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>essenger, H., Dabney, C.</w:t>
+      </w:r>
+      <w:r w:rsidR="003339E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE66FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Estevez, M., Louis, J., Zhang, S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20965" w:rsidRPr="00052756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Optimizing Buprenorphine Induction: Updated Approaches in Opioid Use Disorder Management. AANA Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00052756" w:rsidRPr="00052756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, October 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EE0C2C" w14:textId="77777777" w:rsidR="00052756" w:rsidRPr="00C20965" w:rsidRDefault="00052756" w:rsidP="00052756">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1338BC94" w14:textId="27A52A99" w:rsidR="00FC4B5A" w:rsidRDefault="00FC4B5A" w:rsidP="00FC4B5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640203">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kowalski, B., Patel, B., Prentice, T., &amp; Dabney, C. (2025). Implementation of a Peripheral Nerve Block Simulation Workshop for Certified Registered Nurse Anesthesiologists: A Pilot Program. Journal of Nurse Anesthesia Education</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5376C9D8" w14:textId="77777777" w:rsidR="00FC4B5A" w:rsidRDefault="00FC4B5A" w:rsidP="00FC4B5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2104B3" w14:textId="2D33FBCD" w:rsidR="00D57276" w:rsidRPr="00C6621E" w:rsidRDefault="00C6621E" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mayte, D., Karla, M., Eleanor, R., Michelle, C., Adam, D., &amp; Cindi, D. (2025). Perioperative Guidelines for Peripheral Nerve Blocks. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nursing 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48404F8E" w14:textId="77777777" w:rsidR="00D57276" w:rsidRPr="00777E7E" w:rsidRDefault="00D57276" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02778EF5" w14:textId="6F038CAD" w:rsidR="00777E7E" w:rsidRPr="00C6621E" w:rsidRDefault="00777E7E" w:rsidP="00C6621E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6621E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maldonado, K., Diaz, M., Freedman, L., Hronec, A., &amp; Dabney, C. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6621E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Impact of Preceptor Training Programs on Clinical Experiences. Journal of Nurse Anesthesia Education</w:t>
+      </w:r>
+      <w:r w:rsidR="001247CB" w:rsidRPr="00C6621E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, July 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE5BA10" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00B33C33" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BE2C5B" w14:textId="654A8B07" w:rsidR="00A85444" w:rsidRDefault="00A85444" w:rsidP="00C6621E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dabney, C., Nelson, N., Canale, M., Zhang, S. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Methadone or Buprenorphine, Is It Equal in Treating Opioid Dependent Parturients? AANA</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95F9A" w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E54" w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>July 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D2C95E" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A38AE3" w14:textId="5B0D0DCB" w:rsidR="00AD11BC" w:rsidRDefault="003D1C61" w:rsidP="00C6621E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Diaz</w:t>
       </w:r>
       <w:r w:rsidR="000E7031" w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, M., Havrilla, A., Dabney, C. </w:t>
       </w:r>
@@ -3011,56 +3588,56 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1097/NSG.0000000000000211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003E3353" w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197A3542" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0377E03F" w14:textId="1203FFE6" w:rsidR="00EE73F6" w:rsidRDefault="007B5322" w:rsidP="00B33C33">
+    <w:p w14:paraId="0377E03F" w14:textId="1203FFE6" w:rsidR="00EE73F6" w:rsidRDefault="007B5322" w:rsidP="00C6621E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dabney, C., Carter, M., Herr, M., Monroe, T., Moore, J., &amp; Sublette, N. (2025). A Narrative, Qualitative Research Study of CRNA Perspectives of Practice Within the Anesthesia Care Team Model. AANA </w:t>
       </w:r>
       <w:r w:rsidR="00316247" w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
@@ -3076,367 +3653,481 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.70278/AANAJ/.0000001027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F40FFE4" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C5DBEE2" w14:textId="0E99087A" w:rsidR="00C832EB" w:rsidRDefault="00C95F9A" w:rsidP="00B33C33">
+    <w:p w14:paraId="4C5DBEE2" w14:textId="0E99087A" w:rsidR="00C832EB" w:rsidRDefault="00C95F9A" w:rsidP="00C6621E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dabney, C., Monroe, T., Cowan, R., &amp; Carter, M. (2023). Understanding Pain in Alzheimer's Disease in Anesthesia. AANA Journal, 91(3), 180–184.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1B461D" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52B524F2" w14:textId="1B9D7ABF" w:rsidR="007564B3" w:rsidRDefault="007564B3" w:rsidP="00B33C33">
+    <w:p w14:paraId="52B524F2" w14:textId="1B9D7ABF" w:rsidR="007564B3" w:rsidRDefault="007564B3" w:rsidP="00C6621E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dabney, C., Carter, M., Accardo, D., Appling, N., &amp; Herr, M. J. (2022). A is for Airway: An Interprofessional Simulation Event to Re-Establish the Importance of Communication. AANA Journal, 90(5), 343–346.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF75B3A" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04E5DE2C" w14:textId="711031C7" w:rsidR="00396520" w:rsidRDefault="00396520" w:rsidP="00B33C33">
+    <w:p w14:paraId="04E5DE2C" w14:textId="711031C7" w:rsidR="00396520" w:rsidRDefault="00396520" w:rsidP="00C6621E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Accardo, D., Isaac, J., Strube, P., MacKinnon, M., &amp; Dabney, C. (2021). Methods to Reduce the Risk of Exposure to Airborne Pathogens in the Operating Room. AANA Journal, 89(1), 71–75.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142C5BB0" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CB1601D" w14:textId="1323AD6E" w:rsidR="00DC552C" w:rsidRPr="00B33C33" w:rsidRDefault="001C46E8" w:rsidP="00B33C33">
+    <w:p w14:paraId="0CB1601D" w14:textId="026A0991" w:rsidR="00DC552C" w:rsidRPr="00B33C33" w:rsidRDefault="001C46E8" w:rsidP="00C6621E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dabney, C., Appling, N. and Herr, M., 2020. An Interprofessional Branching Simulation to Introduce RN First Assistant Students to Their Role in the Perioperative Setting. AORN Journal, 112(5), pp.471-477. </w:t>
+        <w:t>Dabney, C., Appling, N.</w:t>
+      </w:r>
+      <w:r w:rsidR="00664CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Herr, M., 2020. An Interprofessional Branching Simulation to Introduce RN First Assistant Students to Their Role in the Perioperative Setting. AORN Journal, 112(5), pp.471-477. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00327205" w:rsidRPr="00B33C33">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/aorn.13211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00327205" w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5859A10D" w14:textId="77777777" w:rsidR="0047483E" w:rsidRDefault="0047483E" w:rsidP="0047483E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70A8AEF1" w14:textId="28EE7625" w:rsidR="00581972" w:rsidRPr="00B33C33" w:rsidRDefault="00581972" w:rsidP="00B33C33">
-[...20 lines deleted...]
-    <w:p w14:paraId="6A21E1C6" w14:textId="77777777" w:rsidR="00530F7C" w:rsidRDefault="00530F7C" w:rsidP="0047483E">
+    <w:p w14:paraId="437792E0" w14:textId="77777777" w:rsidR="00E82615" w:rsidRDefault="00E82615" w:rsidP="0047483E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDE97E6" w14:textId="77777777" w:rsidR="00E82615" w:rsidRDefault="00E82615" w:rsidP="0047483E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A8AEF1" w14:textId="28EE7625" w:rsidR="00581972" w:rsidRPr="00B33C33" w:rsidRDefault="00581972" w:rsidP="00B33C33">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="72CA4FB4" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRDefault="00F1589A" w:rsidP="00640203">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Under Peer Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A21E1C6" w14:textId="77777777" w:rsidR="00530F7C" w:rsidRDefault="00530F7C" w:rsidP="0047483E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F3B56D" w14:textId="77777777" w:rsidR="00C23B17" w:rsidRDefault="00C23B17" w:rsidP="00C23B17">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEBBFA8" w14:textId="77777777" w:rsidR="00E64355" w:rsidRPr="00776021" w:rsidRDefault="008E7EE8" w:rsidP="00E64355">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="04EFD7DE" w14:textId="3B8AC18A" w:rsidR="00615759" w:rsidRPr="00DD6E23" w:rsidRDefault="00615759" w:rsidP="00640203">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fernandez, M.E., Campos, C., Combass, K., Dabney, C., Freedman, L., Maldonado, K. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4EA3" w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>). Calming the Storm: Implementing a Protocol to Reduce Pediatric Emergence Delirium</w:t>
+      </w:r>
+      <w:r w:rsidR="00C23B17" w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4EA3" w:rsidRPr="002F5B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nursing 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4EA3" w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. May </w:t>
+      </w:r>
+      <w:r w:rsidR="00664CF9" w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="003B606F" w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00664CF9" w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C77B381" w14:textId="77777777" w:rsidR="00550D45" w:rsidRDefault="00784CF8" w:rsidP="00550D45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="76E3CBDC" w14:textId="77777777" w:rsidR="006C3D2A" w:rsidRDefault="006C3D2A" w:rsidP="006C3D2A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maldonado, K., Freedman, L., Dabney, C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64355" w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Implementing a Parental Anxiety Reduction Protocol (PARP) in the Perioperative Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal of Perioperative Nursing</w:t>
+      </w:r>
+      <w:r w:rsidR="00776021" w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. May 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3347824B" w14:textId="27364838" w:rsidR="008E7EE8" w:rsidRPr="00427440" w:rsidRDefault="007577F3" w:rsidP="00427440">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="69275F6A" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="006C3D2A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00860510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Rawson, E., Davies, A., Diaz, M., Dabney, C. (2026)</w:t>
+      </w:r>
+      <w:r w:rsidR="00427440" w:rsidRPr="00860510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00550D45" w:rsidRPr="00860510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrating Competency-Based Education </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00550D45" w:rsidRPr="00860510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00550D45" w:rsidRPr="00860510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Simulation: Theory, Evidence, and Best Practices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Journal of Nurse Anesthesia Education. May 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08940183" w14:textId="75063606" w:rsidR="005F08A7" w:rsidRPr="00860510" w:rsidRDefault="00F1589A" w:rsidP="00664CF9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00860510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="3EA0DB6A" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="006C3D2A">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA0DB6A" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00A320AF" w:rsidRDefault="00DF0673" w:rsidP="006C3D2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3038D8EB" w14:textId="1EAF8139" w:rsidR="00B33C33" w:rsidRPr="00DE52AC" w:rsidRDefault="00B33C33" w:rsidP="00DE52AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00DE52AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>issertation</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidR="00DE52AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3641,51 +4332,73 @@
       <w:r w:rsidR="00F005DE" w:rsidRPr="00F005DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter 11: Collaboration. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F005DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Hamric and Hanson's Advanced Practice Nursing 6th Edition: An Integrative Approach. St. Louis</w:t>
       </w:r>
       <w:r w:rsidR="00F005DE" w:rsidRPr="00F005DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F005DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Missouri: Elsevier Saunders. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCDF70F" w14:textId="77777777" w:rsidR="003809BE" w:rsidRPr="00F005DE" w:rsidRDefault="003809BE" w:rsidP="00F005DE">
+    <w:p w14:paraId="6DCDF70F" w14:textId="77777777" w:rsidR="003809BE" w:rsidRDefault="003809BE" w:rsidP="00F005DE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED0DCEA" w14:textId="77777777" w:rsidR="005A4CB9" w:rsidRDefault="005A4CB9" w:rsidP="00F005DE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62831FF0" w14:textId="77777777" w:rsidR="005A4CB9" w:rsidRPr="00F005DE" w:rsidRDefault="005A4CB9" w:rsidP="00F005DE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DBC0F92" w14:textId="2B4A36FE" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -3834,51 +4547,51 @@
       </w:r>
       <w:r w:rsidR="00674E01" w:rsidRPr="00735137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025. Orlando, FL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78BE12CB" w14:textId="797AB054" w:rsidR="00456490" w:rsidRPr="00735137" w:rsidRDefault="001A0DDB" w:rsidP="00735137">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13454113" w14:textId="1443CD0A" w:rsidR="00C32A63" w:rsidRPr="00735137" w:rsidRDefault="00D87D59" w:rsidP="00735137">
+    <w:p w14:paraId="13454113" w14:textId="1443CD0A" w:rsidR="00C32A63" w:rsidRDefault="00D87D59" w:rsidP="00735137">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Kowalski, B., </w:t>
       </w:r>
       <w:r w:rsidR="005F2941" w:rsidRPr="00735137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Prentice, T., Patel, B., Villa, D., Dabney, C.</w:t>
@@ -3930,62 +4643,145 @@
       <w:r w:rsidR="00446691" w:rsidRPr="00735137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.” University of South Florida’s Research Day</w:t>
       </w:r>
       <w:r w:rsidR="00E76FDF" w:rsidRPr="00735137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00870B6C" w:rsidRPr="00735137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E76FDF" w:rsidRPr="00735137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Tampa, FL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED8C7F1" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00735137" w:rsidRDefault="00EF4D41" w:rsidP="00735137">
+    <w:p w14:paraId="0DAD2215" w14:textId="77777777" w:rsidR="00C1441F" w:rsidRPr="00C1441F" w:rsidRDefault="00C1441F" w:rsidP="00C1441F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4844ACFC" w14:textId="60E90FBB" w:rsidR="00C1441F" w:rsidRDefault="00C1441F" w:rsidP="00C1441F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3DA860DD" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C1441F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>International</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656EE218" w14:textId="77777777" w:rsidR="00C1441F" w:rsidRDefault="00C1441F" w:rsidP="00C1441F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04BF6446" w14:textId="1D0B9048" w:rsidR="00C1441F" w:rsidRPr="00533688" w:rsidRDefault="00533688" w:rsidP="00C1441F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4994">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Diaz, M., Havrilla, A., Dabney C. (2026 April)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E75F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E75F8">
+        <w:t xml:space="preserve">"Perioperative Guidelines for Transgender and Gender Diverse Patients." </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8690A">
+        <w:t>AORN Global Surgical Conference &amp; Expo</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4994">
+        <w:t xml:space="preserve"> 2026. New Orleans, LA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF1AD7A" w14:textId="77777777" w:rsidR="008B1DB9" w:rsidRPr="00533688" w:rsidRDefault="008B1DB9" w:rsidP="00735137">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA860DD" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00533688" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F98CFF4" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4007,276 +4803,607 @@
     <w:p w14:paraId="4A029447" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F571D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">National </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F01EC3" w14:textId="77777777" w:rsidR="00D82CE7" w:rsidRDefault="00D82CE7" w:rsidP="00EF4D41">
+    <w:p w14:paraId="0582C74F" w14:textId="77777777" w:rsidR="00DC4938" w:rsidRDefault="00DC4938" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A55D68B" w14:textId="09D3B082" w:rsidR="00D82CE7" w:rsidRDefault="00CD5306" w:rsidP="00D82CE7">
+    <w:p w14:paraId="17B54832" w14:textId="1D3D03BA" w:rsidR="00DC4938" w:rsidRPr="00DA7DBC" w:rsidRDefault="00DC4938" w:rsidP="00DC4938">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DC4938">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dabney, C. (2026, February 6). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC2715">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Collaborate &amp; Connect: Peer Roundtable: Session A</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7B5E" w:rsidRPr="00EC2715">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="6B8265B0" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC2715">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DNP/Scholarly Projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4938">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. AANA EDGE Conference 2026. Louisville, KY. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778F89C9" w14:textId="77777777" w:rsidR="00DA7DBC" w:rsidRPr="00DC4938" w:rsidRDefault="00DA7DBC" w:rsidP="00DA7DBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0238F19D" w14:textId="48C4AF71" w:rsidR="00DC4938" w:rsidRPr="00DA7DBC" w:rsidRDefault="00DC4938" w:rsidP="00DC4938">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4938">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dabney, C. (2026, February 6). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC2715">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Collaborate &amp; Connect: Peer Roundtable: Session B</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7B5E" w:rsidRPr="00EC2715">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC2715">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DNP/Scholarly Projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4938">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. AANA EDGE Conference 2026. Louisville, KY. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B14B3F" w14:textId="77777777" w:rsidR="00DA7DBC" w:rsidRPr="00DC4938" w:rsidRDefault="00DA7DBC" w:rsidP="00DA7DBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EABCCB1" w14:textId="1A27AFAB" w:rsidR="00DC4938" w:rsidRPr="00DA7DBC" w:rsidRDefault="00DC7B5E" w:rsidP="00DA7DBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4938">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dabney, C. (2026, February 6). </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82635" w:rsidRPr="00EC2715">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lunch and </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2715">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Mini-Forum: Early-Career</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2715" w:rsidRPr="00EC2715">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Educators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4938">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. AANA EDGE Conference 2026. Louisville, KY.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F01EC3" w14:textId="77777777" w:rsidR="00D82CE7" w:rsidRDefault="00D82CE7" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F571D">
+    </w:p>
+    <w:p w14:paraId="5A55D68B" w14:textId="09D3B082" w:rsidR="00D82CE7" w:rsidRDefault="00CD5306" w:rsidP="00DC4938">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin, J., Dabney, C., </w:t>
+      </w:r>
+      <w:r w:rsidR="00624300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Herr, M.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025, March </w:t>
+      </w:r>
+      <w:r w:rsidR="0097009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30). </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2F67" w:rsidRPr="00267241">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tailoring Anatomy Content for Nurse Anesthesia Students: A Cautionary Insight</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1074" w:rsidRPr="00267241">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1074" w:rsidRPr="005B5E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Association for Anatomy (AAA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA02BE" w:rsidRPr="005B5E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B5E63" w:rsidRPr="005B5E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Portland, OR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFF5723" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="008B27E9" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F522D7" w14:textId="77777777" w:rsidR="006A3A43" w:rsidRPr="008B27E9" w:rsidRDefault="006A3A43" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8265B0" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>International</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F571D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="24057DE9" w14:textId="77777777" w:rsidR="00592A05" w:rsidRPr="00141AB4" w:rsidRDefault="00592A05" w:rsidP="00592A05">
+        <w:t>International</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AB49CA" w14:textId="77777777" w:rsidR="00895915" w:rsidRDefault="00895915" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445DEB09" w14:textId="77777777" w:rsidR="00895915" w:rsidRPr="00895915" w:rsidRDefault="00895915" w:rsidP="00895915">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00267241">
+        <w:t xml:space="preserve">Maldonado, K., Diaz, M., Freedman, L., Hronec, A., &amp; Dabney, C., (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895915">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A is For Airway</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Enhancing Clinical Preceptor Competency Through Structured Training Programs: A Performance Improvement Initiative.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> Consortium of Universities for Global Health: The Future of Global Health April 9th-12th, 2026 Washington, DC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646409B4" w14:textId="77777777" w:rsidR="00895915" w:rsidRDefault="00895915" w:rsidP="00895915">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...21 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24057DE9" w14:textId="3779527A" w:rsidR="00592A05" w:rsidRPr="00895915" w:rsidRDefault="00592A05" w:rsidP="00895915">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="56B284EE" w14:textId="5BB0C9BF" w:rsidR="00EF4D41" w:rsidRDefault="00C4604A" w:rsidP="00EF4D41">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dabney, C. (2020, January 20). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A is For Airway. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>AORN Global Surgical Conference 2020. Anaheim, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0483FDF6" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="009F571D" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07DEC615" w14:textId="77777777" w:rsidR="005A4CB9" w:rsidRDefault="005A4CB9" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A56C606" w14:textId="77777777" w:rsidR="005A4CB9" w:rsidRDefault="005A4CB9" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018E2AFC" w14:textId="77777777" w:rsidR="005A4CB9" w:rsidRDefault="005A4CB9" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B284EE" w14:textId="5DF7ABFF" w:rsidR="00EF4D41" w:rsidRDefault="00C4604A" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4604A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>State</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C96CE7E" w14:textId="77777777" w:rsidR="00C4604A" w:rsidRDefault="00C4604A" w:rsidP="00EF4D41">
@@ -4363,51 +5490,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B641250" w14:textId="156A316C" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00E94625" w:rsidP="00DF0673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Dabney, C. (2024</w:t>
       </w:r>
       <w:r w:rsidR="00772E73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, April</w:t>
       </w:r>
       <w:r w:rsidR="00DA5240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14).</w:t>
       </w:r>
       <w:r w:rsidR="00C30E8D" w:rsidRPr="00CD0DD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5131,61 +6257,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. MidSouth Nurse Anesthesia Foundation Education Weekend 20</w:t>
       </w:r>
       <w:r w:rsidR="00DE0C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Memphis, TN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5564BA7F" w14:textId="4FA5F54B" w:rsidR="00845A42" w:rsidRPr="00C4604A" w:rsidRDefault="00845A42" w:rsidP="00D21B80">
-[...9 lines deleted...]
-    <w:p w14:paraId="3B7A6525" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+    <w:p w14:paraId="3BB175EF" w14:textId="77777777" w:rsidR="008B1DB9" w:rsidRPr="004C6378" w:rsidRDefault="008B1DB9" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61871681" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="647DB9C2" w14:textId="2F1696FD" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -5397,369 +6513,220 @@
         </w:rPr>
         <w:t xml:space="preserve">Total award: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F824D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00F824D4" w:rsidRPr="00F824D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2,500</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F79CC5C" w14:textId="372D6C28" w:rsidR="00EF4D41" w:rsidRPr="00F824D4" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+    <w:p w14:paraId="6583B7C0" w14:textId="676A30FC" w:rsidR="0058219B" w:rsidRPr="008B1DB9" w:rsidRDefault="00EF4D41" w:rsidP="009109A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F824D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Project period: 202</w:t>
       </w:r>
       <w:r w:rsidR="003339A9" w:rsidRPr="00F824D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA1D643" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
-[...16 lines deleted...]
-    <w:p w14:paraId="35B6D650" w14:textId="528C2F63" w:rsidR="00645AF0" w:rsidRDefault="00645AF0" w:rsidP="009109A6">
+    <w:p w14:paraId="174656EB" w14:textId="77777777" w:rsidR="00BE4959" w:rsidRDefault="00BE4959" w:rsidP="009109A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54F2AA3D" w14:textId="77777777" w:rsidR="00BE4959" w:rsidRDefault="00BE4959" w:rsidP="009109A6">
+    <w:p w14:paraId="0706F625" w14:textId="77777777" w:rsidR="00F31D87" w:rsidRDefault="00F31D87" w:rsidP="009109A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="553EEE2B" w14:textId="054D717A" w:rsidR="007B1658" w:rsidRPr="004C6378" w:rsidRDefault="00270C09" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00645AF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TEACHING</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5284" w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4F812AB3" w14:textId="77777777" w:rsidR="00BE4959" w:rsidRDefault="00BE4959" w:rsidP="009109A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD749FE" w14:textId="6A43D53D" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00FB5284" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B1B45DA" w14:textId="77777777" w:rsidR="00BE4959" w:rsidRDefault="00BE4959" w:rsidP="009109A6">
-      <w:pPr>
+    <w:p w14:paraId="6D59F855" w14:textId="77777777" w:rsidR="00E765DA" w:rsidRPr="004C6378" w:rsidRDefault="00E765DA" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D78570" w14:textId="58A23D3C" w:rsidR="00FB5284" w:rsidRDefault="00B9700F" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...156 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">CURRICULUM DEVELOPMENT </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C337925" w14:textId="77777777" w:rsidR="00F34B45" w:rsidRPr="004C6378" w:rsidRDefault="00F34B45" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D086A22" w14:textId="573FC26F" w:rsidR="00B14F1C" w:rsidRDefault="00021615" w:rsidP="00EE5AF7">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE5AF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NGR 6492 Nurse Anesthesia Role Development, Lead Faculty, Spring, 2025</w:t>
       </w:r>
       <w:r w:rsidR="002415C6" w:rsidRPr="00EE5AF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Revised the course objectives and student learning outcomes to align with the AACN 2021 DNP Essentials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B805CB" w14:textId="77777777" w:rsidR="00461845" w:rsidRDefault="00461845" w:rsidP="00EE5AF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B7CB30" w14:textId="32D95933" w:rsidR="00AA29B9" w:rsidRPr="00461845" w:rsidRDefault="00951949" w:rsidP="00EE5AF7">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE5AF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">NGR 6422 </w:t>
       </w:r>
       <w:r w:rsidR="000A4C82" w:rsidRPr="00EE5AF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Principles of Nurse Anesthesiology for Populations Through the Lifespan</w:t>
       </w:r>
       <w:r w:rsidR="00CF5FA9" w:rsidRPr="00EE5AF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5AF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lead Faculty, Summer, 2025</w:t>
@@ -6201,179 +7168,50 @@
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E23F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The program was found in full compliance with the Standards for Accreditation of Nurse Anesthesia Programs – Practice Doctorate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B686E4" w14:textId="1355C520" w:rsidR="00576EC5" w:rsidRPr="0058219B" w:rsidRDefault="00576EC5" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...127 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B4EF6E6" w14:textId="77777777" w:rsidR="002E23F7" w:rsidRPr="004C6378" w:rsidRDefault="002E23F7" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7419D372" w14:textId="74D0CEA1" w:rsidR="007B1658" w:rsidRPr="004C6378" w:rsidRDefault="003818EE" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -6635,50 +7473,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68232D23" w14:textId="0F90D2EA" w:rsidR="00927549" w:rsidRDefault="00927549" w:rsidP="00927549">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2022-2024, </w:t>
       </w:r>
       <w:r w:rsidR="00877226">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Taylor Prentice</w:t>
       </w:r>
       <w:r w:rsidRPr="00927549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Implementation of a Peripheral Nerve Block Simulation Workshop for Nurse Anesthesiologists: A Program Development Initiative. </w:t>
       </w:r>
       <w:r w:rsidRPr="00927549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9027,99 +9866,86 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>National Certification Advising</w:t>
       </w:r>
       <w:r w:rsidRPr="00927549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00927549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(DNP program), Primary Advisor, College of Nursing, USF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533EE4C3" w14:textId="77777777" w:rsidR="00220DD6" w:rsidRPr="00547F1C" w:rsidRDefault="00220DD6" w:rsidP="003818EE">
-[...20 lines deleted...]
-    <w:p w14:paraId="4518DC4D" w14:textId="3D48E48C" w:rsidR="007B1658" w:rsidRPr="004C6378" w:rsidRDefault="007B1658" w:rsidP="00FB5284">
+    <w:p w14:paraId="4518DC4D" w14:textId="3D48E48C" w:rsidR="007B1658" w:rsidRDefault="007B1658" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2C1A9B" w14:textId="77777777" w:rsidR="00932B1C" w:rsidRPr="004C6378" w:rsidRDefault="00932B1C" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1044D499" w14:textId="2193CA9E" w:rsidR="009C561D" w:rsidRPr="004C6378" w:rsidRDefault="00200C94" w:rsidP="009C561D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>University of Tennessee Health Science Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2210E7BB" w14:textId="77777777" w:rsidR="00645AF0" w:rsidRDefault="00645AF0" w:rsidP="009C561D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B9CB398" w14:textId="1EAE5C20" w:rsidR="009C561D" w:rsidRPr="004C6378" w:rsidRDefault="009C561D" w:rsidP="009C561D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -9576,109 +10402,85 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="772CD7DD" w14:textId="2F03DC42" w:rsidR="006F0766" w:rsidRDefault="006F0766" w:rsidP="006F0766">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Adam Davies, University of South Florida</w:t>
       </w:r>
       <w:r w:rsidR="00B8730F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, Scholarly Writing and Publication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37629548" w14:textId="77777777" w:rsidR="006F0766" w:rsidRDefault="006F0766" w:rsidP="006F0766">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6394459E" w14:textId="1F18614D" w:rsidR="006F0766" w:rsidRDefault="006F0766" w:rsidP="006F0766">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mark Dunavan, University of Tennessee Health Science </w:t>
       </w:r>
       <w:r w:rsidR="00B8730F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Scholarly Writing and Publication</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Center, Scholarly Writing and Publication </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61385CF4" w14:textId="77777777" w:rsidR="006F0766" w:rsidRDefault="006F0766" w:rsidP="006F0766">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE88F26" w14:textId="0E49EE68" w:rsidR="006F0766" w:rsidRDefault="006F0766" w:rsidP="006F0766">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10154,51 +10956,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41E79AEB" w14:textId="52C28EAF" w:rsidR="007E6FCE" w:rsidRDefault="007E6FCE" w:rsidP="007E6FCE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NGR 6422 Principles of Nurse Anesthesia Through the Lifespan, Lead Faculty</w:t>
       </w:r>
       <w:r w:rsidR="002161B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Summer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2023, 2024, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467F51E4" w14:textId="77777777" w:rsidR="006A2055" w:rsidRPr="006A2055" w:rsidRDefault="006A2055" w:rsidP="006A2055">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -11042,51 +11843,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4088AB79" w14:textId="4ACB7279" w:rsidR="008C4DAE" w:rsidRDefault="009474D4" w:rsidP="000627C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000627C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ANES 890 DNP Roles of Advanced Nurse Anesthesia Practice III</w:t>
       </w:r>
       <w:r w:rsidR="009F19A5" w:rsidRPr="000627C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Faculty,</w:t>
       </w:r>
       <w:r w:rsidRPr="000627C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Summer - 2015, 2016, 2017, 2018, 2019, 2020, 2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548BE0B2" w14:textId="77777777" w:rsidR="0048160F" w:rsidRPr="0048160F" w:rsidRDefault="0048160F" w:rsidP="0048160F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -11303,111 +12103,114 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Faculty, </w:t>
       </w:r>
       <w:r w:rsidRPr="000627C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fall 2015, 2016, 2017, 2018, 2019, 2020, 2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A4DDF6" w14:textId="77777777" w:rsidR="0048160F" w:rsidRPr="000627C6" w:rsidRDefault="0048160F" w:rsidP="0048160F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14119C2F" w14:textId="07144AA3" w:rsidR="00353BB3" w:rsidRPr="000627C6" w:rsidRDefault="00353BB3" w:rsidP="000627C6">
+    <w:p w14:paraId="492D82A6" w14:textId="77777777" w:rsidR="005A4CB9" w:rsidRDefault="00353BB3" w:rsidP="00FB5284">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000627C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ANES 891 DNP Roles of Advanced Nurse Anesthesia Practice IV</w:t>
       </w:r>
       <w:r w:rsidR="000627C6" w:rsidRPr="000627C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Faculty, </w:t>
       </w:r>
       <w:r w:rsidRPr="000627C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fall 2015, 2016, 2017, 2018, 2019, 2020, 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181AC670" w14:textId="77777777" w:rsidR="0081371D" w:rsidRPr="004C6378" w:rsidRDefault="0081371D" w:rsidP="00A9229A">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="71F9F09F" w14:textId="77777777" w:rsidR="005A4CB9" w:rsidRPr="005A4CB9" w:rsidRDefault="005A4CB9" w:rsidP="005A4CB9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0686E16B" w14:textId="56139AFB" w:rsidR="00FB5284" w:rsidRPr="005A4CB9" w:rsidRDefault="00FB5284" w:rsidP="00847249">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4CB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="38485372" w14:textId="29DAA420" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SERVICE </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B6088A" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
@@ -12070,143 +12873,225 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Member, DNP Portfolio Committee</w:t>
       </w:r>
       <w:r w:rsidR="00F148B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, College of Nursing, UTHSC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541771E7" w14:textId="77777777" w:rsidR="00D845F5" w:rsidRPr="00AE3C44" w:rsidRDefault="00D845F5" w:rsidP="00EF4D41">
+    <w:p w14:paraId="54F3A791" w14:textId="77777777" w:rsidR="00932B1C" w:rsidRPr="00AE3C44" w:rsidRDefault="00932B1C" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="335A774E" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="009F571D" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="309FA854" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00290983" w14:textId="77777777" w:rsidR="009E5F54" w:rsidRDefault="009E5F54" w:rsidP="00EF4D41">
+    <w:p w14:paraId="096117E7" w14:textId="77777777" w:rsidR="00937609" w:rsidRDefault="00937609" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="37BEB6E3" w14:textId="3EDDB7CD" w:rsidR="00937609" w:rsidRDefault="00937609" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008100DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="008100DB" w:rsidRPr="008100DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="008100DB" w:rsidRPr="008100DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008100DB" w:rsidRPr="008100DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Co-Chair</w:t>
+      </w:r>
+      <w:r w:rsidR="008100DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008100DB" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chair, Council on Educational Policies and Issues (CEPI), USF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00290983" w14:textId="77777777" w:rsidR="009E5F54" w:rsidRDefault="009E5F54" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="6720BAA3" w14:textId="6B9FEE3D" w:rsidR="009E5F54" w:rsidRPr="00322704" w:rsidRDefault="009E5F54" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322704">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2024-Present</w:t>
       </w:r>
       <w:r w:rsidRPr="00322704">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00322704">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk209175777"/>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chair, </w:t>
       </w:r>
       <w:r w:rsidR="00880C44" w:rsidRPr="00322704">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Council on Educational Policies and Issues (CEPI), USF</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="780972CF" w14:textId="29C56B74" w:rsidR="00EF4D41" w:rsidRPr="00322704" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322704">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00322704">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -12227,51 +13112,50 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00322704">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A99F6A" w14:textId="0F74C633" w:rsidR="00EF4D41" w:rsidRPr="00322704" w:rsidRDefault="00EF4D41" w:rsidP="007A4DE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322704">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="006C42F3" w:rsidRPr="00322704">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4-Present  </w:t>
       </w:r>
       <w:r w:rsidRPr="00322704">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006C42F3" w:rsidRPr="00322704">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Membe</w:t>
@@ -12641,50 +13525,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vice President, Florida Association of Nurse Anesthesiology</w:t>
       </w:r>
       <w:r w:rsidR="00E40F12">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FANA)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4049DDF0" w14:textId="77777777" w:rsidR="00664CF9" w:rsidRDefault="00664CF9" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210863EE" w14:textId="7A017CCB" w:rsidR="00664CF9" w:rsidRDefault="00664CF9" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-Present              </w:t>
+      </w:r>
+      <w:r w:rsidR="0017524D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Member, AANA Education Committee</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="64CE2B4F" w14:textId="77777777" w:rsidR="00E40F12" w:rsidRPr="00C542B7" w:rsidRDefault="00E40F12" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41EF110A" w14:textId="5242C2FC" w:rsidR="00B05080" w:rsidRPr="00C4775F" w:rsidRDefault="00B05080" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
@@ -12748,50 +13666,51 @@
     </w:p>
     <w:p w14:paraId="01CCF8A7" w14:textId="77777777" w:rsidR="00B05080" w:rsidRPr="00C4775F" w:rsidRDefault="00B05080" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C943C67" w14:textId="11AE4814" w:rsidR="00B05080" w:rsidRPr="00C4775F" w:rsidRDefault="000A248C" w:rsidP="00563107">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2024-Present</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Manuscript Peer Reviewer, </w:t>
       </w:r>
       <w:r w:rsidR="002C35E6" w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>American Association of Nurse Anesthesiology (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12958,219 +13877,299 @@
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B55D54" w14:textId="00FDF6A0" w:rsidR="000B3C25" w:rsidRPr="00C4775F" w:rsidRDefault="000B3C25" w:rsidP="00EF4D41">
+    <w:p w14:paraId="77B55D54" w14:textId="4649C5D8" w:rsidR="000B3C25" w:rsidRPr="00C4775F" w:rsidRDefault="000B3C25" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2023-Present             Legislative Session Leader, Florida Association of Nurse Anesthesiology</w:t>
+        <w:t xml:space="preserve">2023-Present             </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Legislative Session Leader, Florida Association of Nurse Anesthesiology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172F941B" w14:textId="77777777" w:rsidR="00A652B6" w:rsidRPr="00C4775F" w:rsidRDefault="00A652B6" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D4317E6" w14:textId="189AF02F" w:rsidR="00A652B6" w:rsidRPr="00C4775F" w:rsidRDefault="00107D16" w:rsidP="00EF4D41">
+    <w:p w14:paraId="2D4317E6" w14:textId="54661406" w:rsidR="00A652B6" w:rsidRPr="00C4775F" w:rsidRDefault="00107D16" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2022-Present            Co-Chair</w:t>
+        <w:t xml:space="preserve">2022-Present            </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Co-Chair</w:t>
       </w:r>
       <w:r w:rsidR="00B26F2C" w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Planning Committee, Florida Association of Nurse Anesthesiology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A699C15" w14:textId="77777777" w:rsidR="003C77AA" w:rsidRPr="00C4775F" w:rsidRDefault="003C77AA" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A9A5BE" w14:textId="4084A86B" w:rsidR="003C77AA" w:rsidRPr="00C4775F" w:rsidRDefault="003C77AA" w:rsidP="00EF4D41">
+    <w:p w14:paraId="66A9A5BE" w14:textId="6B1B0178" w:rsidR="003C77AA" w:rsidRPr="00C4775F" w:rsidRDefault="003C77AA" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2021-2022</w:t>
       </w:r>
       <w:r w:rsidR="00C14777" w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">                 Member, Tennessee Association of Nurse Anesthetists Planning Committee</w:t>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14777" w:rsidRPr="00C4775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Member, Tennessee Association of Nurse Anesthetists Planning Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BDD9AE9" w14:textId="77777777" w:rsidR="009566CC" w:rsidRPr="00C4775F" w:rsidRDefault="009566CC" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56696BF6" w14:textId="3E206655" w:rsidR="009566CC" w:rsidRPr="00C4775F" w:rsidRDefault="009566CC" w:rsidP="00EF4D41">
+    <w:p w14:paraId="56696BF6" w14:textId="53635584" w:rsidR="009566CC" w:rsidRPr="00C4775F" w:rsidRDefault="009566CC" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2017</w:t>
       </w:r>
       <w:r w:rsidR="00DB151E" w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-2018</w:t>
       </w:r>
       <w:r w:rsidR="00DB151E" w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">          Dossier Reviewer, Louisiana State University (LSU) Promotion Committee</w:t>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB151E" w:rsidRPr="00C4775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dossier Reviewer, Louisiana State University (LSU) Promotion Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158D8304" w14:textId="77777777" w:rsidR="007F2FAE" w:rsidRPr="00C4775F" w:rsidRDefault="007F2FAE" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B706F84" w14:textId="3016E914" w:rsidR="007F2FAE" w:rsidRPr="00C4775F" w:rsidRDefault="007F2FAE" w:rsidP="00EF4D41">
+    <w:p w14:paraId="0B706F84" w14:textId="3F2376D1" w:rsidR="007F2FAE" w:rsidRPr="00C4775F" w:rsidRDefault="007F2FAE" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2016-</w:t>
       </w:r>
       <w:r w:rsidR="00B34EC9" w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidR="00B34EC9" w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">         Legislative Session Leader, Tennessee Association of Nurse Anesthetists</w:t>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34EC9" w:rsidRPr="00C4775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Legislative Session Leader, Tennessee Association of Nurse Anesthetists</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B291211" w14:textId="77777777" w:rsidR="0096250A" w:rsidRPr="00C4775F" w:rsidRDefault="0096250A" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B418769" w14:textId="43DB8035" w:rsidR="0096250A" w:rsidRPr="00C4775F" w:rsidRDefault="0096250A" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13882,51 +14881,50 @@
       </w:r>
       <w:r w:rsidRPr="008B1C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Society</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F229E0D" w14:textId="3D117F91" w:rsidR="008B67CC" w:rsidRPr="008B1C98" w:rsidRDefault="00D76387" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>200</w:t>
       </w:r>
       <w:r w:rsidR="00671AC0" w:rsidRPr="008B1C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1-Present</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008B1C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -14041,196 +15039,170 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008301F6" w:rsidRPr="008B1C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00217A08" w:rsidRPr="008B1C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anesthesiology (AANA)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D76387" w:rsidRPr="008B1C98" w:rsidSect="00E15120">
-      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52C3B698" w14:textId="77777777" w:rsidR="00A72A50" w:rsidRDefault="00A72A50" w:rsidP="00067860">
+    <w:p w14:paraId="682431AE" w14:textId="77777777" w:rsidR="00B74F74" w:rsidRDefault="00B74F74" w:rsidP="00067860">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04D749A6" w14:textId="77777777" w:rsidR="00A72A50" w:rsidRDefault="00A72A50" w:rsidP="00067860">
+    <w:p w14:paraId="4DB2D6F8" w14:textId="77777777" w:rsidR="00B74F74" w:rsidRDefault="00B74F74" w:rsidP="00067860">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42370F51" w14:textId="77777777" w:rsidR="00A72A50" w:rsidRDefault="00A72A50"/>
+    <w:p w14:paraId="1B8C2721" w14:textId="77777777" w:rsidR="00B74F74" w:rsidRDefault="00B74F74"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers 65 Bold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E50F08A" w14:textId="77777777" w:rsidR="00A72A50" w:rsidRDefault="00A72A50" w:rsidP="00067860">
+    <w:p w14:paraId="6C0500BB" w14:textId="77777777" w:rsidR="00B74F74" w:rsidRDefault="00B74F74" w:rsidP="00067860">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72F2317D" w14:textId="77777777" w:rsidR="00A72A50" w:rsidRDefault="00A72A50" w:rsidP="00067860">
+    <w:p w14:paraId="1065A2EB" w14:textId="77777777" w:rsidR="00B74F74" w:rsidRDefault="00B74F74" w:rsidP="00067860">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="47F6C0F8" w14:textId="77777777" w:rsidR="00A72A50" w:rsidRDefault="00A72A50"/>
+    <w:p w14:paraId="5D44BB2F" w14:textId="77777777" w:rsidR="00B74F74" w:rsidRDefault="00B74F74"/>
   </w:footnote>
 </w:footnotes>
-</file>
-[...29 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01084DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFE28AE8"/>
     <w:lvl w:ilvl="0" w:tplc="85A69A1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -14753,51 +15725,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E7E72C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="49A49D20"/>
+    <w:tmpl w:val="2C622D3A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14929,50 +15901,140 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25D04348"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D41CDC9C"/>
+    <w:lvl w:ilvl="0" w:tplc="EA44B976">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:color w:val="1D1D1D"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C2F3FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC908718"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15017,51 +16079,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="321873C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B70E1AE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15106,51 +16168,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39C914EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="396E7BCA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15195,51 +16257,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="410114C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5F45C5C"/>
     <w:lvl w:ilvl="0" w:tplc="CF58DCE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -15286,51 +16348,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41E93E52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="923EF4AC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15375,51 +16437,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43391F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="018A61E0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15464,51 +16526,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CC1A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="620E3B7A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15554,51 +16616,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47E00D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56EAA3C2"/>
     <w:lvl w:ilvl="0" w:tplc="F8BE5A08">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15643,51 +16705,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48150B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0D62002"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15756,51 +16818,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB961AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92A0754C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15845,51 +16907,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="510204E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3CBEC452"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="578A0DBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D3A339C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15934,51 +17085,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57BC0031"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7F66612"/>
+    <w:lvl w:ilvl="0" w:tplc="4BE4E4B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59C94DB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7302442"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16023,51 +17265,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C253A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="486E2560"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16112,51 +17354,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FEC2765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA2CD626"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16201,54 +17443,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62D729FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BBF2CD72"/>
+    <w:tmpl w:val="74205116"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16290,51 +17532,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66493D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BE49196"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16379,51 +17621,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="686A00C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCEAA7F2"/>
     <w:lvl w:ilvl="0" w:tplc="8BC69550">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16472,51 +17714,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72795B8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BF25F02"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7489058D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C00AF926"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16561,51 +17892,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78AF20ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A79A620A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16650,51 +17981,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EBF375E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="389E7AE0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16743,871 +18074,981 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1992513770">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1484128431">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="504131417">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="123278237">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2117483885">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1394085021">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1673337324">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="627903084">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1122529174">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="991568316">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="610667295">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="611279566">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="88042843">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="778573559">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="577901974">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="386998648">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="304505738">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="610667295">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="18" w16cid:durableId="558252575">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="611279566">
-[...11 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="386998648">
+  <w:num w:numId="19" w16cid:durableId="133721429">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="304505738">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="20" w16cid:durableId="1487353711">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1341086481">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="770931582">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="442116993">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1240562089">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="853305537">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1420441583">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1288584081">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1214972681">
     <w:abstractNumId w:val="6"/>
   </w:num>
+  <w:num w:numId="29" w16cid:durableId="1846818466">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="414282766">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="782923369">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="440341377">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="132"/>
+  <w:zoom w:percent="124"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB5284"/>
     <w:rsid w:val="000048B6"/>
     <w:rsid w:val="00006FD3"/>
     <w:rsid w:val="00021615"/>
     <w:rsid w:val="00026C41"/>
     <w:rsid w:val="00033BC2"/>
     <w:rsid w:val="0004050C"/>
     <w:rsid w:val="00045596"/>
     <w:rsid w:val="0004659F"/>
+    <w:rsid w:val="00052756"/>
     <w:rsid w:val="0005504F"/>
     <w:rsid w:val="00056188"/>
     <w:rsid w:val="00057D16"/>
     <w:rsid w:val="000627C6"/>
     <w:rsid w:val="00065E71"/>
     <w:rsid w:val="00067860"/>
     <w:rsid w:val="00071BC3"/>
     <w:rsid w:val="000738D9"/>
     <w:rsid w:val="00074D11"/>
     <w:rsid w:val="00076303"/>
     <w:rsid w:val="0007783D"/>
     <w:rsid w:val="00081795"/>
     <w:rsid w:val="00082ABE"/>
     <w:rsid w:val="000849BD"/>
     <w:rsid w:val="00094DE2"/>
+    <w:rsid w:val="00096655"/>
     <w:rsid w:val="000A1BF0"/>
     <w:rsid w:val="000A248C"/>
     <w:rsid w:val="000A4C82"/>
     <w:rsid w:val="000B3AF8"/>
     <w:rsid w:val="000B3C25"/>
     <w:rsid w:val="000B4BFB"/>
     <w:rsid w:val="000B6564"/>
     <w:rsid w:val="000C4126"/>
     <w:rsid w:val="000C60E8"/>
     <w:rsid w:val="000D0959"/>
     <w:rsid w:val="000D37D3"/>
+    <w:rsid w:val="000D7AB8"/>
     <w:rsid w:val="000E21B1"/>
     <w:rsid w:val="000E4459"/>
     <w:rsid w:val="000E6EF1"/>
     <w:rsid w:val="000E7031"/>
     <w:rsid w:val="00101AC7"/>
     <w:rsid w:val="00103969"/>
     <w:rsid w:val="00104019"/>
     <w:rsid w:val="001079B2"/>
     <w:rsid w:val="00107D16"/>
     <w:rsid w:val="00110F7C"/>
     <w:rsid w:val="00117980"/>
     <w:rsid w:val="00120B3D"/>
     <w:rsid w:val="001247CB"/>
     <w:rsid w:val="00125F3A"/>
     <w:rsid w:val="00135B36"/>
     <w:rsid w:val="00136026"/>
     <w:rsid w:val="00141AB4"/>
     <w:rsid w:val="001565EB"/>
+    <w:rsid w:val="0017524D"/>
     <w:rsid w:val="00182548"/>
     <w:rsid w:val="001833B7"/>
     <w:rsid w:val="001833CE"/>
     <w:rsid w:val="00185E3E"/>
     <w:rsid w:val="001869AF"/>
     <w:rsid w:val="001901F3"/>
     <w:rsid w:val="0019205B"/>
+    <w:rsid w:val="001939D3"/>
     <w:rsid w:val="00193E54"/>
     <w:rsid w:val="00195987"/>
     <w:rsid w:val="00195DF0"/>
     <w:rsid w:val="001A0DDB"/>
     <w:rsid w:val="001A5422"/>
     <w:rsid w:val="001A5A23"/>
     <w:rsid w:val="001A7C44"/>
+    <w:rsid w:val="001B1CD3"/>
     <w:rsid w:val="001B2797"/>
     <w:rsid w:val="001B27A2"/>
     <w:rsid w:val="001B405D"/>
     <w:rsid w:val="001B7314"/>
     <w:rsid w:val="001C0370"/>
     <w:rsid w:val="001C1381"/>
     <w:rsid w:val="001C46E8"/>
     <w:rsid w:val="001D1EB7"/>
     <w:rsid w:val="001D5A2F"/>
     <w:rsid w:val="001E1AC1"/>
     <w:rsid w:val="001E4389"/>
     <w:rsid w:val="001E4FA2"/>
+    <w:rsid w:val="001F376B"/>
     <w:rsid w:val="00200C94"/>
     <w:rsid w:val="0020270F"/>
     <w:rsid w:val="00210458"/>
     <w:rsid w:val="002161B1"/>
     <w:rsid w:val="00216908"/>
     <w:rsid w:val="00217A08"/>
     <w:rsid w:val="002202CF"/>
     <w:rsid w:val="00220BA1"/>
     <w:rsid w:val="00220DD6"/>
     <w:rsid w:val="00224F73"/>
     <w:rsid w:val="00226B28"/>
     <w:rsid w:val="00236C30"/>
     <w:rsid w:val="00240AC4"/>
     <w:rsid w:val="00240C83"/>
     <w:rsid w:val="00241373"/>
     <w:rsid w:val="002415C6"/>
     <w:rsid w:val="00244093"/>
     <w:rsid w:val="00246A2D"/>
     <w:rsid w:val="00253160"/>
     <w:rsid w:val="0026637E"/>
     <w:rsid w:val="00267241"/>
     <w:rsid w:val="002705B9"/>
     <w:rsid w:val="00270C09"/>
     <w:rsid w:val="0027588B"/>
     <w:rsid w:val="00277FA5"/>
     <w:rsid w:val="00282682"/>
     <w:rsid w:val="00282E98"/>
+    <w:rsid w:val="002831F2"/>
     <w:rsid w:val="0028544B"/>
     <w:rsid w:val="00286FCB"/>
     <w:rsid w:val="00290659"/>
     <w:rsid w:val="00291DE6"/>
     <w:rsid w:val="002938A0"/>
     <w:rsid w:val="00294590"/>
     <w:rsid w:val="002977D3"/>
     <w:rsid w:val="002A0AC3"/>
     <w:rsid w:val="002A272E"/>
     <w:rsid w:val="002A5ED2"/>
     <w:rsid w:val="002B13A4"/>
     <w:rsid w:val="002B1595"/>
     <w:rsid w:val="002B3262"/>
     <w:rsid w:val="002B329B"/>
     <w:rsid w:val="002C35E6"/>
     <w:rsid w:val="002C47DE"/>
     <w:rsid w:val="002D438F"/>
     <w:rsid w:val="002D538E"/>
     <w:rsid w:val="002E23F7"/>
     <w:rsid w:val="002E32EC"/>
+    <w:rsid w:val="002E7ADE"/>
     <w:rsid w:val="002F0004"/>
+    <w:rsid w:val="002F061B"/>
     <w:rsid w:val="002F511B"/>
     <w:rsid w:val="002F55FD"/>
+    <w:rsid w:val="002F5B00"/>
     <w:rsid w:val="003112AF"/>
     <w:rsid w:val="00314A79"/>
     <w:rsid w:val="00316247"/>
     <w:rsid w:val="00322704"/>
     <w:rsid w:val="00327205"/>
     <w:rsid w:val="003302CE"/>
     <w:rsid w:val="003305EC"/>
     <w:rsid w:val="003339A9"/>
+    <w:rsid w:val="003339E5"/>
     <w:rsid w:val="003378A3"/>
     <w:rsid w:val="003410A9"/>
     <w:rsid w:val="003451DD"/>
     <w:rsid w:val="00345BAD"/>
     <w:rsid w:val="0034717D"/>
     <w:rsid w:val="00353BB3"/>
     <w:rsid w:val="00355D38"/>
     <w:rsid w:val="00357AE8"/>
     <w:rsid w:val="00367436"/>
     <w:rsid w:val="0037022B"/>
     <w:rsid w:val="00375F4D"/>
+    <w:rsid w:val="003771CF"/>
     <w:rsid w:val="003809BE"/>
     <w:rsid w:val="003818EE"/>
+    <w:rsid w:val="003827E3"/>
     <w:rsid w:val="00383653"/>
     <w:rsid w:val="00383C50"/>
     <w:rsid w:val="003931BB"/>
     <w:rsid w:val="00395198"/>
     <w:rsid w:val="00396520"/>
     <w:rsid w:val="003A017E"/>
     <w:rsid w:val="003A1435"/>
     <w:rsid w:val="003A7036"/>
     <w:rsid w:val="003B0F49"/>
     <w:rsid w:val="003B4F98"/>
+    <w:rsid w:val="003B57F7"/>
+    <w:rsid w:val="003B606F"/>
     <w:rsid w:val="003B6605"/>
     <w:rsid w:val="003B6BA3"/>
     <w:rsid w:val="003C4E9C"/>
+    <w:rsid w:val="003C72A7"/>
     <w:rsid w:val="003C77AA"/>
     <w:rsid w:val="003D1C61"/>
     <w:rsid w:val="003D5614"/>
+    <w:rsid w:val="003E152E"/>
     <w:rsid w:val="003E2F35"/>
     <w:rsid w:val="003E3353"/>
     <w:rsid w:val="003E5908"/>
     <w:rsid w:val="003E6C08"/>
     <w:rsid w:val="003F4368"/>
     <w:rsid w:val="00400FA9"/>
     <w:rsid w:val="00404264"/>
+    <w:rsid w:val="00404D34"/>
     <w:rsid w:val="0040614C"/>
     <w:rsid w:val="00407DBB"/>
     <w:rsid w:val="00410669"/>
     <w:rsid w:val="00410D0E"/>
     <w:rsid w:val="004131A1"/>
     <w:rsid w:val="004200D8"/>
     <w:rsid w:val="00426C87"/>
     <w:rsid w:val="0042706B"/>
+    <w:rsid w:val="00427440"/>
     <w:rsid w:val="0043528F"/>
     <w:rsid w:val="00440DFB"/>
     <w:rsid w:val="00442667"/>
     <w:rsid w:val="00446691"/>
     <w:rsid w:val="00447D1B"/>
     <w:rsid w:val="00452008"/>
     <w:rsid w:val="00453732"/>
     <w:rsid w:val="0045554B"/>
     <w:rsid w:val="00456490"/>
+    <w:rsid w:val="00456606"/>
     <w:rsid w:val="00461035"/>
     <w:rsid w:val="00461845"/>
     <w:rsid w:val="00470D24"/>
     <w:rsid w:val="00471C6E"/>
     <w:rsid w:val="00472DB9"/>
     <w:rsid w:val="0047483E"/>
     <w:rsid w:val="0048160F"/>
     <w:rsid w:val="004820C4"/>
     <w:rsid w:val="00490D45"/>
     <w:rsid w:val="004914F7"/>
     <w:rsid w:val="004A2407"/>
     <w:rsid w:val="004A3B50"/>
+    <w:rsid w:val="004A5997"/>
     <w:rsid w:val="004A5B58"/>
     <w:rsid w:val="004B33BF"/>
     <w:rsid w:val="004B4903"/>
     <w:rsid w:val="004B6A0C"/>
     <w:rsid w:val="004C6378"/>
     <w:rsid w:val="004C7D46"/>
     <w:rsid w:val="004E2421"/>
     <w:rsid w:val="004F1E04"/>
     <w:rsid w:val="004F2CEE"/>
     <w:rsid w:val="004F548F"/>
     <w:rsid w:val="004F5B97"/>
     <w:rsid w:val="004F7647"/>
     <w:rsid w:val="00500890"/>
+    <w:rsid w:val="00506E79"/>
     <w:rsid w:val="00507A33"/>
     <w:rsid w:val="00510C8D"/>
     <w:rsid w:val="00512B4E"/>
     <w:rsid w:val="00512DBA"/>
     <w:rsid w:val="0051474F"/>
     <w:rsid w:val="00514BB8"/>
     <w:rsid w:val="00514CE4"/>
     <w:rsid w:val="0051511A"/>
     <w:rsid w:val="00516B11"/>
     <w:rsid w:val="00530F7C"/>
     <w:rsid w:val="00531D6D"/>
+    <w:rsid w:val="00533688"/>
+    <w:rsid w:val="00534272"/>
     <w:rsid w:val="005358F2"/>
     <w:rsid w:val="00545DA8"/>
     <w:rsid w:val="00547F1C"/>
+    <w:rsid w:val="00550D45"/>
     <w:rsid w:val="0055369E"/>
     <w:rsid w:val="005621C4"/>
     <w:rsid w:val="00562A9B"/>
     <w:rsid w:val="00563107"/>
     <w:rsid w:val="005644FC"/>
     <w:rsid w:val="005735BF"/>
     <w:rsid w:val="00575931"/>
     <w:rsid w:val="00576EC5"/>
     <w:rsid w:val="00580EC7"/>
     <w:rsid w:val="00581972"/>
     <w:rsid w:val="0058219B"/>
     <w:rsid w:val="005848D0"/>
     <w:rsid w:val="00586D24"/>
     <w:rsid w:val="005870F0"/>
     <w:rsid w:val="00592A05"/>
     <w:rsid w:val="00595929"/>
     <w:rsid w:val="00597ED1"/>
     <w:rsid w:val="005A105F"/>
     <w:rsid w:val="005A134D"/>
+    <w:rsid w:val="005A4CB9"/>
     <w:rsid w:val="005A6B8B"/>
     <w:rsid w:val="005B0C7E"/>
+    <w:rsid w:val="005B30DD"/>
     <w:rsid w:val="005B57D1"/>
     <w:rsid w:val="005B5E63"/>
     <w:rsid w:val="005C2081"/>
     <w:rsid w:val="005C3914"/>
     <w:rsid w:val="005C746F"/>
     <w:rsid w:val="005E1D08"/>
     <w:rsid w:val="005E3292"/>
+    <w:rsid w:val="005E75F8"/>
     <w:rsid w:val="005E7A31"/>
     <w:rsid w:val="005F08A7"/>
     <w:rsid w:val="005F0D8E"/>
     <w:rsid w:val="005F2941"/>
     <w:rsid w:val="005F39D1"/>
     <w:rsid w:val="006100AB"/>
     <w:rsid w:val="006107F0"/>
     <w:rsid w:val="0061401E"/>
     <w:rsid w:val="00614172"/>
     <w:rsid w:val="00615759"/>
     <w:rsid w:val="006176D9"/>
     <w:rsid w:val="00624300"/>
     <w:rsid w:val="006246FF"/>
     <w:rsid w:val="00624872"/>
     <w:rsid w:val="00630500"/>
     <w:rsid w:val="00635B95"/>
     <w:rsid w:val="00636741"/>
     <w:rsid w:val="00640203"/>
     <w:rsid w:val="00640955"/>
     <w:rsid w:val="00640C8C"/>
     <w:rsid w:val="00645AF0"/>
     <w:rsid w:val="00654642"/>
     <w:rsid w:val="0065627D"/>
+    <w:rsid w:val="0066316C"/>
+    <w:rsid w:val="00664CF9"/>
     <w:rsid w:val="00665550"/>
     <w:rsid w:val="0067093A"/>
     <w:rsid w:val="00671AC0"/>
     <w:rsid w:val="00674E01"/>
     <w:rsid w:val="0067584E"/>
     <w:rsid w:val="006769FE"/>
     <w:rsid w:val="0069328E"/>
     <w:rsid w:val="00696FA6"/>
+    <w:rsid w:val="0069706D"/>
     <w:rsid w:val="00697498"/>
     <w:rsid w:val="006979D3"/>
     <w:rsid w:val="006A2055"/>
+    <w:rsid w:val="006A3A43"/>
     <w:rsid w:val="006A603C"/>
     <w:rsid w:val="006B1D91"/>
     <w:rsid w:val="006B79FA"/>
     <w:rsid w:val="006C1548"/>
     <w:rsid w:val="006C19DA"/>
     <w:rsid w:val="006C2520"/>
     <w:rsid w:val="006C34FB"/>
     <w:rsid w:val="006C3D2A"/>
     <w:rsid w:val="006C42F3"/>
+    <w:rsid w:val="006C57B3"/>
+    <w:rsid w:val="006C62E6"/>
     <w:rsid w:val="006D696D"/>
     <w:rsid w:val="006D796D"/>
     <w:rsid w:val="006E0F6C"/>
     <w:rsid w:val="006E251F"/>
     <w:rsid w:val="006E4DB4"/>
     <w:rsid w:val="006F0766"/>
     <w:rsid w:val="006F38EF"/>
     <w:rsid w:val="006F7CEF"/>
     <w:rsid w:val="007021BB"/>
     <w:rsid w:val="0071334D"/>
     <w:rsid w:val="00713C0A"/>
     <w:rsid w:val="0072148B"/>
     <w:rsid w:val="007232B9"/>
     <w:rsid w:val="00723D1C"/>
     <w:rsid w:val="00735137"/>
     <w:rsid w:val="007513C6"/>
     <w:rsid w:val="00754334"/>
     <w:rsid w:val="007564B3"/>
     <w:rsid w:val="00756F85"/>
+    <w:rsid w:val="007577F3"/>
     <w:rsid w:val="00760D5C"/>
     <w:rsid w:val="007629FD"/>
     <w:rsid w:val="00770136"/>
     <w:rsid w:val="007705EF"/>
     <w:rsid w:val="0077132C"/>
+    <w:rsid w:val="007719A7"/>
     <w:rsid w:val="00771B3A"/>
     <w:rsid w:val="00771BDF"/>
     <w:rsid w:val="00772100"/>
     <w:rsid w:val="00772E73"/>
+    <w:rsid w:val="0077366C"/>
+    <w:rsid w:val="00776021"/>
     <w:rsid w:val="0077662D"/>
     <w:rsid w:val="00777E7E"/>
     <w:rsid w:val="0078289C"/>
     <w:rsid w:val="00783578"/>
+    <w:rsid w:val="00784CF8"/>
     <w:rsid w:val="00786A9D"/>
     <w:rsid w:val="00790A35"/>
     <w:rsid w:val="00791C09"/>
     <w:rsid w:val="0079439C"/>
     <w:rsid w:val="00795E20"/>
     <w:rsid w:val="007968D3"/>
     <w:rsid w:val="007A336F"/>
     <w:rsid w:val="007A3E16"/>
     <w:rsid w:val="007A4DE8"/>
     <w:rsid w:val="007A6D25"/>
     <w:rsid w:val="007A782E"/>
     <w:rsid w:val="007B1658"/>
+    <w:rsid w:val="007B3ED3"/>
     <w:rsid w:val="007B5322"/>
     <w:rsid w:val="007B7DCD"/>
     <w:rsid w:val="007C10E8"/>
+    <w:rsid w:val="007C5027"/>
     <w:rsid w:val="007D140A"/>
     <w:rsid w:val="007D7C90"/>
     <w:rsid w:val="007E6FCE"/>
     <w:rsid w:val="007E7A93"/>
     <w:rsid w:val="007F2F02"/>
     <w:rsid w:val="007F2FAE"/>
     <w:rsid w:val="007F3D5A"/>
     <w:rsid w:val="00806DAA"/>
+    <w:rsid w:val="008100DB"/>
     <w:rsid w:val="00811561"/>
     <w:rsid w:val="0081371D"/>
     <w:rsid w:val="0081388F"/>
     <w:rsid w:val="00814CF5"/>
     <w:rsid w:val="008210E6"/>
     <w:rsid w:val="008228A8"/>
     <w:rsid w:val="00827368"/>
     <w:rsid w:val="008301F6"/>
     <w:rsid w:val="00831DD8"/>
     <w:rsid w:val="00832E82"/>
     <w:rsid w:val="00840678"/>
     <w:rsid w:val="00840E0A"/>
     <w:rsid w:val="0084291D"/>
     <w:rsid w:val="00843AF8"/>
     <w:rsid w:val="00843DB0"/>
     <w:rsid w:val="00845A42"/>
     <w:rsid w:val="00846DAF"/>
+    <w:rsid w:val="00847249"/>
     <w:rsid w:val="00850587"/>
     <w:rsid w:val="00850D1E"/>
     <w:rsid w:val="00853DB2"/>
     <w:rsid w:val="008601F7"/>
+    <w:rsid w:val="00860510"/>
     <w:rsid w:val="00862A4A"/>
     <w:rsid w:val="00870B6C"/>
     <w:rsid w:val="00873722"/>
     <w:rsid w:val="00875B74"/>
     <w:rsid w:val="0087667F"/>
     <w:rsid w:val="00877226"/>
     <w:rsid w:val="00880C44"/>
     <w:rsid w:val="00882673"/>
     <w:rsid w:val="008828B1"/>
     <w:rsid w:val="0088481C"/>
     <w:rsid w:val="008878AC"/>
+    <w:rsid w:val="00895915"/>
     <w:rsid w:val="008A06F1"/>
     <w:rsid w:val="008B1C98"/>
+    <w:rsid w:val="008B1DB9"/>
+    <w:rsid w:val="008B27E9"/>
     <w:rsid w:val="008B2919"/>
     <w:rsid w:val="008B2EC1"/>
     <w:rsid w:val="008B4594"/>
     <w:rsid w:val="008B645A"/>
     <w:rsid w:val="008B673B"/>
     <w:rsid w:val="008B67CC"/>
     <w:rsid w:val="008C4DAE"/>
     <w:rsid w:val="008C6B9C"/>
+    <w:rsid w:val="008D3F81"/>
     <w:rsid w:val="008E1C0C"/>
     <w:rsid w:val="008E248E"/>
     <w:rsid w:val="008E45AC"/>
     <w:rsid w:val="008E4D4E"/>
+    <w:rsid w:val="008E7EE8"/>
     <w:rsid w:val="008F4B74"/>
     <w:rsid w:val="008F600F"/>
     <w:rsid w:val="009060F8"/>
     <w:rsid w:val="009109A6"/>
     <w:rsid w:val="00927549"/>
     <w:rsid w:val="009312E2"/>
+    <w:rsid w:val="00932B1C"/>
+    <w:rsid w:val="00937609"/>
     <w:rsid w:val="00941B73"/>
     <w:rsid w:val="00945C5E"/>
     <w:rsid w:val="009474D4"/>
     <w:rsid w:val="00951949"/>
     <w:rsid w:val="00951DA7"/>
     <w:rsid w:val="00952D7D"/>
     <w:rsid w:val="009549B5"/>
     <w:rsid w:val="009558AE"/>
     <w:rsid w:val="009566CC"/>
     <w:rsid w:val="0096163A"/>
     <w:rsid w:val="0096250A"/>
     <w:rsid w:val="009646FD"/>
     <w:rsid w:val="0097009F"/>
     <w:rsid w:val="00972DE6"/>
     <w:rsid w:val="00977B34"/>
     <w:rsid w:val="00981D42"/>
     <w:rsid w:val="00982513"/>
     <w:rsid w:val="00987A9D"/>
     <w:rsid w:val="00990B09"/>
     <w:rsid w:val="00995A81"/>
     <w:rsid w:val="009A30B8"/>
     <w:rsid w:val="009A3980"/>
     <w:rsid w:val="009B2B33"/>
     <w:rsid w:val="009B2B46"/>
     <w:rsid w:val="009B5DAF"/>
     <w:rsid w:val="009C031D"/>
     <w:rsid w:val="009C036E"/>
     <w:rsid w:val="009C2712"/>
     <w:rsid w:val="009C55D6"/>
     <w:rsid w:val="009C561D"/>
     <w:rsid w:val="009D065C"/>
     <w:rsid w:val="009E06C1"/>
     <w:rsid w:val="009E311C"/>
     <w:rsid w:val="009E3F45"/>
     <w:rsid w:val="009E5F54"/>
     <w:rsid w:val="009E7079"/>
     <w:rsid w:val="009E7BD7"/>
     <w:rsid w:val="009F12A5"/>
     <w:rsid w:val="009F189D"/>
     <w:rsid w:val="009F19A5"/>
     <w:rsid w:val="009F3950"/>
     <w:rsid w:val="009F43C0"/>
     <w:rsid w:val="009F571D"/>
     <w:rsid w:val="009F76F7"/>
     <w:rsid w:val="00A103FF"/>
     <w:rsid w:val="00A1167B"/>
+    <w:rsid w:val="00A1351C"/>
     <w:rsid w:val="00A151DC"/>
     <w:rsid w:val="00A162B5"/>
     <w:rsid w:val="00A2019D"/>
     <w:rsid w:val="00A20A1E"/>
     <w:rsid w:val="00A22A6A"/>
     <w:rsid w:val="00A24B85"/>
     <w:rsid w:val="00A251AF"/>
+    <w:rsid w:val="00A320AF"/>
+    <w:rsid w:val="00A32758"/>
     <w:rsid w:val="00A33FCE"/>
     <w:rsid w:val="00A43A65"/>
     <w:rsid w:val="00A44C52"/>
     <w:rsid w:val="00A4535C"/>
     <w:rsid w:val="00A46989"/>
     <w:rsid w:val="00A50335"/>
     <w:rsid w:val="00A50D81"/>
     <w:rsid w:val="00A51373"/>
+    <w:rsid w:val="00A60D79"/>
     <w:rsid w:val="00A611A7"/>
     <w:rsid w:val="00A652B6"/>
     <w:rsid w:val="00A66428"/>
     <w:rsid w:val="00A66657"/>
     <w:rsid w:val="00A72A50"/>
     <w:rsid w:val="00A75CCD"/>
     <w:rsid w:val="00A8271C"/>
     <w:rsid w:val="00A85444"/>
     <w:rsid w:val="00A9029F"/>
     <w:rsid w:val="00A9229A"/>
+    <w:rsid w:val="00A93D4F"/>
     <w:rsid w:val="00A940C8"/>
     <w:rsid w:val="00A95AF8"/>
     <w:rsid w:val="00AA29B9"/>
     <w:rsid w:val="00AB0791"/>
     <w:rsid w:val="00AB0F5A"/>
     <w:rsid w:val="00AB2F67"/>
     <w:rsid w:val="00AB4156"/>
     <w:rsid w:val="00AD002D"/>
     <w:rsid w:val="00AD03F7"/>
     <w:rsid w:val="00AD11BC"/>
     <w:rsid w:val="00AD4151"/>
     <w:rsid w:val="00AD51F2"/>
     <w:rsid w:val="00AD76B1"/>
     <w:rsid w:val="00AE0E25"/>
     <w:rsid w:val="00AE1E4F"/>
     <w:rsid w:val="00AE3C44"/>
     <w:rsid w:val="00AE5461"/>
     <w:rsid w:val="00AF0587"/>
     <w:rsid w:val="00AF3776"/>
     <w:rsid w:val="00AF39F6"/>
     <w:rsid w:val="00AF5F36"/>
     <w:rsid w:val="00B019C8"/>
     <w:rsid w:val="00B03EE6"/>
     <w:rsid w:val="00B05080"/>
     <w:rsid w:val="00B07215"/>
     <w:rsid w:val="00B07FA7"/>
     <w:rsid w:val="00B117E8"/>
     <w:rsid w:val="00B14F1C"/>
     <w:rsid w:val="00B152A5"/>
     <w:rsid w:val="00B21245"/>
     <w:rsid w:val="00B25F1A"/>
     <w:rsid w:val="00B26F2C"/>
     <w:rsid w:val="00B33870"/>
     <w:rsid w:val="00B33C33"/>
+    <w:rsid w:val="00B33F20"/>
     <w:rsid w:val="00B34EC9"/>
     <w:rsid w:val="00B432D4"/>
     <w:rsid w:val="00B458AA"/>
     <w:rsid w:val="00B54959"/>
     <w:rsid w:val="00B5512B"/>
     <w:rsid w:val="00B6077C"/>
     <w:rsid w:val="00B61DC1"/>
     <w:rsid w:val="00B64062"/>
     <w:rsid w:val="00B66118"/>
     <w:rsid w:val="00B678D9"/>
+    <w:rsid w:val="00B702B5"/>
     <w:rsid w:val="00B7065B"/>
     <w:rsid w:val="00B722A8"/>
     <w:rsid w:val="00B7323C"/>
     <w:rsid w:val="00B74DFE"/>
+    <w:rsid w:val="00B74F74"/>
     <w:rsid w:val="00B76463"/>
     <w:rsid w:val="00B802D4"/>
     <w:rsid w:val="00B8179C"/>
+    <w:rsid w:val="00B82635"/>
     <w:rsid w:val="00B8730F"/>
     <w:rsid w:val="00B9221B"/>
     <w:rsid w:val="00B9393B"/>
     <w:rsid w:val="00B9700F"/>
     <w:rsid w:val="00BA117C"/>
     <w:rsid w:val="00BA12E8"/>
     <w:rsid w:val="00BA2B03"/>
     <w:rsid w:val="00BB5F8E"/>
     <w:rsid w:val="00BC0E1F"/>
     <w:rsid w:val="00BC4CE9"/>
     <w:rsid w:val="00BE4959"/>
     <w:rsid w:val="00BE4A03"/>
     <w:rsid w:val="00BE5586"/>
     <w:rsid w:val="00BF1074"/>
     <w:rsid w:val="00BF6D13"/>
     <w:rsid w:val="00C03FC5"/>
+    <w:rsid w:val="00C1286E"/>
     <w:rsid w:val="00C12E54"/>
+    <w:rsid w:val="00C1441F"/>
     <w:rsid w:val="00C14777"/>
+    <w:rsid w:val="00C20965"/>
+    <w:rsid w:val="00C23B17"/>
     <w:rsid w:val="00C272A3"/>
     <w:rsid w:val="00C30E8D"/>
     <w:rsid w:val="00C32A63"/>
     <w:rsid w:val="00C41228"/>
     <w:rsid w:val="00C4604A"/>
     <w:rsid w:val="00C4775F"/>
     <w:rsid w:val="00C47B82"/>
     <w:rsid w:val="00C542B7"/>
     <w:rsid w:val="00C631FB"/>
     <w:rsid w:val="00C647BA"/>
     <w:rsid w:val="00C65317"/>
     <w:rsid w:val="00C654D8"/>
     <w:rsid w:val="00C659CE"/>
+    <w:rsid w:val="00C6621E"/>
     <w:rsid w:val="00C67E88"/>
     <w:rsid w:val="00C7048A"/>
     <w:rsid w:val="00C72EE8"/>
     <w:rsid w:val="00C832EB"/>
     <w:rsid w:val="00C950C4"/>
     <w:rsid w:val="00C95F9A"/>
+    <w:rsid w:val="00C96151"/>
     <w:rsid w:val="00CA2F17"/>
     <w:rsid w:val="00CA662F"/>
     <w:rsid w:val="00CB37FC"/>
     <w:rsid w:val="00CC4B26"/>
+    <w:rsid w:val="00CC4EA3"/>
     <w:rsid w:val="00CC6D01"/>
     <w:rsid w:val="00CC6DC8"/>
     <w:rsid w:val="00CD0DD1"/>
     <w:rsid w:val="00CD4BC2"/>
     <w:rsid w:val="00CD5306"/>
     <w:rsid w:val="00CE6B59"/>
     <w:rsid w:val="00CF0510"/>
     <w:rsid w:val="00CF0BAE"/>
     <w:rsid w:val="00CF3098"/>
     <w:rsid w:val="00CF386D"/>
     <w:rsid w:val="00CF3D37"/>
+    <w:rsid w:val="00CF4994"/>
     <w:rsid w:val="00CF5FA9"/>
+    <w:rsid w:val="00CF6429"/>
     <w:rsid w:val="00CF7252"/>
     <w:rsid w:val="00D00DC0"/>
     <w:rsid w:val="00D01A28"/>
     <w:rsid w:val="00D051D1"/>
     <w:rsid w:val="00D07C57"/>
     <w:rsid w:val="00D108B8"/>
     <w:rsid w:val="00D11073"/>
     <w:rsid w:val="00D1148C"/>
     <w:rsid w:val="00D16BBC"/>
     <w:rsid w:val="00D2137B"/>
     <w:rsid w:val="00D21B80"/>
     <w:rsid w:val="00D245C2"/>
     <w:rsid w:val="00D329BC"/>
     <w:rsid w:val="00D339A3"/>
     <w:rsid w:val="00D3466E"/>
     <w:rsid w:val="00D34691"/>
+    <w:rsid w:val="00D42D95"/>
     <w:rsid w:val="00D44B3D"/>
     <w:rsid w:val="00D46948"/>
     <w:rsid w:val="00D46C4F"/>
     <w:rsid w:val="00D46CFC"/>
     <w:rsid w:val="00D50C7E"/>
     <w:rsid w:val="00D5547A"/>
     <w:rsid w:val="00D56BC8"/>
+    <w:rsid w:val="00D57276"/>
     <w:rsid w:val="00D617C5"/>
     <w:rsid w:val="00D66A10"/>
+    <w:rsid w:val="00D66F70"/>
     <w:rsid w:val="00D76387"/>
     <w:rsid w:val="00D82CE7"/>
     <w:rsid w:val="00D845F5"/>
+    <w:rsid w:val="00D8690A"/>
     <w:rsid w:val="00D87D59"/>
+    <w:rsid w:val="00D96B45"/>
     <w:rsid w:val="00DA02BE"/>
     <w:rsid w:val="00DA5240"/>
+    <w:rsid w:val="00DA7DBC"/>
     <w:rsid w:val="00DB0C03"/>
     <w:rsid w:val="00DB0F7E"/>
     <w:rsid w:val="00DB151E"/>
     <w:rsid w:val="00DB1CEF"/>
     <w:rsid w:val="00DB2C44"/>
+    <w:rsid w:val="00DC4938"/>
     <w:rsid w:val="00DC552C"/>
     <w:rsid w:val="00DC75C0"/>
+    <w:rsid w:val="00DC7B5E"/>
     <w:rsid w:val="00DD08FC"/>
     <w:rsid w:val="00DD2A4D"/>
     <w:rsid w:val="00DD37F7"/>
+    <w:rsid w:val="00DD5C74"/>
+    <w:rsid w:val="00DD6190"/>
     <w:rsid w:val="00DD6E23"/>
     <w:rsid w:val="00DD759E"/>
+    <w:rsid w:val="00DD7788"/>
     <w:rsid w:val="00DE04AE"/>
     <w:rsid w:val="00DE0C9C"/>
     <w:rsid w:val="00DE52AC"/>
+    <w:rsid w:val="00DE66FD"/>
     <w:rsid w:val="00DF0673"/>
     <w:rsid w:val="00DF135D"/>
     <w:rsid w:val="00DF46FA"/>
     <w:rsid w:val="00DF5B6C"/>
     <w:rsid w:val="00E00097"/>
     <w:rsid w:val="00E036D5"/>
+    <w:rsid w:val="00E053F2"/>
     <w:rsid w:val="00E127F8"/>
     <w:rsid w:val="00E12A2B"/>
     <w:rsid w:val="00E15120"/>
     <w:rsid w:val="00E20E32"/>
     <w:rsid w:val="00E27704"/>
     <w:rsid w:val="00E40F12"/>
+    <w:rsid w:val="00E43AE3"/>
     <w:rsid w:val="00E4400A"/>
     <w:rsid w:val="00E541FE"/>
     <w:rsid w:val="00E560BF"/>
     <w:rsid w:val="00E56617"/>
     <w:rsid w:val="00E571EB"/>
     <w:rsid w:val="00E605FA"/>
+    <w:rsid w:val="00E64355"/>
     <w:rsid w:val="00E6791A"/>
     <w:rsid w:val="00E74A57"/>
     <w:rsid w:val="00E759B8"/>
     <w:rsid w:val="00E75AE9"/>
     <w:rsid w:val="00E765DA"/>
     <w:rsid w:val="00E76FDF"/>
     <w:rsid w:val="00E80045"/>
     <w:rsid w:val="00E821D8"/>
+    <w:rsid w:val="00E8254B"/>
+    <w:rsid w:val="00E82615"/>
     <w:rsid w:val="00E828DC"/>
     <w:rsid w:val="00E841AB"/>
     <w:rsid w:val="00E94625"/>
     <w:rsid w:val="00E96D0E"/>
     <w:rsid w:val="00EA1CC3"/>
     <w:rsid w:val="00EA5132"/>
     <w:rsid w:val="00EB04CF"/>
+    <w:rsid w:val="00EB1424"/>
     <w:rsid w:val="00EB16BA"/>
     <w:rsid w:val="00EB2510"/>
     <w:rsid w:val="00EB5456"/>
     <w:rsid w:val="00EB5854"/>
     <w:rsid w:val="00EC117F"/>
     <w:rsid w:val="00EC171E"/>
+    <w:rsid w:val="00EC2715"/>
     <w:rsid w:val="00EC472F"/>
     <w:rsid w:val="00ED162D"/>
     <w:rsid w:val="00ED23AC"/>
     <w:rsid w:val="00ED4A38"/>
     <w:rsid w:val="00ED4DDC"/>
     <w:rsid w:val="00ED7E7B"/>
     <w:rsid w:val="00EE5AF7"/>
     <w:rsid w:val="00EE73F6"/>
     <w:rsid w:val="00EF0E34"/>
     <w:rsid w:val="00EF4D41"/>
+    <w:rsid w:val="00F0036C"/>
     <w:rsid w:val="00F005DE"/>
+    <w:rsid w:val="00F0087B"/>
+    <w:rsid w:val="00F0213C"/>
     <w:rsid w:val="00F03938"/>
+    <w:rsid w:val="00F05A92"/>
     <w:rsid w:val="00F148B7"/>
     <w:rsid w:val="00F1589A"/>
     <w:rsid w:val="00F25E41"/>
     <w:rsid w:val="00F262D8"/>
     <w:rsid w:val="00F269F0"/>
     <w:rsid w:val="00F31D87"/>
     <w:rsid w:val="00F34B45"/>
     <w:rsid w:val="00F36990"/>
     <w:rsid w:val="00F379A4"/>
     <w:rsid w:val="00F501D8"/>
     <w:rsid w:val="00F613E8"/>
     <w:rsid w:val="00F61888"/>
+    <w:rsid w:val="00F65D5E"/>
     <w:rsid w:val="00F731E1"/>
     <w:rsid w:val="00F81D29"/>
     <w:rsid w:val="00F824D4"/>
     <w:rsid w:val="00F87CE5"/>
     <w:rsid w:val="00F93FEF"/>
     <w:rsid w:val="00FA13D8"/>
     <w:rsid w:val="00FA359B"/>
     <w:rsid w:val="00FA433B"/>
     <w:rsid w:val="00FA51AF"/>
     <w:rsid w:val="00FA7724"/>
     <w:rsid w:val="00FB47D3"/>
     <w:rsid w:val="00FB5284"/>
     <w:rsid w:val="00FC0B1D"/>
     <w:rsid w:val="00FC2E8C"/>
     <w:rsid w:val="00FC425D"/>
+    <w:rsid w:val="00FC4B5A"/>
     <w:rsid w:val="00FD52CD"/>
     <w:rsid w:val="00FD5F24"/>
+    <w:rsid w:val="00FE2336"/>
     <w:rsid w:val="00FE6DEA"/>
+    <w:rsid w:val="00FE7BF3"/>
     <w:rsid w:val="00FF3E5D"/>
+    <w:rsid w:val="00FF7AB8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -18240,50 +19681,64 @@
     <w:name w:val="Default"/>
     <w:rsid w:val="00EE73F6"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Univers 65 Bold" w:hAnsi="Univers 65 Bold" w:cs="Univers 65 Bold"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D11073"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00895915"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1136722631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1145508181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -18373,51 +19828,51 @@
               </w:divBdr>
             </w:div>
             <w:div w:id="2004619909">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdabney1@usf.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/aorn.13211" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.70278/AANAJ/.0000001027" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/NSG.0000000000000211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdabney1@usf.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/aorn.13211" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.70278/AANAJ/.0000001027" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/NSG.0000000000000211" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18697,76 +20152,76 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29506D67-D60C-4899-8BDF-FC77683B1CA2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{741bf7de-e2e5-46df-8d67-82607df9deaa}" enabled="0" method="" siteId="{741bf7de-e2e5-46df-8d67-82607df9deaa}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>17464</Characters>
+  <Pages>13</Pages>
+  <Words>3353</Words>
+  <Characters>19113</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>646</Lines>
-  <Paragraphs>291</Paragraphs>
+  <Lines>159</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19818</CharactersWithSpaces>
+  <CharactersWithSpaces>22422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jennifer Kue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>84a34ac1ea952d8297e45da05b553958efa6cdf79412b44aa0d72f9985981ab4</vt:lpwstr>
   </property>