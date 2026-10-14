--- v1 (2026-06-03)
+++ v2 (2026-10-14)
@@ -37,90 +37,108 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Curriculum Vitae</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74912A02" w14:textId="77777777" w:rsidR="00FA433B" w:rsidRPr="004C6378" w:rsidRDefault="00FA433B" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C48F366" w14:textId="0A6D2DFC" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00345BAD" w:rsidP="00FA433B">
+    <w:p w14:paraId="4C48F366" w14:textId="0A6D2DFC" w:rsidR="00FB5284" w:rsidRDefault="00345BAD" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cynthia</w:t>
       </w:r>
       <w:r w:rsidR="007D140A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. Dabney</w:t>
       </w:r>
       <w:r w:rsidR="00FA433B" w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007D140A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PhD, DNP, CRNA, APRN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5AA9CE" w14:textId="3373C604" w:rsidR="008F5BA3" w:rsidRPr="004C6378" w:rsidRDefault="008F5BA3" w:rsidP="00FA433B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Associate Professor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1293388D" w14:textId="34ED3D69" w:rsidR="00FA433B" w:rsidRPr="004C6378" w:rsidRDefault="00FB5284" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of South Florida, College of Nursing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25AE6EB1" w14:textId="69D45A25" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00FB5284" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1232,59 +1250,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Expired: </w:t>
       </w:r>
       <w:r w:rsidR="005870F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>04/30/2023</w:t>
       </w:r>
       <w:r w:rsidR="000048B6" w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0F4CCB21" w14:textId="77777777" w:rsidR="00CF386D" w:rsidRDefault="00CF386D" w:rsidP="00FB5284">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="06EED4BF" w14:textId="77777777" w:rsidR="00EC117F" w:rsidRDefault="00EC117F" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55436C6E" w14:textId="60D042EE" w:rsidR="00EC117F" w:rsidRDefault="00EC117F" w:rsidP="00EC117F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Advanced Practice Registered Nurse (APRN), Tennessee State Board of Nursing</w:t>
       </w:r>
@@ -1543,86 +1552,68 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A0BD7D" w14:textId="77777777" w:rsidR="00096655" w:rsidRDefault="00096655" w:rsidP="00096655">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tampa, FL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E922CDE" w14:textId="77777777" w:rsidR="00096655" w:rsidRDefault="00096655" w:rsidP="00096655">
+    <w:p w14:paraId="2689B879" w14:textId="5C02C335" w:rsidR="00FB5284" w:rsidRPr="00A93D4F" w:rsidRDefault="00096655" w:rsidP="000633C0">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>College of Nursing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D00CED" w14:textId="77777777" w:rsidR="00096655" w:rsidRPr="00026C41" w:rsidRDefault="00096655" w:rsidP="00096655">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="49EFC15C" w14:textId="77777777" w:rsidR="00C65317" w:rsidRPr="00A93D4F" w:rsidRDefault="00C65317" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08C59A42" w14:textId="2194B44E" w:rsidR="00026C41" w:rsidRPr="00A93D4F" w:rsidRDefault="00A1167B" w:rsidP="00026C41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93D4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
@@ -1744,85 +1735,67 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="785B7B65" w14:textId="77777777" w:rsidR="00026C41" w:rsidRDefault="00026C41" w:rsidP="00026C41">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tampa, FL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6899D723" w14:textId="77777777" w:rsidR="00026C41" w:rsidRDefault="00026C41" w:rsidP="00026C41">
+    <w:p w14:paraId="4A0CD097" w14:textId="4C3D0D39" w:rsidR="008E45AC" w:rsidRPr="00026C41" w:rsidRDefault="00026C41" w:rsidP="000633C0">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>College of Nursing</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="06E5735C" w14:textId="77777777" w:rsidR="008E45AC" w:rsidRPr="00026C41" w:rsidRDefault="008E45AC" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B8CEBC0" w14:textId="375D4843" w:rsidR="00760D5C" w:rsidRDefault="008E45AC" w:rsidP="00026C41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00026C41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2015-2022</w:t>
@@ -2639,285 +2612,230 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Greenville Hospital System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FC6C72" w14:textId="1E74B5D0" w:rsidR="00EC171E" w:rsidRDefault="00EC171E" w:rsidP="00FB5284">
+    <w:p w14:paraId="41BA24D9" w14:textId="01B8F7D0" w:rsidR="000633C0" w:rsidRPr="00D267B8" w:rsidRDefault="00EC171E" w:rsidP="001833B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Greenville, SC</w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-    <w:p w14:paraId="42121FC7" w14:textId="77777777" w:rsidR="001833B7" w:rsidRDefault="001833B7" w:rsidP="001833B7">
+      <w:r w:rsidR="00E123BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B10997E" w14:textId="77777777" w:rsidR="000633C0" w:rsidRDefault="000633C0" w:rsidP="001833B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E505218" w14:textId="7BB209F0" w:rsidR="001833B7" w:rsidRDefault="001833B7" w:rsidP="001833B7">
+    <w:p w14:paraId="5236D68B" w14:textId="77777777" w:rsidR="000633C0" w:rsidRDefault="000633C0" w:rsidP="001833B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C6378">
+    </w:p>
+    <w:p w14:paraId="4E505218" w14:textId="66DD4898" w:rsidR="001833B7" w:rsidRDefault="001833B7" w:rsidP="001833B7">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">AWARDS AND </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>DISTINCTIONS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00771BDF">
+        <w:t xml:space="preserve">AWARDS AND </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>DISTINCTIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="00771BDF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...51 lines deleted...]
-    <w:p w14:paraId="5370C682" w14:textId="77777777" w:rsidR="00EB1424" w:rsidRDefault="00EB1424" w:rsidP="001833B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAFA761" w14:textId="77777777" w:rsidR="00534272" w:rsidRDefault="00534272" w:rsidP="001833B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="5370C682" w14:textId="2875B0BF" w:rsidR="00EB1424" w:rsidRPr="00D267B8" w:rsidRDefault="00534272" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534272">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D66F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mark Welliver Award for </w:t>
+      </w:r>
+      <w:r w:rsidR="00404D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Excellence in Education, Florida Association of Nurse Anesthe</w:t>
+      </w:r>
+      <w:r w:rsidR="0066316C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>siology</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="45F42902" w14:textId="0309248E" w:rsidR="00EB1424" w:rsidRPr="00534272" w:rsidRDefault="00534272" w:rsidP="001833B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534272">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -3141,966 +3059,1540 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Peer-reviewed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDB2407" w14:textId="77777777" w:rsidR="00D57276" w:rsidRDefault="00D57276" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="587FA2E6" w14:textId="59E43D8A" w:rsidR="001939D3" w:rsidRDefault="001939D3" w:rsidP="001939D3">
+    <w:p w14:paraId="4560D2D6" w14:textId="3B2EB6ED" w:rsidR="00451EAC" w:rsidRPr="006568A6" w:rsidRDefault="00451EAC" w:rsidP="00451EAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8254B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D96B45">
+      <w:r w:rsidRPr="00451EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fernandez, M.E., Campos, C., Combass, K., Dabney, C., Freedman, L., Maldonado, K. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calming the Storm: Implementing a Protocol to Reduce Pediatric Emergence Delirium. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>GLP-1 receptor agonists: What CRNAs need to know about their expanding role</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D3F81">
+        <w:t>Nursing 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D96B45">
-[...18 lines deleted...]
-    <w:p w14:paraId="6C24F238" w14:textId="77777777" w:rsidR="001939D3" w:rsidRPr="00E8254B" w:rsidRDefault="001939D3" w:rsidP="001939D3">
+      <w:r w:rsidR="006568A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0C6588" w14:textId="77777777" w:rsidR="006568A6" w:rsidRPr="00451EAC" w:rsidRDefault="006568A6" w:rsidP="006568A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06600082" w14:textId="323A3E96" w:rsidR="00E053F2" w:rsidRPr="00052756" w:rsidRDefault="00E053F2" w:rsidP="00FC4B5A">
+    <w:p w14:paraId="04B60013" w14:textId="45B5883B" w:rsidR="00451EAC" w:rsidRDefault="00451EAC" w:rsidP="00451EAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE66FD">
-[...79 lines deleted...]
-    <w:p w14:paraId="13EE0C2C" w14:textId="77777777" w:rsidR="00052756" w:rsidRPr="00C20965" w:rsidRDefault="00052756" w:rsidP="00052756">
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maldonado, K., Freedman, L., Dabney, C. Implementing a Parental Anxiety Reduction Protocol (PARP) in the Perioperative Period. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Perioperative Nursing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006568A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> September</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6F7377" w14:textId="77777777" w:rsidR="006568A6" w:rsidRPr="006568A6" w:rsidRDefault="006568A6" w:rsidP="006568A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1338BC94" w14:textId="27A52A99" w:rsidR="00FC4B5A" w:rsidRDefault="00FC4B5A" w:rsidP="00FC4B5A">
+    <w:p w14:paraId="1C1205A6" w14:textId="77777777" w:rsidR="006568A6" w:rsidRPr="00EC21AE" w:rsidRDefault="006568A6" w:rsidP="006568A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4D7878" w14:textId="2F5CBD48" w:rsidR="005A4ADC" w:rsidRPr="00EC21AE" w:rsidRDefault="005A4ADC" w:rsidP="005A4ADC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00640203">
-[...5 lines deleted...]
-        <w:t>Kowalski, B., Patel, B., Prentice, T., &amp; Dabney, C. (2025). Implementation of a Peripheral Nerve Block Simulation Workshop for Certified Registered Nurse Anesthesiologists: A Pilot Program. Journal of Nurse Anesthesia Education</w:t>
+      <w:r w:rsidRPr="00451EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Punzalan, C., Grantges, L., Maldonado, K., Fernández, A., Hronec, A., Jacinto, R., Freedman, L., Dabney, C. 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virtual Reality Googles in Pediatric Perioperative Care: An Evaluation of Anxiety-Related Outcomes. 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nursing 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006568A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5376C9D8" w14:textId="77777777" w:rsidR="00FC4B5A" w:rsidRDefault="00FC4B5A" w:rsidP="00FC4B5A">
+    <w:p w14:paraId="59134CFD" w14:textId="77777777" w:rsidR="005A4ADC" w:rsidRPr="003C52CE" w:rsidRDefault="005A4ADC" w:rsidP="005A4ADC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0E2104B3" w14:textId="2D33FBCD" w:rsidR="00D57276" w:rsidRPr="00C6621E" w:rsidRDefault="00C6621E" w:rsidP="00EF4D41">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D64C4FB" w14:textId="49F124DD" w:rsidR="00451EAC" w:rsidRPr="006568A6" w:rsidRDefault="005A4ADC" w:rsidP="006568A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="02778EF5" w14:textId="6F038CAD" w:rsidR="00777E7E" w:rsidRPr="00C6621E" w:rsidRDefault="00777E7E" w:rsidP="00C6621E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diaz, M., Dabney, C. (2026). A New Era in Perioperative Pain Management: The Emerging Role of Suzetrigine in CRNA Practice. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AANA Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006568A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="0093721C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eptember</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6318E36F" w14:textId="77777777" w:rsidR="00451EAC" w:rsidRDefault="00451EAC" w:rsidP="00451EAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587FA2E6" w14:textId="59E43D8A" w:rsidR="001939D3" w:rsidRDefault="001939D3" w:rsidP="001939D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6621E">
-[...25 lines deleted...]
-    <w:p w14:paraId="0FE5BA10" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00B33C33" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
+      <w:r w:rsidRPr="00E8254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Davies, A., Maldonado, K., Diaz, M., Rawson, E., Canale, M., Zhang, S., &amp; Dabney, C. (2025, December 31). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GLP-1 receptor agonists: What CRNAs need to know about their expanding role</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AANA Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="0069706D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. March 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C24F238" w14:textId="77777777" w:rsidR="001939D3" w:rsidRPr="00E8254B" w:rsidRDefault="001939D3" w:rsidP="001939D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43BE2C5B" w14:textId="654A8B07" w:rsidR="00A85444" w:rsidRDefault="00A85444" w:rsidP="00C6621E">
+    <w:p w14:paraId="06600082" w14:textId="323A3E96" w:rsidR="00E053F2" w:rsidRPr="00052756" w:rsidRDefault="00E053F2" w:rsidP="00FC4B5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B33C33">
+      <w:r w:rsidRPr="00DE66FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dabney, C., Nelson, N., Canale, M., Zhang, S. (2025). </w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="20A38AE3" w14:textId="5B0D0DCB" w:rsidR="00AD11BC" w:rsidRDefault="003D1C61" w:rsidP="00C6621E">
+        <w:t xml:space="preserve">Canale, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6190" w:rsidRPr="00DE66FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Barkai</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE66FD" w:rsidRPr="00DE66FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, R., M</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE66FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>essenger, H., Dabney, C.</w:t>
+      </w:r>
+      <w:r w:rsidR="003339E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE66FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Estevez, M., Louis, J., Zhang, S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20965" w:rsidRPr="00052756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optimizing Buprenorphine Induction: Updated Approaches in Opioid Use Disorder Management. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20965" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AANA Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00052756" w:rsidRPr="00052756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, October 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EE0C2C" w14:textId="77777777" w:rsidR="00052756" w:rsidRPr="00C20965" w:rsidRDefault="00052756" w:rsidP="00052756">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1338BC94" w14:textId="27A52A99" w:rsidR="00FC4B5A" w:rsidRDefault="00FC4B5A" w:rsidP="00FC4B5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00640203">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kowalski, B., Patel, B., Prentice, T., &amp; Dabney, C. (2025). Implementation of a Peripheral Nerve Block Simulation Workshop for Certified Registered Nurse Anesthesiologists: A Pilot Program. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Nurse Anesthesia Education</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5376C9D8" w14:textId="77777777" w:rsidR="00FC4B5A" w:rsidRDefault="00FC4B5A" w:rsidP="00FC4B5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2104B3" w14:textId="2D33FBCD" w:rsidR="00D57276" w:rsidRPr="00C6621E" w:rsidRDefault="00C6621E" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mayte, D., Karla, M., Eleanor, R., Michelle, C., Adam, D., &amp; Cindi, D. (2025). Perioperative Guidelines for Peripheral Nerve Blocks. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nursing 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48404F8E" w14:textId="77777777" w:rsidR="00D57276" w:rsidRPr="00777E7E" w:rsidRDefault="00D57276" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02778EF5" w14:textId="6F038CAD" w:rsidR="00777E7E" w:rsidRPr="00C6621E" w:rsidRDefault="00777E7E" w:rsidP="00C6621E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6621E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maldonado, K., Diaz, M., Freedman, L., Hronec, A., &amp; Dabney, C. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6621E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impact of Preceptor Training Programs on Clinical Experiences. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Nurse Anesthesia Education</w:t>
+      </w:r>
+      <w:r w:rsidR="001247CB" w:rsidRPr="00C6621E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, July 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE5BA10" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00B33C33" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BE2C5B" w14:textId="654A8B07" w:rsidR="00A85444" w:rsidRDefault="00A85444" w:rsidP="00C6621E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dabney, C., Nelson, N., Canale, M., Zhang, S. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Methadone or Buprenorphine, Is It Equal in Treating Opioid Dependent Parturients? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AANA</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95F9A" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E54" w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>July 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D2C95E" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A38AE3" w14:textId="631C54BB" w:rsidR="00AD11BC" w:rsidRDefault="003D1C61" w:rsidP="00C6621E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Diaz</w:t>
       </w:r>
       <w:r w:rsidR="000E7031" w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, M., Havrilla, A., Dabney, C. </w:t>
       </w:r>
       <w:r w:rsidR="00A151DC" w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perioperative guidelines for transgender and gender-diverse patients. Nursing, 55(6), 35–36. </w:t>
+        <w:t xml:space="preserve">Perioperative guidelines for transgender and gender-diverse patients. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nursing</w:t>
+      </w:r>
+      <w:r w:rsidR="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 55(6), 35–36. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="003E3353" w:rsidRPr="00B33C33">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1097/NSG.0000000000000211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003E3353" w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197A3542" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0377E03F" w14:textId="1203FFE6" w:rsidR="00EE73F6" w:rsidRDefault="007B5322" w:rsidP="00C6621E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dabney, C., Carter, M., Herr, M., Monroe, T., Moore, J., &amp; Sublette, N. (2025). A Narrative, Qualitative Research Study of CRNA Perspectives of Practice Within the Anesthesia Care Team Model. AANA </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dabney, C., Carter, M., Herr, M., Monroe, T., Moore, J., &amp; Sublette, N. (2025). A Narrative, Qualitative Research Study of CRNA Perspectives of Practice Within the Anesthesia Care Team Model. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AANA </w:t>
+      </w:r>
+      <w:r w:rsidR="00316247" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ournal</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ournal, 93(1), 45–52. </w:t>
+        <w:t xml:space="preserve">, 93(1), 45–52. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00B33C33">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.70278/AANAJ/.0000001027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F40FFE4" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C5DBEE2" w14:textId="0E99087A" w:rsidR="00C832EB" w:rsidRDefault="00C95F9A" w:rsidP="00C6621E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Dabney, C., Monroe, T., Cowan, R., &amp; Carter, M. (2023). Understanding Pain in Alzheimer's Disease in Anesthesia. AANA Journal, 91(3), 180–184.</w:t>
+        <w:t>Dabney, C., Monroe, T., Cowan, R., &amp; Carter, M. (2023). Understanding Pain in Alzheimer's Disease in Anesthesia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AANA Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 91(3), 180–184.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1B461D" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52B524F2" w14:textId="1B9D7ABF" w:rsidR="007564B3" w:rsidRDefault="007564B3" w:rsidP="00C6621E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Dabney, C., Carter, M., Accardo, D., Appling, N., &amp; Herr, M. J. (2022). A is for Airway: An Interprofessional Simulation Event to Re-Establish the Importance of Communication. AANA Journal, 90(5), 343–346.</w:t>
+        <w:t>Dabney, C., Carter, M., Accardo, D., Appling, N., &amp; Herr, M. J. (2022). A is for Airway: An Interprofessional Simulation Event to Re-Establish the Importance of Communication. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AANA Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 90(5), 343–346.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF75B3A" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04E5DE2C" w14:textId="711031C7" w:rsidR="00396520" w:rsidRDefault="00396520" w:rsidP="00C6621E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Accardo, D., Isaac, J., Strube, P., MacKinnon, M., &amp; Dabney, C. (2021). Methods to Reduce the Risk of Exposure to Airborne Pathogens in the Operating Room. AANA Journal, 89(1), 71–75.</w:t>
+        <w:t>Accardo, D., Isaac, J., Strube, P., MacKinnon, M., &amp; Dabney, C. (2021). Methods to Reduce the Risk of Exposure to Airborne Pathogens in the Operating Room. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AANA Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 89(1), 71–75.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142C5BB0" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00DF0673" w:rsidRDefault="00DF0673" w:rsidP="00DF0673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CB1601D" w14:textId="026A0991" w:rsidR="00DC552C" w:rsidRPr="00B33C33" w:rsidRDefault="001C46E8" w:rsidP="00C6621E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dabney, C., Appling, N.</w:t>
       </w:r>
       <w:r w:rsidR="00664CF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Herr, M., 2020. An Interprofessional Branching Simulation to Introduce RN First Assistant Students to Their Role in the Perioperative Setting. AORN Journal, 112(5), pp.471-477. </w:t>
+        <w:t xml:space="preserve"> and Herr, M., 2020. An Interprofessional Branching Simulation to Introduce RN First Assistant Students to Their Role in the Perioperative Setting. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AORN Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 112(5), pp.471-477. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00327205" w:rsidRPr="00B33C33">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/aorn.13211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00327205" w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5859A10D" w14:textId="77777777" w:rsidR="0047483E" w:rsidRDefault="0047483E" w:rsidP="0047483E">
+    <w:p w14:paraId="437792E0" w14:textId="77777777" w:rsidR="00E82615" w:rsidRDefault="00E82615" w:rsidP="0047483E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="437792E0" w14:textId="77777777" w:rsidR="00E82615" w:rsidRDefault="00E82615" w:rsidP="0047483E">
+    <w:p w14:paraId="0BDE97E6" w14:textId="77777777" w:rsidR="00E82615" w:rsidRDefault="00E82615" w:rsidP="0047483E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BDE97E6" w14:textId="77777777" w:rsidR="00E82615" w:rsidRDefault="00E82615" w:rsidP="0047483E">
-[...10 lines deleted...]
-    <w:p w14:paraId="70A8AEF1" w14:textId="28EE7625" w:rsidR="00581972" w:rsidRPr="00B33C33" w:rsidRDefault="00581972" w:rsidP="00B33C33">
+    <w:p w14:paraId="0A835F7F" w14:textId="17D8BBAA" w:rsidR="003C52CE" w:rsidRPr="0093721C" w:rsidRDefault="00581972" w:rsidP="0093721C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Under Peer Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A21E1C6" w14:textId="77777777" w:rsidR="00530F7C" w:rsidRDefault="00530F7C" w:rsidP="0047483E">
-[...4 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w14:paraId="26F7C669" w14:textId="77777777" w:rsidR="003C52CE" w:rsidRDefault="003C52CE" w:rsidP="003C52CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w14:paraId="3DEBBFA8" w14:textId="77777777" w:rsidR="00E64355" w:rsidRPr="00776021" w:rsidRDefault="008E7EE8" w:rsidP="00E64355">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3347824B" w14:textId="27364838" w:rsidR="008E7EE8" w:rsidRDefault="007577F3" w:rsidP="00427440">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00776021">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rawson, E., Davies, A., Diaz, M., Dabney, C. (2026)</w:t>
+      </w:r>
+      <w:r w:rsidR="00427440" w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00CC4EA3" w:rsidRPr="002F5B00">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00550D45" w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integrating Competency-Based Education Into Simulation: Theory, Evidence, and Best Practices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00CC4EA3" w:rsidRPr="00776021">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Nurse Anesthesia Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. May 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. May </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00664CF9" w:rsidRPr="00776021">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37174093" w14:textId="77777777" w:rsidR="003C52CE" w:rsidRDefault="003C52CE" w:rsidP="003C52CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="3C77B381" w14:textId="77777777" w:rsidR="00550D45" w:rsidRDefault="00784CF8" w:rsidP="00550D45">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="741AAFBE" w14:textId="12150E10" w:rsidR="003D64CC" w:rsidRPr="00EC21AE" w:rsidRDefault="00A064C5" w:rsidP="00427440">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dabney, C., Diaz, M., Canale, M., Maldonado, K., </w:t>
+      </w:r>
+      <w:r w:rsidR="00755461" w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Davies, A., Coleman, D., Rawson, E. Aim High, Rise Together: A Team Approach to Faculty Promotion</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB24B4" w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB24B4" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00776021" w:rsidRPr="00776021">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Nurse Anesthesia Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB24B4" w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. May 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="003C52CE" w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECE888B" w14:textId="77777777" w:rsidR="003C52CE" w:rsidRPr="003C52CE" w:rsidRDefault="003C52CE" w:rsidP="003C52CE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>. May 2026).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3347824B" w14:textId="27364838" w:rsidR="008E7EE8" w:rsidRPr="00427440" w:rsidRDefault="007577F3" w:rsidP="00427440">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127BD836" w14:textId="4E57DC84" w:rsidR="00104326" w:rsidRDefault="00EC3993" w:rsidP="00427440">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00860510">
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hartnett, A., Herschberger, D., Dowling, A., Freedman, L., Hronec, A., Varughese</w:t>
+      </w:r>
+      <w:r w:rsidR="003C52CE" w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A., Elliott, R., Maldonado, K., Dabney, C. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E01C8" w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Development and Implementation of a Standardized Perioperative Protocol for Pediatric Patients Undergoing Circumcision. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C52CE" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Perioperative Nursing</w:t>
+      </w:r>
+      <w:r w:rsidR="003C52CE" w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. June 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="003C52CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Rawson, E., Davies, A., Diaz, M., Dabney, C. (2026)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00427440" w:rsidRPr="00860510">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0FA64E" w14:textId="77777777" w:rsidR="003C52CE" w:rsidRPr="0093721C" w:rsidRDefault="003C52CE" w:rsidP="0093721C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00550D45" w:rsidRPr="00860510">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08940183" w14:textId="04E1B275" w:rsidR="005F08A7" w:rsidRPr="00D267B8" w:rsidRDefault="001D1E1D" w:rsidP="00D267B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Integrating Competency-Based Education </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00550D45" w:rsidRPr="00860510">
+      </w:pPr>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seta, A., Robinson, S., Neswold, K., Davies, A., Coleman, D., Dabney, C.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0CB7" w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Local Anesthetic Systemic Toxicity: Current Evidence and Clinical Implications for CRNAs</w:t>
+      </w:r>
+      <w:r w:rsidR="00012A1F" w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidR="00012A1F" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AANA Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="0096745D" w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. June 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0096745D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Into</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00550D45" w:rsidRPr="00860510">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1589A" w:rsidRPr="00D267B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Simulation: Theory, Evidence, and Best Practices</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA0DB6A" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="00A320AF" w:rsidRDefault="00DF0673" w:rsidP="006C3D2A">
+    <w:p w14:paraId="3EA0DB6A" w14:textId="77777777" w:rsidR="00DF0673" w:rsidRPr="006E0CB7" w:rsidRDefault="00DF0673" w:rsidP="006C3D2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3038D8EB" w14:textId="1EAF8139" w:rsidR="00B33C33" w:rsidRPr="00DE52AC" w:rsidRDefault="00B33C33" w:rsidP="00DE52AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -4135,268 +4627,283 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ublication</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE678BB" w14:textId="77777777" w:rsidR="00B33C33" w:rsidRDefault="00B33C33" w:rsidP="00B33C33">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17B24ABE" w14:textId="66845901" w:rsidR="00B33C33" w:rsidRPr="005F08A7" w:rsidRDefault="00B33C33" w:rsidP="00640203">
+    <w:p w14:paraId="17B24ABE" w14:textId="66845901" w:rsidR="00B33C33" w:rsidRPr="00EC21AE" w:rsidRDefault="00B33C33" w:rsidP="00640203">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC21AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dabney, C., Carter, M. (2023). CRNA Decision-Making Within the Anesthesia Care Team. ProQuest, University of Tennessee Health Science Center (April 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A14438B" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00597ED1" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597ED1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="42250188" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B88836" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+    <w:p w14:paraId="20B88836" w14:textId="2FAE509A" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Books, Textbooks, Chapters</w:t>
       </w:r>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (list from most recent to earliest)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB5D670" w14:textId="77777777" w:rsidR="003809BE" w:rsidRDefault="003809BE" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EED994E" w14:textId="11BBFF98" w:rsidR="0020270F" w:rsidRPr="00F005DE" w:rsidRDefault="0020270F" w:rsidP="00F005DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dabney, C., Carter, M., Hamric, A. B., &amp; Hanson, C. M. (2021). </w:t>
+      </w:r>
+      <w:r w:rsidR="00F005DE" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter 9: Collaboration. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hamric and Hanson's Advanced Practice Nursing 7th Edition: An Integrative Approach. St. Louis</w:t>
+      </w:r>
+      <w:r w:rsidR="00F005DE" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Missouri: Elsevier Saunders</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F005DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dabney, C., Carter, M., Hamric, A. B., &amp; Hanson, C. M. (2021). </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Missouri: Elsevier Saunders.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1F42B1" w14:textId="77777777" w:rsidR="0020270F" w:rsidRPr="00F005DE" w:rsidRDefault="0020270F" w:rsidP="00F005DE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="464E55CB" w14:textId="36BE5D19" w:rsidR="0020270F" w:rsidRPr="00F005DE" w:rsidRDefault="0020270F" w:rsidP="00F005DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Carter, M., Dabney, C., Hamric, A. B., &amp; Hanson, C. M. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidR="00F005DE" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter 11: Collaboration. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hamric and Hanson's Advanced Practice Nursing 6th Edition: An Integrative Approach. St. Louis</w:t>
+      </w:r>
+      <w:r w:rsidR="00F005DE" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Missouri: Elsevier Saunders</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F005DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carter, M., Dabney, C., Hamric, A. B., &amp; Hanson, C. M. (2019). </w:t>
-[...46 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="62831FF0" w14:textId="77777777" w:rsidR="005A4CB9" w:rsidRPr="00F005DE" w:rsidRDefault="005A4CB9" w:rsidP="00F005DE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DBC0F92" w14:textId="2B4A36FE" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4493,280 +5000,355 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72CB6DEA" w14:textId="22419D62" w:rsidR="00A611A7" w:rsidRPr="00735137" w:rsidRDefault="00ED23AC" w:rsidP="00735137">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00735137">
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maldonado, K., </w:t>
+      </w:r>
+      <w:r w:rsidR="006F38EF" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diaz, M., Dabney, C. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C55D6" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2025 October)</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0DDB" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Enhancing Clinical Preceptor Competency Through Structured Training Programs: A Performance Improvement Initiative”.</w:t>
+      </w:r>
+      <w:r w:rsidR="002977D3" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Florida Association of Nurse Anesthesiology (FANA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E01" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. Orlando, FL</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E01" w:rsidRPr="00735137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maldonado, K., </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> 2025. Orlando, FL.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78BE12CB" w14:textId="797AB054" w:rsidR="00456490" w:rsidRPr="00735137" w:rsidRDefault="001A0DDB" w:rsidP="00735137">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13454113" w14:textId="1443CD0A" w:rsidR="00C32A63" w:rsidRDefault="00D87D59" w:rsidP="00735137">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00735137">
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kowalski, B., </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2941" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prentice, T., Patel, B., Villa, D., Dabney, C.</w:t>
+      </w:r>
+      <w:r w:rsidR="00723D1C" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00870B6C" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00723D1C" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April) </w:t>
+      </w:r>
+      <w:r w:rsidR="008B673B" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk203127612"/>
+      <w:r w:rsidR="008B673B" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Implementation of a Peripheral Nerve Block Simulation</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0BAE" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Workshop for Nurse Anesthesiologists: A Program Development Initi</w:t>
+      </w:r>
+      <w:r w:rsidR="00446691" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ative</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00446691" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.” University of South Florida’s Research Day</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76FDF" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00870B6C" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76FDF" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Tampa, FL</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76FDF" w:rsidRPr="00735137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kowalski, B., </w:t>
-[...73 lines deleted...]
-        <w:t>. Tampa, FL.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DAD2215" w14:textId="77777777" w:rsidR="00C1441F" w:rsidRPr="00C1441F" w:rsidRDefault="00C1441F" w:rsidP="00C1441F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4844ACFC" w14:textId="60E90FBB" w:rsidR="00C1441F" w:rsidRDefault="00C1441F" w:rsidP="00C1441F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1441F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>International</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656EE218" w14:textId="77777777" w:rsidR="00C1441F" w:rsidRDefault="00C1441F" w:rsidP="00C1441F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04BF6446" w14:textId="1D0B9048" w:rsidR="00C1441F" w:rsidRPr="00533688" w:rsidRDefault="00533688" w:rsidP="00C1441F">
+    <w:p w14:paraId="04BF6446" w14:textId="590405C5" w:rsidR="00C1441F" w:rsidRPr="00455C66" w:rsidRDefault="00533688" w:rsidP="00C1441F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="00D8690A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz, M., Havrilla, A., Dabney</w:t>
+      </w:r>
+      <w:r w:rsidR="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C. (2026 April)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E75F8" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Perioperative Guidelines for Transgender and Gender Diverse Patients." </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8690A" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>AORN Global Surgical Conference &amp; Expo</w:t>
       </w:r>
-      <w:r w:rsidR="00CF4994">
+      <w:r w:rsidR="00CF4994" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 2026. New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF1AD7A" w14:textId="77777777" w:rsidR="008B1DB9" w:rsidRPr="00533688" w:rsidRDefault="008B1DB9" w:rsidP="00735137">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DA860DD" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00533688" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F98CFF4" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
@@ -4829,265 +5411,197 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17B54832" w14:textId="1D3D03BA" w:rsidR="00DC4938" w:rsidRPr="00DA7DBC" w:rsidRDefault="00DC4938" w:rsidP="00DC4938">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dabney, C. (2026, February 6). Collaborate &amp; Connect: Peer Roundtable: Session A</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7B5E" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DNP/Scholarly Projects. AANA EDGE Conference 2026. Louisville, KY</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC4938">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="1D1D1D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dabney, C. (2026, February 6). </w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">. AANA EDGE Conference 2026. Louisville, KY. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778F89C9" w14:textId="77777777" w:rsidR="00DA7DBC" w:rsidRPr="00DC4938" w:rsidRDefault="00DA7DBC" w:rsidP="00DA7DBC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0238F19D" w14:textId="48C4AF71" w:rsidR="00DC4938" w:rsidRPr="00DA7DBC" w:rsidRDefault="00DC4938" w:rsidP="00DC4938">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC4938">
-[...29 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dabney, C. (2026, February 6). Collaborate &amp; Connect: Peer Roundtable: Session B</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7B5E" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2715">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. AANA EDGE Conference 2026. Louisville, KY. </w:t>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DNP/Scholarly Projects. AANA EDGE Conference 2026. Louisville, KY. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B14B3F" w14:textId="77777777" w:rsidR="00DA7DBC" w:rsidRPr="00DC4938" w:rsidRDefault="00DA7DBC" w:rsidP="00DA7DBC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EABCCB1" w14:textId="1A27AFAB" w:rsidR="00DC4938" w:rsidRPr="00DA7DBC" w:rsidRDefault="00DC7B5E" w:rsidP="00DA7DBC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dabney, C. (2026, February 6). </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82635" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lunch and </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2715" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mini-Forum: Early-Career Educators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. AANA EDGE Conference 2026. Louisville, KY</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC4938">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="1D1D1D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dabney, C. (2026, February 6). </w:t>
-[...45 lines deleted...]
-        <w:t>. AANA EDGE Conference 2026. Louisville, KY.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F01EC3" w14:textId="77777777" w:rsidR="00D82CE7" w:rsidRDefault="00D82CE7" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A55D68B" w14:textId="09D3B082" w:rsidR="00D82CE7" w:rsidRDefault="00CD5306" w:rsidP="00DC4938">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -5104,65 +5618,61 @@
       </w:r>
       <w:r w:rsidR="00624300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Herr, M.</w:t>
       </w:r>
       <w:r w:rsidR="00C47B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2025, March </w:t>
       </w:r>
       <w:r w:rsidR="0097009F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30). </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2F67" w:rsidRPr="00267241">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00AB2F67" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tailoring Anatomy Content for Nurse Anesthesia Students: A Cautionary Insight</w:t>
       </w:r>
-      <w:r w:rsidR="00BF1074" w:rsidRPr="00267241">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00BF1074" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BF1074" w:rsidRPr="005B5E63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>American Association for Anatomy (AAA)</w:t>
       </w:r>
       <w:r w:rsidR="00DA02BE" w:rsidRPr="005B5E63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025. </w:t>
       </w:r>
       <w:r w:rsidR="005B5E63" w:rsidRPr="005B5E63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -5209,186 +5719,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>International</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26AB49CA" w14:textId="77777777" w:rsidR="00895915" w:rsidRDefault="00895915" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="445DEB09" w14:textId="77777777" w:rsidR="00895915" w:rsidRPr="00895915" w:rsidRDefault="00895915" w:rsidP="00895915">
+    <w:p w14:paraId="445DEB09" w14:textId="1C97647E" w:rsidR="00895915" w:rsidRPr="00895915" w:rsidRDefault="00895915" w:rsidP="00455C66">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maldonado, K., </w:t>
+      </w:r>
+      <w:r w:rsidR="00455C66" w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Díaz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., Freedman, L., Hronec, A., &amp; Dabney, C., (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enhancing Clinical Preceptor Competency Through Structured Training Programs: A Performance Improvement Initiative.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> Consortium of Universities for Global Health: The Future of Global Health April 9th-12th, 2026 Washington, DC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646409B4" w14:textId="77777777" w:rsidR="00895915" w:rsidRDefault="00895915" w:rsidP="00895915">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A56C606" w14:textId="289A63FC" w:rsidR="005A4CB9" w:rsidRPr="006219BE" w:rsidRDefault="00592A05" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895915">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...57 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dabney, C. (2020, January 20). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895915">
-[...54 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00455C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A is For Airway. AORN Global Surgical Conference 2020. Anaheim, CA.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="018E2AFC" w14:textId="77777777" w:rsidR="005A4CB9" w:rsidRDefault="005A4CB9" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56B284EE" w14:textId="5DF7ABFF" w:rsidR="00EF4D41" w:rsidRDefault="00C4604A" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6318,7399 +6792,2675 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BEDB3CB" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7336801E" w14:textId="5E35E747" w:rsidR="00EF4D41" w:rsidRPr="00F824D4" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+    <w:p w14:paraId="7336801E" w14:textId="5E35E747" w:rsidR="00EF4D41" w:rsidRPr="001C5626" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A50D81" w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pacira Iovera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718C276F" w14:textId="23F47918" w:rsidR="003339A9" w:rsidRPr="001C5626" w:rsidRDefault="00EF4D41" w:rsidP="003339A9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003339A9" w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F824D4" w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="003339A9" w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">linical </w:t>
+      </w:r>
+      <w:r w:rsidR="00F824D4" w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="003339A9" w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pplications of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F824D4" w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="003339A9" w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ryoablation and Iovera for </w:t>
+      </w:r>
+      <w:r w:rsidR="00F824D4" w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D8091E" w14:textId="74D65918" w:rsidR="00EF4D41" w:rsidRPr="001C5626" w:rsidRDefault="00EF4D41" w:rsidP="003339A9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Faculty Mentor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AD6EA1" w14:textId="5E24E394" w:rsidR="00EF4D41" w:rsidRPr="001C5626" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total award: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00F824D4" w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2,500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6583B7C0" w14:textId="676A30FC" w:rsidR="0058219B" w:rsidRPr="001C5626" w:rsidRDefault="00EF4D41" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Project period: 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003339A9" w:rsidRPr="001C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174656EB" w14:textId="77777777" w:rsidR="00BE4959" w:rsidRDefault="00BE4959" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0706F625" w14:textId="77777777" w:rsidR="00F31D87" w:rsidRDefault="00F31D87" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531576B0" w14:textId="77777777" w:rsidR="00442667" w:rsidRDefault="00B9700F" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9700F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRACTICE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9700F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CTIVITIES/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9700F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NNOVATIONS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65500170" w14:textId="77777777" w:rsidR="00654642" w:rsidRDefault="00654642" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6930DA" w14:textId="43F0715F" w:rsidR="00977B34" w:rsidRPr="001A5422" w:rsidRDefault="00AD03F7" w:rsidP="001A5422">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5422">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tampa General Hospital Preceptor </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7C90" w:rsidRPr="001A5422">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Handbook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5422">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Revision</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7C90" w:rsidRPr="001A5422">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E22AE88" w14:textId="77777777" w:rsidR="00977B34" w:rsidRPr="001A5422" w:rsidRDefault="00977B34" w:rsidP="001A5422">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E36E135" w14:textId="1183F38A" w:rsidR="00120B3D" w:rsidRPr="001A5422" w:rsidRDefault="00654642" w:rsidP="001A5422">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5422">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Preceptor Training Course</w:t>
+      </w:r>
+      <w:r w:rsidR="00545DA8" w:rsidRPr="001A5422">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Handbook (3 AANA CEU credits); </w:t>
+      </w:r>
+      <w:r w:rsidR="00120B3D" w:rsidRPr="001A5422">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023, 2024, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F3FDE7" w14:textId="77777777" w:rsidR="00120B3D" w:rsidRPr="001A5422" w:rsidRDefault="00120B3D" w:rsidP="001A5422">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB04B18" w14:textId="68002A9B" w:rsidR="002E23F7" w:rsidRPr="001A5422" w:rsidRDefault="00120B3D" w:rsidP="001A5422">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5422">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peripheral Nerve Block Training Course (4 AANA CEU credits); </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2081" w:rsidRPr="001A5422">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE1CA2A" w14:textId="77777777" w:rsidR="00D267B8" w:rsidRDefault="005C2081" w:rsidP="0058219B">
+      <w:r w:rsidRPr="001A5422">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21390E13" w14:textId="2D4F1B94" w:rsidR="0058219B" w:rsidRPr="00D267B8" w:rsidRDefault="00576EC5" w:rsidP="0058219B">
+      <w:r w:rsidRPr="0058219B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ACCREDITATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6962AA1A" w14:textId="77777777" w:rsidR="0058219B" w:rsidRDefault="0058219B" w:rsidP="0058219B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9AA27C" w14:textId="24DDBB2E" w:rsidR="0058219B" w:rsidRDefault="0058219B" w:rsidP="0045554B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E23F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The University of Tennessee Health Science Center College of Nursing Nurse Anesthesia Option in Memphis, TN, was granted ten years of continued accreditation, effective October 9, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565844D7" w14:textId="77777777" w:rsidR="0058219B" w:rsidRPr="001E4FA2" w:rsidRDefault="0058219B" w:rsidP="0058219B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E23F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The program was found in full compliance with the Standards for Accreditation of Nurse Anesthesia Programs – Practice Doctorate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B686E4" w14:textId="1355C520" w:rsidR="00576EC5" w:rsidRPr="0058219B" w:rsidRDefault="00576EC5" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4EF6E6" w14:textId="77777777" w:rsidR="002E23F7" w:rsidRPr="004C6378" w:rsidRDefault="002E23F7" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7419D372" w14:textId="2B5EB4A9" w:rsidR="007B1658" w:rsidRPr="004C6378" w:rsidRDefault="003818EE" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ADVISING AND MENTORING</w:t>
+      </w:r>
+      <w:r w:rsidR="00995A81" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63261516" w14:textId="77777777" w:rsidR="009F571D" w:rsidRPr="004C6378" w:rsidRDefault="009F571D" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077D60BC" w14:textId="1586D288" w:rsidR="007B1658" w:rsidRPr="004C6378" w:rsidRDefault="007B1658" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D31F9C" w14:textId="11AF65F7" w:rsidR="007B1658" w:rsidRDefault="007B1658" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Graduate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151A9A5F" w14:textId="77777777" w:rsidR="00D267B8" w:rsidRDefault="00D267B8" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528482F8" w14:textId="4FC487C4" w:rsidR="00D267B8" w:rsidRPr="00887C63" w:rsidRDefault="00887C63" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College of Nursing </w:t>
+      </w:r>
+      <w:r w:rsidR="00D267B8" w:rsidRPr="00887C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DNP Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Primary Advisor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, USF, 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C88492" w14:textId="77777777" w:rsidR="00887C63" w:rsidRPr="00887C63" w:rsidRDefault="00887C63" w:rsidP="009C561D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2058331F" w14:textId="2BD9958C" w:rsidR="009C561D" w:rsidRPr="00D66CD9" w:rsidRDefault="00887C63" w:rsidP="009C561D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>College of Nursing DNP Program, Primary Advisor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, UTHSC, 2016, 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46742ABB" w14:textId="7A4ACC8C" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="009109A6" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB5284" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB5284" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C85938" w14:textId="6A7F1D49" w:rsidR="00645AF0" w:rsidRPr="004C6378" w:rsidRDefault="009F571D" w:rsidP="00645AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peer Faculty/Junior Faculty </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mentor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113FD949" w14:textId="77777777" w:rsidR="00BA7A8A" w:rsidRDefault="00BA7A8A" w:rsidP="00645AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D95678B" w14:textId="13DE336B" w:rsidR="00645AF0" w:rsidRDefault="00B019C8" w:rsidP="00645AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="002E32EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk203912252"/>
+      <w:r w:rsidR="002E32EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Scholarly Writing and Publication</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00BA7A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, USF, 2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3379B68F" w14:textId="77777777" w:rsidR="00B019C8" w:rsidRDefault="00B019C8" w:rsidP="00645AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D461546" w14:textId="77777777" w:rsidR="009C561D" w:rsidRPr="004C6378" w:rsidRDefault="009C561D" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F48238" w14:textId="19FA221B" w:rsidR="00A9229A" w:rsidRDefault="003A1435" w:rsidP="00A9229A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TEACHING RESPONSIBILITIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3D09D8" w14:textId="77777777" w:rsidR="00A9229A" w:rsidRPr="004C6378" w:rsidRDefault="00A9229A" w:rsidP="00A9229A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32AF7358" w14:textId="23BF33FB" w:rsidR="00A9229A" w:rsidRDefault="00162276" w:rsidP="00A9229A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022 – Present </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">College of Nursing DNP Nurse Anesthesiology </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9229A" w:rsidRPr="00BA7A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Graduate Courses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, USF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D890A89" w14:textId="77777777" w:rsidR="00BA7A8A" w:rsidRDefault="00BA7A8A" w:rsidP="00A9229A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B8D8EE" w14:textId="7A0A10E6" w:rsidR="00BA7A8A" w:rsidRPr="00BA7A8A" w:rsidRDefault="00162276" w:rsidP="00A9229A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 – 2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA7A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Graduate Courses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nurse Anesthesia Concentration, </w:t>
+      </w:r>
+      <w:r w:rsidR="0005743C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UTHSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F9F09F" w14:textId="77777777" w:rsidR="005A4CB9" w:rsidRPr="0005743C" w:rsidRDefault="005A4CB9" w:rsidP="0005743C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0686E16B" w14:textId="56139AFB" w:rsidR="00FB5284" w:rsidRPr="005A4CB9" w:rsidRDefault="00FB5284" w:rsidP="00847249">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4CB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38485372" w14:textId="29DAA420" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SERVICE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B6088A" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677284F3" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>College:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FF3EAD" w14:textId="77777777" w:rsidR="00B5512B" w:rsidRDefault="00B5512B" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6350EB" w14:textId="3E21948D" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00B5512B" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="005B57D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005B57D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member, Graduate Council Curriculum Committee, College of Nursing, USF</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4D41" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF4D41" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF4D41" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4699C029" w14:textId="22B739BD" w:rsidR="00B5512B" w:rsidRPr="00AE3C44" w:rsidRDefault="005B57D1" w:rsidP="00B5512B">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="0084291D" w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0084291D" w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Member, </w:t>
+      </w:r>
+      <w:r w:rsidR="00236C30" w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate Admissions and Progressions Committee, College of Nursing, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BF3E04" w14:textId="5098758B" w:rsidR="00B5512B" w:rsidRDefault="00236C30" w:rsidP="00B5512B">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>USF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8ABDEC" w14:textId="77777777" w:rsidR="000849BD" w:rsidRDefault="000849BD" w:rsidP="00B5512B">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A8FBED3" w14:textId="2C033B13" w:rsidR="000849BD" w:rsidRPr="00AE3C44" w:rsidRDefault="000849BD" w:rsidP="00B5512B">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ex-Officio Member, Appointment, Promotion, and Tenure C</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mmittee</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, College of  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7055CDA0" w14:textId="417CDD22" w:rsidR="00CA2F17" w:rsidRDefault="00CA2F17" w:rsidP="00AE3C44">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nursing, USF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17501D22" w14:textId="77777777" w:rsidR="00CA2F17" w:rsidRPr="00AE3C44" w:rsidRDefault="00CA2F17" w:rsidP="00AE3C44">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3686BC19" w14:textId="136DC22F" w:rsidR="001079B2" w:rsidRPr="00AE3C44" w:rsidRDefault="00756F85" w:rsidP="00B5512B">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5512B" w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3-2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member, Graduate Counsel and Progressions Committee (GCAPC)</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1C0C" w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, College of    </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5512B" w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733D64D3" w14:textId="01B1C1B5" w:rsidR="001079B2" w:rsidRPr="00AE3C44" w:rsidRDefault="00B5512B" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nursing, USF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D8A222" w14:textId="77777777" w:rsidR="001079B2" w:rsidRPr="00AE3C44" w:rsidRDefault="001079B2" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5496AC3D" w14:textId="1551F960" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001869AF" w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="001869AF" w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AF39F6" w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001869AF" w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Awards Committee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>College of Nursing, USF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEEDFF1" w14:textId="77777777" w:rsidR="00D845F5" w:rsidRDefault="00D845F5" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07520DE6" w14:textId="3F26A351" w:rsidR="00D845F5" w:rsidRDefault="00D845F5" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2018-2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member, DNP On-Campus Week Planning Committee, UTHSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D08FCF1" w14:textId="77777777" w:rsidR="007629FD" w:rsidRDefault="007629FD" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC13D84" w14:textId="0C697CB9" w:rsidR="007629FD" w:rsidRDefault="007629FD" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Member, Search Committee </w:t>
+      </w:r>
+      <w:r w:rsidR="00786A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for Executive Associate Academic Dean, College of    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAE1A29" w14:textId="4D29D53D" w:rsidR="00D845F5" w:rsidRDefault="00786A9D" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nursing, UTHSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5294A783" w14:textId="77777777" w:rsidR="00F25E41" w:rsidRDefault="00F25E41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D4D421" w14:textId="26DE55F9" w:rsidR="00F25E41" w:rsidRDefault="00F25E41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2015-2017</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member, DNP Portfolio Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00F148B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, College of Nursing, UTHSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F3A791" w14:textId="77777777" w:rsidR="00932B1C" w:rsidRPr="00AE3C44" w:rsidRDefault="00932B1C" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335A774E" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="009F571D" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F824D4">
+    </w:p>
+    <w:p w14:paraId="309FA854" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096117E7" w14:textId="77777777" w:rsidR="00937609" w:rsidRDefault="00937609" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BEB6E3" w14:textId="4C6DCBAE" w:rsidR="00937609" w:rsidRDefault="00937609" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008100DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="008100DB" w:rsidRPr="008100DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008100DB" w:rsidRPr="008100DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A2255D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="008100DB" w:rsidRPr="008100DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Co-Chair</w:t>
+      </w:r>
+      <w:r w:rsidR="008100DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008100DB" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chair, Council on Educational Policies and Issues (CEPI), USF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00290983" w14:textId="77777777" w:rsidR="009E5F54" w:rsidRDefault="009E5F54" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6720BAA3" w14:textId="3967567D" w:rsidR="009E5F54" w:rsidRPr="00322704" w:rsidRDefault="009E5F54" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2255D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk209175777"/>
+      <w:r w:rsidR="00A2255D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair, </w:t>
+      </w:r>
+      <w:r w:rsidR="00880C44" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Council on Educational Policies and Issues (CEPI), USF</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="780972CF" w14:textId="29C56B74" w:rsidR="00EF4D41" w:rsidRPr="00322704" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A99F6A" w14:textId="4C9D4592" w:rsidR="00EF4D41" w:rsidRPr="00322704" w:rsidRDefault="00EF4D41" w:rsidP="007A4DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42F3" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2255D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42F3" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A2255D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006C42F3" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Membe</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4DE8" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty Senate </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1CEF" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Executive Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00880C44" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, USF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5CC1B1" w14:textId="77777777" w:rsidR="007A4DE8" w:rsidRPr="00322704" w:rsidRDefault="007A4DE8" w:rsidP="007A4DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63DFB78B" w14:textId="7A37E01A" w:rsidR="007A4DE8" w:rsidRPr="00322704" w:rsidRDefault="007A4DE8" w:rsidP="007A4DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8271C" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00065E71" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2255D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00065E71" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A8271C" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8271C" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member, Faculty Senate</w:t>
+      </w:r>
+      <w:r w:rsidR="00880C44" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, USF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7839D2" w14:textId="77777777" w:rsidR="00AE5461" w:rsidRPr="00322704" w:rsidRDefault="00AE5461" w:rsidP="007A4DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BD8695" w14:textId="32756137" w:rsidR="00AE5461" w:rsidRPr="00322704" w:rsidRDefault="0051511A" w:rsidP="007A4DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2019-2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member, CHIPS Simulation Advisory Committee, UTHSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDA7C7B" w14:textId="77777777" w:rsidR="00277FA5" w:rsidRPr="00322704" w:rsidRDefault="00277FA5" w:rsidP="007A4DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4122125B" w14:textId="60B04D6C" w:rsidR="00277FA5" w:rsidRPr="00322704" w:rsidRDefault="00277FA5" w:rsidP="007A4DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2019-2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member, Interprofessional Simulation Committee, UTHSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CB5A57" w14:textId="77777777" w:rsidR="00CD4BC2" w:rsidRPr="00322704" w:rsidRDefault="00CD4BC2" w:rsidP="007A4DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A370C81" w14:textId="598449B4" w:rsidR="00F03938" w:rsidRPr="00B76463" w:rsidRDefault="00CD4BC2" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agency: </w:t>
-[...207 lines deleted...]
-    <w:p w14:paraId="174656EB" w14:textId="77777777" w:rsidR="00BE4959" w:rsidRDefault="00BE4959" w:rsidP="009109A6">
+      </w:pPr>
+      <w:r w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00952D7D" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00952D7D" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00952D7D" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00952D7D" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member, Search Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00185A06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00952D7D" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Executive Dean</w:t>
+      </w:r>
+      <w:r w:rsidR="00786A9D" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Academic Affairs</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76463" w:rsidRPr="00322704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, UTHSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506F4043" w14:textId="77777777" w:rsidR="00F03938" w:rsidRDefault="00F03938" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0706F625" w14:textId="77777777" w:rsidR="00F31D87" w:rsidRDefault="00F31D87" w:rsidP="009109A6">
+    <w:p w14:paraId="6456CD8B" w14:textId="77777777" w:rsidR="00F03938" w:rsidRDefault="00F03938" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00645AF0">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DCDDE2C" w14:textId="6E3F9F2F" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FB5284" w:rsidRPr="004C6378">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Profession</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">CURRICULUM DEVELOPMENT </w:t>
-[...245 lines deleted...]
-      <w:r w:rsidRPr="00B9700F">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF10E72" w14:textId="1F92143B" w:rsidR="00B05080" w:rsidRDefault="00B05080" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PRACTICE </w:t>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00645AF0">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B05325" w14:textId="6D9659B6" w:rsidR="00C950C4" w:rsidRDefault="00C542B7" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vice President, Florida Association of Nurse Anesthesiology</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FANA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4049DDF0" w14:textId="77777777" w:rsidR="00664CF9" w:rsidRDefault="00664CF9" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210863EE" w14:textId="7A017CCB" w:rsidR="00664CF9" w:rsidRDefault="00664CF9" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-Present              </w:t>
+      </w:r>
+      <w:r w:rsidR="0017524D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Member, AANA Education Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CE2B4F" w14:textId="77777777" w:rsidR="00E40F12" w:rsidRPr="00C542B7" w:rsidRDefault="00E40F12" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41EF110A" w14:textId="5242C2FC" w:rsidR="00B05080" w:rsidRPr="00C4775F" w:rsidRDefault="00B05080" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00E759B8" w:rsidRPr="00C4775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C4775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Manuscript Peer Reviewer,</w:t>
+      </w:r>
+      <w:r w:rsidR="002C35E6" w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6637 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
-[...7 lines deleted...]
-        <w:t>-Present</w:t>
+        <w:t>Journal of Nurse Anesthesia Edu</w:t>
+      </w:r>
+      <w:r w:rsidR="002C35E6" w:rsidRPr="00C4775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cation (JNAE)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="01CCF8A7" w14:textId="77777777" w:rsidR="00B05080" w:rsidRPr="00C4775F" w:rsidRDefault="00B05080" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C943C67" w14:textId="11AE4814" w:rsidR="00B05080" w:rsidRPr="00C4775F" w:rsidRDefault="000A248C" w:rsidP="00563107">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...59 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>2024-Present</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Manuscript Peer Reviewer, </w:t>
       </w:r>
       <w:r w:rsidR="002C35E6" w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>American Association of Nurse Anesthesiology (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15051,65 +10801,65 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00217A08" w:rsidRPr="008B1C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anesthesiology (AANA)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D76387" w:rsidRPr="008B1C98" w:rsidSect="00E15120">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="682431AE" w14:textId="77777777" w:rsidR="00B74F74" w:rsidRDefault="00B74F74" w:rsidP="00067860">
+    <w:p w14:paraId="50AC43DA" w14:textId="77777777" w:rsidR="00740A64" w:rsidRDefault="00740A64" w:rsidP="00067860">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DB2D6F8" w14:textId="77777777" w:rsidR="00B74F74" w:rsidRDefault="00B74F74" w:rsidP="00067860">
+    <w:p w14:paraId="3D0D4274" w14:textId="77777777" w:rsidR="00740A64" w:rsidRDefault="00740A64" w:rsidP="00067860">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B8C2721" w14:textId="77777777" w:rsidR="00B74F74" w:rsidRDefault="00B74F74"/>
+    <w:p w14:paraId="667D8D99" w14:textId="77777777" w:rsidR="00740A64" w:rsidRDefault="00740A64"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -15142,65 +10892,65 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers 65 Bold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C0500BB" w14:textId="77777777" w:rsidR="00B74F74" w:rsidRDefault="00B74F74" w:rsidP="00067860">
+    <w:p w14:paraId="3E14C6E5" w14:textId="77777777" w:rsidR="00740A64" w:rsidRDefault="00740A64" w:rsidP="00067860">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1065A2EB" w14:textId="77777777" w:rsidR="00B74F74" w:rsidRDefault="00B74F74" w:rsidP="00067860">
+    <w:p w14:paraId="4C0CE2B0" w14:textId="77777777" w:rsidR="00740A64" w:rsidRDefault="00740A64" w:rsidP="00067860">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D44BB2F" w14:textId="77777777" w:rsidR="00B74F74" w:rsidRDefault="00B74F74"/>
+    <w:p w14:paraId="21B26CA6" w14:textId="77777777" w:rsidR="00740A64" w:rsidRDefault="00740A64"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01084DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFE28AE8"/>
     <w:lvl w:ilvl="0" w:tplc="85A69A1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -16529,51 +12279,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CC1A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="620E3B7A"/>
+    <w:tmpl w:val="6530745A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -17446,51 +13196,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62D729FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="74205116"/>
+    <w:tmpl w:val="C8F865E0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18171,156 +13921,169 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1288584081">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1214972681">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1846818466">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="414282766">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="782923369">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="440341377">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="124"/>
+  <w:zoom w:percent="172"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB5284"/>
     <w:rsid w:val="000048B6"/>
     <w:rsid w:val="00006FD3"/>
+    <w:rsid w:val="00012A1F"/>
+    <w:rsid w:val="000209B1"/>
     <w:rsid w:val="00021615"/>
     <w:rsid w:val="00026C41"/>
     <w:rsid w:val="00033BC2"/>
     <w:rsid w:val="0004050C"/>
     <w:rsid w:val="00045596"/>
     <w:rsid w:val="0004659F"/>
     <w:rsid w:val="00052756"/>
     <w:rsid w:val="0005504F"/>
     <w:rsid w:val="00056188"/>
+    <w:rsid w:val="0005743C"/>
     <w:rsid w:val="00057D16"/>
     <w:rsid w:val="000627C6"/>
+    <w:rsid w:val="000633C0"/>
     <w:rsid w:val="00065E71"/>
     <w:rsid w:val="00067860"/>
+    <w:rsid w:val="00070295"/>
     <w:rsid w:val="00071BC3"/>
     <w:rsid w:val="000738D9"/>
     <w:rsid w:val="00074D11"/>
     <w:rsid w:val="00076303"/>
     <w:rsid w:val="0007783D"/>
     <w:rsid w:val="00081795"/>
     <w:rsid w:val="00082ABE"/>
     <w:rsid w:val="000849BD"/>
     <w:rsid w:val="00094DE2"/>
     <w:rsid w:val="00096655"/>
     <w:rsid w:val="000A1BF0"/>
     <w:rsid w:val="000A248C"/>
     <w:rsid w:val="000A4C82"/>
     <w:rsid w:val="000B3AF8"/>
     <w:rsid w:val="000B3C25"/>
     <w:rsid w:val="000B4BFB"/>
     <w:rsid w:val="000B6564"/>
     <w:rsid w:val="000C4126"/>
     <w:rsid w:val="000C60E8"/>
     <w:rsid w:val="000D0959"/>
     <w:rsid w:val="000D37D3"/>
     <w:rsid w:val="000D7AB8"/>
+    <w:rsid w:val="000E01C8"/>
     <w:rsid w:val="000E21B1"/>
     <w:rsid w:val="000E4459"/>
     <w:rsid w:val="000E6EF1"/>
     <w:rsid w:val="000E7031"/>
     <w:rsid w:val="00101AC7"/>
     <w:rsid w:val="00103969"/>
     <w:rsid w:val="00104019"/>
+    <w:rsid w:val="00104326"/>
     <w:rsid w:val="001079B2"/>
     <w:rsid w:val="00107D16"/>
     <w:rsid w:val="00110F7C"/>
     <w:rsid w:val="00117980"/>
     <w:rsid w:val="00120B3D"/>
     <w:rsid w:val="001247CB"/>
     <w:rsid w:val="00125F3A"/>
     <w:rsid w:val="00135B36"/>
     <w:rsid w:val="00136026"/>
     <w:rsid w:val="00141AB4"/>
     <w:rsid w:val="001565EB"/>
+    <w:rsid w:val="00162276"/>
+    <w:rsid w:val="00167794"/>
     <w:rsid w:val="0017524D"/>
     <w:rsid w:val="00182548"/>
     <w:rsid w:val="001833B7"/>
     <w:rsid w:val="001833CE"/>
+    <w:rsid w:val="00185A06"/>
     <w:rsid w:val="00185E3E"/>
     <w:rsid w:val="001869AF"/>
     <w:rsid w:val="001901F3"/>
     <w:rsid w:val="0019205B"/>
     <w:rsid w:val="001939D3"/>
     <w:rsid w:val="00193E54"/>
     <w:rsid w:val="00195987"/>
     <w:rsid w:val="00195DF0"/>
     <w:rsid w:val="001A0DDB"/>
     <w:rsid w:val="001A5422"/>
     <w:rsid w:val="001A5A23"/>
     <w:rsid w:val="001A7C44"/>
     <w:rsid w:val="001B1CD3"/>
     <w:rsid w:val="001B2797"/>
     <w:rsid w:val="001B27A2"/>
     <w:rsid w:val="001B405D"/>
+    <w:rsid w:val="001B6774"/>
     <w:rsid w:val="001B7314"/>
     <w:rsid w:val="001C0370"/>
     <w:rsid w:val="001C1381"/>
     <w:rsid w:val="001C46E8"/>
+    <w:rsid w:val="001C5626"/>
+    <w:rsid w:val="001D1E1D"/>
     <w:rsid w:val="001D1EB7"/>
     <w:rsid w:val="001D5A2F"/>
     <w:rsid w:val="001E1AC1"/>
     <w:rsid w:val="001E4389"/>
     <w:rsid w:val="001E4FA2"/>
     <w:rsid w:val="001F376B"/>
     <w:rsid w:val="00200C94"/>
     <w:rsid w:val="0020270F"/>
     <w:rsid w:val="00210458"/>
     <w:rsid w:val="002161B1"/>
     <w:rsid w:val="00216908"/>
     <w:rsid w:val="00217A08"/>
     <w:rsid w:val="002202CF"/>
     <w:rsid w:val="00220BA1"/>
     <w:rsid w:val="00220DD6"/>
     <w:rsid w:val="00224F73"/>
     <w:rsid w:val="00226B28"/>
     <w:rsid w:val="00236C30"/>
     <w:rsid w:val="00240AC4"/>
     <w:rsid w:val="00240C83"/>
     <w:rsid w:val="00241373"/>
     <w:rsid w:val="002415C6"/>
     <w:rsid w:val="00244093"/>
     <w:rsid w:val="00246A2D"/>
     <w:rsid w:val="00253160"/>
@@ -18364,639 +14127,685 @@
     <w:rsid w:val="00316247"/>
     <w:rsid w:val="00322704"/>
     <w:rsid w:val="00327205"/>
     <w:rsid w:val="003302CE"/>
     <w:rsid w:val="003305EC"/>
     <w:rsid w:val="003339A9"/>
     <w:rsid w:val="003339E5"/>
     <w:rsid w:val="003378A3"/>
     <w:rsid w:val="003410A9"/>
     <w:rsid w:val="003451DD"/>
     <w:rsid w:val="00345BAD"/>
     <w:rsid w:val="0034717D"/>
     <w:rsid w:val="00353BB3"/>
     <w:rsid w:val="00355D38"/>
     <w:rsid w:val="00357AE8"/>
     <w:rsid w:val="00367436"/>
     <w:rsid w:val="0037022B"/>
     <w:rsid w:val="00375F4D"/>
     <w:rsid w:val="003771CF"/>
     <w:rsid w:val="003809BE"/>
     <w:rsid w:val="003818EE"/>
     <w:rsid w:val="003827E3"/>
     <w:rsid w:val="00383653"/>
     <w:rsid w:val="00383C50"/>
     <w:rsid w:val="003931BB"/>
+    <w:rsid w:val="00393231"/>
     <w:rsid w:val="00395198"/>
     <w:rsid w:val="00396520"/>
     <w:rsid w:val="003A017E"/>
     <w:rsid w:val="003A1435"/>
     <w:rsid w:val="003A7036"/>
     <w:rsid w:val="003B0F49"/>
     <w:rsid w:val="003B4F98"/>
     <w:rsid w:val="003B57F7"/>
     <w:rsid w:val="003B606F"/>
     <w:rsid w:val="003B6605"/>
     <w:rsid w:val="003B6BA3"/>
     <w:rsid w:val="003C4E9C"/>
+    <w:rsid w:val="003C52CE"/>
     <w:rsid w:val="003C72A7"/>
     <w:rsid w:val="003C77AA"/>
     <w:rsid w:val="003D1C61"/>
     <w:rsid w:val="003D5614"/>
+    <w:rsid w:val="003D64CC"/>
     <w:rsid w:val="003E152E"/>
     <w:rsid w:val="003E2F35"/>
     <w:rsid w:val="003E3353"/>
     <w:rsid w:val="003E5908"/>
     <w:rsid w:val="003E6C08"/>
     <w:rsid w:val="003F4368"/>
     <w:rsid w:val="00400FA9"/>
     <w:rsid w:val="00404264"/>
     <w:rsid w:val="00404D34"/>
     <w:rsid w:val="0040614C"/>
     <w:rsid w:val="00407DBB"/>
     <w:rsid w:val="00410669"/>
     <w:rsid w:val="00410D0E"/>
     <w:rsid w:val="004131A1"/>
     <w:rsid w:val="004200D8"/>
     <w:rsid w:val="00426C87"/>
     <w:rsid w:val="0042706B"/>
     <w:rsid w:val="00427440"/>
+    <w:rsid w:val="00430B4A"/>
     <w:rsid w:val="0043528F"/>
     <w:rsid w:val="00440DFB"/>
     <w:rsid w:val="00442667"/>
+    <w:rsid w:val="00446442"/>
     <w:rsid w:val="00446691"/>
     <w:rsid w:val="00447D1B"/>
+    <w:rsid w:val="00451EAC"/>
     <w:rsid w:val="00452008"/>
     <w:rsid w:val="00453732"/>
     <w:rsid w:val="0045554B"/>
+    <w:rsid w:val="00455C66"/>
     <w:rsid w:val="00456490"/>
     <w:rsid w:val="00456606"/>
     <w:rsid w:val="00461035"/>
     <w:rsid w:val="00461845"/>
     <w:rsid w:val="00470D24"/>
     <w:rsid w:val="00471C6E"/>
     <w:rsid w:val="00472DB9"/>
     <w:rsid w:val="0047483E"/>
     <w:rsid w:val="0048160F"/>
     <w:rsid w:val="004820C4"/>
     <w:rsid w:val="00490D45"/>
     <w:rsid w:val="004914F7"/>
     <w:rsid w:val="004A2407"/>
     <w:rsid w:val="004A3B50"/>
     <w:rsid w:val="004A5997"/>
     <w:rsid w:val="004A5B58"/>
     <w:rsid w:val="004B33BF"/>
     <w:rsid w:val="004B4903"/>
     <w:rsid w:val="004B6A0C"/>
     <w:rsid w:val="004C6378"/>
     <w:rsid w:val="004C7D46"/>
     <w:rsid w:val="004E2421"/>
     <w:rsid w:val="004F1E04"/>
     <w:rsid w:val="004F2CEE"/>
     <w:rsid w:val="004F548F"/>
     <w:rsid w:val="004F5B97"/>
     <w:rsid w:val="004F7647"/>
     <w:rsid w:val="00500890"/>
     <w:rsid w:val="00506E79"/>
     <w:rsid w:val="00507A33"/>
     <w:rsid w:val="00510C8D"/>
     <w:rsid w:val="00512B4E"/>
     <w:rsid w:val="00512DBA"/>
     <w:rsid w:val="0051474F"/>
     <w:rsid w:val="00514BB8"/>
     <w:rsid w:val="00514CE4"/>
     <w:rsid w:val="0051511A"/>
     <w:rsid w:val="00516B11"/>
+    <w:rsid w:val="005258A5"/>
     <w:rsid w:val="00530F7C"/>
     <w:rsid w:val="00531D6D"/>
     <w:rsid w:val="00533688"/>
     <w:rsid w:val="00534272"/>
     <w:rsid w:val="005358F2"/>
     <w:rsid w:val="00545DA8"/>
     <w:rsid w:val="00547F1C"/>
     <w:rsid w:val="00550D45"/>
     <w:rsid w:val="0055369E"/>
     <w:rsid w:val="005621C4"/>
     <w:rsid w:val="00562A9B"/>
     <w:rsid w:val="00563107"/>
+    <w:rsid w:val="0056434C"/>
     <w:rsid w:val="005644FC"/>
     <w:rsid w:val="005735BF"/>
     <w:rsid w:val="00575931"/>
     <w:rsid w:val="00576EC5"/>
     <w:rsid w:val="00580EC7"/>
     <w:rsid w:val="00581972"/>
     <w:rsid w:val="0058219B"/>
     <w:rsid w:val="005848D0"/>
     <w:rsid w:val="00586D24"/>
     <w:rsid w:val="005870F0"/>
     <w:rsid w:val="00592A05"/>
     <w:rsid w:val="00595929"/>
     <w:rsid w:val="00597ED1"/>
     <w:rsid w:val="005A105F"/>
     <w:rsid w:val="005A134D"/>
+    <w:rsid w:val="005A4ADC"/>
     <w:rsid w:val="005A4CB9"/>
     <w:rsid w:val="005A6B8B"/>
     <w:rsid w:val="005B0C7E"/>
     <w:rsid w:val="005B30DD"/>
     <w:rsid w:val="005B57D1"/>
     <w:rsid w:val="005B5E63"/>
     <w:rsid w:val="005C2081"/>
     <w:rsid w:val="005C3914"/>
     <w:rsid w:val="005C746F"/>
     <w:rsid w:val="005E1D08"/>
     <w:rsid w:val="005E3292"/>
     <w:rsid w:val="005E75F8"/>
     <w:rsid w:val="005E7A31"/>
     <w:rsid w:val="005F08A7"/>
     <w:rsid w:val="005F0D8E"/>
     <w:rsid w:val="005F2941"/>
     <w:rsid w:val="005F39D1"/>
     <w:rsid w:val="006100AB"/>
     <w:rsid w:val="006107F0"/>
     <w:rsid w:val="0061401E"/>
     <w:rsid w:val="00614172"/>
     <w:rsid w:val="00615759"/>
     <w:rsid w:val="006176D9"/>
+    <w:rsid w:val="006219BE"/>
     <w:rsid w:val="00624300"/>
     <w:rsid w:val="006246FF"/>
     <w:rsid w:val="00624872"/>
     <w:rsid w:val="00630500"/>
     <w:rsid w:val="00635B95"/>
     <w:rsid w:val="00636741"/>
     <w:rsid w:val="00640203"/>
     <w:rsid w:val="00640955"/>
     <w:rsid w:val="00640C8C"/>
     <w:rsid w:val="00645AF0"/>
+    <w:rsid w:val="00653558"/>
     <w:rsid w:val="00654642"/>
     <w:rsid w:val="0065627D"/>
+    <w:rsid w:val="006568A6"/>
     <w:rsid w:val="0066316C"/>
     <w:rsid w:val="00664CF9"/>
     <w:rsid w:val="00665550"/>
     <w:rsid w:val="0067093A"/>
     <w:rsid w:val="00671AC0"/>
     <w:rsid w:val="00674E01"/>
     <w:rsid w:val="0067584E"/>
     <w:rsid w:val="006769FE"/>
     <w:rsid w:val="0069328E"/>
     <w:rsid w:val="00696FA6"/>
     <w:rsid w:val="0069706D"/>
     <w:rsid w:val="00697498"/>
     <w:rsid w:val="006979D3"/>
     <w:rsid w:val="006A2055"/>
     <w:rsid w:val="006A3A43"/>
     <w:rsid w:val="006A603C"/>
     <w:rsid w:val="006B1D91"/>
     <w:rsid w:val="006B79FA"/>
     <w:rsid w:val="006C1548"/>
     <w:rsid w:val="006C19DA"/>
     <w:rsid w:val="006C2520"/>
     <w:rsid w:val="006C34FB"/>
     <w:rsid w:val="006C3D2A"/>
     <w:rsid w:val="006C42F3"/>
     <w:rsid w:val="006C57B3"/>
     <w:rsid w:val="006C62E6"/>
     <w:rsid w:val="006D696D"/>
     <w:rsid w:val="006D796D"/>
+    <w:rsid w:val="006E0CB7"/>
     <w:rsid w:val="006E0F6C"/>
     <w:rsid w:val="006E251F"/>
     <w:rsid w:val="006E4DB4"/>
     <w:rsid w:val="006F0766"/>
     <w:rsid w:val="006F38EF"/>
     <w:rsid w:val="006F7CEF"/>
     <w:rsid w:val="007021BB"/>
     <w:rsid w:val="0071334D"/>
     <w:rsid w:val="00713C0A"/>
     <w:rsid w:val="0072148B"/>
     <w:rsid w:val="007232B9"/>
     <w:rsid w:val="00723D1C"/>
     <w:rsid w:val="00735137"/>
+    <w:rsid w:val="00740A64"/>
     <w:rsid w:val="007513C6"/>
     <w:rsid w:val="00754334"/>
+    <w:rsid w:val="00755461"/>
     <w:rsid w:val="007564B3"/>
     <w:rsid w:val="00756F85"/>
     <w:rsid w:val="007577F3"/>
     <w:rsid w:val="00760D5C"/>
     <w:rsid w:val="007629FD"/>
     <w:rsid w:val="00770136"/>
     <w:rsid w:val="007705EF"/>
     <w:rsid w:val="0077132C"/>
     <w:rsid w:val="007719A7"/>
     <w:rsid w:val="00771B3A"/>
     <w:rsid w:val="00771BDF"/>
     <w:rsid w:val="00772100"/>
     <w:rsid w:val="00772E73"/>
     <w:rsid w:val="0077366C"/>
     <w:rsid w:val="00776021"/>
     <w:rsid w:val="0077662D"/>
     <w:rsid w:val="00777E7E"/>
+    <w:rsid w:val="00780153"/>
     <w:rsid w:val="0078289C"/>
     <w:rsid w:val="00783578"/>
     <w:rsid w:val="00784CF8"/>
     <w:rsid w:val="00786A9D"/>
     <w:rsid w:val="00790A35"/>
     <w:rsid w:val="00791C09"/>
     <w:rsid w:val="0079439C"/>
     <w:rsid w:val="00795E20"/>
     <w:rsid w:val="007968D3"/>
     <w:rsid w:val="007A336F"/>
     <w:rsid w:val="007A3E16"/>
     <w:rsid w:val="007A4DE8"/>
     <w:rsid w:val="007A6D25"/>
     <w:rsid w:val="007A782E"/>
     <w:rsid w:val="007B1658"/>
     <w:rsid w:val="007B3ED3"/>
     <w:rsid w:val="007B5322"/>
+    <w:rsid w:val="007B767D"/>
     <w:rsid w:val="007B7DCD"/>
     <w:rsid w:val="007C10E8"/>
     <w:rsid w:val="007C5027"/>
+    <w:rsid w:val="007C6252"/>
     <w:rsid w:val="007D140A"/>
     <w:rsid w:val="007D7C90"/>
     <w:rsid w:val="007E6FCE"/>
     <w:rsid w:val="007E7A93"/>
     <w:rsid w:val="007F2F02"/>
     <w:rsid w:val="007F2FAE"/>
     <w:rsid w:val="007F3D5A"/>
+    <w:rsid w:val="008013DA"/>
     <w:rsid w:val="00806DAA"/>
     <w:rsid w:val="008100DB"/>
     <w:rsid w:val="00811561"/>
     <w:rsid w:val="0081371D"/>
     <w:rsid w:val="0081388F"/>
     <w:rsid w:val="00814CF5"/>
     <w:rsid w:val="008210E6"/>
     <w:rsid w:val="008228A8"/>
     <w:rsid w:val="00827368"/>
     <w:rsid w:val="008301F6"/>
     <w:rsid w:val="00831DD8"/>
     <w:rsid w:val="00832E82"/>
     <w:rsid w:val="00840678"/>
     <w:rsid w:val="00840E0A"/>
     <w:rsid w:val="0084291D"/>
     <w:rsid w:val="00843AF8"/>
     <w:rsid w:val="00843DB0"/>
     <w:rsid w:val="00845A42"/>
     <w:rsid w:val="00846DAF"/>
     <w:rsid w:val="00847249"/>
     <w:rsid w:val="00850587"/>
     <w:rsid w:val="00850D1E"/>
     <w:rsid w:val="00853DB2"/>
     <w:rsid w:val="008601F7"/>
     <w:rsid w:val="00860510"/>
     <w:rsid w:val="00862A4A"/>
     <w:rsid w:val="00870B6C"/>
     <w:rsid w:val="00873722"/>
     <w:rsid w:val="00875B74"/>
     <w:rsid w:val="0087667F"/>
     <w:rsid w:val="00877226"/>
     <w:rsid w:val="00880C44"/>
     <w:rsid w:val="00882673"/>
     <w:rsid w:val="008828B1"/>
     <w:rsid w:val="0088481C"/>
     <w:rsid w:val="008878AC"/>
+    <w:rsid w:val="00887C63"/>
     <w:rsid w:val="00895915"/>
     <w:rsid w:val="008A06F1"/>
     <w:rsid w:val="008B1C98"/>
     <w:rsid w:val="008B1DB9"/>
     <w:rsid w:val="008B27E9"/>
     <w:rsid w:val="008B2919"/>
     <w:rsid w:val="008B2EC1"/>
     <w:rsid w:val="008B4594"/>
     <w:rsid w:val="008B645A"/>
     <w:rsid w:val="008B673B"/>
     <w:rsid w:val="008B67CC"/>
     <w:rsid w:val="008C4DAE"/>
     <w:rsid w:val="008C6B9C"/>
     <w:rsid w:val="008D3F81"/>
     <w:rsid w:val="008E1C0C"/>
     <w:rsid w:val="008E248E"/>
     <w:rsid w:val="008E45AC"/>
     <w:rsid w:val="008E4D4E"/>
     <w:rsid w:val="008E7EE8"/>
     <w:rsid w:val="008F4B74"/>
+    <w:rsid w:val="008F5BA3"/>
     <w:rsid w:val="008F600F"/>
     <w:rsid w:val="009060F8"/>
     <w:rsid w:val="009109A6"/>
     <w:rsid w:val="00927549"/>
     <w:rsid w:val="009312E2"/>
     <w:rsid w:val="00932B1C"/>
+    <w:rsid w:val="0093721C"/>
     <w:rsid w:val="00937609"/>
     <w:rsid w:val="00941B73"/>
     <w:rsid w:val="00945C5E"/>
     <w:rsid w:val="009474D4"/>
     <w:rsid w:val="00951949"/>
     <w:rsid w:val="00951DA7"/>
     <w:rsid w:val="00952D7D"/>
     <w:rsid w:val="009549B5"/>
     <w:rsid w:val="009558AE"/>
     <w:rsid w:val="009566CC"/>
     <w:rsid w:val="0096163A"/>
     <w:rsid w:val="0096250A"/>
     <w:rsid w:val="009646FD"/>
+    <w:rsid w:val="0096745D"/>
     <w:rsid w:val="0097009F"/>
     <w:rsid w:val="00972DE6"/>
     <w:rsid w:val="00977B34"/>
     <w:rsid w:val="00981D42"/>
     <w:rsid w:val="00982513"/>
     <w:rsid w:val="00987A9D"/>
     <w:rsid w:val="00990B09"/>
     <w:rsid w:val="00995A81"/>
     <w:rsid w:val="009A30B8"/>
     <w:rsid w:val="009A3980"/>
     <w:rsid w:val="009B2B33"/>
     <w:rsid w:val="009B2B46"/>
     <w:rsid w:val="009B5DAF"/>
     <w:rsid w:val="009C031D"/>
     <w:rsid w:val="009C036E"/>
     <w:rsid w:val="009C2712"/>
     <w:rsid w:val="009C55D6"/>
     <w:rsid w:val="009C561D"/>
     <w:rsid w:val="009D065C"/>
     <w:rsid w:val="009E06C1"/>
     <w:rsid w:val="009E311C"/>
     <w:rsid w:val="009E3F45"/>
     <w:rsid w:val="009E5F54"/>
     <w:rsid w:val="009E7079"/>
     <w:rsid w:val="009E7BD7"/>
     <w:rsid w:val="009F12A5"/>
     <w:rsid w:val="009F189D"/>
     <w:rsid w:val="009F19A5"/>
     <w:rsid w:val="009F3950"/>
     <w:rsid w:val="009F43C0"/>
     <w:rsid w:val="009F571D"/>
+    <w:rsid w:val="009F6941"/>
     <w:rsid w:val="009F76F7"/>
+    <w:rsid w:val="00A0551E"/>
+    <w:rsid w:val="00A064C5"/>
     <w:rsid w:val="00A103FF"/>
     <w:rsid w:val="00A1167B"/>
     <w:rsid w:val="00A1351C"/>
     <w:rsid w:val="00A151DC"/>
     <w:rsid w:val="00A162B5"/>
     <w:rsid w:val="00A2019D"/>
     <w:rsid w:val="00A20A1E"/>
+    <w:rsid w:val="00A2255D"/>
     <w:rsid w:val="00A22A6A"/>
     <w:rsid w:val="00A24B85"/>
     <w:rsid w:val="00A251AF"/>
     <w:rsid w:val="00A320AF"/>
     <w:rsid w:val="00A32758"/>
     <w:rsid w:val="00A33FCE"/>
+    <w:rsid w:val="00A41F35"/>
     <w:rsid w:val="00A43A65"/>
     <w:rsid w:val="00A44C52"/>
     <w:rsid w:val="00A4535C"/>
     <w:rsid w:val="00A46989"/>
     <w:rsid w:val="00A50335"/>
     <w:rsid w:val="00A50D81"/>
     <w:rsid w:val="00A51373"/>
     <w:rsid w:val="00A60D79"/>
     <w:rsid w:val="00A611A7"/>
     <w:rsid w:val="00A652B6"/>
     <w:rsid w:val="00A66428"/>
     <w:rsid w:val="00A66657"/>
     <w:rsid w:val="00A72A50"/>
     <w:rsid w:val="00A75CCD"/>
     <w:rsid w:val="00A8271C"/>
     <w:rsid w:val="00A85444"/>
     <w:rsid w:val="00A9029F"/>
     <w:rsid w:val="00A9229A"/>
     <w:rsid w:val="00A93D4F"/>
     <w:rsid w:val="00A940C8"/>
     <w:rsid w:val="00A95AF8"/>
     <w:rsid w:val="00AA29B9"/>
     <w:rsid w:val="00AB0791"/>
     <w:rsid w:val="00AB0F5A"/>
     <w:rsid w:val="00AB2F67"/>
     <w:rsid w:val="00AB4156"/>
+    <w:rsid w:val="00AC2289"/>
     <w:rsid w:val="00AD002D"/>
     <w:rsid w:val="00AD03F7"/>
     <w:rsid w:val="00AD11BC"/>
     <w:rsid w:val="00AD4151"/>
     <w:rsid w:val="00AD51F2"/>
     <w:rsid w:val="00AD76B1"/>
     <w:rsid w:val="00AE0E25"/>
     <w:rsid w:val="00AE1E4F"/>
     <w:rsid w:val="00AE3C44"/>
     <w:rsid w:val="00AE5461"/>
     <w:rsid w:val="00AF0587"/>
     <w:rsid w:val="00AF3776"/>
     <w:rsid w:val="00AF39F6"/>
+    <w:rsid w:val="00AF5E53"/>
     <w:rsid w:val="00AF5F36"/>
     <w:rsid w:val="00B019C8"/>
     <w:rsid w:val="00B03EE6"/>
     <w:rsid w:val="00B05080"/>
     <w:rsid w:val="00B07215"/>
     <w:rsid w:val="00B07FA7"/>
     <w:rsid w:val="00B117E8"/>
     <w:rsid w:val="00B14F1C"/>
     <w:rsid w:val="00B152A5"/>
     <w:rsid w:val="00B21245"/>
     <w:rsid w:val="00B25F1A"/>
     <w:rsid w:val="00B26F2C"/>
     <w:rsid w:val="00B33870"/>
     <w:rsid w:val="00B33C33"/>
     <w:rsid w:val="00B33F20"/>
     <w:rsid w:val="00B34EC9"/>
     <w:rsid w:val="00B432D4"/>
     <w:rsid w:val="00B458AA"/>
     <w:rsid w:val="00B54959"/>
     <w:rsid w:val="00B5512B"/>
     <w:rsid w:val="00B6077C"/>
     <w:rsid w:val="00B61DC1"/>
     <w:rsid w:val="00B64062"/>
     <w:rsid w:val="00B66118"/>
     <w:rsid w:val="00B678D9"/>
     <w:rsid w:val="00B702B5"/>
     <w:rsid w:val="00B7065B"/>
+    <w:rsid w:val="00B70C58"/>
     <w:rsid w:val="00B722A8"/>
     <w:rsid w:val="00B7323C"/>
     <w:rsid w:val="00B74DFE"/>
     <w:rsid w:val="00B74F74"/>
     <w:rsid w:val="00B76463"/>
     <w:rsid w:val="00B802D4"/>
     <w:rsid w:val="00B8179C"/>
     <w:rsid w:val="00B82635"/>
     <w:rsid w:val="00B8730F"/>
     <w:rsid w:val="00B9221B"/>
     <w:rsid w:val="00B9393B"/>
     <w:rsid w:val="00B9700F"/>
     <w:rsid w:val="00BA117C"/>
     <w:rsid w:val="00BA12E8"/>
     <w:rsid w:val="00BA2B03"/>
+    <w:rsid w:val="00BA7A8A"/>
     <w:rsid w:val="00BB5F8E"/>
     <w:rsid w:val="00BC0E1F"/>
     <w:rsid w:val="00BC4CE9"/>
     <w:rsid w:val="00BE4959"/>
     <w:rsid w:val="00BE4A03"/>
     <w:rsid w:val="00BE5586"/>
     <w:rsid w:val="00BF1074"/>
     <w:rsid w:val="00BF6D13"/>
     <w:rsid w:val="00C03FC5"/>
     <w:rsid w:val="00C1286E"/>
     <w:rsid w:val="00C12E54"/>
     <w:rsid w:val="00C1441F"/>
     <w:rsid w:val="00C14777"/>
     <w:rsid w:val="00C20965"/>
     <w:rsid w:val="00C23B17"/>
     <w:rsid w:val="00C272A3"/>
     <w:rsid w:val="00C30E8D"/>
     <w:rsid w:val="00C32A63"/>
     <w:rsid w:val="00C41228"/>
     <w:rsid w:val="00C4604A"/>
     <w:rsid w:val="00C4775F"/>
     <w:rsid w:val="00C47B82"/>
     <w:rsid w:val="00C542B7"/>
     <w:rsid w:val="00C631FB"/>
     <w:rsid w:val="00C647BA"/>
     <w:rsid w:val="00C65317"/>
     <w:rsid w:val="00C654D8"/>
     <w:rsid w:val="00C659CE"/>
     <w:rsid w:val="00C6621E"/>
     <w:rsid w:val="00C67E88"/>
     <w:rsid w:val="00C7048A"/>
     <w:rsid w:val="00C72EE8"/>
     <w:rsid w:val="00C832EB"/>
     <w:rsid w:val="00C950C4"/>
     <w:rsid w:val="00C95F9A"/>
     <w:rsid w:val="00C96151"/>
     <w:rsid w:val="00CA2F17"/>
     <w:rsid w:val="00CA662F"/>
     <w:rsid w:val="00CB37FC"/>
     <w:rsid w:val="00CC4B26"/>
     <w:rsid w:val="00CC4EA3"/>
     <w:rsid w:val="00CC6D01"/>
     <w:rsid w:val="00CC6DC8"/>
     <w:rsid w:val="00CD0DD1"/>
     <w:rsid w:val="00CD4BC2"/>
     <w:rsid w:val="00CD5306"/>
     <w:rsid w:val="00CE6B59"/>
     <w:rsid w:val="00CF0510"/>
     <w:rsid w:val="00CF0BAE"/>
+    <w:rsid w:val="00CF0EBF"/>
     <w:rsid w:val="00CF3098"/>
     <w:rsid w:val="00CF386D"/>
     <w:rsid w:val="00CF3D37"/>
     <w:rsid w:val="00CF4994"/>
     <w:rsid w:val="00CF5FA9"/>
     <w:rsid w:val="00CF6429"/>
     <w:rsid w:val="00CF7252"/>
     <w:rsid w:val="00D00DC0"/>
     <w:rsid w:val="00D01A28"/>
     <w:rsid w:val="00D051D1"/>
     <w:rsid w:val="00D07C57"/>
     <w:rsid w:val="00D108B8"/>
     <w:rsid w:val="00D11073"/>
     <w:rsid w:val="00D1148C"/>
     <w:rsid w:val="00D16BBC"/>
     <w:rsid w:val="00D2137B"/>
     <w:rsid w:val="00D21B80"/>
     <w:rsid w:val="00D245C2"/>
+    <w:rsid w:val="00D267B8"/>
     <w:rsid w:val="00D329BC"/>
     <w:rsid w:val="00D339A3"/>
     <w:rsid w:val="00D3466E"/>
     <w:rsid w:val="00D34691"/>
     <w:rsid w:val="00D42D95"/>
     <w:rsid w:val="00D44B3D"/>
     <w:rsid w:val="00D46948"/>
     <w:rsid w:val="00D46C4F"/>
     <w:rsid w:val="00D46CFC"/>
     <w:rsid w:val="00D50C7E"/>
+    <w:rsid w:val="00D51717"/>
     <w:rsid w:val="00D5547A"/>
     <w:rsid w:val="00D56BC8"/>
     <w:rsid w:val="00D57276"/>
     <w:rsid w:val="00D617C5"/>
     <w:rsid w:val="00D66A10"/>
+    <w:rsid w:val="00D66CD9"/>
     <w:rsid w:val="00D66F70"/>
+    <w:rsid w:val="00D73501"/>
     <w:rsid w:val="00D76387"/>
+    <w:rsid w:val="00D81C1C"/>
     <w:rsid w:val="00D82CE7"/>
     <w:rsid w:val="00D845F5"/>
     <w:rsid w:val="00D8690A"/>
     <w:rsid w:val="00D87D59"/>
     <w:rsid w:val="00D96B45"/>
     <w:rsid w:val="00DA02BE"/>
     <w:rsid w:val="00DA5240"/>
     <w:rsid w:val="00DA7DBC"/>
     <w:rsid w:val="00DB0C03"/>
     <w:rsid w:val="00DB0F7E"/>
     <w:rsid w:val="00DB151E"/>
     <w:rsid w:val="00DB1CEF"/>
+    <w:rsid w:val="00DB24B4"/>
     <w:rsid w:val="00DB2C44"/>
     <w:rsid w:val="00DC4938"/>
     <w:rsid w:val="00DC552C"/>
     <w:rsid w:val="00DC75C0"/>
     <w:rsid w:val="00DC7B5E"/>
     <w:rsid w:val="00DD08FC"/>
     <w:rsid w:val="00DD2A4D"/>
     <w:rsid w:val="00DD37F7"/>
     <w:rsid w:val="00DD5C74"/>
     <w:rsid w:val="00DD6190"/>
     <w:rsid w:val="00DD6E23"/>
     <w:rsid w:val="00DD759E"/>
     <w:rsid w:val="00DD7788"/>
     <w:rsid w:val="00DE04AE"/>
     <w:rsid w:val="00DE0C9C"/>
+    <w:rsid w:val="00DE151B"/>
     <w:rsid w:val="00DE52AC"/>
     <w:rsid w:val="00DE66FD"/>
     <w:rsid w:val="00DF0673"/>
     <w:rsid w:val="00DF135D"/>
     <w:rsid w:val="00DF46FA"/>
     <w:rsid w:val="00DF5B6C"/>
     <w:rsid w:val="00E00097"/>
     <w:rsid w:val="00E036D5"/>
     <w:rsid w:val="00E053F2"/>
+    <w:rsid w:val="00E123BA"/>
     <w:rsid w:val="00E127F8"/>
     <w:rsid w:val="00E12A2B"/>
     <w:rsid w:val="00E15120"/>
     <w:rsid w:val="00E20E32"/>
     <w:rsid w:val="00E27704"/>
+    <w:rsid w:val="00E344C7"/>
     <w:rsid w:val="00E40F12"/>
     <w:rsid w:val="00E43AE3"/>
     <w:rsid w:val="00E4400A"/>
     <w:rsid w:val="00E541FE"/>
     <w:rsid w:val="00E560BF"/>
     <w:rsid w:val="00E56617"/>
     <w:rsid w:val="00E571EB"/>
     <w:rsid w:val="00E605FA"/>
     <w:rsid w:val="00E64355"/>
     <w:rsid w:val="00E6791A"/>
     <w:rsid w:val="00E74A57"/>
     <w:rsid w:val="00E759B8"/>
     <w:rsid w:val="00E75AE9"/>
+    <w:rsid w:val="00E7619A"/>
     <w:rsid w:val="00E765DA"/>
     <w:rsid w:val="00E76FDF"/>
     <w:rsid w:val="00E80045"/>
     <w:rsid w:val="00E821D8"/>
     <w:rsid w:val="00E8254B"/>
     <w:rsid w:val="00E82615"/>
     <w:rsid w:val="00E828DC"/>
     <w:rsid w:val="00E841AB"/>
     <w:rsid w:val="00E94625"/>
     <w:rsid w:val="00E96D0E"/>
     <w:rsid w:val="00EA1CC3"/>
     <w:rsid w:val="00EA5132"/>
     <w:rsid w:val="00EB04CF"/>
     <w:rsid w:val="00EB1424"/>
     <w:rsid w:val="00EB16BA"/>
     <w:rsid w:val="00EB2510"/>
     <w:rsid w:val="00EB5456"/>
     <w:rsid w:val="00EB5854"/>
     <w:rsid w:val="00EC117F"/>
     <w:rsid w:val="00EC171E"/>
+    <w:rsid w:val="00EC21AE"/>
     <w:rsid w:val="00EC2715"/>
+    <w:rsid w:val="00EC3993"/>
     <w:rsid w:val="00EC472F"/>
     <w:rsid w:val="00ED162D"/>
     <w:rsid w:val="00ED23AC"/>
     <w:rsid w:val="00ED4A38"/>
     <w:rsid w:val="00ED4DDC"/>
     <w:rsid w:val="00ED7E7B"/>
     <w:rsid w:val="00EE5AF7"/>
     <w:rsid w:val="00EE73F6"/>
     <w:rsid w:val="00EF0E34"/>
     <w:rsid w:val="00EF4D41"/>
     <w:rsid w:val="00F0036C"/>
     <w:rsid w:val="00F005DE"/>
     <w:rsid w:val="00F0087B"/>
     <w:rsid w:val="00F0213C"/>
     <w:rsid w:val="00F03938"/>
     <w:rsid w:val="00F05A92"/>
     <w:rsid w:val="00F148B7"/>
     <w:rsid w:val="00F1589A"/>
     <w:rsid w:val="00F25E41"/>
     <w:rsid w:val="00F262D8"/>
     <w:rsid w:val="00F269F0"/>
     <w:rsid w:val="00F31D87"/>
     <w:rsid w:val="00F34B45"/>
     <w:rsid w:val="00F36990"/>
     <w:rsid w:val="00F379A4"/>
@@ -20152,76 +15961,76 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29506D67-D60C-4899-8BDF-FC77683B1CA2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{741bf7de-e2e5-46df-8d67-82607df9deaa}" enabled="0" method="" siteId="{741bf7de-e2e5-46df-8d67-82607df9deaa}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>19113</Characters>
+  <Pages>9</Pages>
+  <Words>2274</Words>
+  <Characters>12968</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>159</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>108</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22422</CharactersWithSpaces>
+  <CharactersWithSpaces>15212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jennifer Kue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>84a34ac1ea952d8297e45da05b553958efa6cdf79412b44aa0d72f9985981ab4</vt:lpwstr>
   </property>