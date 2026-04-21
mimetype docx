--- v0 (2025-12-05)
+++ v1 (2026-04-21)
@@ -1,5335 +1,9352 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="67DB06BE" w14:textId="7D5F6599" w:rsidR="004A2840" w:rsidRDefault="000A05FB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="55F3D1FA" w14:textId="77777777" w:rsidR="001B61AE" w:rsidRPr="0016631A" w:rsidRDefault="001B61AE" w:rsidP="0016631A">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05CB4EBF" w14:textId="77777777" w:rsidR="000968D5" w:rsidRPr="00C971BE" w:rsidRDefault="005855F5" w:rsidP="000968D5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fareeha </w:t>
+        <w:t>Fareeha Hussaini</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="000968D5" w:rsidRPr="00C971BE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Hussaini</w:t>
-[...8 lines deleted...]
-        <w:t>, MD</w:t>
+        <w:t>, M.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589EA02E" w14:textId="6FCB5E37" w:rsidR="004A2840" w:rsidRDefault="000A05FB">
+    <w:p w14:paraId="6398B094" w14:textId="77777777" w:rsidR="000968D5" w:rsidRPr="00C971BE" w:rsidRDefault="000968D5" w:rsidP="000968D5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C971BE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fhussaini@usf.edu </w:t>
+        <w:t>University of South Florida, Morsani College of Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="003015F6" w:rsidRPr="00C971BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Tampa, Florida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7446C9B0" w14:textId="2AFDADBA" w:rsidR="004A2840" w:rsidRDefault="008E2A50" w:rsidP="001E0832">
+    <w:p w14:paraId="73BB0AA2" w14:textId="77777777" w:rsidR="000968D5" w:rsidRPr="00C971BE" w:rsidRDefault="000968D5" w:rsidP="000968D5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9828" w:type="dxa"/>
+        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="18"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="7868"/>
+        <w:gridCol w:w="18"/>
+        <w:gridCol w:w="1636"/>
+        <w:gridCol w:w="18"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00722B9E" w:rsidRPr="00C971BE" w14:paraId="48BDBD21" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6993E621" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F074CD" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00722B9E" w:rsidRPr="00C971BE" w14:paraId="035549FA" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="320D80F8" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1965BC" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="005855F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>13330 USF Laurel Drive Boulevard, MD33, Tampa, FL  3361</w:t>
+            </w:r>
+            <w:r w:rsidR="00722B9E" w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2860CD9E" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+            <w:r w:rsidR="005855F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>: 813-974-0975</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D9A458D" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E" w:rsidP="005855F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email:  </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="005855F5" w:rsidRPr="00FB197A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>fhussaini@usf.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="226B241E" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00722B9E" w:rsidRPr="00C971BE" w14:paraId="65DE3D28" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A039C56" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E" w:rsidP="000968D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77918900" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E" w:rsidP="000968D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2541BC36" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E" w:rsidP="000968D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00722B9E" w:rsidRPr="00C971BE" w14:paraId="09C59614" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DD03B2" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E" w:rsidP="000968D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Citizenship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE3872D" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E" w:rsidP="000968D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00722B9E" w:rsidRPr="00C971BE" w14:paraId="15695F0E" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1B30BD" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E" w:rsidP="000968D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A29BAB2" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="005855F5" w:rsidP="00E910C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>United States of America</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEC1833" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E" w:rsidP="000968D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00722B9E" w:rsidRPr="00C971BE" w14:paraId="509AF536" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06705FC0" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2015FD0D" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0699AD53" w14:textId="77777777" w:rsidR="00722B9E" w:rsidRPr="00DE3385" w:rsidRDefault="00722B9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002529E" w:rsidRPr="00DE3385" w14:paraId="7CC1EEAB" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BDEAF6" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EBD11D" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="00D7301C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002529E" w:rsidRPr="00DE3385" w14:paraId="5D0CB639" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36EE0B9C" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="00D7301C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65403251" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="00D7301C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>DCMS/NTR University of Health Sciences</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB11B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>MD, 201</w:t>
+            </w:r>
+            <w:r w:rsidR="00060F6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD734AD" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="00D7301C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2005-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002529E" w:rsidRPr="00C971BE" w14:paraId="5E665769" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB79FC5" w14:textId="77777777" w:rsidR="0002529E" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E791418" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Postgraduate Training</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6604BA27" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002529E" w:rsidRPr="00C971BE" w14:paraId="3D2886E7" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="173450E8" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D108E20" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sleep Medicine Fellowship, University of South Florida, Tampa, FL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F294429" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2017-2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002529E" w:rsidRPr="00C971BE" w14:paraId="1E6BB766" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CC13A0" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E19B471" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Family Medicine Residency</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>University of South Florida, Tampa, FL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2C52A7" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2014-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002529E" w:rsidRPr="00C971BE" w14:paraId="29F212A2" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="256778BB" w14:textId="77777777" w:rsidR="0002529E" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D8F6C03" w14:textId="77777777" w:rsidR="00FB11B1" w:rsidRPr="00DE3385" w:rsidRDefault="00FB11B1" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="522F6CE8" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0071D481" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002529E" w:rsidRPr="00C971BE" w14:paraId="1803FE85" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C1AC6A" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Board Certifications/License</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F004281" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002529E" w:rsidRPr="00C971BE" w14:paraId="24E610A6" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C47FBDF" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="209685C3" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="00337DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sleep Medicine Board Certification</w:t>
+            </w:r>
+            <w:r w:rsidR="006D7E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00337DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Active expiration 2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4996451C" w14:textId="070CC053" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002529E" w:rsidRPr="00C971BE" w14:paraId="54D3E538" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2919831A" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C74B45" w14:textId="77777777" w:rsidR="0002529E" w:rsidRDefault="0002529E" w:rsidP="00337DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family Medicine Board </w:t>
+            </w:r>
+            <w:r w:rsidR="006D7E24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certification, </w:t>
+            </w:r>
+            <w:r w:rsidR="00337DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Active, expiration 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="429F7334" w14:textId="538374D6" w:rsidR="00337DC4" w:rsidRPr="00DE3385" w:rsidRDefault="00337DC4" w:rsidP="00337DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Florida Medical </w:t>
+            </w:r>
+            <w:r w:rsidR="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>License,</w:t>
+            </w:r>
+            <w:r w:rsidR="00965180">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00165A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Active</w:t>
+            </w:r>
+            <w:r w:rsidR="00107D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expiration </w:t>
+            </w:r>
+            <w:r w:rsidR="00965180">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00107D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00965180">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A136342" w14:textId="6FF0E1A1" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002529E" w:rsidRPr="00C971BE" w14:paraId="0DE2635F" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="600D7420" w14:textId="77777777" w:rsidR="006D7E24" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F2CE735" w14:textId="77777777" w:rsidR="006D7E24" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78AED88F" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Appointments </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B6CCF9" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002529E" w:rsidRPr="00C971BE" w14:paraId="1B9EB1EB" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="410AF11A" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD0581F" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008843D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D189C2" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002529E" w:rsidRPr="00C971BE" w14:paraId="07F4FA63" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="321C4110" w14:textId="77777777" w:rsidR="0002529E" w:rsidRPr="00DE3385" w:rsidRDefault="0002529E" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCB7167" w14:textId="7398EA67" w:rsidR="00107D39" w:rsidRDefault="00107D39" w:rsidP="00107D39">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Associate Professor, Morsani College of Medicine, Department of Family Medicine, University of South Florida</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301F6ADB" w14:textId="77777777" w:rsidR="00107D39" w:rsidRDefault="00107D39" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00F8E19A" w14:textId="2ACA5B5B" w:rsidR="0002529E" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Medical Director, Dept. of Family Medicine, Morsani Center for Advanced Healthcare, University of South Florida</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F37BCD" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25E163C8" w14:textId="77777777" w:rsidR="006D7E24" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Director of Women’s Sleep Disorders, University of South Florida/Tampa General Hospital Sleep Disorders Clinic</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52BDBBB5" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53D6F69B" w14:textId="77777777" w:rsidR="006F7D26" w:rsidRDefault="006F7D26" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Supervising Physician, Mo Bull Nurse Medical Clinic</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78BF68B4" w14:textId="77777777" w:rsidR="006F7D26" w:rsidRDefault="006F7D26" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6220BDC5" w14:textId="77777777" w:rsidR="0074004D" w:rsidRDefault="0074004D" w:rsidP="0074004D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sleep Study Reading Physician, Tampa General Hospital Sleep Lab</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D1D1C7D" w14:textId="77777777" w:rsidR="0074004D" w:rsidRDefault="0074004D" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00DAACCC" w14:textId="77777777" w:rsidR="006D7E24" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>SELECT Coach, University of South Florida Morsani College of Medicine MD SELECT Program</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6023C93A" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57EB9BF9" w14:textId="77777777" w:rsidR="006D7E24" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Staff Physician</w:t>
+            </w:r>
+            <w:r w:rsidR="008D034F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sleep Medicine </w:t>
+            </w:r>
+            <w:r w:rsidR="008D034F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Consultant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Tampa General Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04CB85F6" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EDEF46E" w14:textId="77777777" w:rsidR="006D7E24" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Program Faculty, Sleep Medicine Fel</w:t>
+            </w:r>
+            <w:r w:rsidR="008D034F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>lowship, Dept. of Internal Medicine, University of South Florida</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A53CD12" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BEEEC5B" w14:textId="77777777" w:rsidR="00A51890" w:rsidRDefault="00A51890" w:rsidP="00A51890">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Staff Physician /Sleep Medicine Consultant, Advent Health Tampa Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EE171B" w14:textId="77777777" w:rsidR="00A51890" w:rsidRDefault="00A51890" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43F93B8D" w14:textId="77777777" w:rsidR="00A51890" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Assistant Pro</w:t>
+            </w:r>
+            <w:r w:rsidR="00A51890">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fessor, Morsani College of Medicine, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Department of Family Medicine, University of South Florida</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B6E7AC5" w14:textId="77777777" w:rsidR="006D7E24" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6868BCA4" w14:textId="77777777" w:rsidR="006D7E24" w:rsidRPr="00DE3385" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="502FC8AD" w14:textId="04F61391" w:rsidR="00107D39" w:rsidRDefault="00107D39" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2025-present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300C0DBF" w14:textId="77777777" w:rsidR="00107D39" w:rsidRDefault="00107D39" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70518D97" w14:textId="77777777" w:rsidR="00107D39" w:rsidRDefault="00107D39" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1519E10F" w14:textId="03B1BE30" w:rsidR="0002529E" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+            <w:r w:rsidR="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>- present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CDBAB22" w14:textId="77777777" w:rsidR="006D7E24" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3240F10C" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="006C2DF5" w14:textId="77777777" w:rsidR="006D7E24" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:r w:rsidR="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>- present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512BC640" w14:textId="77777777" w:rsidR="006D7E24" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17617293" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="107530DF" w14:textId="77777777" w:rsidR="006F7D26" w:rsidRDefault="006F7D26" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:r w:rsidR="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>- present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE088B7" w14:textId="77777777" w:rsidR="006F7D26" w:rsidRDefault="006F7D26" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12E9CD0B" w14:textId="77777777" w:rsidR="0074004D" w:rsidRDefault="0074004D" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2018- present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E6BDC83" w14:textId="77777777" w:rsidR="006F7D26" w:rsidRDefault="006F7D26" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AF76C4C" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="006D7E24" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+            <w:r w:rsidR="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>- present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0102903B" w14:textId="77777777" w:rsidR="0074004D" w:rsidRDefault="0074004D" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A63DB35" w14:textId="77777777" w:rsidR="0074004D" w:rsidRDefault="0074004D" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43DD6DCD" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+            <w:r w:rsidR="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>- present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20CA25D8" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="061A972E" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+            <w:r w:rsidR="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>- present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45266CAB" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E23B55C" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AF17112" w14:textId="5218DFD9" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+            <w:r w:rsidR="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00107D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B8BBA0C" w14:textId="77777777" w:rsidR="00A51890" w:rsidRDefault="00A51890" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A6D3799" w14:textId="6D692457" w:rsidR="00A51890" w:rsidRDefault="00A51890" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+            <w:r w:rsidR="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00107D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AFACF3C" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62ED04CA" w14:textId="77777777" w:rsidR="008843D2" w:rsidRDefault="008843D2" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39DDAAFA" w14:textId="77777777" w:rsidR="008843D2" w:rsidRPr="00DE3385" w:rsidRDefault="008843D2" w:rsidP="0002529E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="0BB73FC8" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3658F7" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Awards, Honors: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C41CBF9" w14:textId="77777777" w:rsidR="00107D39" w:rsidRDefault="00107D39" w:rsidP="00107D39">
+            <w:pPr>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tampa Magazine’s Top Doctor- Sleep Medicine</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA4F912" w14:textId="74A5426F" w:rsidR="00107D39" w:rsidRDefault="00107D39" w:rsidP="00107D39">
+            <w:pPr>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Patient’s Experience Award, Top Performer FY 24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BFFF3FE" w14:textId="3C51E402" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Winner, Women’s Health collaborative Seed Grant (Co-I)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15401F35" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008843D2" w:rsidP="008D034F">
+            <w:pPr>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tampa Magazine’s Top Doctor- Sleep Medicine</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F9F61D" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008843D2" w:rsidP="008D034F">
+            <w:pPr>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Patient’s Experience Award, Top Performer FY 22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B63A9C7" w14:textId="77777777" w:rsidR="008843D2" w:rsidRDefault="008843D2" w:rsidP="008D034F">
+            <w:pPr>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008843D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Place Oral Presentation, 40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008843D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Annual South Sleep Society’s Founder’s Award</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2974F8B5" w14:textId="77777777" w:rsidR="008843D2" w:rsidRDefault="008843D2" w:rsidP="008D034F">
+            <w:pPr>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Best Project Award, Resident Scholar Day, Turley Family Health Center</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07760130" w14:textId="77777777" w:rsidR="008843D2" w:rsidRDefault="008843D2" w:rsidP="008D034F">
+            <w:pPr>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55184236" w14:textId="77777777" w:rsidR="000040AF" w:rsidRPr="00DE3385" w:rsidRDefault="000040AF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB0FF2A" w14:textId="77777777" w:rsidR="008843D2" w:rsidRDefault="008843D2" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F3B0680" w14:textId="321E1A12" w:rsidR="00107D39" w:rsidRDefault="00107D39" w:rsidP="008843D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CE956B" w14:textId="6AA894CA" w:rsidR="00107D39" w:rsidRDefault="00107D39" w:rsidP="008843D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0739B72B" w14:textId="06752556" w:rsidR="008D034F" w:rsidRDefault="008843D2" w:rsidP="008843D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C3495FB" w14:textId="77777777" w:rsidR="008843D2" w:rsidRDefault="008843D2" w:rsidP="008843D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="186AA237" w14:textId="77777777" w:rsidR="008843D2" w:rsidRDefault="008843D2" w:rsidP="008843D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DDDDE43" w14:textId="77777777" w:rsidR="008843D2" w:rsidRDefault="008843D2" w:rsidP="008843D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A498B7" w14:textId="77777777" w:rsidR="008843D2" w:rsidRDefault="008843D2" w:rsidP="008843D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C837F4B" w14:textId="77777777" w:rsidR="008843D2" w:rsidRPr="008843D2" w:rsidRDefault="008843D2" w:rsidP="008843D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="0732C756" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1016A5EA" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="00CD2D50">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD2D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Activity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE7B5B5" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="43518B03" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4215D4E8" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00D229B4" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9597A1" w14:textId="77777777" w:rsidR="00FD2942" w:rsidRDefault="00FD2942" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37E6E30A" w14:textId="77777777" w:rsidR="00E81492" w:rsidRDefault="00E81492" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Graduate Medical:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA0D186" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4792C1D1" w14:textId="77777777" w:rsidR="00530FB7" w:rsidRDefault="0074004D" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB11B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>USF</w:t>
+            </w:r>
+            <w:r w:rsidR="004A775E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/LVHN </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB11B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>SELECT</w:t>
+            </w:r>
+            <w:r w:rsidR="004A775E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Course, Tampa Coach </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64225B58" w14:textId="77777777" w:rsidR="001C65C8" w:rsidRDefault="001C65C8" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Course Title: BMS 6890</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="151738CE" w14:textId="77777777" w:rsidR="004A775E" w:rsidRPr="004A775E" w:rsidRDefault="004A775E" w:rsidP="004A775E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A775E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>SELECT Class of 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="009942B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, 2023- present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36EAF7A6" w14:textId="77777777" w:rsidR="004A775E" w:rsidRPr="004A775E" w:rsidRDefault="004A775E" w:rsidP="004A775E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A775E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>SELECT Class of 2022</w:t>
+            </w:r>
+            <w:r w:rsidR="009942B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, 2018-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F2B79B6" w14:textId="77777777" w:rsidR="00530FB7" w:rsidRDefault="00530FB7" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71E93639" w14:textId="77777777" w:rsidR="00FD2942" w:rsidRPr="0074004D" w:rsidRDefault="000A02BF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>USF</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA7F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>/JAHVA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2942" w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sleep Medicine Fellowship</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA7F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Weekly Lectures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD21355" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRPr="0074004D" w:rsidRDefault="00DC79D8" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disorders of </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hypersomnolence, 2019-present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="083C69A4" w14:textId="77777777" w:rsidR="00FD2942" w:rsidRPr="0074004D" w:rsidRDefault="00DC79D8" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management of </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2942" w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hypersomnolence</w:t>
+            </w:r>
+            <w:r w:rsidR="002D296F" w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Central Origin</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2942" w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2019-present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AD702E" w14:textId="77777777" w:rsidR="00FD2942" w:rsidRPr="0074004D" w:rsidRDefault="00FD2942" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Women and Sleep, 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC79D8" w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>19-Present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B53FA5" w14:textId="77777777" w:rsidR="001A4728" w:rsidRDefault="001A4728" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C5779DB" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRPr="0074004D" w:rsidRDefault="00CA7F33" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>USF Morsani COM</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC79D8" w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Primary Care Clerkship Didactic Lectures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B16B2E5" w14:textId="778134C8" w:rsidR="00D92FC2" w:rsidRDefault="00D92FC2" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Dyspnea &amp; OSA, every 8 weeks 2025-present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F2D6D22" w14:textId="272ED206" w:rsidR="00D92FC2" w:rsidRDefault="00D92FC2" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Depression &amp; Anxiety, every </w:t>
+            </w:r>
+            <w:r w:rsidR="008B217F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8 weeks 2025- present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12EA8307" w14:textId="7B767941" w:rsidR="00DC79D8" w:rsidRPr="0074004D" w:rsidRDefault="00DC79D8" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Obstructive Sleep Apnea</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81492" w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in Adults &amp; Pediatrics</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, every 8weeks 2019-present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B16D6C" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRPr="0074004D" w:rsidRDefault="00DC79D8" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Anemia, 12/2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36BFA5D2" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRPr="0074004D" w:rsidRDefault="00DC79D8" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Skin Cancer And Other Adult Skin Conditions 10/2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71493E1B" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRPr="0074004D" w:rsidRDefault="00DC79D8" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hypertension, Hyperlipidemia &amp; Diabetes Mellitus  9/2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E08354" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRDefault="00DC79D8" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D1AE82F" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRPr="0074004D" w:rsidRDefault="000A02BF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USF </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC79D8" w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Physician’s Assistant Program Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C4A3588" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRPr="0074004D" w:rsidRDefault="00DC79D8" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obstructive Sleep Apnea &amp; Obesity Hypoventilation Syndrome – </w:t>
+            </w:r>
+            <w:r w:rsidR="000A02BF" w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2021-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F46FCE" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRPr="0074004D" w:rsidRDefault="00DC79D8" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pulmonary Function Tests 2019-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D722407" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRPr="0074004D" w:rsidRDefault="00DC79D8" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pleural Disease 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDCF37D" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRDefault="00DC79D8" w:rsidP="0074004D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Obstructive Sleep Apnea 2019-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D75DF2C" w14:textId="77777777" w:rsidR="001128EF" w:rsidRDefault="001128EF" w:rsidP="001128EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DFF6FE0" w14:textId="77777777" w:rsidR="001128EF" w:rsidRDefault="001128EF" w:rsidP="001128EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>USF Morsani COM Course 6 Pulmonary Lecture-  October 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B73DCDB" w14:textId="77777777" w:rsidR="001128EF" w:rsidRPr="001128EF" w:rsidRDefault="001128EF" w:rsidP="001128EF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Acute Respiratory Failure- Pulmonary Vascular Disease and Pediatric Lung Conditions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26ECC0C3" w14:textId="77777777" w:rsidR="001128EF" w:rsidRDefault="00060F6B" w:rsidP="001128EF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Restrictive</w:t>
+            </w:r>
+            <w:r w:rsidR="001128EF" w:rsidRPr="001128EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lund Disease- Clinical Correlations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63ABAE69" w14:textId="77777777" w:rsidR="001128EF" w:rsidRDefault="001128EF" w:rsidP="001128EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C4EED7A" w14:textId="77777777" w:rsidR="000A02BF" w:rsidRDefault="000A02BF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AF93A6A" w14:textId="77777777" w:rsidR="00173501" w:rsidRDefault="00173501" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1642A6DD" w14:textId="77777777" w:rsidR="00173501" w:rsidRDefault="00173501" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16082229" w14:textId="77777777" w:rsidR="000A02BF" w:rsidRPr="000A02BF" w:rsidRDefault="000A02BF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A02BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Teaching Supervisory</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5113495F" w14:textId="77777777" w:rsidR="000A02BF" w:rsidRDefault="000A02BF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>USF Morsani College of M</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">edicine, Teaching Faculty, Department of Family Medicine, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MS3 Primary Care </w:t>
+            </w:r>
+            <w:r w:rsidR="001C65C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clerkship </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Preceptor</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2018-present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BF2B07A" w14:textId="77777777" w:rsidR="001C65C8" w:rsidRDefault="001C65C8" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Course Title: MDC 7122</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586938E5" w14:textId="77777777" w:rsidR="000A02BF" w:rsidRDefault="000A02BF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57B89DB4" w14:textId="77777777" w:rsidR="000A02BF" w:rsidRDefault="00FA0AAF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>University South Florida/ James A Haley VA</w:t>
+            </w:r>
+            <w:r w:rsidR="000A02BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sleep Medicine F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ello</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA7F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>wship Program, Teaching Faculty</w:t>
+            </w:r>
+            <w:r w:rsidR="000A02BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2018-present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6086ED89" w14:textId="77777777" w:rsidR="00FA0AAF" w:rsidRDefault="00FA0AAF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3353973B" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="000A02BF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>USF Physician’s Assistant</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>’s Program Teaching Faculty, Clinical</w:t>
+            </w:r>
+            <w:r w:rsidR="0074004D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Preceptor 2018-presen</w:t>
+            </w:r>
+            <w:r w:rsidR="00452EAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28DD92F1" w14:textId="77777777" w:rsidR="001128EF" w:rsidRDefault="001128EF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="575AFF97" w14:textId="77777777" w:rsidR="001128EF" w:rsidRPr="0074004D" w:rsidRDefault="001128EF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="590C2E1A" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="03D9674F" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4EDDB0" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9B7C7C" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0368D5" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="60123718" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="465CF074" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="00D7301C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lectures by Invitation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7681792A" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="0CE4CDE5" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D870DB" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC608ED" w14:textId="2E9AD4E4" w:rsidR="001A0C9B" w:rsidRDefault="001A0C9B" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“Obstructive Sleep Apnea Management in Primary Care Setting”, Grand Rounds September 2025 USF TGH Family Medicine Residency, Tampa, Florida</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D5CAC3A" w14:textId="77777777" w:rsidR="001A0C9B" w:rsidRDefault="001A0C9B" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B6E52EE" w14:textId="7E513B4B" w:rsidR="00B62B09" w:rsidRDefault="00B62B09" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“Rest Assured: Strategies for Managing Insomnia in Outpatient Setting”, Current Concepts of Sleep 2024 Annul Conference (Regional), Clearwater, Florida</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62705857" w14:textId="77777777" w:rsidR="00B62B09" w:rsidRDefault="00B62B09" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AF9E052" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="00DF2E02" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="008843D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Women and Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="008843D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, American Academic Dental Sleep Medicine Annual </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Conference (National)</w:t>
+            </w:r>
+            <w:r w:rsidR="008843D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, New </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Orleans, LA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1F4DAE" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EF3E646" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“Women and Sleep”, Baycare Morton Plant Mease Hospital Grand Rounds (Local), Clearwater, FL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DD5F202" w14:textId="77777777" w:rsidR="005D7FAE" w:rsidRDefault="005D7FAE" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23B203C1" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“Improving Guideline Driven Care of Insomnia Management Program in Primary Care”, Southern Sleep Society Annual Meeting (</w:t>
+            </w:r>
+            <w:r w:rsidR="0090323F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>), Houston, TX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F46D275" w14:textId="77777777" w:rsidR="00BA7325" w:rsidRDefault="00BA7325" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Presenter: Fareeha Hussaini, MD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B04E06B" w14:textId="77777777" w:rsidR="00BA7325" w:rsidRDefault="00BA7325" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Co-Author: Amanda Strachura, DNP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="652243E8" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E940FB8" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“Updates in Women and Sleep” Current Concepts of Sleep 2023 Annual Conference (Regional), Tampa, Florida</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="412BEA06" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CBDBC79" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7301C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Women and Sleep”, Current Concepts of Sleep 2022 Annual Conference (Regional), Clearwater, FL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F4550F" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="296FF7E4" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“Young Women and Sleep”. Current Concepts of Sleep 2021 Annual Conference, (Regional), Saint Petersburg, FL/ Virtual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4785BEB1" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70F17679" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“Narcolepsy or Not: That is the Question” AASM Fellows Webinar, SLEEP 2021 Annual Meeting (National), Virtual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A5AE88E" w14:textId="77777777" w:rsidR="00D1613B" w:rsidRDefault="00D1613B" w:rsidP="00D1613B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sleep Fellow Presenter: Christine Matarese, DO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C987F4F" w14:textId="77777777" w:rsidR="00D1613B" w:rsidRDefault="00D1613B" w:rsidP="00D1613B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Faculty Mentor: Fareeha Hussaini, MD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5158A695" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRDefault="00DC79D8" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50FB7466" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRDefault="00DC79D8" w:rsidP="00DF2E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“Obstructive Sleep Apnea” Saint Petersburg General Hospital Grand Rounds for Residents (Local)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59AD57D4" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRPr="00DE3385" w:rsidRDefault="00DF2E02" w:rsidP="00A51890">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE29C7E" w14:textId="193975AF" w:rsidR="001A0C9B" w:rsidRDefault="001A0C9B" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E5CD77A" w14:textId="77777777" w:rsidR="001A0C9B" w:rsidRDefault="001A0C9B" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05945491" w14:textId="77777777" w:rsidR="001A0C9B" w:rsidRDefault="001A0C9B" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A0F33A2" w14:textId="04E5F929" w:rsidR="00B62B09" w:rsidRDefault="00B62B09" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="643CC2F6" w14:textId="77777777" w:rsidR="00B62B09" w:rsidRDefault="00B62B09" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A1053E7" w14:textId="77777777" w:rsidR="00B62B09" w:rsidRDefault="00B62B09" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F6F740D" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="00DF2E02" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C3D3DD" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30A3A784" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="115E51D1" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A7570C0" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36736DF0" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="054D5127" w14:textId="77777777" w:rsidR="00DF2E02" w:rsidRDefault="00DF2E02" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="022F0B28" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61CBA3AB" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C52C26B" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DF977E8" w14:textId="77777777" w:rsidR="005D7FAE" w:rsidRDefault="005D7FAE" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1679F4D9" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FB2DC28" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BB4D4A1" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="134E061F" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="334DA0D0" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="441F2554" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79E7D237" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D788BDB" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="249A1E69" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="478D716B" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1844F675" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRDefault="00DC79D8" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28AF9F27" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRDefault="00DC79D8" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74795AEE" w14:textId="77777777" w:rsidR="005D7FAE" w:rsidRDefault="005D7FAE" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EA24C67" w14:textId="77777777" w:rsidR="005D7FAE" w:rsidRDefault="005D7FAE" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6359F3A4" w14:textId="77777777" w:rsidR="00DC79D8" w:rsidRPr="00DE3385" w:rsidRDefault="00DC79D8" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="4420B083" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BB9293" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F2D6B5" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D23DEA1" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="23FD406A" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+          <w:trHeight w:val="6345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="35206C41" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00A51890" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Research</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7301C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Presentations</w:t>
+            </w:r>
+            <w:r w:rsidR="001128EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Lectures </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1627ED97" w14:textId="77777777" w:rsidR="007069F0" w:rsidRDefault="007069F0" w:rsidP="00BB432C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05B1A90B" w14:textId="6BFE4EF5" w:rsidR="00FA0AAF" w:rsidRDefault="00801CB1" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fareeha Hussaini, MD. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0AAF" w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Insomnia Management in Primary Care Setting Can Improve Subjective Sleep Quality and Insomnia Severity Index”</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Poster Presentation at SLEEP 2024 Annual Conference, Houston, TX (National)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BAEB6FC" w14:textId="77777777" w:rsidR="00FA0AAF" w:rsidRDefault="00FA0AAF" w:rsidP="007666D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48AE8690" w14:textId="77777777" w:rsidR="00A51890" w:rsidRDefault="00801CB1" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fareeha Hussaini, MD. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A51890" w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>“Insomnia Management in Primary Care Setting”</w:t>
+            </w:r>
+            <w:r w:rsidR="00A51890">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Oral Presentation at Southern Sleep Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2023</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A51890">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Houston, TX</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (National)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6D11CF" w14:textId="77777777" w:rsidR="00A51890" w:rsidRDefault="00A51890" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="755127AF" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00801CB1" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fareeha Hussaini, MD  </w:t>
+            </w:r>
+            <w:r w:rsidR="00810CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00810CAC" w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Relationship Between Rest-Activity Cycle Disturbances and 1 year Psychological Health Outcomes in VA TBI Model Systems Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00810CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>s” Poster Presentation at SLEEP 2018 Annual Conference</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Baltimore, MD</w:t>
+            </w:r>
+            <w:r w:rsidR="00810CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (National)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="456C5D95" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00810CAC" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="694F0474" w14:textId="77777777" w:rsidR="00B619E9" w:rsidRDefault="00801CB1" w:rsidP="00B619E9">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fareeha Hussaini, MD . </w:t>
+            </w:r>
+            <w:r w:rsidR="00A51890">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Relationship Between </w:t>
+            </w:r>
+            <w:r w:rsidR="00810CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Rest-Activity Cycle Disturbances and 1 year Psychological Health Outcomes in VA TBI Model Systems Participants” Oral Presentation  at the South Sleep Society Annual Meeting, Hilton Head, SC</w:t>
+            </w:r>
+            <w:r w:rsidR="0090323F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (National)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="176AC27D" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00810CAC" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75B401E9" w14:textId="77777777" w:rsidR="00B619E9" w:rsidRDefault="00801CB1" w:rsidP="00B619E9">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fareeha Hussaini, MD  </w:t>
+            </w:r>
+            <w:r w:rsidR="00810CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“Optimizing Statin T</w:t>
+            </w:r>
+            <w:r w:rsidR="00965180">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>herapy in Outpatient Setting”, Poster P</w:t>
+            </w:r>
+            <w:r w:rsidR="00810CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>resentation at Baycare Quality Sharing Day</w:t>
+            </w:r>
+            <w:r w:rsidR="0090323F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Local)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15BA32F2" w14:textId="77777777" w:rsidR="00D7301C" w:rsidRDefault="00D7301C" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23412596" w14:textId="77777777" w:rsidR="009A3D91" w:rsidRDefault="009A3D91" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="154BC3C3" w14:textId="77777777" w:rsidR="000E4C93" w:rsidRDefault="00DC79D8" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Professional Development</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3D91" w:rsidRPr="009A3D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>, Certifications</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16A1C245" w14:textId="77777777" w:rsidR="000E4C93" w:rsidRDefault="000E4C93" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56A68DE8" w14:textId="77777777" w:rsidR="000E4C93" w:rsidRDefault="000E4C93" w:rsidP="00D229B4">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Advanced Cognitive Behavioral Therapy for Insomnia Course</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E9EEA00" w14:textId="77777777" w:rsidR="00D229B4" w:rsidRDefault="000E4C93" w:rsidP="00D229B4">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>University of Pennsylvania, Behavioral Sleep Medicine Program</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4183F158" w14:textId="77777777" w:rsidR="000E4C93" w:rsidRDefault="002C3D97" w:rsidP="00D229B4">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Board Certification in Sleep Medicine, American Board of Family Medicine</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DCE93A8" w14:textId="77777777" w:rsidR="00D229B4" w:rsidRDefault="00D229B4" w:rsidP="00D229B4">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sleep Medicine Specialty in Primary Care</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79039A4D" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="00D229B4">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Board Certification in Family Medicine, American Board of Family Medicine</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4368FF" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="00D229B4">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamental Critical Care Support </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271FBD34" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="00D229B4">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Advanced Life Support in Obstetrics</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07AA4112" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="00D229B4">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Advanced Cardiac Life Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="298F0677" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="00D229B4">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pediatric Advanced Life Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF7BC2C" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="002C3D97" w:rsidP="00D229B4">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Basic Life Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FAE5FC" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2455D415" w14:textId="77777777" w:rsidR="00FA0AAF" w:rsidRDefault="00FA0AAF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BB5F3D0" w14:textId="599303C6" w:rsidR="00A51890" w:rsidRDefault="00FA0AAF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E571F4B" w14:textId="77777777" w:rsidR="00FA0AAF" w:rsidRDefault="00FA0AAF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F586AF2" w14:textId="77777777" w:rsidR="007666D1" w:rsidRDefault="007666D1" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E0B9292" w14:textId="77777777" w:rsidR="009A3D91" w:rsidRDefault="009A3D91" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D02978B" w14:textId="77777777" w:rsidR="00A51890" w:rsidRDefault="00A51890" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="177CABA8" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00810CAC" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24D1FEC2" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00810CAC" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27273132" w14:textId="77777777" w:rsidR="007666D1" w:rsidRDefault="007666D1" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2597010A" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00337DC4" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00810CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D0FA71D" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00810CAC" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C8ACC24" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00810CAC" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03C65B4C" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00810CAC" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BA91A65" w14:textId="77777777" w:rsidR="009A3D91" w:rsidRDefault="009A3D91" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51667FD7" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00810CAC" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64432B5A" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00810CAC" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FE30A23" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00810CAC" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4408D6E0" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00810CAC" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22283A73" w14:textId="77777777" w:rsidR="007666D1" w:rsidRDefault="007666D1" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C5716E7" w14:textId="77777777" w:rsidR="00810CAC" w:rsidRDefault="00810CAC" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3416A6E9" w14:textId="77777777" w:rsidR="000E4C93" w:rsidRDefault="000E4C93" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="640E1062" w14:textId="77777777" w:rsidR="000E4C93" w:rsidRDefault="000E4C93" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A977458" w14:textId="77777777" w:rsidR="000E4C93" w:rsidRDefault="000E4C93" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F57074B" w14:textId="77777777" w:rsidR="009A3D91" w:rsidRDefault="009A3D91" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78BFB257" w14:textId="77777777" w:rsidR="00A529FB" w:rsidRDefault="00A529FB" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D29BB99" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="000E4C93" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="750ED07E" w14:textId="77777777" w:rsidR="00173501" w:rsidRDefault="00173501" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="546171FA" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395E5591" w14:textId="77777777" w:rsidR="00D229B4" w:rsidRDefault="00D229B4" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73057C08" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34742F60" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="684A4213" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D5C8B2" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B80F675" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D7BBD45" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F18E6F1" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29609474" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRDefault="002C3D97" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="792BE501" w14:textId="77777777" w:rsidR="002C3D97" w:rsidRPr="00DE3385" w:rsidRDefault="002C3D97" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="4978CE76" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+          <w:trHeight w:val="68"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="459CEF76" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="309B4A40" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="507C3E8F" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="597BE25E" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A956EE4" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="00144473">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Scholarly Activity</w:t>
+            </w:r>
+            <w:r w:rsidR="00144473">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CBFB7F" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="4B05CE5F" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A828F0" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="007C76E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4839DC" w14:textId="7F43A20C" w:rsidR="00144473" w:rsidRDefault="00144473" w:rsidP="00107D39">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Grants</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BEEA381" w14:textId="77777777" w:rsidR="00107D39" w:rsidRPr="00107D39" w:rsidRDefault="00107D39" w:rsidP="00107D39">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19E080C5" w14:textId="77777777" w:rsidR="007C76E4" w:rsidRDefault="008D034F" w:rsidP="00144473">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agency:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00916909">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Women’s Health Initiative Collaborative Grant</w:t>
+            </w:r>
+            <w:r w:rsidR="007C76E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54B8C2DB" w14:textId="77777777" w:rsidR="006E2821" w:rsidRDefault="008D034F" w:rsidP="00144473">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Title:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="007C76E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Middle-age Investigation of Variability in S</w:t>
+            </w:r>
+            <w:r w:rsidR="00144473">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leep and </w:t>
+            </w:r>
+            <w:r w:rsidR="007C76E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pain: Understanding Their Association with Cognitive </w:t>
+            </w:r>
+            <w:r w:rsidR="00144473">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Changes</w:t>
+            </w:r>
+            <w:r w:rsidR="007C76E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Across Menopause (MID-VISTA)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>P.I.:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="007C76E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00144473">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>shley</w:t>
+            </w:r>
+            <w:r w:rsidR="007C76E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Curtis</w:t>
+            </w:r>
+            <w:r w:rsidR="00144473">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, PhD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F183BBA" w14:textId="77777777" w:rsidR="00144473" w:rsidRDefault="006E2821" w:rsidP="00144473">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Role</w:t>
+            </w:r>
+            <w:r w:rsidR="001A03C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:  Co-I</w:t>
+            </w:r>
+            <w:r w:rsidR="001A03C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>nvestigator</w:t>
+            </w:r>
+            <w:r w:rsidR="008D034F" w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Total costs for project period:  </w:t>
+            </w:r>
+            <w:r w:rsidR="00144473">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>$15,000</w:t>
+            </w:r>
+            <w:r w:rsidR="008D034F" w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Project period:</w:t>
+            </w:r>
+            <w:r w:rsidR="008D034F" w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00144473">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>10/01/2023</w:t>
+            </w:r>
+            <w:r w:rsidR="008D034F" w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00144473">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>09/30/2024</w:t>
+            </w:r>
+            <w:r w:rsidR="008D034F" w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="008D034F" w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FB8252F" w14:textId="77777777" w:rsidR="00144473" w:rsidRDefault="00144473" w:rsidP="00144473">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06777B62" w14:textId="77777777" w:rsidR="00144473" w:rsidRDefault="00801CB1" w:rsidP="00144473">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Non-funded</w:t>
+            </w:r>
+            <w:r w:rsidR="007C7CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00144473">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F0AD8E" w14:textId="77777777" w:rsidR="007069F0" w:rsidRDefault="007069F0" w:rsidP="007069F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EC5F6BA" w14:textId="77777777" w:rsidR="00506537" w:rsidRDefault="00506537" w:rsidP="007069F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="111474CE" w14:textId="6882DAEA" w:rsidR="00144473" w:rsidRPr="002C3D97" w:rsidRDefault="00144473" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="3240" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C3D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Insomnia Management in Primary Care Setting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D1C871" w14:textId="77777777" w:rsidR="00144473" w:rsidRPr="000E4C93" w:rsidRDefault="00144473" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="3240" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>December 2020- May 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03038D71" w14:textId="77777777" w:rsidR="00144473" w:rsidRPr="000E4C93" w:rsidRDefault="00575379" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="3240" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Role: Advisor,</w:t>
+            </w:r>
+            <w:r w:rsidR="006E2821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Clinic site lead, Co-I</w:t>
+            </w:r>
+            <w:r w:rsidR="003934FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>nvestigator</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A55DB3A" w14:textId="77777777" w:rsidR="00144473" w:rsidRPr="000E4C93" w:rsidRDefault="00144473" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality Improvement Project working with DNP Student Amanda Strachura, </w:t>
+            </w:r>
+            <w:r w:rsidR="00575379">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DNP, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>MSN, APRNA, FNP-BC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC81C3D" w14:textId="77777777" w:rsidR="00530FB7" w:rsidRDefault="00530FB7" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39F00450" w14:textId="77777777" w:rsidR="00530FB7" w:rsidRDefault="00530FB7" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Mobile Health Applications to Improve Health Outcomes and Behaviors in Patients with Type 2 Diabetes, A Meta-analysis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47E234B9" w14:textId="77777777" w:rsidR="00530FB7" w:rsidRPr="00530FB7" w:rsidRDefault="00530FB7" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00530FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>March 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C0D77DF" w14:textId="77777777" w:rsidR="00530FB7" w:rsidRPr="00530FB7" w:rsidRDefault="00530FB7" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00530FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Prisca Alilio</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF6E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00530FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SELECT Capstone P</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF6E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>roject, Oral Presentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00530FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BBC779C" w14:textId="77777777" w:rsidR="00530FB7" w:rsidRPr="00530FB7" w:rsidRDefault="00530FB7" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00530FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Role: Advisor, Co-Author</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48456E18" w14:textId="77777777" w:rsidR="00530FB7" w:rsidRDefault="00530FB7" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A9D6111" w14:textId="77777777" w:rsidR="000E4C93" w:rsidRPr="002C3D97" w:rsidRDefault="00144473" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C3D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Relationship between Rest-Activity Cycle Disturbances and 1-</w:t>
+            </w:r>
+            <w:r w:rsidR="000E4C93" w:rsidRPr="002C3D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">year </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C3D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Psychological</w:t>
+            </w:r>
+            <w:r w:rsidR="000E4C93" w:rsidRPr="002C3D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C3D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Health Outcomes in VA TBI Model Systems Participants</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A1948D" w14:textId="77777777" w:rsidR="00144473" w:rsidRPr="000E4C93" w:rsidRDefault="00144473" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="3240" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>October 2018-June 2018</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BCCDB16" w14:textId="77777777" w:rsidR="00D04DB4" w:rsidRDefault="00D04DB4" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="3240" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Role: Principal Investigator, Lead Author</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CFDAA31" w14:textId="77777777" w:rsidR="00D04DB4" w:rsidRPr="00D04DB4" w:rsidRDefault="00D04DB4" w:rsidP="00D04DB4">
+            <w:pPr>
+              <w:ind w:left="3240" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Main Advisor: Risa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nakase-Richardson, PhD, FACRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A76F36A" w14:textId="77777777" w:rsidR="00144473" w:rsidRPr="002C3D97" w:rsidRDefault="00144473" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Retrospective Study using c</w:t>
+            </w:r>
+            <w:r w:rsidR="002C3D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ohort from VA TBI Model Systems </w:t>
+            </w:r>
+            <w:r w:rsidR="002C3D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">exploring the relationship </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>between Rest Activity Cycle Disturbances during T</w:t>
+            </w:r>
+            <w:r w:rsidR="00F21A84" w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>raum</w:t>
+            </w:r>
+            <w:r w:rsidR="002C3D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atic brain injury inpatient </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>rehabilitation with psychological health at one-year post-injury</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70650CA3" w14:textId="77777777" w:rsidR="00144473" w:rsidRPr="002C3D97" w:rsidRDefault="00144473" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FA2AEF7" w14:textId="77777777" w:rsidR="00144473" w:rsidRPr="002C3D97" w:rsidRDefault="00144473" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C3D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Optimizing Statin Therapy in the Ambulatory Setting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F1F2D58" w14:textId="77777777" w:rsidR="00D04DB4" w:rsidRDefault="00F21A84" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>March 2015-June 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A1B6D4B" w14:textId="77777777" w:rsidR="00F21A84" w:rsidRPr="000E4C93" w:rsidRDefault="00D04DB4" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Role:</w:t>
+            </w:r>
+            <w:r w:rsidR="00925214">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Principal Investigator</w:t>
+            </w:r>
+            <w:r w:rsidR="00F21A84" w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F21A84" w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="093CDEC5" w14:textId="77777777" w:rsidR="00B619E9" w:rsidRPr="000E4C93" w:rsidRDefault="00B619E9" w:rsidP="00B619E9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-I: Lizette Perez Nolt, MD, Anum Ahmed, MD. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Advisor: Tracy Johns, PharmD, MS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F3ADD3E" w14:textId="77777777" w:rsidR="00144473" w:rsidRPr="000E4C93" w:rsidRDefault="00144473" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Quality improvement project aiming to review statin therapy among patients at a busy ambulatory setting (Turley Family Health Center) aiming to help identify areas of improvement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10467DC6" w14:textId="77777777" w:rsidR="00F21A84" w:rsidRPr="000E4C93" w:rsidRDefault="00F21A84" w:rsidP="00FB11B1">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="042AA096" w14:textId="64E47466" w:rsidR="000E4C93" w:rsidRPr="00173501" w:rsidRDefault="00144473" w:rsidP="00173501">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="725F3F21" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="34518420" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CAF63E" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="429FB80B" w14:textId="77777777" w:rsidR="00831D5F" w:rsidRDefault="00831D5F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A6D68B1" w14:textId="77777777" w:rsidR="001A0C9B" w:rsidRDefault="001A0C9B" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3359E76C" w14:textId="77777777" w:rsidR="00966F4A" w:rsidRDefault="00966F4A" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B10F13C" w14:textId="77777777" w:rsidR="00966F4A" w:rsidRDefault="00966F4A" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6838C4D8" w14:textId="77777777" w:rsidR="001A0C9B" w:rsidRDefault="001A0C9B" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D55794B" w14:textId="77777777" w:rsidR="001A0C9B" w:rsidRPr="00DE3385" w:rsidRDefault="001A0C9B" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="331B2B1B" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="1122516D" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="364686E2" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Published Bibliography</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB15BFA" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="06062612" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9A80A3" w14:textId="77777777" w:rsidR="008D034F" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E45D656" w14:textId="77777777" w:rsidR="003E74C2" w:rsidRDefault="003E74C2" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="583C9B73" w14:textId="77777777" w:rsidR="003E74C2" w:rsidRPr="00DE3385" w:rsidRDefault="003E74C2" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7C62AE" w14:textId="77777777" w:rsidR="007069F0" w:rsidRDefault="007069F0" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28246E82" w14:textId="44E273AC" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Peer-reviewed</w:t>
+            </w:r>
+            <w:r w:rsidR="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B04201" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2390F0B7" w14:textId="64035C18" w:rsidR="007069F0" w:rsidRPr="007069F0" w:rsidRDefault="007069F0" w:rsidP="007069F0">
+            <w:pPr>
+              <w:ind w:left="2880" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Curtis, A. F.,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Costa*, A. N., Billeci*, N., Stearns, M., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB432C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hussaini, F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>., Brown, A.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A6F5EA5" w14:textId="77777777" w:rsidR="007069F0" w:rsidRPr="00BB432C" w:rsidRDefault="007069F0" w:rsidP="007069F0">
+            <w:pPr>
+              <w:ind w:left="2880" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>McCrae, C. S. (2025, November). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB432C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>The Menopausal Mind: How Sleep and Immune</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D8EA253" w14:textId="77777777" w:rsidR="007069F0" w:rsidRPr="007069F0" w:rsidRDefault="007069F0" w:rsidP="007069F0">
+            <w:pPr>
+              <w:ind w:left="2880" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB432C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Function Shape Cognitive Health. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>As part of the Symposium presentation [Watts, A.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F647CF" w14:textId="77777777" w:rsidR="007069F0" w:rsidRPr="007069F0" w:rsidRDefault="007069F0" w:rsidP="007069F0">
+            <w:pPr>
+              <w:ind w:left="2880" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>(chair), Costa*, A. N. (co-chair), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Curtis, A. F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t> (presenter), Barha, C. (presenter),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A2D9B33" w14:textId="77777777" w:rsidR="007069F0" w:rsidRPr="00BB432C" w:rsidRDefault="007069F0" w:rsidP="007069F0">
+            <w:pPr>
+              <w:ind w:left="2880" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ding, L., Muller, B.S.] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB432C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>“Risk and Protective Factors related to Menopause, Women’s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A7ECE9" w14:textId="77777777" w:rsidR="007069F0" w:rsidRPr="007069F0" w:rsidRDefault="007069F0" w:rsidP="007069F0">
+            <w:pPr>
+              <w:ind w:left="2880" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB432C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Healthy Aging, and Cognition”.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB432C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Gerontological Society of America Annual Meeting,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F388A60" w14:textId="77777777" w:rsidR="007069F0" w:rsidRPr="007069F0" w:rsidRDefault="007069F0" w:rsidP="007069F0">
+            <w:pPr>
+              <w:ind w:left="2880" w:hanging="2880"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007069F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Boston, MA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D234EEC" w14:textId="77777777" w:rsidR="00FD0A5B" w:rsidRDefault="00FD0A5B" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="598D7F5D" w14:textId="5F9F4B94" w:rsidR="00506537" w:rsidRDefault="00506537" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506537">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adamus, Isabel BA; Patel, Yash BS; Thomas, Kirstyn MD; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00506537">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hussaini, Fareeha MD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00506537">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Kimble, Sarah MD; Shenouda Monika MD; Lipscomb, Rebecca MS; Hanna, Karim MD. Assessing the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00506537">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Performance of Large Language Models in Addressing Colposcopy FAQs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00506537">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>. Poster presentation at the Florida Academy of Family Physicians 2025 Spring Forum. Orlando, FL. April 4, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28164732" w14:textId="77777777" w:rsidR="009E1736" w:rsidRDefault="009E1736" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A053F12" w14:textId="1A87C37F" w:rsidR="009E1736" w:rsidRPr="00506537" w:rsidRDefault="009E1736" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E1736">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rahman, M., &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E1736">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hussaini, F.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E1736">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2025). Atypical Presentation of Tumor Lysis Syndrome Complicated by Rasburicase-Induced Methemoglobinemia. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E1736">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Cureus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E1736">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E1736">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E1736">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(2), e79823. https://doi.org/10.7759/cureus.79823</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1440942A" w14:textId="77777777" w:rsidR="00506537" w:rsidRDefault="00506537" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CE0CC7F" w14:textId="3E518CA6" w:rsidR="00FA0AAF" w:rsidRPr="00E81492" w:rsidRDefault="00FA0AAF" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006254B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hussaini, F.,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006254B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006254B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stachura, A., Szalacha, L. Canalejo, L. (2024). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Insomnia Management Program in Primary Care Can Improve Subjective Sleep Quality and Insomnia Severity Index (ISI</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81492">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D229B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81492">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>SLEEP Official Publication of Sleep Research Society</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81492">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81492">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1711FD74" w14:textId="77777777" w:rsidR="00FA0AAF" w:rsidRDefault="00FA0AAF" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28351266" w14:textId="77777777" w:rsidR="005A15B7" w:rsidRPr="005A15B7" w:rsidRDefault="005A15B7" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stachura, A., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hussaini, F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., &amp; Nadeau, C. (2023). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Mobile app for Cognitive Therapy Insomnia Management In Primary Care</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>The Journal for Nurse Practitioners</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(4), 104459. https://doi.org/10.1016/j.nurpra.2022.09.012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="170FA2EE" w14:textId="77777777" w:rsidR="005A15B7" w:rsidRPr="005A15B7" w:rsidRDefault="005A15B7" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DEA5010" w14:textId="77777777" w:rsidR="005A15B7" w:rsidRPr="005A15B7" w:rsidRDefault="005A15B7" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hussaini, F.,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nakase-Richardson , R., &amp; Schwartz, D. (2018). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Relationship Between Early Rest-Activity Cycle Disturbances (RACD) And 1-Year Psychological Health Outcomes in  VA TBI Model System Participants</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>SLEEP Official Publication of Sleep Research Society</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. https://doi.org/https://sleepmeeting.org/wp-content/uploads/2018/10/abstractbook2018.pdf </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="310E5A38" w14:textId="77777777" w:rsidR="005A15B7" w:rsidRPr="005A15B7" w:rsidRDefault="005A15B7" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EA7D91C" w14:textId="77777777" w:rsidR="005A15B7" w:rsidRPr="00AD5546" w:rsidRDefault="005A15B7" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Fukumoto, J, Leung, J, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hussaini, F., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Johnson, A, Cho, Y, Phillips, O, Cox, R, Fukumoto I, Galam, L, Lockey, R, Kolliputi, N. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ATP8b1 Gene Deficiency Results In Increased Susceptibility To Hyperoxia-Induced Acute Lung Injury In Mice</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Thoracic Society Abstract Issue D36. Sepsis, Acute Respiratory Distress Syndrome and Acute Lung Injury. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 1, 2014 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5840B494" w14:textId="77777777" w:rsidR="00CB233A" w:rsidRPr="00DE3385" w:rsidRDefault="00CB233A" w:rsidP="00CB233A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="455C6E74" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="307955F2" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34EF306B" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57215555" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="000040AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D37D43" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="05DEBC30" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E30041" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="548D8133" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Books, Textbooks, Chapters</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A25539" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15AC416E" w14:textId="77777777" w:rsidR="00823E4C" w:rsidRPr="00823E4C" w:rsidRDefault="00823E4C" w:rsidP="00823E4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00823E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hussaini, F., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00823E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023. In: Kushida, C.A. (Ed.), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Nocturnal Penile Tumescence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A15B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>, Encyclopedia of Sleep and Circa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00823E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>dian Rhythms, Second Edition (SLS2), vol. 2. Elsevier, Academic Press. https://dx.doi.org/10.1016/B978-0-12-822963-7.00376-5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00823E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00823E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C56C4A6" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="005A15B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C2C3CE" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="5F763F52" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE624C6" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="341DA7A2" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B4B44F" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="1918B1A0" w14:textId="77777777" w:rsidTr="00506537">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+          <w:trHeight w:val="1152"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56681A1C" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2797998A" w14:textId="66AE8635" w:rsidR="00057CA2" w:rsidRPr="00D229B4" w:rsidRDefault="00057CA2" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEA1AF2" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="2720E541" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6362F667" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6693BEDB" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00D229B4" w:rsidRDefault="008D034F" w:rsidP="00FA0AAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0DD7E9" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="17F66E59" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3407BFC3" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28546AD1" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="499298A3" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="381D7B42" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="193DA0D2" w14:textId="40C88E33" w:rsidR="003E74C2" w:rsidRPr="00366A9F" w:rsidRDefault="003E74C2" w:rsidP="00366A9F">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="1800" w:hanging="1080"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4F452B" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D034F" w:rsidRPr="00C971BE" w14:paraId="3E3BF510" w14:textId="77777777" w:rsidTr="00FB11B1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67410453" w14:textId="77777777" w:rsidR="000040AF" w:rsidRPr="00DE3385" w:rsidRDefault="000040AF" w:rsidP="008D034F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4512AA19" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78144F87" w14:textId="77777777" w:rsidR="008D034F" w:rsidRPr="00DE3385" w:rsidRDefault="008D034F" w:rsidP="008D034F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00366A9F" w:rsidRPr="00DE3385" w14:paraId="3A147110" w14:textId="77777777" w:rsidTr="008D0D49">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D354CF1" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRPr="00DE3385" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Media Interviews</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D58322" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRPr="00DE3385" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00366A9F" w:rsidRPr="00DE3385" w14:paraId="16EBABEA" w14:textId="77777777" w:rsidTr="008D0D49">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D42581E" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRPr="00DE3385" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="353B408E" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB11B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Interview for Beyond the Bulletin Podcast: “Sleep Medicine with Dr. Hussaini”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D285044" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="00366A9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Sleep Medicine with Dr. Fareeha Hussaini - Beyond the BULLetin | Podcast on Spotify</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="4E9C21E2" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56CCCB7E" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRPr="003E74C2" w:rsidRDefault="00366A9F" w:rsidP="00366A9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E74C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>terview for Tampa Bay Times on Narcolepsy M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E74C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anagement </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09A78C4D" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRPr="003E74C2" w:rsidRDefault="00366A9F" w:rsidP="00366A9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="003E74C2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>For Floridians with narcolepsy, a dual nightmare amid medication shortages and stigma (tampabay.com)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7BBE0C2F" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44E65957" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E74C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Guest sleep expert on Radio show WFLA Beyond the news: “Dr. Fareeha Hussaini- Spring Forward, Fall Asleep”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53FE3898" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="003E74C2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Dr Fareeha Hussaini - Spring Forward, Fall Asleep (iheart.com)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ACDFED3" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BB5DC2A" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRPr="003E74C2" w:rsidRDefault="00366A9F" w:rsidP="00366A9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E74C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Interview for WTSP Tampa Bay 10 News “Tips for Getting a Good Night’s Rest”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ACC063B" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRPr="003E74C2" w:rsidRDefault="00366A9F" w:rsidP="00366A9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="003E74C2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>Tips for getting a good night's rest | wtsp.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="0017F083" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3172746F" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRPr="003E74C2" w:rsidRDefault="00366A9F" w:rsidP="00366A9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E74C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Slee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>p Expert interview discussing “i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E74C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>mpact of not getting enough sleep”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE98B90" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="00366A9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E74C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scribbs National News </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309BCE22" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRPr="003E74C2" w:rsidRDefault="00366A9F" w:rsidP="00366A9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="003E74C2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>New impact of not getting enough sleep - YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="643FB861" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B914CC2" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRPr="003E74C2" w:rsidRDefault="00366A9F" w:rsidP="00366A9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E74C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>TV Interview on Bloom TV discussing importance of sleep to your heart health and good sleep hygiene habits</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="103AA16B" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRPr="00DE3385" w:rsidRDefault="00366A9F" w:rsidP="00366A9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="003E74C2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>World Sleep Day | WFLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="344F51ED" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>July 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6206B295" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35FDF4E4" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AA8A4D8" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62C8E063" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F5521B6" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Dec 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FFB249A" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30B7E77C" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A385B16" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>March 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F0B2910" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A33555A" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E5E585A" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14705BCD" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Nov 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="357E788D" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FE39216" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6868402A" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>March 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="027273DD" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BD38846" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D1FDEF6" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AB98C1C" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>March 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B40FB0B" w14:textId="77777777" w:rsidR="00366A9F" w:rsidRPr="00DE3385" w:rsidRDefault="00366A9F" w:rsidP="008D0D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6A2EFE75" w14:textId="77777777" w:rsidR="00692027" w:rsidRPr="006C564F" w:rsidRDefault="00692027" w:rsidP="009942B7">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:hAnsi="Franklin Gothic Medium Cond"/>
         </w:rPr>
-        <w:t xml:space="preserve">12901 Bruce B Downs Blvd </w:t>
-[...57 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AB45CAC" w14:textId="77777777" w:rsidR="004A2840" w:rsidRDefault="00625CCD">
-[...4630 lines deleted...]
-    <w:sectPr w:rsidR="004A2840">
+    <w:sectPr w:rsidR="00692027" w:rsidRPr="006C564F">
+      <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5C631B5A" w14:textId="77777777" w:rsidR="00D10068" w:rsidRDefault="00D10068" w:rsidP="00EE533E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="369D45C9" w14:textId="77777777" w:rsidR="00D10068" w:rsidRDefault="00D10068" w:rsidP="00EE533E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Franklin Gothic Medium Cond">
+    <w:panose1 w:val="020B0606030402020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="46F82428" w14:textId="77777777" w:rsidR="00D10068" w:rsidRDefault="00D10068" w:rsidP="00EE533E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="05645AE2" w14:textId="77777777" w:rsidR="00D10068" w:rsidRDefault="00D10068" w:rsidP="00EE533E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A08B9D1" w14:textId="77777777" w:rsidR="007C7CA7" w:rsidRPr="00897B36" w:rsidRDefault="007C7CA7" w:rsidP="00EE533E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>Fareeha Hussaini</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00897B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>, M.D.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0BCD42A6" w14:textId="77777777" w:rsidR="007C7CA7" w:rsidRPr="00897B36" w:rsidRDefault="007C7CA7" w:rsidP="00EE533E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00897B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00897B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00897B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00897B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00EC0E9C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00897B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00897B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00897B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00897B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00897B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00EC0E9C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00897B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5C8284DD" w14:textId="65C76AFB" w:rsidR="007C7CA7" w:rsidRPr="00897B36" w:rsidRDefault="00966F4A" w:rsidP="00EE533E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidR="00366A9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>/1</w:t>
+    </w:r>
+    <w:r w:rsidR="007C7CA7">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="00D92FC2">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="007C7CA7" w:rsidRPr="00897B36">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> ver.</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C53476"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="023D0316"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1376E0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="6">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="7">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8280" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="098B4D69"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="11BF7654"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E7E4DD0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="6">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="7">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8280" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CBF3921"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="15824D10"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3CF4CBF6"/>
+    <w:lvl w:ilvl="0" w:tplc="7D2A5292">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D656797"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D84449AA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22DD1E77"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF9249A2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="6">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="7">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23221B25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27C89542"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="318333A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CF4F9DC"/>
+    <w:lvl w:ilvl="0" w:tplc="F4CA7D46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A435594"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06EA8792"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4024778C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FF2F318"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43264F62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D060EBC"/>
+    <w:lvl w:ilvl="0" w:tplc="06146530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45434E7E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA16CCB4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D13763F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C360FD6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="645B3A86"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE221FCA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1681737197">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1180201172">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1315524279">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4" w16cid:durableId="1857650278">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2094739352">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1223717248">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="671109754">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="979001583">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="340475656">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1472407235">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1249459169">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="245187708">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="408966873">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004A2840"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00FD2E05"/>
+    <w:rsidRoot w:val="000968D5"/>
+    <w:rsid w:val="000040AF"/>
+    <w:rsid w:val="0000776C"/>
+    <w:rsid w:val="0002529E"/>
+    <w:rsid w:val="000305BB"/>
+    <w:rsid w:val="00034982"/>
+    <w:rsid w:val="00042361"/>
+    <w:rsid w:val="00044146"/>
+    <w:rsid w:val="00057CA2"/>
+    <w:rsid w:val="00060F6B"/>
+    <w:rsid w:val="0007734C"/>
+    <w:rsid w:val="00082BE7"/>
+    <w:rsid w:val="000968D5"/>
+    <w:rsid w:val="000A02BF"/>
+    <w:rsid w:val="000C06FF"/>
+    <w:rsid w:val="000C2F98"/>
+    <w:rsid w:val="000E4C93"/>
+    <w:rsid w:val="000E7842"/>
+    <w:rsid w:val="0010069D"/>
+    <w:rsid w:val="00107D39"/>
+    <w:rsid w:val="001128EF"/>
+    <w:rsid w:val="00124B51"/>
+    <w:rsid w:val="001257C3"/>
+    <w:rsid w:val="00144473"/>
+    <w:rsid w:val="00161A41"/>
+    <w:rsid w:val="00165A96"/>
+    <w:rsid w:val="00165D74"/>
+    <w:rsid w:val="0016631A"/>
+    <w:rsid w:val="00166F8E"/>
+    <w:rsid w:val="00173501"/>
+    <w:rsid w:val="00183597"/>
+    <w:rsid w:val="001A03C8"/>
+    <w:rsid w:val="001A0C9B"/>
+    <w:rsid w:val="001A3D2E"/>
+    <w:rsid w:val="001A43B6"/>
+    <w:rsid w:val="001A4728"/>
+    <w:rsid w:val="001A7402"/>
+    <w:rsid w:val="001B61AE"/>
+    <w:rsid w:val="001B7CB3"/>
+    <w:rsid w:val="001C65C8"/>
+    <w:rsid w:val="001C7251"/>
+    <w:rsid w:val="00213B99"/>
+    <w:rsid w:val="002235D4"/>
+    <w:rsid w:val="00235FC0"/>
+    <w:rsid w:val="0024696A"/>
+    <w:rsid w:val="00264E02"/>
+    <w:rsid w:val="00276491"/>
+    <w:rsid w:val="00284340"/>
+    <w:rsid w:val="00287E57"/>
+    <w:rsid w:val="002915C7"/>
+    <w:rsid w:val="002B3598"/>
+    <w:rsid w:val="002C369A"/>
+    <w:rsid w:val="002C3D97"/>
+    <w:rsid w:val="002D296F"/>
+    <w:rsid w:val="002E4C58"/>
+    <w:rsid w:val="002E4D1B"/>
+    <w:rsid w:val="002E75CC"/>
+    <w:rsid w:val="002F1AC3"/>
+    <w:rsid w:val="003015F6"/>
+    <w:rsid w:val="00315F61"/>
+    <w:rsid w:val="00316280"/>
+    <w:rsid w:val="00337DC4"/>
+    <w:rsid w:val="0034003D"/>
+    <w:rsid w:val="00366A9F"/>
+    <w:rsid w:val="00381E50"/>
+    <w:rsid w:val="003934FE"/>
+    <w:rsid w:val="003944C5"/>
+    <w:rsid w:val="003B4CF5"/>
+    <w:rsid w:val="003C0442"/>
+    <w:rsid w:val="003D38CD"/>
+    <w:rsid w:val="003D617A"/>
+    <w:rsid w:val="003E7361"/>
+    <w:rsid w:val="003E74C2"/>
+    <w:rsid w:val="003F55CD"/>
+    <w:rsid w:val="00401DF4"/>
+    <w:rsid w:val="004313D5"/>
+    <w:rsid w:val="00452EAB"/>
+    <w:rsid w:val="00455B68"/>
+    <w:rsid w:val="004725E9"/>
+    <w:rsid w:val="0049384B"/>
+    <w:rsid w:val="004A775E"/>
+    <w:rsid w:val="004E7448"/>
+    <w:rsid w:val="00502675"/>
+    <w:rsid w:val="00506537"/>
+    <w:rsid w:val="00530FB7"/>
+    <w:rsid w:val="005373B8"/>
+    <w:rsid w:val="0055069C"/>
+    <w:rsid w:val="00554BC2"/>
+    <w:rsid w:val="00565D63"/>
+    <w:rsid w:val="00565D70"/>
+    <w:rsid w:val="00575379"/>
+    <w:rsid w:val="005855F5"/>
+    <w:rsid w:val="00586665"/>
+    <w:rsid w:val="005A15B7"/>
+    <w:rsid w:val="005B316D"/>
+    <w:rsid w:val="005C14E2"/>
+    <w:rsid w:val="005D7FAE"/>
+    <w:rsid w:val="005E09F7"/>
+    <w:rsid w:val="005E5FF4"/>
+    <w:rsid w:val="005F0639"/>
+    <w:rsid w:val="00603ABE"/>
+    <w:rsid w:val="006058BF"/>
+    <w:rsid w:val="00611452"/>
+    <w:rsid w:val="006254B2"/>
+    <w:rsid w:val="0064346C"/>
+    <w:rsid w:val="0065072C"/>
+    <w:rsid w:val="00662173"/>
+    <w:rsid w:val="00683894"/>
+    <w:rsid w:val="00692027"/>
+    <w:rsid w:val="006C564F"/>
+    <w:rsid w:val="006D7E24"/>
+    <w:rsid w:val="006E2821"/>
+    <w:rsid w:val="006E4BFC"/>
+    <w:rsid w:val="006F7D26"/>
+    <w:rsid w:val="007069F0"/>
+    <w:rsid w:val="00722B9E"/>
+    <w:rsid w:val="0074004D"/>
+    <w:rsid w:val="00750EF4"/>
+    <w:rsid w:val="007666D1"/>
+    <w:rsid w:val="00775A41"/>
+    <w:rsid w:val="0077747A"/>
+    <w:rsid w:val="00777F29"/>
+    <w:rsid w:val="007B0F4B"/>
+    <w:rsid w:val="007C76E4"/>
+    <w:rsid w:val="007C7CA7"/>
+    <w:rsid w:val="007F12BE"/>
+    <w:rsid w:val="00801CB1"/>
+    <w:rsid w:val="008078C9"/>
+    <w:rsid w:val="00810CAC"/>
+    <w:rsid w:val="00823E4C"/>
+    <w:rsid w:val="00831D5F"/>
+    <w:rsid w:val="00861FA6"/>
+    <w:rsid w:val="008706E5"/>
+    <w:rsid w:val="008843D2"/>
+    <w:rsid w:val="00897B36"/>
+    <w:rsid w:val="008B217F"/>
+    <w:rsid w:val="008D034F"/>
+    <w:rsid w:val="008D745D"/>
+    <w:rsid w:val="0090323F"/>
+    <w:rsid w:val="00907739"/>
+    <w:rsid w:val="00916909"/>
+    <w:rsid w:val="00925214"/>
+    <w:rsid w:val="00934611"/>
+    <w:rsid w:val="00940AB2"/>
+    <w:rsid w:val="00940D9F"/>
+    <w:rsid w:val="00942918"/>
+    <w:rsid w:val="009468F8"/>
+    <w:rsid w:val="00950278"/>
+    <w:rsid w:val="00965180"/>
+    <w:rsid w:val="00966E35"/>
+    <w:rsid w:val="00966F4A"/>
+    <w:rsid w:val="00970199"/>
+    <w:rsid w:val="009721F0"/>
+    <w:rsid w:val="00977F58"/>
+    <w:rsid w:val="009942B7"/>
+    <w:rsid w:val="009A30C2"/>
+    <w:rsid w:val="009A3D91"/>
+    <w:rsid w:val="009E1736"/>
+    <w:rsid w:val="009E7EE1"/>
+    <w:rsid w:val="009F0B09"/>
+    <w:rsid w:val="009F31FD"/>
+    <w:rsid w:val="009F5A3A"/>
+    <w:rsid w:val="00A16DE8"/>
+    <w:rsid w:val="00A2045E"/>
+    <w:rsid w:val="00A24381"/>
+    <w:rsid w:val="00A51890"/>
+    <w:rsid w:val="00A529FB"/>
+    <w:rsid w:val="00A82EA9"/>
+    <w:rsid w:val="00AA7DDD"/>
+    <w:rsid w:val="00AD205E"/>
+    <w:rsid w:val="00AD4421"/>
+    <w:rsid w:val="00AD5546"/>
+    <w:rsid w:val="00AD6B9C"/>
+    <w:rsid w:val="00B1019C"/>
+    <w:rsid w:val="00B30357"/>
+    <w:rsid w:val="00B528DC"/>
+    <w:rsid w:val="00B619E9"/>
+    <w:rsid w:val="00B62B09"/>
+    <w:rsid w:val="00B72E73"/>
+    <w:rsid w:val="00B77BBA"/>
+    <w:rsid w:val="00B9782A"/>
+    <w:rsid w:val="00BA7325"/>
+    <w:rsid w:val="00BB0671"/>
+    <w:rsid w:val="00BB432C"/>
+    <w:rsid w:val="00BC2D41"/>
+    <w:rsid w:val="00BE3698"/>
+    <w:rsid w:val="00BF48EC"/>
+    <w:rsid w:val="00C05B8B"/>
+    <w:rsid w:val="00C262D7"/>
+    <w:rsid w:val="00C40D7E"/>
+    <w:rsid w:val="00C553F0"/>
+    <w:rsid w:val="00C971BE"/>
+    <w:rsid w:val="00CA7F33"/>
+    <w:rsid w:val="00CB233A"/>
+    <w:rsid w:val="00CD2D50"/>
+    <w:rsid w:val="00CE7F4F"/>
+    <w:rsid w:val="00CF49F3"/>
+    <w:rsid w:val="00D04DB4"/>
+    <w:rsid w:val="00D10068"/>
+    <w:rsid w:val="00D1613B"/>
+    <w:rsid w:val="00D229B4"/>
+    <w:rsid w:val="00D417F8"/>
+    <w:rsid w:val="00D562AC"/>
+    <w:rsid w:val="00D5729E"/>
+    <w:rsid w:val="00D6787C"/>
+    <w:rsid w:val="00D7301C"/>
+    <w:rsid w:val="00D8403E"/>
+    <w:rsid w:val="00D92FC2"/>
+    <w:rsid w:val="00DB4364"/>
+    <w:rsid w:val="00DC79D8"/>
+    <w:rsid w:val="00DE3385"/>
+    <w:rsid w:val="00DF2E02"/>
+    <w:rsid w:val="00E11620"/>
+    <w:rsid w:val="00E1203B"/>
+    <w:rsid w:val="00E17131"/>
+    <w:rsid w:val="00E25EC7"/>
+    <w:rsid w:val="00E758C0"/>
+    <w:rsid w:val="00E81492"/>
+    <w:rsid w:val="00E81A14"/>
+    <w:rsid w:val="00E910C8"/>
+    <w:rsid w:val="00EC0E9C"/>
+    <w:rsid w:val="00ED7C52"/>
+    <w:rsid w:val="00EE533E"/>
+    <w:rsid w:val="00EF6A39"/>
+    <w:rsid w:val="00EF6E40"/>
+    <w:rsid w:val="00F01EA9"/>
+    <w:rsid w:val="00F21A84"/>
+    <w:rsid w:val="00F36D88"/>
+    <w:rsid w:val="00F44CE9"/>
+    <w:rsid w:val="00F46B2A"/>
+    <w:rsid w:val="00F50D4B"/>
+    <w:rsid w:val="00F521E0"/>
+    <w:rsid w:val="00F5655D"/>
+    <w:rsid w:val="00FA0AAF"/>
+    <w:rsid w:val="00FB11B1"/>
+    <w:rsid w:val="00FD0A5B"/>
+    <w:rsid w:val="00FD2942"/>
+    <w:rsid w:val="00FD3552"/>
+    <w:rsid w:val="00FE03F0"/>
+    <w:rsid w:val="00FE4DC1"/>
+    <w:rsid w:val="00FE7C97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="43E6E250"/>
-  <w15:docId w15:val="{25CA60F5-913E-4BDC-B452-1D6221B41CFB}"/>
+  <w14:docId w14:val="76316A11"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{76731AB0-E500-450D-8DEC-26DE0CF5BA27}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5375,51 +9392,51 @@
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5668,671 +9685,370 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F95E5F"/>
-[...93 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...3 lines deleted...]
-    <w:rsid w:val="00F95E5F"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="000968D5"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000968D5"/>
     <w:rPr>
-      <w:b/>
-[...8 lines deleted...]
-      <w:color w:val="003366"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...5 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5FF4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC7270"/>
+    <w:rsid w:val="00EE533E"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...5 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EE533E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE533E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...20 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EE533E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
-    <w:rsid w:val="00435EAB"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00276491"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
-    <w:rsid w:val="00435EAB"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276491"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E74C2"/>
     <w:rPr>
-      <w:color w:val="000000"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
-  </w:style>
-[...109 lines deleted...]
-    <w:rsid w:val="00551AEF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="201213034">
+    <w:div w:id="262881462">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...83 lines deleted...]
-      </w:divsChild>
     </w:div>
-    <w:div w:id="337658690">
+    <w:div w:id="1416593057">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1967198975">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhussaini@usf.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=7YUlAi3yOfA" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wtsp.com/video/entertainment/television/brightside/sleep-better/67-75fdadcf-99e1-4268-87d0-3635a339e699" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iheart.com/podcast/1248-beyond-the-news-wfla-inte-43128080/episode/dr-fareeha-hussaini-spring-forward-93870426/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tampabay.com/news/health/2023/12/20/floridians-with-narcolepsy-dual-nightmare-amid-medication-shortages-stigma/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/7gw4AWUUPkH1xqO7RsSBXi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wfla.com/bloom-tampa-bay/world-sleep-day/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Garamond">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Garamond" panose="02020404030301010803"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...54 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="돋움"/>
+        <a:font script="Hans" typeface="方正舒体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Garamond" panose="02020404030301010803"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="돋움"/>
+        <a:font script="Hans" typeface="方正舒体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6439,70 +10155,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07840C40-5A51-4E9F-B578-DFFD100C3668}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7049</Characters>
+  <Pages>7</Pages>
+  <Words>1894</Words>
+  <Characters>10796</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>USF Health</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8269</CharactersWithSpaces>
+  <CharactersWithSpaces>12665</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Fareeha Hi</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Lowe, Leslie</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>