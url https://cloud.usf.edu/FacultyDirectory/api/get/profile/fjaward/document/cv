--- v0 (2026-01-11)
+++ v1 (2026-04-23)
@@ -219,61 +219,75 @@
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>EDUCATION and QUALIFICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A202B47" w14:textId="2D943296" w:rsidR="00100EB8" w:rsidRPr="00A73702" w:rsidRDefault="00D44D36" w:rsidP="00D44D36">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Fourah Bay College, University of Sierra Leone</w:t>
+        <w:t>Fourah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bay College, University of Sierra Leone</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">; BSc (Honors), Chemistry, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1986 – 1991</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A202B49" w14:textId="4AC9C8CF" w:rsidR="00D44D36" w:rsidRPr="00A73702" w:rsidRDefault="00D44D36" w:rsidP="00D44D36">
       <w:pPr>
@@ -531,51 +545,51 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>WORK EXPERIENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1864949D" w14:textId="0F9AC5D5" w:rsidR="008A7CF5" w:rsidRDefault="008A7CF5" w:rsidP="008A7CF5">
+    <w:p w14:paraId="1864949D" w14:textId="73674B5A" w:rsidR="008A7CF5" w:rsidRDefault="008A7CF5" w:rsidP="008A7CF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
@@ -608,73 +622,61 @@
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="003661FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A528CB">
+      <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t xml:space="preserve">3 – </w:t>
       </w:r>
       <w:r w:rsidR="003661FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA41B46" w14:textId="49D40218" w:rsidR="004650E1" w:rsidRPr="00A73702" w:rsidRDefault="004650E1" w:rsidP="004650E1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
@@ -1032,119 +1034,86 @@
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Mentor graduate students.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601B7501" w14:textId="77777777" w:rsidR="008A7CF5" w:rsidRPr="00A73702" w:rsidRDefault="008A7CF5" w:rsidP="00D44D36">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C218B85" w14:textId="4594FBB8" w:rsidR="00123C36" w:rsidRDefault="00123C36" w:rsidP="00123C36">
+    <w:p w14:paraId="1C218B85" w14:textId="4C58F732" w:rsidR="00123C36" w:rsidRDefault="00123C36" w:rsidP="00123C36">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Cabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00500FA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Minister, Ministry of the Environment and Climate Change, Sierra Leone, November 2019 to Ju</w:t>
-[...32 lines deleted...]
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> Minister, Ministry of the Environment and Climate Change, Sierra Leone, November 2019 to July 2023</w:t>
       </w:r>
       <w:r w:rsidR="00A303C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (On leave of absence from USF)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF232ED" w14:textId="77777777" w:rsidR="00123C36" w:rsidRDefault="00123C36" w:rsidP="00123C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
@@ -2722,70 +2691,81 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00500FA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>including p</w:t>
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00500FA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ractical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00500FA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> at graduate and undergraduate levels</w:t>
       </w:r>
       <w:r w:rsidRPr="00500FA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F7FA43" w14:textId="77777777" w:rsidR="00123C36" w:rsidRPr="00500FA3" w:rsidRDefault="00123C36" w:rsidP="00123C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -3063,105 +3043,118 @@
         </w:rPr>
         <w:t xml:space="preserve"> – 1994</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEC440A" w14:textId="6FA557C0" w:rsidR="00123C36" w:rsidRPr="00500FA3" w:rsidRDefault="00123C36" w:rsidP="00123C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="282" w:hanging="282"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00500FA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Taught Analytical, Organic, Physical</w:t>
+        <w:t>Taught</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00500FA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Analytical, Organic, Physical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00500FA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Inorganic</w:t>
       </w:r>
       <w:r w:rsidRPr="00500FA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00500FA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemistry and </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00016638">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>practicals</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00500FA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00500FA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6399,57 +6392,67 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> M. (2011). Evidence for Major Emissions of PCBs in the West African Region. Environmental Science and Technology, 45(4), 1349-1355.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78ACE0AD" w14:textId="56BC935D" w:rsidR="000C5763" w:rsidRPr="00A73702" w:rsidRDefault="00505409" w:rsidP="000C5763">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="360" w:right="288"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73702">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Gevao, B., Ghadban, A. N., Uddin, S., </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gevao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B., Ghadban, A. N., Uddin, S., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Jaward, F. M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>., Bahloul, M., Zafar, J. (2011)</w:t>
       </w:r>
       <w:r w:rsidR="0097211C" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -6491,57 +6494,67 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 159, 3666-3672.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B5E621" w14:textId="77777777" w:rsidR="008964DD" w:rsidRPr="00A73702" w:rsidRDefault="00505409" w:rsidP="003C13D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:right="288"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73702">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Gevao, B., </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gevao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Jaward, F.M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>., Uddin, S., Beg, M U., Al-Ghadban, A. N. (2011)</w:t>
       </w:r>
       <w:r w:rsidR="0097211C" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -6635,57 +6648,67 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 45, 1349-1355.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFCE6C2" w14:textId="77777777" w:rsidR="00E534D7" w:rsidRPr="00A73702" w:rsidRDefault="00505409" w:rsidP="00E534D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:right="288"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73702">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Gevao, B., </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gevao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Jaward, F. M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>., MacLeod, M., Jones, K. C.  (2010)</w:t>
       </w:r>
       <w:r w:rsidR="00B05EA6" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -6805,57 +6828,67 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 36, 316-322.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3663971E" w14:textId="77777777" w:rsidR="00097824" w:rsidRPr="00A73702" w:rsidRDefault="00505409" w:rsidP="00097824">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:right="288"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73702">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Gevao, B., </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gevao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Jaward, F. M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>., Uddin, S., Al-Ghadban, A. N. (2009)</w:t>
       </w:r>
       <w:r w:rsidR="00B05EA6" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -7861,57 +7894,67 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Book Chapter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A202BCF" w14:textId="7F0BD279" w:rsidR="001A5BFF" w:rsidRDefault="001A5BFF" w:rsidP="001A5BFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73702">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Gevao, B., Alegria, H., </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gevao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B., Alegria, H., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Jaward, F. M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>., Beg, M. U. (2009)</w:t>
       </w:r>
       <w:r w:rsidR="00006986" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -7999,58 +8042,69 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A08AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vijayakumar,</w:t>
       </w:r>
       <w:r w:rsidR="00D636FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> N., </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A08AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Calcul,</w:t>
+        <w:t>Calcul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A08AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D636FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> L., </w:t>
       </w:r>
       <w:r w:rsidRPr="007A08AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bourgeois,</w:t>
       </w:r>
       <w:r w:rsidR="00D636FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -8144,51 +8198,71 @@
       <w:r w:rsidR="00E419D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster presented at </w:t>
       </w:r>
       <w:r w:rsidR="009D0405">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="009D0405" w:rsidRPr="009D0405">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Society of Toxicology (SOT) 2025 Annual Meeting and ToxExpo (the 64th Annual Meeting)</w:t>
+        <w:t xml:space="preserve">Society of Toxicology (SOT) 2025 Annual Meeting and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D0405" w:rsidRPr="009D0405">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ToxExpo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D0405" w:rsidRPr="009D0405">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the 64th Annual Meeting)</w:t>
       </w:r>
       <w:r w:rsidR="00615B2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009D0405" w:rsidRPr="009D0405">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Orlando, F</w:t>
       </w:r>
       <w:r w:rsidR="00615B2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -8338,51 +8412,69 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Jaward, F. M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>., Nisbett, R. A., Simmons, C., Soko, B. Preliminary Study of Levels of Selected Persistent Organic Pollutants in Urban Monrovia. EcoHealth, London, August 19, 2010.</w:t>
+        <w:t xml:space="preserve">., Nisbett, R. A., Simmons, C., Soko, B. Preliminary Study of Levels of Selected Persistent Organic Pollutants in Urban Monrovia. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EcoHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, London, August 19, 2010.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BBA467" w14:textId="77777777" w:rsidR="00B831E2" w:rsidRPr="00A73702" w:rsidRDefault="00B831E2" w:rsidP="001A5BFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A202BD5" w14:textId="3C9AD466" w:rsidR="001A5BFF" w:rsidRDefault="001A5BFF" w:rsidP="001A5BFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -8678,100 +8770,136 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Siegel, S. A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Jaward, F. M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>., Cunningham, J., Yeh, D., Holtzhausen, D. Communicating the Sciences and Risks of Microconstituents in Reclaimed Water: Meta-Analytical Study. Platform presentation at the American Public Health Association’s Annual Meeting in San Diego, California, December 2008.</w:t>
+        <w:t xml:space="preserve">., Cunningham, J., Yeh, D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Holtzhausen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, D. Communicating the Sciences and Risks of Microconstituents in Reclaimed Water: Meta-Analytical Study. Platform presentation at the American Public Health Association’s Annual Meeting in San Diego, California, December 2008.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422588C0" w14:textId="77777777" w:rsidR="00B831E2" w:rsidRPr="00A73702" w:rsidRDefault="00B831E2" w:rsidP="001A5BFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4207112F" w14:textId="77777777" w:rsidR="00B831E2" w:rsidRDefault="001A5BFF" w:rsidP="001A5BFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Siegel, S. A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Jaward, F. M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Cunningham, J., Yeh, D., Holtzhausen, D. Communicating the Sciences and Risks of Microconstituents in Reclaimed Water: Meta-Analytical Study. Poster presented at USF Health Research Day in Tampa, FL. </w:t>
+        <w:t xml:space="preserve">., Cunningham, J., Yeh, D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Holtzhausen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. Communicating the Sciences and Risks of Microconstituents in Reclaimed Water: Meta-Analytical Study. Poster presented at USF Health Research Day in Tampa, FL. </w:t>
       </w:r>
       <w:r w:rsidR="001E4F57" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>October</w:t>
       </w:r>
       <w:r w:rsidR="00CB16BB" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2008.</w:t>
       </w:r>
@@ -8791,51 +8919,69 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A202BDC" w14:textId="34D1F7FE" w:rsidR="001A5BFF" w:rsidRDefault="001A5BFF" w:rsidP="001A5BFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Risner, A., Cunningham, J., Yeh, D., Holtzhausen, D., </w:t>
+        <w:t xml:space="preserve">Risner, A., Cunningham, J., Yeh, D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Holtzhausen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Jaward, F. M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Towards Sustainable Healthy Communities: Communicating Science and Risks of Microconstituents in Reclaimed Water. Poster presented at the Going Green Tampa Bay Expo: USF Tampa Campus – Marshall Student Center, April 12, 2008.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB0C72D" w14:textId="77777777" w:rsidR="00CE3340" w:rsidRPr="00A73702" w:rsidRDefault="00CE3340" w:rsidP="001A5BFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
@@ -9294,67 +9440,139 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Jaward, F. M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Moeckel, C., Jones, K. C., Gerzabek, M., Rijnaards, H., Mouvet, C., </w:t>
+        <w:t xml:space="preserve">., Moeckel, C., Jones, K. C., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gerzabek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rijnaards</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mouvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., </w:t>
       </w:r>
       <w:r w:rsidR="001E4F57" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lair, G.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, Normand, M., Baran, N., Jouin, F., Gutierrez, A., Steidle, D., Kuntz, D., Lobe, I. Documentation to demonstrate Optimization achieved. Work Package: Flux 1.4, Mar</w:t>
+        <w:t xml:space="preserve">, Normand, M., Baran, N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jouin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, F., Gutierrez, A., Steidle, D., Kuntz, D., Lobe, I. Documentation to demonstrate Optimization achieved. Work Package: Flux 1.4, Mar</w:t>
       </w:r>
       <w:r w:rsidR="00905BE3" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch</w:t>
       </w:r>
       <w:r w:rsidR="00830CB0" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  2005, 22 p</w:t>
       </w:r>
@@ -9586,51 +9804,69 @@
         </w:rPr>
         <w:t>Jaward, F. M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>., Barth, J.</w:t>
       </w:r>
       <w:r w:rsidR="00DE7F16" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; Grathwohl, P. Plan of sampling and measurement strategies. AquaTerra</w:t>
+        <w:t xml:space="preserve"> &amp; Grathwohl, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plan of sampling and measurement strategies. AquaTerra</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A202BEA" w14:textId="6CB10FF6" w:rsidR="001A5BFF" w:rsidRDefault="001A5BFF" w:rsidP="001A5BFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Work Package Flux 1.1 Report, Aug</w:t>
       </w:r>
       <w:r w:rsidR="00FC4614" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
@@ -10741,51 +10977,73 @@
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Major Advisor</w:t>
       </w:r>
       <w:r w:rsidR="008752D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>. Current Disinfection Methods Used In Public Drinking Water Systems in the United States.</w:t>
+        <w:t xml:space="preserve">. Current Disinfection Methods Used </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Public Drinking Water Systems in the United States.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB0D878" w14:textId="77777777" w:rsidR="00676F7A" w:rsidRPr="00A73702" w:rsidRDefault="00676F7A" w:rsidP="001B6180">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="282" w:hanging="282"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DE21A5A" w14:textId="78E6A237" w:rsidR="008752D1" w:rsidRDefault="001B6180" w:rsidP="001B6180">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="282" w:hanging="282"/>
@@ -10829,51 +11087,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7A202BF9" w14:textId="416C2C09" w:rsidR="001B6180" w:rsidRDefault="001B6180" w:rsidP="001B6180">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="282" w:hanging="282"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Advisor). An analysis of the economic burden of obesity within Moffitt Cancer Center’s workforce.</w:t>
+        <w:t xml:space="preserve">Advisor). An analysis of the economic burden of obesity within Moffitt Cancer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Center’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> workforce.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AAE693D" w14:textId="77777777" w:rsidR="008752D1" w:rsidRPr="00A73702" w:rsidRDefault="008752D1" w:rsidP="001B6180">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="282" w:hanging="282"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4477D5E9" w14:textId="77777777" w:rsidR="008752D1" w:rsidRDefault="001B6180" w:rsidP="001B6180">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="282" w:hanging="282"/>
@@ -11079,51 +11359,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="56AB1468" w14:textId="77777777" w:rsidR="008752D1" w:rsidRDefault="001B6180" w:rsidP="001B6180">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="282" w:hanging="282"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Major Advisor). Agricultural and Domestic Waste Generation in Chilibre, Panama</w:t>
+        <w:t xml:space="preserve">Major Advisor). Agricultural and Domestic Waste Generation in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Chilibre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, Panama</w:t>
       </w:r>
       <w:r w:rsidR="00517A0F" w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Potential Low-Cost Best Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A202BFC" w14:textId="491F73D2" w:rsidR="001B6180" w:rsidRPr="00A73702" w:rsidRDefault="001B6180" w:rsidP="001B6180">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -11496,51 +11798,73 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="282" w:hanging="282"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73702">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Top of Graduating Class, Department of Chemistry, Fourah Bay College, University of Sierra Leone, 1991</w:t>
+        <w:t xml:space="preserve">Top of Graduating Class, Department of Chemistry, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fourah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73702">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bay College, University of Sierra Leone, 1991</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A202C06" w14:textId="77777777" w:rsidR="0036493D" w:rsidRPr="00A73702" w:rsidRDefault="0036493D" w:rsidP="0036493D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="282"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A202C07" w14:textId="77777777" w:rsidR="001B6180" w:rsidRPr="00A73702" w:rsidRDefault="001B6180" w:rsidP="001B6180">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -11731,58 +12055,58 @@
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CD1DF4" w:rsidSect="00066B96">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="080BCF55" w14:textId="77777777" w:rsidR="00F41D54" w:rsidRDefault="00F41D54">
+    <w:p w14:paraId="1DCCD3B7" w14:textId="77777777" w:rsidR="007C6189" w:rsidRDefault="007C6189">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31BAC6A2" w14:textId="77777777" w:rsidR="00F41D54" w:rsidRDefault="00F41D54">
+    <w:p w14:paraId="792828F7" w14:textId="77777777" w:rsidR="007C6189" w:rsidRDefault="007C6189">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11850,58 +12174,58 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A202C14" w14:textId="77777777" w:rsidR="00B6322A" w:rsidRDefault="00B6322A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A202C16" w14:textId="77777777" w:rsidR="00B6322A" w:rsidRDefault="00B6322A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60A96802" w14:textId="77777777" w:rsidR="00F41D54" w:rsidRDefault="00F41D54">
+    <w:p w14:paraId="0E43CB39" w14:textId="77777777" w:rsidR="007C6189" w:rsidRDefault="007C6189">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="742981E2" w14:textId="77777777" w:rsidR="00F41D54" w:rsidRDefault="00F41D54">
+    <w:p w14:paraId="4EE1FCB1" w14:textId="77777777" w:rsidR="007C6189" w:rsidRDefault="007C6189">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A202C0E" w14:textId="77777777" w:rsidR="00B6322A" w:rsidRDefault="00B6322A" w:rsidP="001E4F57">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -12862,51 +13186,52 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1810514972">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1365640499">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="931553195">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="382021263">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1352224848">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="774401007">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="95"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxMDeyNDM1NrUwMDMztTBW0lEKTi0uzszPAykwqwUAoTWCFiwAAAA="/>
   </w:docVars>
@@ -13143,71 +13468,69 @@
     <w:rsid w:val="0088320D"/>
     <w:rsid w:val="008867D4"/>
     <w:rsid w:val="00893D22"/>
     <w:rsid w:val="008964DD"/>
     <w:rsid w:val="008A56C6"/>
     <w:rsid w:val="008A7CF5"/>
     <w:rsid w:val="008B5FA5"/>
     <w:rsid w:val="008B6FD8"/>
     <w:rsid w:val="008C6536"/>
     <w:rsid w:val="008D43A2"/>
     <w:rsid w:val="008D4A3C"/>
     <w:rsid w:val="008D4AE5"/>
     <w:rsid w:val="008D55AB"/>
     <w:rsid w:val="008E39E0"/>
     <w:rsid w:val="009012F6"/>
     <w:rsid w:val="009028D8"/>
     <w:rsid w:val="0090376D"/>
     <w:rsid w:val="00905BE3"/>
     <w:rsid w:val="009138B1"/>
     <w:rsid w:val="00914A46"/>
     <w:rsid w:val="009359B3"/>
     <w:rsid w:val="00950D48"/>
     <w:rsid w:val="00952DF1"/>
     <w:rsid w:val="009539EF"/>
     <w:rsid w:val="0097211C"/>
-    <w:rsid w:val="00976A2E"/>
     <w:rsid w:val="00980C32"/>
     <w:rsid w:val="00980EEB"/>
     <w:rsid w:val="0098436E"/>
     <w:rsid w:val="00986298"/>
     <w:rsid w:val="009937D2"/>
     <w:rsid w:val="009B4C18"/>
     <w:rsid w:val="009B6622"/>
     <w:rsid w:val="009C27DA"/>
     <w:rsid w:val="009D0405"/>
     <w:rsid w:val="009F4425"/>
     <w:rsid w:val="009F45AB"/>
     <w:rsid w:val="009F519B"/>
     <w:rsid w:val="009F6453"/>
     <w:rsid w:val="00A124D9"/>
     <w:rsid w:val="00A213A0"/>
     <w:rsid w:val="00A22365"/>
     <w:rsid w:val="00A30110"/>
     <w:rsid w:val="00A303C5"/>
     <w:rsid w:val="00A51D28"/>
-    <w:rsid w:val="00A528CB"/>
     <w:rsid w:val="00A55234"/>
     <w:rsid w:val="00A67C55"/>
     <w:rsid w:val="00A73702"/>
     <w:rsid w:val="00A73B82"/>
     <w:rsid w:val="00A75253"/>
     <w:rsid w:val="00A82696"/>
     <w:rsid w:val="00A87F20"/>
     <w:rsid w:val="00AB16C1"/>
     <w:rsid w:val="00AC3DBA"/>
     <w:rsid w:val="00AD5702"/>
     <w:rsid w:val="00AE02B5"/>
     <w:rsid w:val="00AE267F"/>
     <w:rsid w:val="00AE64CA"/>
     <w:rsid w:val="00AE7069"/>
     <w:rsid w:val="00AF6A80"/>
     <w:rsid w:val="00B05EA6"/>
     <w:rsid w:val="00B07326"/>
     <w:rsid w:val="00B07E66"/>
     <w:rsid w:val="00B1073F"/>
     <w:rsid w:val="00B12E7F"/>
     <w:rsid w:val="00B1461D"/>
     <w:rsid w:val="00B17DB5"/>
     <w:rsid w:val="00B25ABB"/>
     <w:rsid w:val="00B40A05"/>
     <w:rsid w:val="00B43F56"/>
@@ -13291,51 +13614,50 @@
     <w:rsid w:val="00E4712D"/>
     <w:rsid w:val="00E47871"/>
     <w:rsid w:val="00E51CA6"/>
     <w:rsid w:val="00E534D7"/>
     <w:rsid w:val="00E577AF"/>
     <w:rsid w:val="00E63E98"/>
     <w:rsid w:val="00E64300"/>
     <w:rsid w:val="00E67207"/>
     <w:rsid w:val="00E67AEB"/>
     <w:rsid w:val="00E700A5"/>
     <w:rsid w:val="00E74004"/>
     <w:rsid w:val="00E777A8"/>
     <w:rsid w:val="00E81E68"/>
     <w:rsid w:val="00E86B90"/>
     <w:rsid w:val="00E94954"/>
     <w:rsid w:val="00EC6072"/>
     <w:rsid w:val="00EC79B5"/>
     <w:rsid w:val="00ED41CB"/>
     <w:rsid w:val="00ED524B"/>
     <w:rsid w:val="00ED730D"/>
     <w:rsid w:val="00F102B9"/>
     <w:rsid w:val="00F14A78"/>
     <w:rsid w:val="00F15863"/>
     <w:rsid w:val="00F23519"/>
     <w:rsid w:val="00F31952"/>
-    <w:rsid w:val="00F41D54"/>
     <w:rsid w:val="00F46E64"/>
     <w:rsid w:val="00F51734"/>
     <w:rsid w:val="00F524E3"/>
     <w:rsid w:val="00F631DC"/>
     <w:rsid w:val="00F650D2"/>
     <w:rsid w:val="00F66FBF"/>
     <w:rsid w:val="00F67C14"/>
     <w:rsid w:val="00F762CA"/>
     <w:rsid w:val="00F769AC"/>
     <w:rsid w:val="00F8037C"/>
     <w:rsid w:val="00F81972"/>
     <w:rsid w:val="00F82794"/>
     <w:rsid w:val="00F83C06"/>
     <w:rsid w:val="00F94C6B"/>
     <w:rsid w:val="00F96D9E"/>
     <w:rsid w:val="00F97813"/>
     <w:rsid w:val="00FA39A4"/>
     <w:rsid w:val="00FC4614"/>
     <w:rsid w:val="00FD3547"/>
     <w:rsid w:val="00FE2952"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -14330,77 +14652,77 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{741bf7de-e2e5-46df-8d67-82607df9deaa}" enabled="0" method="" siteId="{741bf7de-e2e5-46df-8d67-82607df9deaa}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>3860</Words>
   <Characters>23585</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>362</Lines>
-  <Paragraphs>224</Paragraphs>
+  <Lines>332</Lines>
+  <Paragraphs>206</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27221</CharactersWithSpaces>
+  <CharactersWithSpaces>27239</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jaward, Foday</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>b0c1610975e2f34ace1ca963f8c51340bae385dabae8309f1a5fb132c3f07575</vt:lpwstr>
   </property>
 </Properties>
 </file>