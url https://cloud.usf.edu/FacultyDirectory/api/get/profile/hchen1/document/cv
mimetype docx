--- v0 (2025-12-24)
+++ v1 (2026-05-07)
@@ -1426,119 +1426,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">College of Public Health, </w:t>
       </w:r>
       <w:r w:rsidR="00943022">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>USF</w:t>
       </w:r>
       <w:r w:rsidR="0091443A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34543F43" w14:textId="21663049" w:rsidR="0027744D" w:rsidRDefault="0027744D" w:rsidP="0091443A">
-[...67 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1FF8929F" w14:textId="77777777" w:rsidR="00274DA9" w:rsidRPr="00E72BA4" w:rsidRDefault="00274DA9" w:rsidP="00035207">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C9C7850" w14:textId="77777777" w:rsidR="00305BC6" w:rsidRPr="00E72BA4" w:rsidRDefault="00305BC6" w:rsidP="00305BC6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -1868,86 +1799,86 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D479A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instructor, Bio Inference II (PHC 7508)</w:t>
       </w:r>
       <w:r w:rsidR="00F333B7" w:rsidRPr="00D479A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F709700" w14:textId="77777777" w:rsidR="00F333B7" w:rsidRDefault="00F333B7" w:rsidP="00F333B7">
+    <w:p w14:paraId="1F709700" w14:textId="792C4401" w:rsidR="00F333B7" w:rsidRDefault="00F333B7" w:rsidP="00F333B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3870"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructor, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F333B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Biostatistical Case Studies and Collaboration </w:t>
+        <w:t>Biostatistical Studies and Collaboration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>II (PHC 6061)</w:t>
+        <w:t xml:space="preserve"> (PHC 6061)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5D8F9A" w14:textId="77777777" w:rsidR="00381714" w:rsidRDefault="00381714" w:rsidP="009A52AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00381714">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-Instructor, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1976,86 +1907,78 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-Instructor, </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7C81">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Biostatistical Inference II</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PHC 7058)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495ACE0D" w14:textId="77777777" w:rsidR="00305BC6" w:rsidRDefault="0093338A" w:rsidP="009A52AA">
+    <w:p w14:paraId="495ACE0D" w14:textId="6FAE07FD" w:rsidR="00305BC6" w:rsidRDefault="0093338A" w:rsidP="009A52AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-Instructor, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk97290278"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk97290278"/>
       <w:r w:rsidR="00305BC6" w:rsidRPr="00E72BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Biostatistical Case Studies and Collaboration</w:t>
       </w:r>
-      <w:r w:rsidR="00F333B7">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00305BC6" w:rsidRPr="00E72BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PHC 6060)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78570705" w14:textId="77777777" w:rsidR="00305BC6" w:rsidRPr="00E72BA4" w:rsidRDefault="0093338A" w:rsidP="009A52AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093338A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2080,51 +2003,50 @@
       <w:r w:rsidR="00305BC6" w:rsidRPr="00E72BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Epidemiology Methods II (PHC 6011)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB554D6" w14:textId="77777777" w:rsidR="00305BC6" w:rsidRDefault="0093338A" w:rsidP="009A52AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093338A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Co-Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0093338A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00305BC6" w:rsidRPr="00E72BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Epidemiology Methods III (PHC 6016)</w:t>
@@ -2181,211 +2103,227 @@
         <w:pStyle w:val="Heading8"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Mentoring</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> at USF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0817E631" w14:textId="0FE4C577" w:rsidR="000609C1" w:rsidRDefault="00EE6783" w:rsidP="001509F3">
+    <w:p w14:paraId="0817E631" w14:textId="5B0F8C41" w:rsidR="000609C1" w:rsidRDefault="00EE6783" w:rsidP="001509F3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PhD students</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="001C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk102988133"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk102988133"/>
       <w:r w:rsidR="001C25B5" w:rsidRPr="001C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Joseph</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001C25B5" w:rsidRPr="001C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ficek</w:t>
       </w:r>
       <w:r w:rsidR="001C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C25B5" w:rsidRPr="001C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Senior Biostatistician at GlaxoSmithKline)</w:t>
       </w:r>
       <w:r w:rsidR="001C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001C25B5" w:rsidRPr="001C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yuanyuan Lu (Senior Biostatistician at Bristol Myers Squibb)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="001509F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000609C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ying Ma</w:t>
+      </w:r>
+      <w:r w:rsidR="001509F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Senior Biostatistician at Edwards Lifesciences)</w:t>
+      </w:r>
+      <w:r w:rsidR="000609C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Weiliang Cen</w:t>
+      </w:r>
+      <w:r w:rsidR="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00201359" w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wake Forest School of Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000609C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0052388C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yucheng Zhao, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk190236265"/>
+      <w:r w:rsidR="0027744D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jhonatan Jorge Medri Cobos</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="001509F3">
-[...64 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="0027744D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C17278">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jinyong Pang</w:t>
       </w:r>
       <w:r w:rsidR="00A34FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (co-major)</w:t>
       </w:r>
       <w:r w:rsidR="00C17278">
@@ -2713,217 +2651,244 @@
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pashmi Pathak, Vidhi Patel, Saresa Thomas Ford, </w:t>
       </w:r>
       <w:r w:rsidR="00772221">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Andrew Gibson, Mohit Sharma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFB01E6" w14:textId="610BA60F" w:rsidR="00EE6783" w:rsidRDefault="00772221" w:rsidP="00772221">
+    <w:p w14:paraId="3CFB01E6" w14:textId="7729CD88" w:rsidR="00EE6783" w:rsidRDefault="00772221" w:rsidP="00772221">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Syeda Mahrukh Hussnain Naqvi, Shivani Desai</w:t>
       </w:r>
       <w:r w:rsidR="0052388C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Eri</w:t>
-[...7 lines deleted...]
-        <w:t>n</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Xiu Yin</w:t>
       </w:r>
       <w:r w:rsidR="0052388C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Craig.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04849E70" w14:textId="77777777" w:rsidR="00EE6783" w:rsidRDefault="00EE6783" w:rsidP="00984303">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47001C19" w14:textId="3AF80749" w:rsidR="00A70385" w:rsidRPr="00A70385" w:rsidRDefault="005E3FBC" w:rsidP="00A70385">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Funded Grants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C5A20A" w14:textId="08E21FC4" w:rsidR="002168A4" w:rsidRPr="005E3FBC" w:rsidRDefault="002168A4" w:rsidP="00D017C2">
+    <w:p w14:paraId="31C5A20A" w14:textId="0A505A09" w:rsidR="002168A4" w:rsidRPr="005E3FBC" w:rsidRDefault="002168A4" w:rsidP="00D017C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3FBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Co-Applicant and Lead Biostatistician. Wellcome Trust: Understanding how Genocide-Associated Lived Experience Impacts Post-</w:t>
       </w:r>
       <w:r w:rsidR="0017081B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="005E3FBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>raumatic Stress Disorder in Rwanda</w:t>
       </w:r>
       <w:r w:rsidR="00BB314E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>. 2025-2030</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00356DD1" w:rsidRPr="00356DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Grant Reference: 309293/Z/24/Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00356DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB314E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2025-2030</w:t>
       </w:r>
       <w:r w:rsidRPr="005E3FBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE9CF01" w14:textId="70598041" w:rsidR="004017D9" w:rsidRPr="004017D9" w:rsidRDefault="004017D9" w:rsidP="004017D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk169956070"/>
-      <w:bookmarkStart w:id="5" w:name="_Hlk121490920"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk169956070"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk121490920"/>
       <w:r w:rsidRPr="00A70385">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Co-Investigator and Lead Biostatistician. R01 C</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00A70385">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>A243800: The Positively Quit Trial: Addressing Disproportionate</w:t>
       </w:r>
       <w:r w:rsidRPr="004017D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Smoking Rates among People Living with HIV. National Cancer Institute. 2019-202</w:t>
       </w:r>
       <w:r w:rsidR="00BB314E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -3469,51 +3434,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">revention in Firefighters”. 2014 – </w:t>
       </w:r>
       <w:r w:rsidR="00680268">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00C55A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="37D283E5" w14:textId="77777777" w:rsidR="00F37B37" w:rsidRPr="00C55A01" w:rsidRDefault="00F37B37" w:rsidP="008E2317">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C55A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Biostatistician, National Institute</w:t>
       </w:r>
@@ -3546,61 +3511,61 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C55A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Principal Investigator, USF Proposal Enhancement Gra</w:t>
       </w:r>
       <w:r w:rsidR="0054119E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">nt (No. 0090681) “Longitudinal </w:t>
+        <w:t xml:space="preserve">nt (No. 0090681) “Longitudinal Relationship between Well-Being and Life Goals and Associations among Happiness and </w:t>
       </w:r>
       <w:r w:rsidR="0054119E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Relationship between Well-Being and Life Goals and Associations among Happiness and G</w:t>
+        <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00C55A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">enes.” 2012-2014.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E04698" w14:textId="77777777" w:rsidR="00392D20" w:rsidRPr="00C55A01" w:rsidRDefault="00392D20" w:rsidP="008E2317">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -4507,3814 +4472,4203 @@
         <w:t>Study on Assessment of Health-Related Quality of Life”.</w:t>
       </w:r>
       <w:r w:rsidR="00D62177" w:rsidRPr="00C55A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1993-1995.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3A9742" w14:textId="77777777" w:rsidR="00232C01" w:rsidRPr="00946817" w:rsidRDefault="00232C01" w:rsidP="00946817">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15C9A794" w14:textId="3987F09B" w:rsidR="008C4E4E" w:rsidRDefault="00EE2FD1" w:rsidP="00AC4B1C">
+    <w:p w14:paraId="15C9A794" w14:textId="4A9E9B5E" w:rsidR="008C4E4E" w:rsidRDefault="00EE2FD1" w:rsidP="00AC4B1C">
       <w:pPr>
         <w:pStyle w:val="Heading8"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
       <w:r w:rsidR="0067694B" w:rsidRPr="00E72BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FE5056" w:rsidRPr="00FE5056">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BB4C7A">
+      <w:r w:rsidR="00BB4C7A" w:rsidRPr="00BB4C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB4C7A" w:rsidRPr="00BB4C7A">
+        <w:t xml:space="preserve">Total Google Scholar </w:t>
+      </w:r>
+      <w:r w:rsidR="00900322">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Total</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>C</w:t>
+      </w:r>
       <w:r w:rsidR="00BB4C7A" w:rsidRPr="00BB4C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Google Scholar citations: &gt;</w:t>
+        <w:t>itations: &gt;</w:t>
       </w:r>
       <w:r w:rsidR="00BB4C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB4C7A" w:rsidRPr="00BB4C7A">
+      <w:r w:rsidR="00596A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>37,000</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BB4C7A" w:rsidRPr="00BB4C7A">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00201359">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB4C7A">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4C7A" w:rsidRPr="00BB4C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB4C7A" w:rsidRPr="00BB4C7A">
+        <w:t>,000</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5056" w:rsidRPr="00FE5056">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>h</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295B212C" w14:textId="7E06DA4F" w:rsidR="00DE7DB0" w:rsidRPr="00DE7DB0" w:rsidRDefault="00DE7DB0" w:rsidP="00307455">
+    <w:p w14:paraId="4569B8BB" w14:textId="66EFD1BF" w:rsidR="00201359" w:rsidRDefault="00201359" w:rsidP="00307455">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk180829056"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, Cain, M., Alman, A. The </w:t>
+      <w:bookmarkStart w:id="5" w:name="_Hlk180829056"/>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ssociation between </w:t>
+        <w:t>, J.</w:t>
+      </w:r>
+      <w:r w:rsidR="00167C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">arity, </w:t>
+        <w:t xml:space="preserve">, MJ., Chen, H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ge at </w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tatistical </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">hildbirth, and </w:t>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ethods in R for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stimating </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntervention </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ffects using </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egmented </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE7DB0">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ater-life </w:t>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inear </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ortality in </w:t>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egression in the AB </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ostmenopausal </w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nterrupted </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>w</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">omen </w:t>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ime </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ediated by </w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eries </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">remature </w:t>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esign</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...8 lines deleted...]
-        <w:t>enopause</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BMC Medical Research Methodology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (in press).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3454702F" w14:textId="72D9D206" w:rsidR="0022566C" w:rsidRPr="0022566C" w:rsidRDefault="0022566C" w:rsidP="00307455">
+    <w:p w14:paraId="295B212C" w14:textId="1D68966F" w:rsidR="00DE7DB0" w:rsidRDefault="00DE7DB0" w:rsidP="00307455">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00307455">
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xing, Z., Kirby, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chen, H*</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00307455">
+        <w:t>Chen, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cain, M., Alman, A. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssociation between </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arity, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ge at </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hildbirth, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ater-life </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ortality in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ostmenopausal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ediated by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remature </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enopause</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7DB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>British Journal of Clinical Pharmacology</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0022566C">
+        <w:t>American Journal of Obstetrics &amp; Gynecology</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2025;233(5)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3771EAE5" w14:textId="31A77EA1" w:rsidR="0022566C" w:rsidRPr="00307455" w:rsidRDefault="0022566C" w:rsidP="00161A6D">
+    <w:p w14:paraId="4372F25C" w14:textId="5FD284EE" w:rsidR="008F0B98" w:rsidRPr="008F0B98" w:rsidRDefault="008F0B98" w:rsidP="00942EC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00307455">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BB314E">
+      <w:r w:rsidRPr="008F0B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xing, Z., Alman, AC., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0B98">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00307455">
-[...116 lines deleted...]
-      <w:r w:rsidRPr="00307455">
+      <w:r w:rsidRPr="008F0B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F0B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,  Cain</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F0B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, MA., Kirby, RS. Parity, age at childbirth, and later-life health-related quality of life in postmenopausal women. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0B98">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Neurohospitalist </w:t>
-[...64 lines deleted...]
-      <w:r w:rsidRPr="00F51227">
+        <w:t>Journal of Women's Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Communications in Statistics- Simulation and Computation</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="0C82681C" w14:textId="095B451D" w:rsidR="00B87343" w:rsidRDefault="00B87343" w:rsidP="00B87343">
+        <w:t>, 2025;34(12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in press)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78627D60" w14:textId="61135EB4" w:rsidR="0042095C" w:rsidRPr="0042095C" w:rsidRDefault="0042095C" w:rsidP="00307455">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B87343">
-[...6 lines deleted...]
-        <w:t>Musanabaganwa,</w:t>
+      <w:r w:rsidRPr="0042095C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lu, Y., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042095C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042095C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Wang, W., Huang, Y., Valente, MJ. How to Measure the Generalizability of Clinical Trials. Medical Research Archives, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> C.,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B87343">
+        <w:t xml:space="preserve">2025; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042095C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13(9). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="001E095D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.18103/mra.v13i9.6896</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...197 lines deleted...]
-    <w:p w14:paraId="737469E5" w14:textId="108CEACA" w:rsidR="0070156E" w:rsidRPr="009F3840" w:rsidRDefault="0070156E" w:rsidP="009F3840">
+    </w:p>
+    <w:p w14:paraId="3454702F" w14:textId="6C82FE4B" w:rsidR="0022566C" w:rsidRPr="00596A35" w:rsidRDefault="0022566C" w:rsidP="00307455">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022566C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Pang, J., Zhao, Y., Cao, B., Valente, M., Cen, W. Investigating started sample size, completed sample size and drop-out rate in 10,252 phase III clinical trials: Insights from ClinicalTrials.gov. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...54 lines deleted...]
-      <w:r w:rsidR="00F20ED7" w:rsidRPr="009F3840">
+        <w:t>British Journal of Clinical Pharmacology</w:t>
+      </w:r>
+      <w:r w:rsidR="00596A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...15 lines deleted...]
-    <w:p w14:paraId="785684B7" w14:textId="57808F25" w:rsidR="00833A58" w:rsidRPr="00833A58" w:rsidRDefault="00833A58" w:rsidP="00F51227">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk210185927"/>
+      <w:r w:rsidR="00596A35" w:rsidRPr="00596A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025; 91 (7), 1957-1964</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00596A35" w:rsidRPr="00596A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3771EAE5" w14:textId="41FD58BE" w:rsidR="0022566C" w:rsidRPr="00307455" w:rsidRDefault="0022566C" w:rsidP="00161A6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E664A">
+      <w:r w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renati, S., Raju, S., Makarova, A., Hairston, M., Beba Abadal, K., Bozeman, A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB314E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
-      <w:r w:rsidR="004E664A">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00833A58">
+      <w:r w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Cen, W., Rose, D., Burgin, W. Impact of </w:t>
+      </w:r>
+      <w:r w:rsidR="00307455" w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ost-</w:t>
+      </w:r>
+      <w:r w:rsidR="00307455" w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">troke </w:t>
+      </w:r>
+      <w:r w:rsidR="00307455" w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ost-</w:t>
+      </w:r>
+      <w:r w:rsidR="00307455" w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">raumatic </w:t>
+      </w:r>
+      <w:r w:rsidR="00307455" w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tress </w:t>
+      </w:r>
+      <w:r w:rsidR="00307455" w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isorder. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307455">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A02A7E">
+        <w:t>The Neurohospitalist</w:t>
+      </w:r>
+      <w:r w:rsidR="00596A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00833A58">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00596A35" w:rsidRPr="00596A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025;15 (3), 236-240.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75115019" w14:textId="3A659E05" w:rsidR="00170839" w:rsidRPr="00900322" w:rsidRDefault="00170839" w:rsidP="00170839">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lu, Y., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Wang, W., Huang, Y., Cheng, F., Daley, E. Adjustment of selection bias for clinical trials: A simulation study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900322">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">oS </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A02A7E">
+        <w:t>Communications in Statistics- Simulation and Computation</w:t>
+      </w:r>
+      <w:r w:rsidR="00900322" w:rsidRPr="00900322">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>one</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="7D519782" w14:textId="77777777" w:rsidR="00833A58" w:rsidRPr="00833A58" w:rsidRDefault="00833A58" w:rsidP="00F51227">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00900322" w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025;54(7):2646-2663.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C82681C" w14:textId="095B451D" w:rsidR="00B87343" w:rsidRDefault="00B87343" w:rsidP="00B87343">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00833A58">
-[...47 lines deleted...]
-    <w:p w14:paraId="33C28DF4" w14:textId="5065182E" w:rsidR="0097448D" w:rsidRPr="0097448D" w:rsidRDefault="0097448D" w:rsidP="0097448D">
+      <w:r w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Musanabaganwa, C., Jansen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B87343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B87343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B87343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wani, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B87343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mutabaruka,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J., Rutembesa, E., Fatumo, S., Uwineza, A., Njemini, R., Erno, H., Roozendaal, B., Wildman, D., Mutesa, L., Uddin, M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B87343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trauma and PTSD Among Rwandan Women Survivors Following Exposure to the 1994 Genocide Against the Tutsi in Rwanda: HPA and Epigenetic Mechanisms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B87343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biological Psychiatry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2025;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B87343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B87343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B87343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B87343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689F0FD1" w14:textId="42D5509D" w:rsidR="002F7CAA" w:rsidRPr="002F7CAA" w:rsidRDefault="002F7CAA" w:rsidP="002F7CAA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Xing, Z., Kirby, R., Chen, H., Cain, M., Alman, A. Parity, age at childbirth, and later-life maternal cardiovascular disease in postmenopausal women of the women’s health initiative study. O&amp;G Open, 2025; 2(1): e063.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737469E5" w14:textId="108CEACA" w:rsidR="0070156E" w:rsidRPr="009F3840" w:rsidRDefault="0070156E" w:rsidP="009F3840">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:iCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004E664A">
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk121491126"/>
+      <w:r w:rsidRPr="001C1D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salloum, A., Lu, Y., Echiverri-Cohen, A., Metts, A., Salomon, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
-      <w:r w:rsidR="004E664A">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0097448D">
+      <w:r w:rsidRPr="001C1D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>., Storch, E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1D78">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20ED7" w:rsidRPr="001C1D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Roles of Therapeutic Alliance and Negative Cognitions in Parent-Led Treatment versus Standard Care Therapy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20ED7" w:rsidRPr="009F3840">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Posttraumatic Stress. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20ED7" w:rsidRPr="009F3840">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...341 lines deleted...]
-    <w:p w14:paraId="2FAD95CC" w14:textId="7CD30EEC" w:rsidR="005B133C" w:rsidRDefault="005B133C" w:rsidP="005B133C">
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child &amp; Youth Care Forum</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0789" w:rsidRPr="009F3840">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2024;53(4):801-823.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785684B7" w14:textId="57808F25" w:rsidR="00833A58" w:rsidRPr="00833A58" w:rsidRDefault="00833A58" w:rsidP="00F51227">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444BEB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C41F50">
+      <w:r w:rsidRPr="004E664A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444BEB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00444BEB">
+      <w:r w:rsidR="004E664A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Zhao, Y., Cao, B., Petersen, D., Valente, M., Cen, W. Breaking the silence of sharing data in medical research. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833A58">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Statistics in Biopharmaceutical Research</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00444BEB">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oS </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2024;19(5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: e0301917</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833A58">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BA0A08">
-[...284 lines deleted...]
-    <w:p w14:paraId="6033D7A6" w14:textId="16852E7D" w:rsidR="003E101A" w:rsidRDefault="003E101A" w:rsidP="009645D1">
+      <w:r w:rsidR="00F51227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D519782" w14:textId="77777777" w:rsidR="00833A58" w:rsidRPr="00833A58" w:rsidRDefault="00833A58" w:rsidP="00F51227">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...70 lines deleted...]
-      <w:r w:rsidRPr="003E101A">
+      <w:r w:rsidRPr="00833A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xing, Z., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E664A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chen, H.</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="003E101A">
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Alman, A. Discriminating Insulin Resistance in Middle-aged Non-diabetic Women Using Machine Learning Approaches. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833A58">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Health Communication</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="41B12436" w14:textId="51A141C6" w:rsidR="0019040C" w:rsidRPr="0019040C" w:rsidRDefault="0019040C" w:rsidP="0019040C">
+        <w:t>AIMS Public Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2024; 11(2): 667–687.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C28DF4" w14:textId="5065182E" w:rsidR="0097448D" w:rsidRPr="0097448D" w:rsidRDefault="0097448D" w:rsidP="0097448D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0019040C">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="004E664A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chen, H*</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00F51227">
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidR="004E664A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097448D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>., Pang, J., Zhao, Y., Giddens, S., Ficek, J., Valente, M., Cao, B., Daley, E. A data-driven approach to choosing privacy parameter for clinical trial data sharing under differential privacy.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097448D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Preventive Medicine</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6A6D125C" w14:textId="77777777" w:rsidR="00170839" w:rsidRPr="00170839" w:rsidRDefault="00170839" w:rsidP="00170839">
+        <w:t xml:space="preserve"> Journal of the American Medical Informatics Association. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097448D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024; 31(5): 1135-1147. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42903A69" w14:textId="47A3F225" w:rsidR="00545455" w:rsidRDefault="00545455" w:rsidP="00545455">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk121491199"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk102988377"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00545455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thayagabalu, S., Cacho, N., Smulian, J., Sullivan, S., Bourgeois, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E664A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Weerasuriya, W., Louis-Jacques, A., Lemas, D. Systematic review of contaminants in donor human milk. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maternal and Child Nutrition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024;20(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00545455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00545455">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13627</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184FB468" w14:textId="7F42C662" w:rsidR="003137A0" w:rsidRPr="003137A0" w:rsidRDefault="003137A0" w:rsidP="003137A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003137A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salloum, A., Lu, Y., Ali, O., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E664A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Saldmon, K., Cohen, A., Scneeringa, MS., Quast, T., Storch, E. Exploring treatment response predictors of a parent-led therapist-assisted treatment within a stepped care intervention for childhood trauma. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research on Social Work Practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2024, 34(1):3-16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A4803D" w14:textId="219A2283" w:rsidR="00170839" w:rsidRPr="00170839" w:rsidRDefault="00170839" w:rsidP="00170839">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00170839">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ramakrishnan, R., Stuart, A., Salemi J., </w:t>
+        <w:t xml:space="preserve">Cohen, N., Defina, S., Rifas-Shiman, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00170839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faleschini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00170839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Kirby, R., </w:t>
       </w:r>
       <w:r w:rsidRPr="004E664A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
       <w:r w:rsidRPr="00170839">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">., O’Rourke K., Kirby, R. Maternal exposure to ambient ozone and congenital diaphragmatic hernia: A population-based study from Florida, 1998–2012.  </w:t>
+        <w:t xml:space="preserve">., Wilson, R., Fryer, K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00170839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marroun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00170839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H., Cecil, C., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00170839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hivert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00170839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., Oken, E., Tiemeier, H., Alman, A. Associations of Prenatal Maternal Depressive Symptoms with Cord Blood Glucocorticoids and Child Hair Cortisol Levels in the Project Viva and the Generation R Cohorts: A Prospective Cohort Study. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51227">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Atmospheric Environment</w:t>
+        <w:t>BMC Pediatrics</w:t>
       </w:r>
       <w:r w:rsidRPr="00170839">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 2022; 289:119290.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C9D458E" w14:textId="6D3B14C4" w:rsidR="009645D1" w:rsidRPr="009645D1" w:rsidRDefault="009645D1" w:rsidP="009645D1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00170839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023;23:540</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00170839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAD95CC" w14:textId="7CD30EEC" w:rsidR="005B133C" w:rsidRDefault="005B133C" w:rsidP="005B133C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk135213010"/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="009645D1">
+      <w:r w:rsidRPr="00444BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ficek, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C41F50">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chen, H.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> How community and individual risk factors mutually impact youth’s perceived safety: A </w:t>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Lu, Y., Huang, Y., Mayer, J. Assessing the impacts of cluster effects and covariate imbalance in cluster randomized equivalence trials. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Statistics in Biopharmaceutical Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023; 15(1):400-407.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFCC62E" w14:textId="0C8CB9CC" w:rsidR="00D04811" w:rsidRPr="00D04811" w:rsidRDefault="00D04811" w:rsidP="00D04811">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lu, Y., </w:t>
+      </w:r>
+      <w:r w:rsidR="0002054C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cen, W., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wang, W., Huang, Y, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002054C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. How big is a big hazard ratio in clinical trials? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>International Journal of Clinical Trials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2023; 10(3):195-200.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="28EE19AE" w14:textId="77777777" w:rsidR="003E101A" w:rsidRPr="003E101A" w:rsidRDefault="003E101A" w:rsidP="003E101A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cohen, N., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009645D1">
-[...6 lines deleted...]
-        <w:t>syndemic</w:t>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faleschini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009645D1">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009645D1">
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Rifas-Shiman, S., Bouchard, L., Doyon, M., Simard, O., Arguin, M., Fink, G., Alman, A., Kirby, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wilson, R., Fryer, K., Perron, P., Oken, E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hivert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. Associations of maternal glucose markers in pregnancy with cord blood glucocorticoids and child hair cortisol levels. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E101A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Interpersonal Violence</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="78C40FD8" w14:textId="361C540A" w:rsidR="00740C6A" w:rsidRPr="003E101A" w:rsidRDefault="00740C6A" w:rsidP="009645D1">
+        <w:t>Journal of Developmental Origins of Health and Disease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2023; 14(1):88-95.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42220E86" w14:textId="77777777" w:rsidR="003E101A" w:rsidRPr="003E101A" w:rsidRDefault="003E101A" w:rsidP="003E101A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yang, Y., Liller, K., Salinas-Miranda, A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tyson, DM., Coulter, M. Seeing all these shootings at school, this makes me feel unsafe": A mixed methods study to explore the influence of social environments on adolescents' perceived safety. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Crime Prevention &amp; Community Safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2023;25(1):94-111. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6033D7A6" w14:textId="16852E7D" w:rsidR="003E101A" w:rsidRDefault="003E101A" w:rsidP="009645D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E664A">
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parvanta, C., Hammond, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RW,,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> He, W., Zemen, R.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boddupalli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Walker, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E101A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chen H</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00F51227">
+        <w:t>Chen, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Face Value: Remote facial expression analysis adds predictive power to perceived effectiveness for selecting anti-tobacco PSAs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E101A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PracticeUpdate</w:t>
-[...165 lines deleted...]
-    <w:p w14:paraId="2928DED6" w14:textId="14A0CDED" w:rsidR="005B133C" w:rsidRDefault="005B133C" w:rsidP="005B133C">
+        <w:t>Journal of Health Communication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E101A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2022; 27:281-291.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B12436" w14:textId="51A141C6" w:rsidR="0019040C" w:rsidRPr="0019040C" w:rsidRDefault="0019040C" w:rsidP="0019040C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51934">
-[...8 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0019040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pathak, R., Kang, D., Lu, Y., Mansuri, F., Kasen, S., Deng, Y., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E664A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Should we abandon annual physical </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A51934">
-[...16 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0019040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>examination</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A51934">
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00C41F50">
+      <w:r w:rsidRPr="0019040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? -- A meta-analysis of annual physical examination and mortality from observational studies. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preventive Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2022; 161:107130. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6D125C" w14:textId="77777777" w:rsidR="00170839" w:rsidRPr="00170839" w:rsidRDefault="00170839" w:rsidP="00170839">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ramakrishnan, R., Stuart, A., Salemi J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E664A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51934">
-[...85 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00170839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., O’Rourke K., Kirby, R. Maternal exposure to ambient ozone and congenital diaphragmatic hernia: A population-based study from Florida, 1998–2012.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
-          <w:snapToGrid/>
-[...20 lines deleted...]
-    <w:p w14:paraId="421C8C47" w14:textId="77777777" w:rsidR="005B133C" w:rsidRPr="00F93371" w:rsidRDefault="005B133C" w:rsidP="005B133C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atmospheric Environment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2022; 289:119290.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9D458E" w14:textId="6D3B14C4" w:rsidR="009645D1" w:rsidRPr="009645D1" w:rsidRDefault="009645D1" w:rsidP="009645D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Odibo, A., </w:t>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk135213010"/>
+      <w:r w:rsidRPr="009645D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yang,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009645D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y., Liller, K., Coulter, M., Salinas-Miranda, A., Martinez Tyson, D., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009645D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009645D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> How community and individual risk factors mutually impact youth’s perceived safety: A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-        <w:t>Kayisli,U</w:t>
+      <w:r w:rsidRPr="009645D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>syndemic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F93371">
-[...184 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+      <w:r w:rsidRPr="009645D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analysis using structural equation modeling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009645D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
-          <w:snapToGrid/>
-[...20 lines deleted...]
-    <w:p w14:paraId="5C3E5F66" w14:textId="77777777" w:rsidR="000C3FBF" w:rsidRPr="005B133C" w:rsidRDefault="005B133C" w:rsidP="005B133C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Interpersonal Violence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2022; 37</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21226">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:19-20.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="78C40FD8" w14:textId="361C540A" w:rsidR="00740C6A" w:rsidRPr="003E101A" w:rsidRDefault="00740C6A" w:rsidP="009645D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005B133C">
+      <w:r w:rsidRPr="004E664A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chen, H</w:t>
-[...226 lines deleted...]
-      <w:r w:rsidRPr="00A55D14">
+        <w:t>Chen H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A commentary on: Should we abandon annual physical examination? - A meta-analysis of annual physical examination and all-cause mortality in adults based on observational studies. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F51227">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Medical Statistics and Informatics</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="5FDEC390" w14:textId="77777777" w:rsidR="00432BC7" w:rsidRPr="009D3EA8" w:rsidRDefault="00432BC7" w:rsidP="00E6713E">
+        <w:t>PracticeUpdate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F51227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. July 21, 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09082802" w14:textId="77777777" w:rsidR="00740C6A" w:rsidRPr="00740C6A" w:rsidRDefault="00740C6A" w:rsidP="00740C6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00740C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salloum, A., Lu, Y., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quast, T., Cohen, J., Scheerinqa, M., Saldmon, K., Storch, E. Stepped care versus standard care for children after trauma: A randomized non-inferiority clinical trial. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2022; 61(8):1010-1022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDB5BBC" w14:textId="77777777" w:rsidR="00740C6A" w:rsidRPr="00740C6A" w:rsidRDefault="00740C6A" w:rsidP="00740C6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00740C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salloum, A., Lu, Y., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Saldmon, K., Scheeringa, M, Cohen, J., Swaidan, V., Storch, E. Child and parent secondary outcomes in stepped care versus standard care treatment for childhood trauma.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Affective Disorder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2022;307:87-96.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2928DED6" w14:textId="14A0CDED" w:rsidR="005B133C" w:rsidRDefault="005B133C" w:rsidP="005B133C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odibo, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kayisli,U</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Lu, Y., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kayisli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schatz,F</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Odibo, L., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C41F50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bronsteen,R</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Lockwood, C. Longitudinal assessment of spiral artery and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intravillous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arteriole blood flow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF982D3" w14:textId="77777777" w:rsidR="005B133C" w:rsidRDefault="005B133C" w:rsidP="005B133C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A51934">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and adverse pregnancy outcomes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A844E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Applications of </w:t>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Ultrasound in Obstetrics and Gynecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...129 lines deleted...]
-    <w:p w14:paraId="000160A8" w14:textId="77777777" w:rsidR="00701741" w:rsidRPr="000162FB" w:rsidRDefault="00701741" w:rsidP="00701741">
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, 2022;59(3): 350-357.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421C8C47" w14:textId="77777777" w:rsidR="005B133C" w:rsidRPr="00F93371" w:rsidRDefault="005B133C" w:rsidP="005B133C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odibo, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Kayisli,U</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Lu, Y., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Kayisli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Schatz,F</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Odibo, L., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B133C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Bronsteen,R</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Lockwood, C. Longitudinal study of spiral artery and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>intravillous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blood flow and adverse pregnancy outcomes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...200 lines deleted...]
-    <w:p w14:paraId="38EC715F" w14:textId="77777777" w:rsidR="00701741" w:rsidRDefault="00701741" w:rsidP="00701741">
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>American Journal of Obstetrics &amp; Gynecology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, 2021; 224(2): S45-S46.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3E5F66" w14:textId="77777777" w:rsidR="000C3FBF" w:rsidRPr="005B133C" w:rsidRDefault="005B133C" w:rsidP="005B133C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xu, L., Huang, Y., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B133C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Mbah, A., Cheng, F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE72BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joint </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE72BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odeling </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE72BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nalysis of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE72BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ultivariate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE72BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kewed-longitudinal and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE72BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ime-to-event </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE72BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ata with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE72BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pplication to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE72BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rimary </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE72BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iliary </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE72BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irrhosis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE72BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tudy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Journal of Medical Statistics and Informatics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021;9:2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDEC390" w14:textId="77777777" w:rsidR="00432BC7" w:rsidRPr="009D3EA8" w:rsidRDefault="00432BC7" w:rsidP="00E6713E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20087">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ficek, J., Wang, W., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B133C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20087">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Dagne, G., Daley, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applications of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ifferential </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rivacy in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esearch: A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coping </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eview</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20087">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of the American Medical Informatics Association</w:t>
+      </w:r>
+      <w:r w:rsidR="009263BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009263BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2021;</w:t>
+      </w:r>
+      <w:r w:rsidR="009263BD" w:rsidRPr="009263BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>28(10), 2269-2276.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000160A8" w14:textId="77777777" w:rsidR="00701741" w:rsidRPr="000162FB" w:rsidRDefault="00701741" w:rsidP="00701741">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000162FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neelamegam, M., Zgibor, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008225DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000162FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>., Orourke, K., Bakour, C., Rajaram, C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000162FB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000162FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trends in anticholinergic and opioid dispensing in older adults from 2004 to 2015: Results from the Personality and Total Health (PATH) Through Life Study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B26EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Australasian Journal on Ageing</w:t>
+      </w:r>
+      <w:r w:rsidR="008B26EB" w:rsidRPr="008B26EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008B26EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="008B26EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;4(2): e173-e177</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000162FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE5AB60" w14:textId="73141714" w:rsidR="00701741" w:rsidRDefault="00701741" w:rsidP="00701741">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000162FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neelamegam, M., Zgibor, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000162FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>., Orourke, K., Bakour, C., Rajaram, C. The Effect of Opioids on the Cognitive Function of Older Adults. Results from the Personality and Total Health (PATH) Through Life Study</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Age and Aging</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2021;50(5):1699</w:t>
+      </w:r>
+      <w:r w:rsidR="00844343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1708</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EC715F" w14:textId="77777777" w:rsidR="00701741" w:rsidRDefault="00701741" w:rsidP="00701741">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009433C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Loux, T., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mansuri F., </w:t>
       </w:r>
       <w:r w:rsidRPr="009433C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Brooks, S., Slye, N., Lewis, B.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lu, Y.,</w:t>
@@ -9516,88 +9870,97 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00381714">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang, H., Huang, Y., Wang, W., </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
       <w:r w:rsidRPr="00381714">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Langland-Orban, B. Bayesian quantile regression-based partially linear mixed-effects joint models for longitudinal data with multiple features. </w:t>
+        <w:t>., Langland-Orban, B. Bayesian quantile regression-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381714">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">based partially linear mixed-effects joint models for longitudinal data with multiple features. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Statistical Methods in Medical Research</w:t>
       </w:r>
       <w:r w:rsidR="00ED179F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00381714">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED179F" w:rsidRPr="00ED179F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2019:28:569-588.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="3865C919" w14:textId="77777777" w:rsidR="00B2004D" w:rsidRPr="00B2004D" w:rsidRDefault="00B2004D" w:rsidP="00B2004D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang, Y., </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
@@ -9797,51 +10160,50 @@
         </w:rPr>
         <w:t>, 2018;27:1027-1039.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E3FD44" w14:textId="77777777" w:rsidR="00B2004D" w:rsidRPr="00B2004D" w:rsidRDefault="00B2004D" w:rsidP="00B2004D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wang, W., Ma, Y., Huang, Y., </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*  Generalizability</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -10589,69 +10951,51 @@
         </w:rPr>
         <w:t>, 2015; 5: 16-25.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8116D7" w14:textId="77777777" w:rsidR="00B2004D" w:rsidRPr="00B2004D" w:rsidRDefault="00B2004D" w:rsidP="00B2004D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ching, Y., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, R., </w:t>
+        <w:t xml:space="preserve">Ching, Y., Karlnoski, R., </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, H., Camporesi, E., Shah, V., Padhya, T., Mangar, D.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2AF9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -10829,51 +11173,61 @@
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Jointly modeling event time and skewed-longitudinal data with missing response and mismeasured covariate for AIDS studies. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Biopharmaceutical Statistics</w:t>
+        <w:t xml:space="preserve">Journal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2004D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of Biopharmaceutical Statistics</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2015; 25:670-694.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A618E0" w14:textId="77777777" w:rsidR="00B2004D" w:rsidRPr="00B2004D" w:rsidRDefault="00B2004D" w:rsidP="00B2004D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -10972,69 +11326,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, E., Baldwin, J., </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Johnson, A., Lynn, V., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, R.  Effectiveness of healthy relationships video-group - A videoconferencing group intervention for women living with HIV: Preliminary findings from a randomized controlled trial. </w:t>
+        <w:t xml:space="preserve">, Johnson, A., Lynn, V., Glueckauf, R.  Effectiveness of healthy relationships video-group - A videoconferencing group intervention for women living with HIV: Preliminary findings from a randomized controlled trial. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telemedicine and e-Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2014; 20:128-134.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E0A78E" w14:textId="77777777" w:rsidR="00B2004D" w:rsidRPr="00B2004D" w:rsidRDefault="00B2004D" w:rsidP="00B2004D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -11068,60 +11404,51 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nembhard, W., Stockwell, H.  Sex-specific effects of fetal exposure to the 1959-1961 Chinese famine on risk of adult hypertension. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maternal and Child Health Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 2014; </w:t>
-[...8 lines deleted...]
-        <w:t>18:527-533.</w:t>
+        <w:t>. 2014; 18:527-533.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288E8D4" w14:textId="77777777" w:rsidR="00B2004D" w:rsidRPr="00B2004D" w:rsidRDefault="00B2004D" w:rsidP="00B2004D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2004D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang, N., </w:t>
       </w:r>
@@ -11892,69 +12219,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anglin, D., Corcoran, C., Brown, A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H.</w:t>
       </w:r>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Brook, J., Cohen, P.  Early cannabis </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and schizotypal personality disorder symptoms from adolescence to middle adulthood. </w:t>
+        <w:t xml:space="preserve">, Brook, J., Cohen, P.  Early cannabis use and schizotypal personality disorder symptoms from adolescence to middle adulthood. </w:t>
       </w:r>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schizophrenia Research</w:t>
       </w:r>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2012; 137:45-49.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13507B3C" w14:textId="77777777" w:rsidR="00972A29" w:rsidRPr="00972A29" w:rsidRDefault="00972A29" w:rsidP="00972A29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -12026,51 +12335,60 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Berger, J., Hida, S., </w:t>
       </w:r>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Friedel, D., Grendell, J.  Surrogate consent for percutaneous endoscopic gastrostomy.  </w:t>
+        <w:t xml:space="preserve"> Friedel, D., Grendell, J.  Surrogate consent for percutaneous </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">endoscopic gastrostomy.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Archives of Internal Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2011; 171: 178-179. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F5FB52" w14:textId="77777777" w:rsidR="00972A29" w:rsidRPr="00972A29" w:rsidRDefault="00972A29" w:rsidP="00972A29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -12243,51 +12561,50 @@
         </w:rPr>
         <w:t>, 2011; 41:180-192.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F13C94D" w14:textId="77777777" w:rsidR="00972A29" w:rsidRPr="00972A29" w:rsidRDefault="00972A29" w:rsidP="00972A29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Guan, B., Deng, Y., Cohen, P., </w:t>
       </w:r>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H*</w:t>
       </w:r>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Relative impact of adult axis I mental disorders on quality of life: Findings of a community-based study. </w:t>
       </w:r>
       <w:r w:rsidRPr="00972A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14263,50 +14580,51 @@
         <w:t>, 2009, 44:223-230.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCF2E93" w14:textId="77777777" w:rsidR="0029354C" w:rsidRPr="0029354C" w:rsidRDefault="0029354C" w:rsidP="0029354C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029354C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Chen</w:t>
       </w:r>
       <w:r w:rsidR="006903A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, H</w:t>
       </w:r>
       <w:r w:rsidRPr="0029354C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="0029354C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14629,51 +14947,50 @@
     <w:p w14:paraId="617FA9D5" w14:textId="77777777" w:rsidR="0029354C" w:rsidRPr="0029354C" w:rsidRDefault="0029354C" w:rsidP="0029354C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029354C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kasen,</w:t>
       </w:r>
       <w:r w:rsidR="006903A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> S.,</w:t>
       </w:r>
       <w:r w:rsidRPr="0029354C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cohen,</w:t>
       </w:r>
       <w:r w:rsidR="006903A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> P.,</w:t>
@@ -16480,50 +16797,51 @@
         </w:rPr>
         <w:t>, 2007; 43:1360-1376.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013306C2" w14:textId="77777777" w:rsidR="0029354C" w:rsidRPr="0029354C" w:rsidRDefault="0029354C" w:rsidP="0029354C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029354C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Perrin,</w:t>
       </w:r>
       <w:r w:rsidR="00E91C74">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> M.,</w:t>
       </w:r>
       <w:r w:rsidRPr="0029354C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0029354C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16978,51 +17296,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2545F8AE" w14:textId="77777777" w:rsidR="00970FF5" w:rsidRPr="00970FF5" w:rsidRDefault="00970FF5" w:rsidP="00970FF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970FF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Chen</w:t>
       </w:r>
       <w:r w:rsidR="00B1476B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, H</w:t>
       </w:r>
       <w:r w:rsidRPr="00970FF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00970FF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -18717,92 +19034,112 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Personality disorder traits during adolescence and evolving relationships with family members during the transition to adulthood.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00970FF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal of Consulting and Clinical Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00970FF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2004;72:923-932.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015CDDDE" w14:textId="50756011" w:rsidR="005978B1" w:rsidRPr="005978B1" w:rsidRDefault="005978B1" w:rsidP="00970FF5">
+    <w:p w14:paraId="015CDDDE" w14:textId="366FE425" w:rsidR="005978B1" w:rsidRDefault="005978B1" w:rsidP="00970FF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005978B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Skevington, S., Sartorius, N., Amir, M., WHO</w:t>
+        <w:t>WHO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">QOL Group. Developing methods for assessing quality of life in different cultural settings. </w:t>
       </w:r>
       <w:r w:rsidRPr="005978B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Soc Psychiatry Psychiatr Epidemiol</w:t>
+        <w:t xml:space="preserve">Soc Psychiatry </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005978B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Psychiatr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005978B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Epidemiol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2004;39:1-8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329FB9F7" w14:textId="77777777" w:rsidR="00970FF5" w:rsidRPr="00970FF5" w:rsidRDefault="00970FF5" w:rsidP="00970FF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -18923,50 +19260,51 @@
         </w:rPr>
         <w:t>, 2003;39: 657-669.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AE0E26" w14:textId="77777777" w:rsidR="00970FF5" w:rsidRPr="00970FF5" w:rsidRDefault="00970FF5" w:rsidP="00970FF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970FF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ehrensaft,</w:t>
       </w:r>
       <w:r w:rsidR="00361137">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> M.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00970FF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cohen,</w:t>
       </w:r>
       <w:r w:rsidR="00361137">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> p.,</w:t>
@@ -19439,60 +19777,51 @@
         </w:rPr>
         <w:t>, H.</w:t>
       </w:r>
       <w:r w:rsidRPr="002154AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, &amp; Xie</w:t>
       </w:r>
       <w:r w:rsidR="00361137">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Y</w:t>
       </w:r>
       <w:r w:rsidRPr="002154AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Test-retest reliability of self-rated </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">health. </w:t>
+        <w:t xml:space="preserve">.  Test-retest reliability of self-rated health. </w:t>
       </w:r>
       <w:r w:rsidRPr="002154AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chinese Journal of Behavioral Medical Science</w:t>
       </w:r>
       <w:r w:rsidRPr="002154AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2000;9: 65-68.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7018931F" w14:textId="77777777" w:rsidR="002154AD" w:rsidRPr="002154AD" w:rsidRDefault="002154AD" w:rsidP="002154AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -19836,51 +20165,51 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">WHOQOL Group. The World Health Organization quality of life assessment (WHOQOL): Development and general psychometric properties. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7C81">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Social Science and Medicine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 1998;46(12):1569-1585.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1891B58A" w14:textId="1E4D07FD" w:rsidR="009B7C81" w:rsidRPr="009B7C81" w:rsidRDefault="009B7C81" w:rsidP="009B7C81">
+    <w:p w14:paraId="1891B58A" w14:textId="1E4D07FD" w:rsidR="009B7C81" w:rsidRDefault="009B7C81" w:rsidP="009B7C81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7C81">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WHOQOL Group. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19951,50 +20280,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="002E60F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>551-558</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7C81">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05997C94" w14:textId="730C0AB3" w:rsidR="00DB61F0" w:rsidRPr="00DB61F0" w:rsidRDefault="00DB61F0" w:rsidP="001737CA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHOQOL Group. WHOQOL user manual. Geneva: world health organization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>. 1998.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B2FB9A" w14:textId="77777777" w:rsidR="00A646A8" w:rsidRPr="00A646A8" w:rsidRDefault="00A646A8" w:rsidP="00A646A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A646A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Xu</w:t>
@@ -20321,1722 +20684,2072 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vision change and quality of life in the patients with cataract.   </w:t>
       </w:r>
       <w:r w:rsidRPr="00A646A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eye Science</w:t>
       </w:r>
       <w:r w:rsidRPr="00A646A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 1997;13:85-89.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EE4852" w14:textId="77777777" w:rsidR="00A646A8" w:rsidRPr="00A646A8" w:rsidRDefault="00A646A8" w:rsidP="00836345">
+    <w:p w14:paraId="1B242B70" w14:textId="35B57F6E" w:rsidR="00106A57" w:rsidRDefault="00106A57" w:rsidP="00836345">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A646A8">
-[...94 lines deleted...]
-    <w:p w14:paraId="6B59499A" w14:textId="77777777" w:rsidR="00A646A8" w:rsidRDefault="00A646A8" w:rsidP="00836345">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHOQOL Group. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Measuring quality of life</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>World Health Organization,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143FAE3B" w14:textId="0B5991C9" w:rsidR="00106A57" w:rsidRPr="00106A57" w:rsidRDefault="00106A57" w:rsidP="00D8528B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A646A8">
-[...84 lines deleted...]
-      <w:r w:rsidRPr="00A646A8">
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHOQOL Group. Quality of life assessment: the World Health Organization perspective. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chinese Journal of Preventive Medicine</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="5B6994A7" w14:textId="77777777" w:rsidR="00070684" w:rsidRPr="00070684" w:rsidRDefault="00070684" w:rsidP="00836345">
+        <w:t>European Psychiatry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1997; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12, S263-266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EE4852" w14:textId="77777777" w:rsidR="00A646A8" w:rsidRPr="00A646A8" w:rsidRDefault="00A646A8" w:rsidP="00836345">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="7C78A04F" w14:textId="77777777" w:rsidR="00070684" w:rsidRPr="00070684" w:rsidRDefault="00A646A8" w:rsidP="00836345">
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Hu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, &amp; Fang</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Discussion about quality of life.     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chinese Journal of Preventive Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1996; 30:53.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B59499A" w14:textId="77777777" w:rsidR="00A646A8" w:rsidRDefault="00A646A8" w:rsidP="00836345">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen</w:t>
       </w:r>
-      <w:r w:rsidR="00E0758B" w:rsidRPr="00490A1C">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00E0758B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00490A1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Hu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, M.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00490A1C">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">.  Study of quality of life and clinical application for </w:t>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, &amp; Hong</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Studies on the scale for quality of life for patients with </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00490A1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nasopharygeal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00490A1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carcinoma.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chinese Journal of Oncology</w:t>
-[...7 lines deleted...]
-        <w:t>, 1996;18:391</w:t>
+        <w:t>Chinese Journal of Preventive Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00A646A8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3AAAE824" w14:textId="77777777" w:rsidR="00A646A8" w:rsidRPr="000562FF" w:rsidRDefault="00A646A8" w:rsidP="00836345">
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1996; 30:229-230.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6994A7" w14:textId="77777777" w:rsidR="00070684" w:rsidRPr="00070684" w:rsidRDefault="00070684" w:rsidP="00836345">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:sz w:val="24"/>
-[...117 lines deleted...]
-    <w:p w14:paraId="49988737" w14:textId="77777777" w:rsidR="00A646A8" w:rsidRPr="000562FF" w:rsidRDefault="00A646A8" w:rsidP="00836345">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009155FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009155FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070684">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009155FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hu, M., &amp; Hong, M. Study on the proxy raters of quality of life.  Chinese Journal Preventive Medicine, 1996;30:272.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C78A04F" w14:textId="77777777" w:rsidR="00070684" w:rsidRPr="00070684" w:rsidRDefault="00A646A8" w:rsidP="00836345">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000562FF">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E0758B" w:rsidRPr="000562FF">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="00490A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000562FF">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E0758B" w:rsidRPr="000562FF">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, S.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000562FF">
+        <w:t>, Hong</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="00490A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000562FF">
+        <w:t>, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00E0758B" w:rsidRPr="000562FF">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, &amp; Xie</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="00490A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000562FF">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Ye</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E0758B" w:rsidRPr="000562FF">
+        <w:t xml:space="preserve">.  Study of quality of life and clinical application for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, T.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000562FF">
+        <w:t>nasopharygeal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, &amp; Ao</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="000562FF">
+        <w:t xml:space="preserve"> carcinoma patients.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Eye Science</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000562FF">
+        <w:t>Chinese Journal of Oncology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 1996;12:36-39.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B883686" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="00AE10A8">
+        <w:t>, 1996;18:391</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A646A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAAE824" w14:textId="77777777" w:rsidR="00A646A8" w:rsidRPr="000562FF" w:rsidRDefault="00A646A8" w:rsidP="00836345">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F7826">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen</w:t>
       </w:r>
-      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, H</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7826">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7826">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Hu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, &amp; Xie</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Test for the scale of quality of life for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nasopharygeal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carcinoma.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chinese Journal of Public Health</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="33A0A1F3" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="00AE10A8">
+        <w:t xml:space="preserve">Journal of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Southern Medical University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1996; 16:28-30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49988737" w14:textId="77777777" w:rsidR="00A646A8" w:rsidRDefault="00A646A8" w:rsidP="00836345">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F7826">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Q.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Li</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Ye</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, T.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, &amp; Ao</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Development of the scale of quality of life for diseases with visual impairment.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Social Science and Medicine</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3471B714" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="00AE10A8">
+        <w:t>Eye Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000562FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1996;12:36-39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196D726E" w14:textId="68DED24C" w:rsidR="00106A57" w:rsidRPr="00106A57" w:rsidRDefault="00106A57" w:rsidP="00DA7E06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F7826">
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHOQOL Group. What is quality of life? The WHOQOL group. World health organization quality of life assessment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="09893EE7" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+        <w:t>World Health Forum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1996;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17, 354-356</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601521B4" w14:textId="2CA0B5B3" w:rsidR="00106A57" w:rsidRPr="00106A57" w:rsidRDefault="00106A57" w:rsidP="00C0720B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F7826">
-[...69 lines deleted...]
-    <w:p w14:paraId="713EE614" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WHOQOL Group. WHOQOL-BREF: Introduction, administration, scoring and generic version of the assessment. World Health Organization, 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>996.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B883686" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="00AE10A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen</w:t>
       </w:r>
       <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, H</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Hu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, M</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Statistical methods for data with multiple endpoints.  </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Hong, (Eds.), </w:t>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chinese Journal of Public Health</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="150D7605" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="005978B1" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1995;14:61-63.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A0A1F3" w14:textId="5978CE8D" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="00AE10A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The WHOQOL Group. The development of the World Health Organization quality of life assessment (the WHOQOL).  In Orley J, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">WHOQOL Group. The World Health Organization quality of life assessment: position from World Health Organization.  </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Social Science and Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> W, (Eds.</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="77F83155" w14:textId="05396A52" w:rsidR="005978B1" w:rsidRPr="000F7826" w:rsidRDefault="005978B1" w:rsidP="009D3B3A">
+        <w:t>, 1995;41:1403-1409.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3471B714" w14:textId="0241BA85" w:rsidR="00245F0B" w:rsidRPr="00106A57" w:rsidRDefault="00245F0B" w:rsidP="00AE10A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="005E4C7E" w:rsidRPr="005E4C7E">
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHOQOL Group. Development of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the WHOQOL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Rationale and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>current status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Quality of Life Research</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="40754EE5" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ternational </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Journal of Mental Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1994;23:24-56.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388A5B1B" w14:textId="7B1637CD" w:rsidR="00106A57" w:rsidRPr="00106A57" w:rsidRDefault="00106A57" w:rsidP="002F3EE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F7826">
-[...68 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHOQOL Group. The development of the World Health Organization quality of life assessment instrument (the WHOQOL). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chinese Journal of Preventive Medicine</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6F60800E" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+        <w:t>Quality of Life Assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1994; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>41-57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09893EE7" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen</w:t>
       </w:r>
       <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, H</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
+        <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>&amp; Hu</w:t>
+        <w:t xml:space="preserve"> &amp; Hu</w:t>
       </w:r>
       <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, M</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The survival analysis of 1618 primary hepatocellular carcinoma cases registered. </w:t>
+        <w:t xml:space="preserve">. The analysis of risk factors of primary hepatocellular carcinoma with the model of conditional logistic regression. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chinese Journal of Health Statistics</w:t>
+        <w:t>Chinese Journal of Cancer</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:iCs/>
-[...14 lines deleted...]
-    <w:p w14:paraId="641D8342" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1994;13:128-130.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713EE614" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Fang</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen</w:t>
       </w:r>
       <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>, J.,</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, H</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> &amp; </w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:b/>
-[...13 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Quality of life assessment.  In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Use and misuse of logistic regression in medical research (I).  </w:t>
-      </w:r>
+        <w:t>Minghuang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hong, (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design, Measurement, and Evaluation in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5B4163A6" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MedicalRresearch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Zhong Shan University Press.  pp76-95. 1994.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150D7605" w14:textId="4FD50E57" w:rsidR="00245F0B" w:rsidRPr="005978B1" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fang</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">WHOQOL Group. The development of the World Health Organization quality of life assessment (the WHOQOL).  In Orley J, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-      </w:r>
+        <w:t>Kuyken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:b/>
-[...13 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W, (Eds.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Use and misuse of logistic regression in medical research (II).  </w:t>
+        <w:t xml:space="preserve">),  </w:t>
       </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quality</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...4 lines deleted...]
-        <w:t>Journal of Health Statistics</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of life assessment: International Perspectives</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 1993;10:61-63.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7698CDFD" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+        <w:t>. Berlin: Springer-Verlag. pp41-57. 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F83155" w14:textId="05396A52" w:rsidR="005978B1" w:rsidRPr="00DB61F0" w:rsidRDefault="005978B1" w:rsidP="009D3B3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F7826">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="000F7826">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WHOQOL Group. Study protocol for the World Health Organization project to develop a quality of life assessment instrument (WHOQOL)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4C7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4C7E" w:rsidRPr="005E4C7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chinese Journal of Community Medicine</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="5F235852" w14:textId="77777777" w:rsidR="00B20EBF" w:rsidRPr="000F7826" w:rsidRDefault="00B20EBF" w:rsidP="009D3B3A">
+        <w:t>Quality of Life Research</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4C7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1993;2:153-159.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2117AF26" w14:textId="269F0216" w:rsidR="00DB61F0" w:rsidRDefault="00DB61F0" w:rsidP="00243BD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DB61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WHOQOL Group. Measuring quality of life: the development of the World Health Organization Quality of Life Instrument (WHOQOL). Geneva: WHO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3A2934" w14:textId="2FBA6F31" w:rsidR="00DB61F0" w:rsidRPr="00DB61F0" w:rsidRDefault="00DB61F0" w:rsidP="009F1A3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WHOQOL Group. WHOQOL study protocol. Geneva: WHO, Division of Mental Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40754EE5" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fang</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, &amp; Hu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Research on quality of life.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chinese Journal of Preventive Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1993;27:178-180.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F60800E" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&amp; Hu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The survival analysis of 1618 primary hepatocellular carcinoma cases registered. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chinese Journal of Health Statistics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1993;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10:20-22.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641D8342" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fang</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, J.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Use and misuse of logistic regression in medical research (I).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chinese Journal of Health Statistics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,1993;10:54-57.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4163A6" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fang</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, J.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Use and misuse of logistic regression in medical research (II).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chinese Journal of Health Statistics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1993;10:61-63.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7698CDFD" w14:textId="77777777" w:rsidR="00245F0B" w:rsidRPr="000F7826" w:rsidRDefault="00245F0B" w:rsidP="009D3B3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&amp; Hu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The study on causes of primary hepatocellular carcinoma. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chinese Journal of Community Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1992;9:1-10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F235852" w14:textId="77777777" w:rsidR="00B20EBF" w:rsidRPr="000F7826" w:rsidRDefault="00B20EBF" w:rsidP="009D3B3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen</w:t>
       </w:r>
       <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E0758B" w:rsidRPr="000F7826">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -22193,1462 +22906,1681 @@
         <w:t>2007-</w:t>
       </w:r>
       <w:r w:rsidR="00E9421D" w:rsidRPr="00C55A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778D1FDB" w14:textId="77777777" w:rsidR="00F5635F" w:rsidRDefault="00F5635F" w:rsidP="00D8222D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A6DCA15" w14:textId="77777777" w:rsidR="00833A58" w:rsidRPr="00F7704B" w:rsidRDefault="00833A58" w:rsidP="00F7704B">
+    <w:p w14:paraId="3CF7231D" w14:textId="039816B0" w:rsidR="00201359" w:rsidRPr="00201359" w:rsidRDefault="00201359" w:rsidP="00201359">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pang, J., Valente, MJ., Chen, H. Evaluation of statistical methods in R for estimating intervention effects using segmented linear regression in the AB interrupted time series design. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BMC Medical Research Methodology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in press).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4A73D0" w14:textId="68ECED30" w:rsidR="00524E8D" w:rsidRPr="00524E8D" w:rsidRDefault="00524E8D" w:rsidP="00524E8D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lu, Y., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Wang, W., Huang, Y., Valente, MJ. How to Measure the Generalizability of Clinical Trials. Medical Research Archives, 2025; 13(9). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="001E095D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.18103/mra.v13i9.6896</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379D78C1" w14:textId="5803119A" w:rsidR="00900322" w:rsidRPr="00900322" w:rsidRDefault="00900322" w:rsidP="00900322">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*., Pang, J., Zhao, Y., Cao, B., Valente, M., Cen, W. Investigating started sample size, completed sample size and drop-out rate in 10,252 phase III clinical trials: Insights from ClinicalTrials.gov. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>British Journal of Clinical Pharmacology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00524E8D" w:rsidRPr="00524E8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00524E8D" w:rsidRPr="00524E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025; 91 (7), 1957-1964</w:t>
+      </w:r>
+      <w:r w:rsidR="00524E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C762E90" w14:textId="21B33508" w:rsidR="00900322" w:rsidRPr="00900322" w:rsidRDefault="00833A58" w:rsidP="00900322">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lu, Y., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*., Wang, W., Huang, Y., Cheng, F., Daley, E. Adjustment of selection bias for clinical trials: A simulation study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Communications in Statistics- Simulation and Computation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00900322" w:rsidRPr="00900322">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00900322" w:rsidRPr="00900322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025;54(7):2646-2663.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773C7C9D" w14:textId="41EE48B6" w:rsidR="00194EBD" w:rsidRPr="00F7704B" w:rsidRDefault="00476BA4" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Lu, Y., </w:t>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-        <w:t>Chen, H</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Pang, J., Zhao, Y., Giddens, S., Ficek, J., Valente, M., Cao, B., Daley, E. A data-driven approach to choosing privacy parameter for clinical trial data sharing under differential privacy. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">*., Wang, W., Huang, Y., Cheng, F., Daley, E. Adjustment of selection bias for clinical trials: A simulation study. </w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of the American Medical Informatics Association</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:i/>
-[...69 lines deleted...]
-    <w:p w14:paraId="773C7C9D" w14:textId="41EE48B6" w:rsidR="00194EBD" w:rsidRPr="00F7704B" w:rsidRDefault="00476BA4" w:rsidP="00F7704B">
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00194EBD" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00194EBD" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024; 31(5): 1135-1147. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E14627" w14:textId="2848F575" w:rsidR="00D04811" w:rsidRPr="00F7704B" w:rsidRDefault="00D04811" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lu, Y., </w:t>
+      </w:r>
+      <w:r w:rsidR="0002054C" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cen, W., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wang, W., Huang, Y, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Pang, J., Zhao, Y., Giddens, S., Ficek, J., Valente, M., Cao, B., Daley, E. A data-driven approach to choosing privacy parameter for clinical trial data sharing under differential privacy. </w:t>
+        <w:t xml:space="preserve">. How big is a big hazard ratio in clinical trials? </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Journal of Clinical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:iCs/>
-[...21 lines deleted...]
-    <w:p w14:paraId="25E14627" w14:textId="2848F575" w:rsidR="00D04811" w:rsidRPr="00F7704B" w:rsidRDefault="00D04811" w:rsidP="00F7704B">
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,  2023</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; 10(3):195-200.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0C0F70" w14:textId="5E3054D0" w:rsidR="002F1A9F" w:rsidRPr="00F7704B" w:rsidRDefault="002F1A9F" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:iCs/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lu, Y., </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Cen, W., </w:t>
+        <w:t xml:space="preserve">Ficek, J., </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Wang, W., Huang, Y, </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-        <w:t>Chen, H*</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Lu, Y., Huang, Y., Mayer, J. </w:t>
+      </w:r>
+      <w:r w:rsidR="00444BEB" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assessing the impacts of cluster effects and covariate imbalance in cluster randomized equivalence trials</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:iCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">International Journal of Clinical </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F7704B">
+        <w:t>. Statistics in Biopharmaceutical Research.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0A08" w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Trials</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="7C0C0F70" w14:textId="5E3054D0" w:rsidR="002F1A9F" w:rsidRPr="00F7704B" w:rsidRDefault="002F1A9F" w:rsidP="00F7704B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0A08" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023; 15(1):400-407.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B937B1" w14:textId="77777777" w:rsidR="002F1A9F" w:rsidRPr="00F7704B" w:rsidRDefault="002F1A9F" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ficek, J., </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ficek, J., Wang, W., </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t>Chen, H</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:iCs/>
-[...12 lines deleted...]
-        <w:t>Assessing the impacts of cluster effects and covariate imbalance in cluster randomized equivalence trials</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Dagne, G., Daley, E. Applications of differential privacy in health research: A scoping review. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Statistics in Biopharmaceutical Research.</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="75B937B1" w14:textId="77777777" w:rsidR="002F1A9F" w:rsidRPr="00F7704B" w:rsidRDefault="002F1A9F" w:rsidP="00F7704B">
+        <w:t>Journal of the American Medical Informatics Association, 2021;28(10), 2269-2276.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9A72D1" w14:textId="77777777" w:rsidR="002F1A9F" w:rsidRPr="00F7704B" w:rsidRDefault="002F1A9F" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Ficek, J., Wang, W., </w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xu, L., Huang, Y., </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Chen, H.</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, Dagne, G., Daley, E. Applications of differential privacy in health research: A scoping review. </w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>., Mbah, A., Cheng, F. Joint modeling analysis of multivariate skewed-longitudinal and time-to-event data with application to primary biliary cirrhosis study</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of the American Medical Informatics Association, 2021;28(10), 2269-2276.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D9A72D1" w14:textId="77777777" w:rsidR="002F1A9F" w:rsidRPr="00F7704B" w:rsidRDefault="002F1A9F" w:rsidP="00F7704B">
+        <w:t xml:space="preserve">. Journal of Medical Statistics and Informatics. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021;9:2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09339CF6" w14:textId="77777777" w:rsidR="003137E9" w:rsidRPr="00F7704B" w:rsidRDefault="003137E9" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Xu, L., Huang, Y., </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ficek, J., Wang, W., </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t>Chen, H</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t>., Mbah, A., Cheng, F. Joint modeling analysis of multivariate skewed-longitudinal and time-to-event data with application to primary biliary cirrhosis study</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dagne, G., Daley, E. A survey of differentially private regression for clinical and epidemiological research. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Journal of Medical Statistics and Informatics. </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="09339CF6" w14:textId="77777777" w:rsidR="003137E9" w:rsidRPr="00F7704B" w:rsidRDefault="003137E9" w:rsidP="00F7704B">
+        <w:t>International Statistical Review, 2021;89(1):132-147.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C194576" w14:textId="77777777" w:rsidR="00372D19" w:rsidRPr="00F7704B" w:rsidRDefault="00372D19" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H.,*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dagne, G., Daley, E. A survey of differentially private regression for clinical and epidemiological research. </w:t>
+        <w:t xml:space="preserve"> Lu, Y., Slye, N. Testing for baseline differences in clinical trials. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>International Statistical Review, 2021;89(1):132-147.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C194576" w14:textId="77777777" w:rsidR="00372D19" w:rsidRPr="00F7704B" w:rsidRDefault="00372D19" w:rsidP="00F7704B">
+        <w:t>International Journal of Clinical Trials</w:t>
+      </w:r>
+      <w:r w:rsidR="00692B2D" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2020,7(2):1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00692B2D" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0-153</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108A8D45" w14:textId="77777777" w:rsidR="00927206" w:rsidRPr="00F7704B" w:rsidRDefault="00927206" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zhang, H., Huang, Y., Wang, W., </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>H.,*</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Chen, H</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lu, Y., Slye, N. Testing for baseline differences in clinical trials. </w:t>
+        <w:t>., Langland-Orban, B. Bayesian quantile regression-based partially linear mixed-effects joint models for longitudinal data with multiple features.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>International Journal of Clinical Trials</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="108A8D45" w14:textId="77777777" w:rsidR="00927206" w:rsidRPr="00F7704B" w:rsidRDefault="00927206" w:rsidP="00F7704B">
+        <w:t xml:space="preserve"> Statistical Methods in Medical Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED179F" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED179F" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019:28:569-588.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5A5BE5" w14:textId="77777777" w:rsidR="008C0963" w:rsidRPr="00F7704B" w:rsidRDefault="008C0963" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang, H., Huang, Y., Wang, W., </w:t>
+        <w:t xml:space="preserve">Zhang, Y., </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>., Langland-Orban, B. Bayesian quantile regression-based partially linear mixed-effects joint models for longitudinal data with multiple features.</w:t>
+        <w:t xml:space="preserve">., Zhang, N. Bayesian inference for nonresponse two-phase sampling. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Statistical Methods in Medical Research</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00ED179F" w:rsidRPr="00F7704B">
+        <w:t>Statistica Sinica</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45240" w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00ED179F" w:rsidRPr="00F7704B">
-[...8 lines deleted...]
-    <w:p w14:paraId="2E5A5BE5" w14:textId="77777777" w:rsidR="008C0963" w:rsidRPr="00F7704B" w:rsidRDefault="008C0963" w:rsidP="00F7704B">
+      <w:r w:rsidR="00B45240" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2018;28:2167-2187</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B843323" w14:textId="77777777" w:rsidR="00232DC7" w:rsidRPr="00F7704B" w:rsidRDefault="00232DC7" w:rsidP="00F7704B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wang, W., Ma, Y., Huang, Y., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Generalizability</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analysis for clinical trials: A simulation study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Statistics in Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2017;66(10):1523-1531.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AAA279" w14:textId="77777777" w:rsidR="0072349B" w:rsidRPr="00F7704B" w:rsidRDefault="0072349B" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang, Y., </w:t>
+        <w:t xml:space="preserve">Xing, D., Huang, Y., </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Zhang, N. Bayesian inference for nonresponse two-phase sampling. </w:t>
+        <w:t xml:space="preserve">., Zhu, Y., Dagne, G., Baldwin, J. Bayesian inference on two-part mixed-effects models using skew distributions, with application to longitudinal semi-continuous alcohol data. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Statistica Sinica</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B45240" w:rsidRPr="00F7704B">
+        <w:t>Statistical Methods in Medical Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00232DC7" w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...95 lines deleted...]
-    <w:p w14:paraId="79AAA279" w14:textId="77777777" w:rsidR="0072349B" w:rsidRPr="00F7704B" w:rsidRDefault="0072349B" w:rsidP="00F7704B">
+        <w:t>, 2017;26(4):1838-1853.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2227F737" w14:textId="77777777" w:rsidR="0072349B" w:rsidRPr="00F7704B" w:rsidRDefault="0072349B" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Xing, D., Huang, Y., </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Zhu, Y., Dagne, G., Baldwin, J. Bayesian inference on two-part mixed-effects models using skew distributions, with application to longitudinal semi-continuous alcohol data. </w:t>
+        <w:t xml:space="preserve">., Zhu, Y., Dagne, G., Baldwin, J. Bayesian inference on bivariate semi-continuous mixed-effects models with application to longitudinal substance data. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Statistical Methods in Medical Research</w:t>
+        <w:t>Journal of Advanced Statistics</w:t>
       </w:r>
       <w:r w:rsidR="00232DC7" w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 2017;26(4):1838-1853.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2227F737" w14:textId="77777777" w:rsidR="0072349B" w:rsidRPr="00F7704B" w:rsidRDefault="0072349B" w:rsidP="00F7704B">
+        <w:t>, 2016; 1(3):122-135</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7243CB2D" w14:textId="77777777" w:rsidR="0072349B" w:rsidRPr="00F7704B" w:rsidRDefault="0072349B" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zhang, N., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Elliott. M.  Nonrespondent subsample multiple imputation in two-phase random sampling for nonresponse. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Journal of Official Statistics</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1B35" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2016; 32(3):769-785</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xing, D., Huang, Y., </w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7243CB2D" w14:textId="77777777" w:rsidR="0072349B" w:rsidRPr="00F7704B" w:rsidRDefault="0072349B" w:rsidP="00F7704B">
+    <w:p w14:paraId="2DD66127" w14:textId="77777777" w:rsidR="00F5635F" w:rsidRPr="00F7704B" w:rsidRDefault="0072349B" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chen, H</w:t>
-      </w:r>
+        <w:t>H.,*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Elliott. M.  Nonrespondent subsample multiple imputation in two-phase random sampling for nonresponse. </w:t>
+        <w:t xml:space="preserve"> Zhang, N., Lu, X. Is early smoking a causal risk factor for later cognitive impairment? A 20-year prospective study with time-varying propensity score matching based on random intercept and slope. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Official Statistics</w:t>
-[...7 lines deleted...]
-        <w:t>, 2016; 32(3):769-785</w:t>
+        <w:t>Communications in Statistics</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DD66127" w14:textId="77777777" w:rsidR="00F5635F" w:rsidRPr="00F7704B" w:rsidRDefault="0072349B" w:rsidP="00F7704B">
+        <w:t>, 2016; 45:2733-2743.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1459ECE9" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="00446666" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Huang, Y., Chen, R., Dagne, G., Zhu, Y., </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>H.,*</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Chen, H</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Zhang, N., Lu, X. Is early smoking a causal risk factor for later cognitive impairment? A 20-year prospective study with time-varying propensity score matching based on random intercept and slope. </w:t>
+        <w:t xml:space="preserve">. Bayesian bivariate linear mixed-effects models with skew-normal/independent distributions, with application to AIDS studies. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Communications in Statistics</w:t>
+        <w:t>Journal of Biopharmaceutical Statistics.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 2016; 45:2733-2743.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1459ECE9" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="00446666" w:rsidP="00F7704B">
+        <w:t xml:space="preserve"> 2015; 25: 373–396</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E27505" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="00446666" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Huang, Y., Chen, R., Dagne, G., Zhu, Y., </w:t>
+        <w:t xml:space="preserve">Huang, Y., Yan, C., Xing, D., Zhang, N., </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Bayesian bivariate linear mixed-effects models with skew-normal/independent distributions, with application to AIDS studies. </w:t>
+        <w:t xml:space="preserve">. Jointly modeling event time and skewed-longitudinal data with missing response and mismeasured covariate for AIDS studies. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Biopharmaceutical Statistics.</w:t>
+        <w:t>Journal of Biopharmaceutical Statistics,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2015; 25: 373–396</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58E27505" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="00446666" w:rsidP="00F7704B">
+        <w:t xml:space="preserve"> 2015; 25:670-694.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B01A82" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="00446666" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chen, H</w:t>
-      </w:r>
+        <w:t>H.,*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Jointly modeling event time and skewed-longitudinal data with missing response and mismeasured covariate for AIDS studies. </w:t>
+        <w:t xml:space="preserve"> Huang, Y., Zhang, N. Joint modeling of a linear mixed effects model for self-esteem from mean ages 13 to 22 and a generalized linear model for anxiety disorder at mean age 33. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Biopharmaceutical Statistics,</w:t>
+        <w:t>Journal of Medical Statistics and Informatics</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2015; 25:670-694.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02B01A82" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="00446666" w:rsidP="00F7704B">
+        <w:t>, 2015; 3:1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F5B0F6" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="00904678" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zhang, N., </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>H.,*</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Chen, H</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Huang, Y., Zhang, N. Joint modeling of a linear mixed effects model for self-esteem from mean ages 13 to 22 and a generalized linear model for anxiety disorder at mean age 33. </w:t>
+        <w:t xml:space="preserve">., Zou, Y.  A joint model of binary and longitudinal data with non-ignorable missingness, with application to marital stress and late-life major depression in women. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Medical Statistics and Informatics</w:t>
+        <w:t>Journal of Applied Statistics,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 2015; 3:1.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38F5B0F6" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="00904678" w:rsidP="00F7704B">
+        <w:t xml:space="preserve"> 2014; 41:1028-1039.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4492AF00" w14:textId="77777777" w:rsidR="00904678" w:rsidRPr="00F7704B" w:rsidRDefault="00904678" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chen, H</w:t>
-      </w:r>
+        <w:t>H.,*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Zou, Y.  A joint model of binary and longitudinal data with non-ignorable missingness, with application to marital stress and late-life major depression in women. </w:t>
+        <w:t xml:space="preserve"> Nembhard, W., Stockwell, H. Within-person versus traditional study designs: How to evaluate study designs? [Letter].  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Applied Statistics,</w:t>
+        <w:t>Journal of Clinical Epidemiology</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2014; 41:1028-1039.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4492AF00" w14:textId="77777777" w:rsidR="00904678" w:rsidRPr="00F7704B" w:rsidRDefault="00904678" w:rsidP="00F7704B">
+        <w:t>, 2013; 66: 350-351.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A50777B" w14:textId="77777777" w:rsidR="00904678" w:rsidRPr="00F7704B" w:rsidRDefault="00904678" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>H.,*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Nembhard, W., Stockwell, H. Within-person versus traditional study designs: How to evaluate study designs? [Letter].  </w:t>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zhang, N., Lu, X., Chen, S.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caution regarding the choice of standard deviations to guide sample size calculations in clinical trials. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Clinical Epidemiology</w:t>
+        <w:t>Clinical Trials</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 2013; 66: 350-351.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A50777B" w14:textId="77777777" w:rsidR="00904678" w:rsidRPr="00F7704B" w:rsidRDefault="00904678" w:rsidP="00F7704B">
+        <w:t>, 2013; 10:522-529.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C04736B" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="00904678" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -23656,486 +24588,423 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>H.,*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zhang, N., Lu, X., Chen, S.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Caution regarding the choice of standard deviations to guide sample size calculations in clinical trials. </w:t>
+        <w:t xml:space="preserve">An alternative property for evaluating sample size for normal data using preliminary data. [Letter]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Clinical Trials</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 2013; 10:522-529.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C04736B" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="00904678" w:rsidP="00F7704B">
+        <w:t>, 2013; 10:992-993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CC7929" w14:textId="27A0CB90" w:rsidR="000A5A09" w:rsidRPr="00F7704B" w:rsidRDefault="000A5A09" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        </w:rPr>
+        <w:t>Chen, H*,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cohen, P &amp; Chen S. How big is a big odds ratio? Interpreting the magnitudes of odds ratios in epidemiological studies. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Zhang, N., Lu, X., Chen, S.  </w:t>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Communications in Statistics – Simulation and Computation</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">An alternative property for evaluating sample size for normal data using preliminary data. [Letter]. </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="21CC7929" w14:textId="366EA8B7" w:rsidR="000A5A09" w:rsidRPr="00F7704B" w:rsidRDefault="000A5A09" w:rsidP="00F7704B">
+        <w:t>, 2010; 39: 860-864.</w:t>
+      </w:r>
+      <w:r w:rsidR="00990F10" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Citations &gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="00195032" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00195032" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00990F10" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C50D098" w14:textId="04C39453" w:rsidR="000A5A09" w:rsidRPr="00F7704B" w:rsidRDefault="000A5A09" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>Chen, H*,</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen. S., </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Cohen, P &amp; Chen S. How big is a big odds ratio? Interpreting the magnitudes of odds ratios in epidemiological studies. </w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H</w:t>
+      </w:r>
+      <w:r w:rsidR="00476BA4" w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>Communications in Statistics – Simulation and Computation</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Cohen’s f Statistics. Encyclopedia of Research Design (pp 185-187). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 2010; 39: 860-864.</w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="3C50D098" w14:textId="04C39453" w:rsidR="000A5A09" w:rsidRPr="00F7704B" w:rsidRDefault="000A5A09" w:rsidP="00F7704B">
+        <w:lastRenderedPageBreak/>
+        <w:t>SAGE Publications Inc.  2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035F21A0" w14:textId="7F0C70CE" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="000A5A09" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen. S., </w:t>
+        <w:t xml:space="preserve">Chen, S., </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chen, H</w:t>
       </w:r>
       <w:r w:rsidR="00476BA4" w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.  Cohen’s f Statistics. Encyclopedia of Research Design (pp 185-187). SAGE Publications Inc.  2010.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="035F21A0" w14:textId="7F0C70CE" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="000A5A09" w:rsidP="00F7704B">
+        <w:t>.  Regression to the Mean. Encyclopedia of Research Design (pp 1235-1237). SAGE Publications Inc.  2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7399B8C2" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="000A5A09" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen, S., </w:t>
+        <w:t xml:space="preserve">Cohen, P., </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chen, H</w:t>
-[...8 lines deleted...]
-        <w:t>*</w:t>
+        <w:t>Chen, H*.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.  Regression to the Mean. Encyclopedia of Research Design (pp 1235-1237). SAGE Publications Inc.  2010.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7399B8C2" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="000A5A09" w:rsidP="00F7704B">
+        <w:t xml:space="preserve"> How the reflection of linear correlation in odds ratios depends on the cut-off points.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Communications in Statistics – Simulation and Computation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7704B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2009; 38: 610-620.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B51EF2C" w14:textId="77777777" w:rsidR="003C015C" w:rsidRPr="00F7704B" w:rsidRDefault="003C015C" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cohen, P., </w:t>
+        <w:t xml:space="preserve">Cohen, P., Gordon, K., Kasen, S., </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chen, H*.</w:t>
+        <w:t>Chen, H</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> How the reflection of linear correlation in odds ratios depends on the cut-off points.  </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="6B51EF2C" w14:textId="77777777" w:rsidR="003C015C" w:rsidRPr="00F7704B" w:rsidRDefault="003C015C" w:rsidP="00F7704B">
+        <w:t>. Developmental structural change in the maturity of role assumption. In P. Cohen (Ed.), Applied Data Analytic Techniques for Turning Points Research (pp 195-214). Mahwah, NJ: Lawrence Erlbaum Associates. 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41515F33" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="003C015C" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Cohen, P., Gordon, K., Kasen, S., </w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chen, H*.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w14:paraId="41515F33" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="003C015C" w:rsidP="00F7704B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cohen, P., Gordon, K. Using an econometric model of change points to locate turning points in individual time series. In P. Cohen (Ed.), Applied Data Analytic Techniques for Turning Points Research (pp 183-194). Mahwah, NJ: Lawrence Erlbaum Associates. 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BDF6E0" w14:textId="77777777" w:rsidR="00446666" w:rsidRPr="00F7704B" w:rsidRDefault="00E9421D" w:rsidP="00F7704B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chen, H*.,</w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t>Chen, H*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">., Cohen, P., Chen, S. Biased odds ratios from dichotomization of age.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Statistics in Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7704B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -24171,106 +25040,135 @@
     <w:p w14:paraId="2D13325A" w14:textId="77777777" w:rsidR="00F378B6" w:rsidRPr="001B7079" w:rsidRDefault="00F378B6" w:rsidP="00F378B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7079">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547F6CC1" w14:textId="77777777" w:rsidR="00F378B6" w:rsidRDefault="00F378B6" w:rsidP="00F378B6">
+    <w:p w14:paraId="547F6CC1" w14:textId="32EB17C5" w:rsidR="00F378B6" w:rsidRDefault="00F378B6" w:rsidP="00F378B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455CF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>I provide biostatistical reviews for NIH clinical trial grant applications and serve as an Associate Editor, Senior Editor, Biostatistical Advisor, and Editorial Board Member for several journals. Additionally, I conduct peer reviews for approximately 30 journals.</w:t>
+        <w:t xml:space="preserve">I provide biostatistical reviews for NIH clinical trial grant applications and serve as an Associate Editor, Senior Editor, Biostatistical Advisor, and Editorial Board Member for several journals. </w:t>
+      </w:r>
+      <w:r w:rsidR="00167C3E" w:rsidRPr="00167C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, I conduct peer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00167C3E" w:rsidRPr="00167C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00167C3E" w:rsidRPr="00167C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for approximately 30 journals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE609CF" w14:textId="77777777" w:rsidR="00F378B6" w:rsidRPr="00595272" w:rsidRDefault="00F378B6" w:rsidP="00F378B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F378B6" w:rsidRPr="00595272" w:rsidSect="00F513AB">
-      <w:footerReference w:type="even" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="850" w:footer="850" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6422D88C" w14:textId="77777777" w:rsidR="006C4252" w:rsidRDefault="006C4252">
+    <w:p w14:paraId="2DA405EE" w14:textId="77777777" w:rsidR="00607647" w:rsidRDefault="00607647">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00C25268" w14:textId="77777777" w:rsidR="006C4252" w:rsidRDefault="006C4252">
+    <w:p w14:paraId="56B5490F" w14:textId="77777777" w:rsidR="00607647" w:rsidRDefault="00607647">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
@@ -24417,58 +25315,58 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0702B97C" w14:textId="77777777" w:rsidR="0026076D" w:rsidRDefault="0026076D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0019F0A0" w14:textId="77777777" w:rsidR="006C4252" w:rsidRDefault="006C4252">
+    <w:p w14:paraId="5E99D0E7" w14:textId="77777777" w:rsidR="00607647" w:rsidRDefault="00607647">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33BACE3B" w14:textId="77777777" w:rsidR="006C4252" w:rsidRDefault="006C4252">
+    <w:p w14:paraId="1106B9DF" w14:textId="77777777" w:rsidR="00607647" w:rsidRDefault="00607647">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00294C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87847C3E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -25491,298 +26389,311 @@
     <w:rsid w:val="000B3AAE"/>
     <w:rsid w:val="000B3D41"/>
     <w:rsid w:val="000B4C9E"/>
     <w:rsid w:val="000B7A44"/>
     <w:rsid w:val="000C3FBF"/>
     <w:rsid w:val="000C40DE"/>
     <w:rsid w:val="000C67C0"/>
     <w:rsid w:val="000D103A"/>
     <w:rsid w:val="000D255E"/>
     <w:rsid w:val="000D2BD0"/>
     <w:rsid w:val="000D3C72"/>
     <w:rsid w:val="000D4C48"/>
     <w:rsid w:val="000D4D9A"/>
     <w:rsid w:val="000E07EE"/>
     <w:rsid w:val="000E4387"/>
     <w:rsid w:val="000E7641"/>
     <w:rsid w:val="000F1E28"/>
     <w:rsid w:val="000F44B9"/>
     <w:rsid w:val="000F4FDE"/>
     <w:rsid w:val="000F62B5"/>
     <w:rsid w:val="000F7826"/>
     <w:rsid w:val="000F7F72"/>
     <w:rsid w:val="001037ED"/>
     <w:rsid w:val="00105ABD"/>
     <w:rsid w:val="0010630F"/>
+    <w:rsid w:val="00106A57"/>
     <w:rsid w:val="00107595"/>
     <w:rsid w:val="0011437F"/>
     <w:rsid w:val="001208BD"/>
     <w:rsid w:val="001246E0"/>
     <w:rsid w:val="00124705"/>
     <w:rsid w:val="00124A89"/>
     <w:rsid w:val="00135189"/>
     <w:rsid w:val="00135D30"/>
     <w:rsid w:val="00137F02"/>
     <w:rsid w:val="001429A2"/>
     <w:rsid w:val="00145E27"/>
     <w:rsid w:val="00150240"/>
     <w:rsid w:val="001509F3"/>
     <w:rsid w:val="00151753"/>
     <w:rsid w:val="00151DB1"/>
     <w:rsid w:val="001521B3"/>
     <w:rsid w:val="00160BB0"/>
     <w:rsid w:val="001611AF"/>
     <w:rsid w:val="0016173F"/>
+    <w:rsid w:val="00167C3E"/>
     <w:rsid w:val="0017081B"/>
     <w:rsid w:val="00170839"/>
     <w:rsid w:val="0017157F"/>
     <w:rsid w:val="001722A2"/>
     <w:rsid w:val="00174E13"/>
     <w:rsid w:val="001771C7"/>
     <w:rsid w:val="001815B4"/>
     <w:rsid w:val="00181CCD"/>
     <w:rsid w:val="00182046"/>
     <w:rsid w:val="00184A00"/>
     <w:rsid w:val="00185A24"/>
     <w:rsid w:val="001866C0"/>
     <w:rsid w:val="001868BC"/>
     <w:rsid w:val="0019040C"/>
     <w:rsid w:val="0019431F"/>
     <w:rsid w:val="00194EBD"/>
     <w:rsid w:val="00195032"/>
     <w:rsid w:val="001968A7"/>
     <w:rsid w:val="001A0901"/>
     <w:rsid w:val="001A0FC8"/>
     <w:rsid w:val="001A2E2D"/>
     <w:rsid w:val="001A3745"/>
     <w:rsid w:val="001A5636"/>
     <w:rsid w:val="001A5EBC"/>
     <w:rsid w:val="001B0CAE"/>
     <w:rsid w:val="001B2223"/>
     <w:rsid w:val="001B239F"/>
     <w:rsid w:val="001B23EC"/>
     <w:rsid w:val="001B3867"/>
     <w:rsid w:val="001B6A35"/>
     <w:rsid w:val="001B7079"/>
     <w:rsid w:val="001B71FB"/>
     <w:rsid w:val="001C0587"/>
     <w:rsid w:val="001C0CC3"/>
     <w:rsid w:val="001C1596"/>
     <w:rsid w:val="001C1630"/>
     <w:rsid w:val="001C1D78"/>
     <w:rsid w:val="001C25B5"/>
     <w:rsid w:val="001C54A4"/>
     <w:rsid w:val="001C701D"/>
     <w:rsid w:val="001D2E79"/>
     <w:rsid w:val="001D354B"/>
     <w:rsid w:val="001D6446"/>
     <w:rsid w:val="001D6B33"/>
     <w:rsid w:val="001D76F3"/>
     <w:rsid w:val="001E0FC9"/>
     <w:rsid w:val="001E49B9"/>
+    <w:rsid w:val="001E6046"/>
     <w:rsid w:val="001E748E"/>
     <w:rsid w:val="001E7C7C"/>
     <w:rsid w:val="001F0F46"/>
     <w:rsid w:val="001F2200"/>
     <w:rsid w:val="001F3C49"/>
     <w:rsid w:val="001F58E5"/>
     <w:rsid w:val="001F79CC"/>
+    <w:rsid w:val="00201359"/>
     <w:rsid w:val="00201CA6"/>
     <w:rsid w:val="0020274A"/>
     <w:rsid w:val="00205252"/>
     <w:rsid w:val="002061C7"/>
     <w:rsid w:val="00207EEA"/>
     <w:rsid w:val="002104F9"/>
     <w:rsid w:val="0021314A"/>
     <w:rsid w:val="002154AD"/>
     <w:rsid w:val="002168A4"/>
     <w:rsid w:val="00221E40"/>
     <w:rsid w:val="0022566C"/>
     <w:rsid w:val="00225AC2"/>
     <w:rsid w:val="002273CB"/>
     <w:rsid w:val="00232C01"/>
     <w:rsid w:val="00232DC7"/>
     <w:rsid w:val="0023588C"/>
     <w:rsid w:val="0023622B"/>
     <w:rsid w:val="00237110"/>
     <w:rsid w:val="0023777D"/>
     <w:rsid w:val="0024104F"/>
     <w:rsid w:val="00244051"/>
     <w:rsid w:val="00244BF2"/>
     <w:rsid w:val="0024598D"/>
     <w:rsid w:val="00245F0B"/>
     <w:rsid w:val="00251337"/>
     <w:rsid w:val="0025190E"/>
     <w:rsid w:val="002529BD"/>
     <w:rsid w:val="00252E98"/>
     <w:rsid w:val="00253BBC"/>
     <w:rsid w:val="002561A8"/>
     <w:rsid w:val="002578D9"/>
     <w:rsid w:val="00257A20"/>
     <w:rsid w:val="0026076D"/>
     <w:rsid w:val="002612A0"/>
     <w:rsid w:val="00261C1B"/>
     <w:rsid w:val="002631D3"/>
     <w:rsid w:val="00267D27"/>
+    <w:rsid w:val="00274C50"/>
     <w:rsid w:val="00274DA9"/>
     <w:rsid w:val="002753E7"/>
     <w:rsid w:val="00275761"/>
     <w:rsid w:val="0027744D"/>
     <w:rsid w:val="00281685"/>
     <w:rsid w:val="00284990"/>
     <w:rsid w:val="00285396"/>
     <w:rsid w:val="0029085C"/>
     <w:rsid w:val="00291534"/>
     <w:rsid w:val="0029354C"/>
     <w:rsid w:val="00293C89"/>
     <w:rsid w:val="00295376"/>
     <w:rsid w:val="00297894"/>
     <w:rsid w:val="00297A8D"/>
     <w:rsid w:val="002A2A17"/>
     <w:rsid w:val="002A2D96"/>
     <w:rsid w:val="002A30B0"/>
     <w:rsid w:val="002A4682"/>
     <w:rsid w:val="002B44BB"/>
     <w:rsid w:val="002C0470"/>
     <w:rsid w:val="002C0C31"/>
     <w:rsid w:val="002C1ADF"/>
     <w:rsid w:val="002C4592"/>
     <w:rsid w:val="002C618A"/>
+    <w:rsid w:val="002C6CF5"/>
     <w:rsid w:val="002D121A"/>
     <w:rsid w:val="002D3BDC"/>
     <w:rsid w:val="002D54B5"/>
     <w:rsid w:val="002D6C51"/>
     <w:rsid w:val="002E348D"/>
     <w:rsid w:val="002E41B1"/>
     <w:rsid w:val="002E4B03"/>
     <w:rsid w:val="002E60F2"/>
     <w:rsid w:val="002E6E48"/>
     <w:rsid w:val="002F1A19"/>
     <w:rsid w:val="002F1A9F"/>
     <w:rsid w:val="002F1B03"/>
     <w:rsid w:val="002F1C82"/>
     <w:rsid w:val="002F2275"/>
     <w:rsid w:val="002F43B4"/>
     <w:rsid w:val="002F440C"/>
     <w:rsid w:val="002F5303"/>
     <w:rsid w:val="002F55EF"/>
     <w:rsid w:val="002F5D21"/>
     <w:rsid w:val="002F6F95"/>
     <w:rsid w:val="002F7CAA"/>
     <w:rsid w:val="00302E9B"/>
     <w:rsid w:val="00305BC6"/>
     <w:rsid w:val="00307455"/>
     <w:rsid w:val="00312D72"/>
     <w:rsid w:val="003137A0"/>
     <w:rsid w:val="003137E9"/>
     <w:rsid w:val="003204B7"/>
     <w:rsid w:val="003204C0"/>
     <w:rsid w:val="00320542"/>
     <w:rsid w:val="00327106"/>
     <w:rsid w:val="00335F7F"/>
     <w:rsid w:val="00336520"/>
     <w:rsid w:val="00342BE8"/>
     <w:rsid w:val="00343E78"/>
     <w:rsid w:val="00343F7B"/>
     <w:rsid w:val="003463BB"/>
     <w:rsid w:val="003475DA"/>
     <w:rsid w:val="003519E9"/>
     <w:rsid w:val="003536FC"/>
     <w:rsid w:val="00355505"/>
+    <w:rsid w:val="00356DD1"/>
     <w:rsid w:val="00361137"/>
     <w:rsid w:val="00370E80"/>
     <w:rsid w:val="003715E4"/>
     <w:rsid w:val="00372933"/>
     <w:rsid w:val="00372D19"/>
     <w:rsid w:val="0037311D"/>
     <w:rsid w:val="00381714"/>
     <w:rsid w:val="00381F9E"/>
     <w:rsid w:val="00386F97"/>
     <w:rsid w:val="003872BF"/>
     <w:rsid w:val="0039027C"/>
     <w:rsid w:val="0039123E"/>
     <w:rsid w:val="00392D20"/>
     <w:rsid w:val="00392E5E"/>
     <w:rsid w:val="0039348C"/>
     <w:rsid w:val="003936FC"/>
     <w:rsid w:val="003955C9"/>
     <w:rsid w:val="00395732"/>
     <w:rsid w:val="00396276"/>
     <w:rsid w:val="0039653C"/>
     <w:rsid w:val="00397442"/>
     <w:rsid w:val="003A0A09"/>
     <w:rsid w:val="003A4DDC"/>
     <w:rsid w:val="003A5758"/>
+    <w:rsid w:val="003A5BB5"/>
     <w:rsid w:val="003B1FC8"/>
     <w:rsid w:val="003B2FBA"/>
+    <w:rsid w:val="003B3BE7"/>
     <w:rsid w:val="003B55D1"/>
     <w:rsid w:val="003B5A6E"/>
     <w:rsid w:val="003B7061"/>
     <w:rsid w:val="003B77BD"/>
     <w:rsid w:val="003B7C58"/>
     <w:rsid w:val="003C015C"/>
     <w:rsid w:val="003C1F0A"/>
     <w:rsid w:val="003C2A25"/>
     <w:rsid w:val="003C5B6F"/>
     <w:rsid w:val="003C5C64"/>
     <w:rsid w:val="003D0D08"/>
     <w:rsid w:val="003D1DEF"/>
     <w:rsid w:val="003D23E6"/>
     <w:rsid w:val="003D520C"/>
     <w:rsid w:val="003E101A"/>
     <w:rsid w:val="003E28E3"/>
     <w:rsid w:val="003E51D0"/>
     <w:rsid w:val="003E551E"/>
     <w:rsid w:val="003F0731"/>
     <w:rsid w:val="003F2BDC"/>
     <w:rsid w:val="003F45AD"/>
     <w:rsid w:val="003F4EE3"/>
+    <w:rsid w:val="003F729D"/>
+    <w:rsid w:val="004008B7"/>
     <w:rsid w:val="00400FA8"/>
     <w:rsid w:val="004017D9"/>
     <w:rsid w:val="00403BC4"/>
     <w:rsid w:val="0040541A"/>
     <w:rsid w:val="00406C57"/>
     <w:rsid w:val="0040744F"/>
     <w:rsid w:val="00412B52"/>
     <w:rsid w:val="0041395E"/>
     <w:rsid w:val="00414DAC"/>
     <w:rsid w:val="00415277"/>
     <w:rsid w:val="004152DD"/>
     <w:rsid w:val="004163BD"/>
     <w:rsid w:val="0041718B"/>
     <w:rsid w:val="00417493"/>
+    <w:rsid w:val="0042095C"/>
     <w:rsid w:val="004230D1"/>
     <w:rsid w:val="00425377"/>
     <w:rsid w:val="0042772F"/>
     <w:rsid w:val="004300B8"/>
     <w:rsid w:val="004312A7"/>
     <w:rsid w:val="004316D7"/>
     <w:rsid w:val="004328BC"/>
     <w:rsid w:val="00432BC7"/>
     <w:rsid w:val="0043518E"/>
     <w:rsid w:val="00435F5A"/>
     <w:rsid w:val="00441406"/>
+    <w:rsid w:val="004418D4"/>
     <w:rsid w:val="00444BEB"/>
     <w:rsid w:val="00444E00"/>
     <w:rsid w:val="00446666"/>
     <w:rsid w:val="00446819"/>
     <w:rsid w:val="00450822"/>
     <w:rsid w:val="00451F0B"/>
     <w:rsid w:val="00455CF6"/>
     <w:rsid w:val="00463DA8"/>
     <w:rsid w:val="00465003"/>
     <w:rsid w:val="0046507F"/>
     <w:rsid w:val="00466230"/>
     <w:rsid w:val="00472A47"/>
     <w:rsid w:val="00472ACE"/>
     <w:rsid w:val="00475AC5"/>
     <w:rsid w:val="004767D2"/>
     <w:rsid w:val="00476BA4"/>
     <w:rsid w:val="00477AF2"/>
     <w:rsid w:val="00480A15"/>
     <w:rsid w:val="004837DA"/>
     <w:rsid w:val="004853E1"/>
     <w:rsid w:val="00485AAC"/>
     <w:rsid w:val="00486115"/>
     <w:rsid w:val="00486E11"/>
     <w:rsid w:val="00490A1C"/>
     <w:rsid w:val="00492835"/>
@@ -25812,121 +26723,125 @@
     <w:rsid w:val="004E0634"/>
     <w:rsid w:val="004E1FD4"/>
     <w:rsid w:val="004E2D91"/>
     <w:rsid w:val="004E37A4"/>
     <w:rsid w:val="004E3BD5"/>
     <w:rsid w:val="004E407E"/>
     <w:rsid w:val="004E55A7"/>
     <w:rsid w:val="004E664A"/>
     <w:rsid w:val="004E6D6A"/>
     <w:rsid w:val="004F3197"/>
     <w:rsid w:val="004F708A"/>
     <w:rsid w:val="0050014A"/>
     <w:rsid w:val="00500E53"/>
     <w:rsid w:val="00501612"/>
     <w:rsid w:val="00503A75"/>
     <w:rsid w:val="00505DF4"/>
     <w:rsid w:val="0051175D"/>
     <w:rsid w:val="00512C5A"/>
     <w:rsid w:val="00512EA0"/>
     <w:rsid w:val="00513C18"/>
     <w:rsid w:val="00514864"/>
     <w:rsid w:val="0052045B"/>
     <w:rsid w:val="00523021"/>
     <w:rsid w:val="0052388C"/>
     <w:rsid w:val="0052453B"/>
+    <w:rsid w:val="00524E8D"/>
     <w:rsid w:val="00531256"/>
     <w:rsid w:val="00531ECA"/>
     <w:rsid w:val="005357CE"/>
     <w:rsid w:val="005370F1"/>
     <w:rsid w:val="00537A5F"/>
     <w:rsid w:val="005400E3"/>
     <w:rsid w:val="00540EBE"/>
     <w:rsid w:val="0054119E"/>
+    <w:rsid w:val="0054242C"/>
     <w:rsid w:val="005439C1"/>
     <w:rsid w:val="00545455"/>
     <w:rsid w:val="0055084B"/>
     <w:rsid w:val="00551635"/>
     <w:rsid w:val="00556653"/>
     <w:rsid w:val="0055730E"/>
     <w:rsid w:val="005600C3"/>
     <w:rsid w:val="005600F7"/>
     <w:rsid w:val="00560987"/>
     <w:rsid w:val="0056366C"/>
     <w:rsid w:val="00563AD0"/>
     <w:rsid w:val="005672F1"/>
     <w:rsid w:val="005764F5"/>
     <w:rsid w:val="00577A69"/>
     <w:rsid w:val="005809C1"/>
     <w:rsid w:val="00582043"/>
     <w:rsid w:val="00582119"/>
     <w:rsid w:val="00583E1D"/>
     <w:rsid w:val="00585063"/>
     <w:rsid w:val="00590F99"/>
     <w:rsid w:val="005912C3"/>
     <w:rsid w:val="00595272"/>
+    <w:rsid w:val="00596A35"/>
     <w:rsid w:val="00597379"/>
     <w:rsid w:val="005978B1"/>
     <w:rsid w:val="005A0A39"/>
     <w:rsid w:val="005A1197"/>
     <w:rsid w:val="005A20E7"/>
     <w:rsid w:val="005A2A3E"/>
     <w:rsid w:val="005A353F"/>
     <w:rsid w:val="005A59ED"/>
     <w:rsid w:val="005B133C"/>
     <w:rsid w:val="005B13C2"/>
     <w:rsid w:val="005B14C6"/>
     <w:rsid w:val="005B41A0"/>
     <w:rsid w:val="005B49CD"/>
     <w:rsid w:val="005C0386"/>
     <w:rsid w:val="005C0CC2"/>
     <w:rsid w:val="005C13DC"/>
     <w:rsid w:val="005C37D5"/>
     <w:rsid w:val="005C37EF"/>
     <w:rsid w:val="005C62A4"/>
     <w:rsid w:val="005C7B68"/>
     <w:rsid w:val="005D1FE6"/>
     <w:rsid w:val="005D4367"/>
     <w:rsid w:val="005D4579"/>
     <w:rsid w:val="005E0EF6"/>
     <w:rsid w:val="005E346A"/>
     <w:rsid w:val="005E3FBC"/>
     <w:rsid w:val="005E40D7"/>
     <w:rsid w:val="005E48BE"/>
     <w:rsid w:val="005E4C7E"/>
     <w:rsid w:val="005E5D44"/>
     <w:rsid w:val="005F015E"/>
     <w:rsid w:val="005F34B3"/>
     <w:rsid w:val="005F4DFD"/>
     <w:rsid w:val="005F7BEC"/>
     <w:rsid w:val="0060048F"/>
     <w:rsid w:val="006007FC"/>
     <w:rsid w:val="00603BD2"/>
     <w:rsid w:val="00604949"/>
     <w:rsid w:val="00605B8E"/>
     <w:rsid w:val="00606EC9"/>
     <w:rsid w:val="006074B8"/>
+    <w:rsid w:val="00607647"/>
     <w:rsid w:val="00614828"/>
     <w:rsid w:val="00614C07"/>
     <w:rsid w:val="00615433"/>
     <w:rsid w:val="006165E0"/>
     <w:rsid w:val="00617A19"/>
     <w:rsid w:val="00617C84"/>
     <w:rsid w:val="00621FCA"/>
     <w:rsid w:val="00623CE3"/>
     <w:rsid w:val="006252F8"/>
     <w:rsid w:val="00627F9E"/>
     <w:rsid w:val="006306E3"/>
     <w:rsid w:val="00630C1B"/>
     <w:rsid w:val="00631FEA"/>
     <w:rsid w:val="00633BF9"/>
     <w:rsid w:val="0063475F"/>
     <w:rsid w:val="00635177"/>
     <w:rsid w:val="00635F67"/>
     <w:rsid w:val="00636F0F"/>
     <w:rsid w:val="006414D9"/>
     <w:rsid w:val="00642A20"/>
     <w:rsid w:val="00644D71"/>
     <w:rsid w:val="00646961"/>
     <w:rsid w:val="00647C6C"/>
     <w:rsid w:val="006527E0"/>
     <w:rsid w:val="00655D50"/>
@@ -25940,50 +26855,51 @@
     <w:rsid w:val="00670884"/>
     <w:rsid w:val="00672400"/>
     <w:rsid w:val="00672BFE"/>
     <w:rsid w:val="006731B9"/>
     <w:rsid w:val="006736D4"/>
     <w:rsid w:val="006741A8"/>
     <w:rsid w:val="0067694B"/>
     <w:rsid w:val="00676AEF"/>
     <w:rsid w:val="00677D72"/>
     <w:rsid w:val="00680268"/>
     <w:rsid w:val="00682321"/>
     <w:rsid w:val="00686D5A"/>
     <w:rsid w:val="0069038F"/>
     <w:rsid w:val="006903A5"/>
     <w:rsid w:val="00691B5E"/>
     <w:rsid w:val="00692B2D"/>
     <w:rsid w:val="00693DDF"/>
     <w:rsid w:val="006970A5"/>
     <w:rsid w:val="0069733E"/>
     <w:rsid w:val="006A20D1"/>
     <w:rsid w:val="006A3AC9"/>
     <w:rsid w:val="006A41DE"/>
     <w:rsid w:val="006A4825"/>
     <w:rsid w:val="006A5EE3"/>
     <w:rsid w:val="006B0157"/>
+    <w:rsid w:val="006B0B03"/>
     <w:rsid w:val="006B13AB"/>
     <w:rsid w:val="006B38C1"/>
     <w:rsid w:val="006B3B7A"/>
     <w:rsid w:val="006B3F2A"/>
     <w:rsid w:val="006B4980"/>
     <w:rsid w:val="006B6D9C"/>
     <w:rsid w:val="006B7D42"/>
     <w:rsid w:val="006C4252"/>
     <w:rsid w:val="006C558B"/>
     <w:rsid w:val="006C56D8"/>
     <w:rsid w:val="006C7497"/>
     <w:rsid w:val="006C7D57"/>
     <w:rsid w:val="006C7E82"/>
     <w:rsid w:val="006D7F34"/>
     <w:rsid w:val="006E0CF0"/>
     <w:rsid w:val="006E20DE"/>
     <w:rsid w:val="006E24EE"/>
     <w:rsid w:val="006E2B44"/>
     <w:rsid w:val="006E38DB"/>
     <w:rsid w:val="006F21CB"/>
     <w:rsid w:val="006F7EF1"/>
     <w:rsid w:val="0070156E"/>
     <w:rsid w:val="00701741"/>
     <w:rsid w:val="00701CF9"/>
     <w:rsid w:val="00703243"/>
@@ -26032,155 +26948,161 @@
     <w:rsid w:val="00785632"/>
     <w:rsid w:val="0078598F"/>
     <w:rsid w:val="00787A45"/>
     <w:rsid w:val="00787C62"/>
     <w:rsid w:val="00791456"/>
     <w:rsid w:val="00791B63"/>
     <w:rsid w:val="00792033"/>
     <w:rsid w:val="007923F9"/>
     <w:rsid w:val="00793B0A"/>
     <w:rsid w:val="00794C18"/>
     <w:rsid w:val="007955F6"/>
     <w:rsid w:val="007A0769"/>
     <w:rsid w:val="007A0792"/>
     <w:rsid w:val="007A165C"/>
     <w:rsid w:val="007A43B6"/>
     <w:rsid w:val="007B059C"/>
     <w:rsid w:val="007B0D1B"/>
     <w:rsid w:val="007B18DA"/>
     <w:rsid w:val="007B2D0A"/>
     <w:rsid w:val="007B4948"/>
     <w:rsid w:val="007C0D56"/>
     <w:rsid w:val="007C0D96"/>
     <w:rsid w:val="007C10C0"/>
     <w:rsid w:val="007C1579"/>
     <w:rsid w:val="007C5909"/>
+    <w:rsid w:val="007C7C4C"/>
     <w:rsid w:val="007D150D"/>
     <w:rsid w:val="007D1DE5"/>
     <w:rsid w:val="007D7106"/>
     <w:rsid w:val="007D73A8"/>
     <w:rsid w:val="007E1C05"/>
     <w:rsid w:val="007E1DCB"/>
     <w:rsid w:val="007E5334"/>
     <w:rsid w:val="007E7F76"/>
     <w:rsid w:val="007F0E59"/>
     <w:rsid w:val="007F0EF7"/>
     <w:rsid w:val="007F136A"/>
     <w:rsid w:val="007F1D92"/>
     <w:rsid w:val="007F1DC8"/>
     <w:rsid w:val="007F3C68"/>
     <w:rsid w:val="007F452D"/>
     <w:rsid w:val="007F534F"/>
     <w:rsid w:val="007F682A"/>
     <w:rsid w:val="007F68C4"/>
     <w:rsid w:val="007F69AB"/>
     <w:rsid w:val="007F7528"/>
     <w:rsid w:val="007F7838"/>
     <w:rsid w:val="0080260C"/>
     <w:rsid w:val="00802A4D"/>
     <w:rsid w:val="00803DBF"/>
     <w:rsid w:val="00803F27"/>
     <w:rsid w:val="008079F2"/>
     <w:rsid w:val="00810A05"/>
     <w:rsid w:val="0081150C"/>
     <w:rsid w:val="00811B51"/>
     <w:rsid w:val="00812E84"/>
     <w:rsid w:val="00813D14"/>
     <w:rsid w:val="008151C1"/>
     <w:rsid w:val="00816157"/>
     <w:rsid w:val="00816F3E"/>
     <w:rsid w:val="00821FB8"/>
     <w:rsid w:val="00822024"/>
     <w:rsid w:val="008225DB"/>
     <w:rsid w:val="008229DC"/>
     <w:rsid w:val="008245DB"/>
     <w:rsid w:val="00824D5C"/>
+    <w:rsid w:val="00825164"/>
     <w:rsid w:val="0083045D"/>
     <w:rsid w:val="00832F72"/>
     <w:rsid w:val="00833A58"/>
     <w:rsid w:val="0083449A"/>
     <w:rsid w:val="00835CAF"/>
     <w:rsid w:val="00836345"/>
     <w:rsid w:val="00836F0A"/>
     <w:rsid w:val="00837B9D"/>
     <w:rsid w:val="00840E62"/>
     <w:rsid w:val="00841D8E"/>
     <w:rsid w:val="008420EC"/>
     <w:rsid w:val="00844343"/>
     <w:rsid w:val="00844487"/>
     <w:rsid w:val="00845284"/>
     <w:rsid w:val="0084538C"/>
     <w:rsid w:val="00853D0C"/>
     <w:rsid w:val="00855131"/>
     <w:rsid w:val="00860B79"/>
     <w:rsid w:val="00860BF6"/>
     <w:rsid w:val="00864EC5"/>
     <w:rsid w:val="0086525A"/>
     <w:rsid w:val="00867CBC"/>
     <w:rsid w:val="008700F8"/>
+    <w:rsid w:val="00870530"/>
     <w:rsid w:val="0087076D"/>
     <w:rsid w:val="0087118D"/>
     <w:rsid w:val="008745F0"/>
     <w:rsid w:val="00875A6A"/>
+    <w:rsid w:val="00875BBA"/>
     <w:rsid w:val="00877418"/>
     <w:rsid w:val="0088033D"/>
     <w:rsid w:val="00880622"/>
     <w:rsid w:val="00880D53"/>
     <w:rsid w:val="00881871"/>
     <w:rsid w:val="00882E9A"/>
     <w:rsid w:val="00884683"/>
     <w:rsid w:val="00885A5C"/>
     <w:rsid w:val="00894AAA"/>
     <w:rsid w:val="00896EE2"/>
     <w:rsid w:val="008A040B"/>
     <w:rsid w:val="008A200E"/>
     <w:rsid w:val="008A7DDE"/>
     <w:rsid w:val="008B26EB"/>
     <w:rsid w:val="008B4281"/>
     <w:rsid w:val="008B55C3"/>
     <w:rsid w:val="008B5757"/>
     <w:rsid w:val="008B7576"/>
     <w:rsid w:val="008B7D6E"/>
     <w:rsid w:val="008C01D3"/>
     <w:rsid w:val="008C0963"/>
     <w:rsid w:val="008C4C5A"/>
     <w:rsid w:val="008C4E4E"/>
     <w:rsid w:val="008D1626"/>
     <w:rsid w:val="008D2C58"/>
     <w:rsid w:val="008D3179"/>
     <w:rsid w:val="008D6914"/>
     <w:rsid w:val="008D7175"/>
     <w:rsid w:val="008E0892"/>
     <w:rsid w:val="008E125E"/>
     <w:rsid w:val="008E1884"/>
     <w:rsid w:val="008E18E8"/>
     <w:rsid w:val="008E2317"/>
+    <w:rsid w:val="008F0B98"/>
     <w:rsid w:val="008F38E0"/>
     <w:rsid w:val="008F3A19"/>
     <w:rsid w:val="008F438E"/>
     <w:rsid w:val="008F48CD"/>
     <w:rsid w:val="008F5E8B"/>
+    <w:rsid w:val="00900322"/>
     <w:rsid w:val="00900A68"/>
     <w:rsid w:val="0090191D"/>
     <w:rsid w:val="009044BD"/>
     <w:rsid w:val="00904678"/>
     <w:rsid w:val="0090468E"/>
     <w:rsid w:val="00904F66"/>
     <w:rsid w:val="009052C2"/>
     <w:rsid w:val="009074CE"/>
     <w:rsid w:val="00907A83"/>
     <w:rsid w:val="00907F9A"/>
     <w:rsid w:val="0091443A"/>
     <w:rsid w:val="009151E7"/>
     <w:rsid w:val="009155FA"/>
     <w:rsid w:val="0091798D"/>
     <w:rsid w:val="009263BD"/>
     <w:rsid w:val="00927206"/>
     <w:rsid w:val="009279A8"/>
     <w:rsid w:val="009308E6"/>
     <w:rsid w:val="0093338A"/>
     <w:rsid w:val="00936053"/>
     <w:rsid w:val="009360FF"/>
     <w:rsid w:val="009405B0"/>
     <w:rsid w:val="00943022"/>
     <w:rsid w:val="009433C6"/>
     <w:rsid w:val="0094418A"/>
@@ -26188,136 +27110,141 @@
     <w:rsid w:val="009471BA"/>
     <w:rsid w:val="00947E32"/>
     <w:rsid w:val="00952C92"/>
     <w:rsid w:val="00953C66"/>
     <w:rsid w:val="00954D94"/>
     <w:rsid w:val="00957D58"/>
     <w:rsid w:val="00961243"/>
     <w:rsid w:val="00963797"/>
     <w:rsid w:val="009641EB"/>
     <w:rsid w:val="009644F3"/>
     <w:rsid w:val="009645D1"/>
     <w:rsid w:val="0096670E"/>
     <w:rsid w:val="00966D5B"/>
     <w:rsid w:val="00967A1A"/>
     <w:rsid w:val="009708FE"/>
     <w:rsid w:val="00970FF5"/>
     <w:rsid w:val="00972A29"/>
     <w:rsid w:val="00972AA6"/>
     <w:rsid w:val="0097448D"/>
     <w:rsid w:val="009756CD"/>
     <w:rsid w:val="0097758F"/>
     <w:rsid w:val="00984303"/>
     <w:rsid w:val="009852C4"/>
     <w:rsid w:val="00986110"/>
     <w:rsid w:val="00987B51"/>
+    <w:rsid w:val="00987F45"/>
     <w:rsid w:val="00990F10"/>
     <w:rsid w:val="009911D8"/>
     <w:rsid w:val="009964E2"/>
     <w:rsid w:val="009970B5"/>
     <w:rsid w:val="009A10D9"/>
     <w:rsid w:val="009A180C"/>
     <w:rsid w:val="009A3A35"/>
     <w:rsid w:val="009A52AA"/>
     <w:rsid w:val="009B28B5"/>
     <w:rsid w:val="009B43C6"/>
     <w:rsid w:val="009B4EC0"/>
     <w:rsid w:val="009B55C3"/>
     <w:rsid w:val="009B59A5"/>
     <w:rsid w:val="009B7C81"/>
     <w:rsid w:val="009C070F"/>
     <w:rsid w:val="009C58CB"/>
     <w:rsid w:val="009C6CA4"/>
     <w:rsid w:val="009C7C91"/>
     <w:rsid w:val="009D3B3A"/>
     <w:rsid w:val="009D3B88"/>
     <w:rsid w:val="009D3EA8"/>
     <w:rsid w:val="009D3FC7"/>
     <w:rsid w:val="009E0BA6"/>
     <w:rsid w:val="009E40A1"/>
     <w:rsid w:val="009E5454"/>
     <w:rsid w:val="009E676B"/>
     <w:rsid w:val="009E74EF"/>
     <w:rsid w:val="009E7A1D"/>
     <w:rsid w:val="009F15B7"/>
+    <w:rsid w:val="009F1C6B"/>
     <w:rsid w:val="009F22A0"/>
     <w:rsid w:val="009F3590"/>
     <w:rsid w:val="009F3840"/>
     <w:rsid w:val="00A02A7E"/>
     <w:rsid w:val="00A02AC1"/>
     <w:rsid w:val="00A03BCE"/>
     <w:rsid w:val="00A051B9"/>
     <w:rsid w:val="00A066B9"/>
     <w:rsid w:val="00A07ABA"/>
     <w:rsid w:val="00A07B81"/>
     <w:rsid w:val="00A11E65"/>
     <w:rsid w:val="00A13A79"/>
     <w:rsid w:val="00A20087"/>
     <w:rsid w:val="00A20D2F"/>
+    <w:rsid w:val="00A2332E"/>
     <w:rsid w:val="00A23F7D"/>
     <w:rsid w:val="00A24190"/>
     <w:rsid w:val="00A27670"/>
     <w:rsid w:val="00A317BD"/>
     <w:rsid w:val="00A31EA0"/>
     <w:rsid w:val="00A3275B"/>
     <w:rsid w:val="00A349D5"/>
     <w:rsid w:val="00A34FD2"/>
     <w:rsid w:val="00A35B0C"/>
     <w:rsid w:val="00A35E4B"/>
     <w:rsid w:val="00A410DA"/>
     <w:rsid w:val="00A44298"/>
     <w:rsid w:val="00A47D78"/>
     <w:rsid w:val="00A5027A"/>
     <w:rsid w:val="00A50299"/>
     <w:rsid w:val="00A51934"/>
     <w:rsid w:val="00A537DD"/>
     <w:rsid w:val="00A53D62"/>
     <w:rsid w:val="00A53F76"/>
     <w:rsid w:val="00A54A56"/>
     <w:rsid w:val="00A55D14"/>
     <w:rsid w:val="00A6003E"/>
     <w:rsid w:val="00A60A80"/>
     <w:rsid w:val="00A613BC"/>
     <w:rsid w:val="00A62C77"/>
     <w:rsid w:val="00A6343A"/>
     <w:rsid w:val="00A64279"/>
     <w:rsid w:val="00A646A8"/>
     <w:rsid w:val="00A652F1"/>
     <w:rsid w:val="00A662E6"/>
     <w:rsid w:val="00A6738D"/>
     <w:rsid w:val="00A70385"/>
     <w:rsid w:val="00A710E7"/>
     <w:rsid w:val="00A715F1"/>
     <w:rsid w:val="00A7481D"/>
     <w:rsid w:val="00A74AA2"/>
     <w:rsid w:val="00A75A91"/>
     <w:rsid w:val="00A80B20"/>
+    <w:rsid w:val="00A80E7A"/>
     <w:rsid w:val="00A82002"/>
     <w:rsid w:val="00A83BAF"/>
     <w:rsid w:val="00A844E1"/>
     <w:rsid w:val="00A86B23"/>
     <w:rsid w:val="00A906A6"/>
+    <w:rsid w:val="00A90F17"/>
     <w:rsid w:val="00A921BC"/>
     <w:rsid w:val="00A93619"/>
     <w:rsid w:val="00A96544"/>
     <w:rsid w:val="00A965E7"/>
     <w:rsid w:val="00AA2FAF"/>
     <w:rsid w:val="00AA4D2C"/>
     <w:rsid w:val="00AA5DC9"/>
     <w:rsid w:val="00AB0789"/>
     <w:rsid w:val="00AB4D72"/>
     <w:rsid w:val="00AB4DC5"/>
     <w:rsid w:val="00AB52AA"/>
     <w:rsid w:val="00AB58EB"/>
     <w:rsid w:val="00AB5D20"/>
     <w:rsid w:val="00AB6AE8"/>
     <w:rsid w:val="00AC1070"/>
     <w:rsid w:val="00AC17C5"/>
     <w:rsid w:val="00AC1A8D"/>
     <w:rsid w:val="00AC201C"/>
     <w:rsid w:val="00AC4B1C"/>
     <w:rsid w:val="00AC515C"/>
     <w:rsid w:val="00AC7118"/>
     <w:rsid w:val="00AC71AE"/>
     <w:rsid w:val="00AD2959"/>
     <w:rsid w:val="00AD6567"/>
     <w:rsid w:val="00AD738D"/>
@@ -26378,251 +27305,264 @@
     <w:rsid w:val="00B85ED3"/>
     <w:rsid w:val="00B8647C"/>
     <w:rsid w:val="00B86AD1"/>
     <w:rsid w:val="00B87343"/>
     <w:rsid w:val="00B928D1"/>
     <w:rsid w:val="00B9367D"/>
     <w:rsid w:val="00B93C2C"/>
     <w:rsid w:val="00B9407C"/>
     <w:rsid w:val="00B9442C"/>
     <w:rsid w:val="00B97A41"/>
     <w:rsid w:val="00BA0A08"/>
     <w:rsid w:val="00BA1187"/>
     <w:rsid w:val="00BA2A09"/>
     <w:rsid w:val="00BA5125"/>
     <w:rsid w:val="00BA5961"/>
     <w:rsid w:val="00BA5BC4"/>
     <w:rsid w:val="00BA6549"/>
     <w:rsid w:val="00BA7C2C"/>
     <w:rsid w:val="00BB01B5"/>
     <w:rsid w:val="00BB1182"/>
     <w:rsid w:val="00BB258C"/>
     <w:rsid w:val="00BB30C2"/>
     <w:rsid w:val="00BB314E"/>
     <w:rsid w:val="00BB4C7A"/>
     <w:rsid w:val="00BC0D08"/>
+    <w:rsid w:val="00BC1EC6"/>
     <w:rsid w:val="00BC3E12"/>
     <w:rsid w:val="00BC5F41"/>
     <w:rsid w:val="00BC7C79"/>
     <w:rsid w:val="00BD10BA"/>
     <w:rsid w:val="00BD4F5D"/>
     <w:rsid w:val="00BD6AE0"/>
     <w:rsid w:val="00BE06AF"/>
     <w:rsid w:val="00BE0AB6"/>
     <w:rsid w:val="00BF0A1F"/>
     <w:rsid w:val="00BF0E44"/>
     <w:rsid w:val="00BF0F28"/>
     <w:rsid w:val="00BF3C76"/>
     <w:rsid w:val="00BF6C6B"/>
     <w:rsid w:val="00BF7808"/>
     <w:rsid w:val="00C02E2B"/>
     <w:rsid w:val="00C04430"/>
     <w:rsid w:val="00C06C68"/>
     <w:rsid w:val="00C1074A"/>
     <w:rsid w:val="00C12007"/>
     <w:rsid w:val="00C127B5"/>
     <w:rsid w:val="00C13C79"/>
     <w:rsid w:val="00C15519"/>
     <w:rsid w:val="00C17278"/>
     <w:rsid w:val="00C20342"/>
     <w:rsid w:val="00C2063D"/>
     <w:rsid w:val="00C21226"/>
     <w:rsid w:val="00C2300A"/>
     <w:rsid w:val="00C24E93"/>
     <w:rsid w:val="00C330B1"/>
     <w:rsid w:val="00C40845"/>
     <w:rsid w:val="00C41F50"/>
     <w:rsid w:val="00C42393"/>
     <w:rsid w:val="00C4422A"/>
     <w:rsid w:val="00C46848"/>
     <w:rsid w:val="00C50E10"/>
     <w:rsid w:val="00C52AC7"/>
     <w:rsid w:val="00C55A01"/>
     <w:rsid w:val="00C623CF"/>
     <w:rsid w:val="00C71159"/>
     <w:rsid w:val="00C71189"/>
+    <w:rsid w:val="00C71BC1"/>
     <w:rsid w:val="00C73067"/>
     <w:rsid w:val="00C74398"/>
     <w:rsid w:val="00C75173"/>
     <w:rsid w:val="00C7618B"/>
     <w:rsid w:val="00C7695C"/>
     <w:rsid w:val="00C812B2"/>
     <w:rsid w:val="00C82183"/>
     <w:rsid w:val="00C82CA3"/>
     <w:rsid w:val="00C835C4"/>
     <w:rsid w:val="00C9035D"/>
     <w:rsid w:val="00C9043E"/>
     <w:rsid w:val="00C908D5"/>
+    <w:rsid w:val="00C97FA5"/>
     <w:rsid w:val="00CA1858"/>
     <w:rsid w:val="00CA2818"/>
     <w:rsid w:val="00CA4D75"/>
     <w:rsid w:val="00CA6A78"/>
     <w:rsid w:val="00CA71BF"/>
     <w:rsid w:val="00CA729D"/>
     <w:rsid w:val="00CB3877"/>
     <w:rsid w:val="00CB51D2"/>
     <w:rsid w:val="00CB52AD"/>
     <w:rsid w:val="00CC0E54"/>
     <w:rsid w:val="00CC19B8"/>
     <w:rsid w:val="00CC4F24"/>
     <w:rsid w:val="00CC5E30"/>
     <w:rsid w:val="00CC68E5"/>
     <w:rsid w:val="00CD0192"/>
     <w:rsid w:val="00CD129F"/>
     <w:rsid w:val="00CD1A79"/>
     <w:rsid w:val="00CD3E47"/>
     <w:rsid w:val="00CD5480"/>
     <w:rsid w:val="00CD59B1"/>
     <w:rsid w:val="00CD634F"/>
     <w:rsid w:val="00CD68A8"/>
     <w:rsid w:val="00CE266F"/>
     <w:rsid w:val="00CE2AE6"/>
     <w:rsid w:val="00CF1F0F"/>
     <w:rsid w:val="00CF5130"/>
     <w:rsid w:val="00CF5AC7"/>
     <w:rsid w:val="00CF5BFF"/>
     <w:rsid w:val="00CF6916"/>
     <w:rsid w:val="00CF7B44"/>
     <w:rsid w:val="00D00001"/>
     <w:rsid w:val="00D0264A"/>
     <w:rsid w:val="00D03DE0"/>
     <w:rsid w:val="00D04811"/>
     <w:rsid w:val="00D0533F"/>
     <w:rsid w:val="00D06539"/>
     <w:rsid w:val="00D06B85"/>
     <w:rsid w:val="00D17D91"/>
     <w:rsid w:val="00D217CE"/>
     <w:rsid w:val="00D22A20"/>
     <w:rsid w:val="00D22D62"/>
     <w:rsid w:val="00D23ED8"/>
     <w:rsid w:val="00D252D5"/>
     <w:rsid w:val="00D259C1"/>
     <w:rsid w:val="00D25B99"/>
     <w:rsid w:val="00D25D6F"/>
+    <w:rsid w:val="00D26C48"/>
     <w:rsid w:val="00D31456"/>
     <w:rsid w:val="00D32C24"/>
     <w:rsid w:val="00D337AE"/>
     <w:rsid w:val="00D40BE8"/>
     <w:rsid w:val="00D420A5"/>
+    <w:rsid w:val="00D42658"/>
     <w:rsid w:val="00D42905"/>
     <w:rsid w:val="00D44704"/>
     <w:rsid w:val="00D479A6"/>
     <w:rsid w:val="00D5197C"/>
     <w:rsid w:val="00D51A5E"/>
     <w:rsid w:val="00D53B8B"/>
     <w:rsid w:val="00D54FD6"/>
     <w:rsid w:val="00D564D4"/>
     <w:rsid w:val="00D62177"/>
+    <w:rsid w:val="00D62878"/>
     <w:rsid w:val="00D66BCC"/>
     <w:rsid w:val="00D6757A"/>
     <w:rsid w:val="00D707A5"/>
     <w:rsid w:val="00D71642"/>
     <w:rsid w:val="00D71D61"/>
     <w:rsid w:val="00D72D31"/>
     <w:rsid w:val="00D81057"/>
     <w:rsid w:val="00D8205E"/>
     <w:rsid w:val="00D8222D"/>
     <w:rsid w:val="00D82B41"/>
     <w:rsid w:val="00D82DBF"/>
     <w:rsid w:val="00D84C1F"/>
     <w:rsid w:val="00D85C9D"/>
     <w:rsid w:val="00D87A89"/>
     <w:rsid w:val="00D908ED"/>
     <w:rsid w:val="00D93AFF"/>
     <w:rsid w:val="00D96784"/>
+    <w:rsid w:val="00D96F9A"/>
     <w:rsid w:val="00DA1CBD"/>
     <w:rsid w:val="00DA643D"/>
     <w:rsid w:val="00DA6D8F"/>
+    <w:rsid w:val="00DB14C3"/>
     <w:rsid w:val="00DB2FBE"/>
     <w:rsid w:val="00DB5424"/>
+    <w:rsid w:val="00DB61F0"/>
     <w:rsid w:val="00DC27F7"/>
     <w:rsid w:val="00DC36F5"/>
     <w:rsid w:val="00DC4E33"/>
     <w:rsid w:val="00DC6C14"/>
     <w:rsid w:val="00DD04F2"/>
     <w:rsid w:val="00DD062D"/>
     <w:rsid w:val="00DD358D"/>
     <w:rsid w:val="00DD60FA"/>
     <w:rsid w:val="00DD6E01"/>
     <w:rsid w:val="00DD735F"/>
     <w:rsid w:val="00DE1A3E"/>
     <w:rsid w:val="00DE25FD"/>
     <w:rsid w:val="00DE3268"/>
     <w:rsid w:val="00DE5DB3"/>
     <w:rsid w:val="00DE7DB0"/>
     <w:rsid w:val="00DF09F7"/>
     <w:rsid w:val="00DF0DE7"/>
     <w:rsid w:val="00DF1B1C"/>
     <w:rsid w:val="00DF1B35"/>
     <w:rsid w:val="00DF2807"/>
     <w:rsid w:val="00DF3575"/>
     <w:rsid w:val="00DF4CAB"/>
     <w:rsid w:val="00DF55C8"/>
     <w:rsid w:val="00DF568B"/>
     <w:rsid w:val="00DF5C45"/>
     <w:rsid w:val="00DF6C3D"/>
     <w:rsid w:val="00E00795"/>
+    <w:rsid w:val="00E013F5"/>
     <w:rsid w:val="00E0758B"/>
     <w:rsid w:val="00E07BAD"/>
     <w:rsid w:val="00E101A6"/>
     <w:rsid w:val="00E12936"/>
     <w:rsid w:val="00E138E1"/>
     <w:rsid w:val="00E1707F"/>
     <w:rsid w:val="00E17B53"/>
     <w:rsid w:val="00E21487"/>
     <w:rsid w:val="00E23AC7"/>
     <w:rsid w:val="00E27639"/>
     <w:rsid w:val="00E276C8"/>
     <w:rsid w:val="00E30119"/>
     <w:rsid w:val="00E3313D"/>
     <w:rsid w:val="00E414ED"/>
     <w:rsid w:val="00E41601"/>
     <w:rsid w:val="00E4184E"/>
     <w:rsid w:val="00E43707"/>
     <w:rsid w:val="00E44427"/>
     <w:rsid w:val="00E47D29"/>
     <w:rsid w:val="00E520C0"/>
     <w:rsid w:val="00E52171"/>
     <w:rsid w:val="00E5380E"/>
     <w:rsid w:val="00E54A59"/>
     <w:rsid w:val="00E61155"/>
     <w:rsid w:val="00E61891"/>
     <w:rsid w:val="00E6713E"/>
+    <w:rsid w:val="00E71EB4"/>
     <w:rsid w:val="00E72BA4"/>
     <w:rsid w:val="00E761FB"/>
     <w:rsid w:val="00E7672A"/>
     <w:rsid w:val="00E7679F"/>
     <w:rsid w:val="00E77A0A"/>
     <w:rsid w:val="00E77FD8"/>
+    <w:rsid w:val="00E84616"/>
     <w:rsid w:val="00E84D90"/>
     <w:rsid w:val="00E86160"/>
     <w:rsid w:val="00E904CB"/>
     <w:rsid w:val="00E90BB1"/>
     <w:rsid w:val="00E91C74"/>
     <w:rsid w:val="00E925B7"/>
     <w:rsid w:val="00E9333F"/>
     <w:rsid w:val="00E9421D"/>
+    <w:rsid w:val="00E96661"/>
     <w:rsid w:val="00EA04BE"/>
     <w:rsid w:val="00EA2FB2"/>
     <w:rsid w:val="00EA5A62"/>
     <w:rsid w:val="00EB2085"/>
     <w:rsid w:val="00EB44BC"/>
     <w:rsid w:val="00EB4692"/>
     <w:rsid w:val="00EB4F69"/>
     <w:rsid w:val="00EB53A2"/>
     <w:rsid w:val="00EC03EF"/>
     <w:rsid w:val="00EC083A"/>
     <w:rsid w:val="00EC49E9"/>
     <w:rsid w:val="00EC6E30"/>
     <w:rsid w:val="00EC7991"/>
     <w:rsid w:val="00EC7D81"/>
     <w:rsid w:val="00EC7D8B"/>
     <w:rsid w:val="00ED0402"/>
     <w:rsid w:val="00ED179F"/>
     <w:rsid w:val="00ED2510"/>
     <w:rsid w:val="00ED4196"/>
     <w:rsid w:val="00ED5F1A"/>
     <w:rsid w:val="00ED7C18"/>
     <w:rsid w:val="00EE2FD1"/>
     <w:rsid w:val="00EE6783"/>
     <w:rsid w:val="00EE71F0"/>
     <w:rsid w:val="00EF1294"/>
@@ -26664,50 +27604,51 @@
     <w:rsid w:val="00F50EAF"/>
     <w:rsid w:val="00F51227"/>
     <w:rsid w:val="00F513AB"/>
     <w:rsid w:val="00F52874"/>
     <w:rsid w:val="00F538EC"/>
     <w:rsid w:val="00F53AAD"/>
     <w:rsid w:val="00F55670"/>
     <w:rsid w:val="00F5635F"/>
     <w:rsid w:val="00F56F00"/>
     <w:rsid w:val="00F6692B"/>
     <w:rsid w:val="00F66ECC"/>
     <w:rsid w:val="00F67AF1"/>
     <w:rsid w:val="00F73861"/>
     <w:rsid w:val="00F74413"/>
     <w:rsid w:val="00F76A65"/>
     <w:rsid w:val="00F7704B"/>
     <w:rsid w:val="00F84872"/>
     <w:rsid w:val="00F84ACC"/>
     <w:rsid w:val="00F84EF0"/>
     <w:rsid w:val="00F85E4A"/>
     <w:rsid w:val="00F876B0"/>
     <w:rsid w:val="00F91AB7"/>
     <w:rsid w:val="00F93371"/>
     <w:rsid w:val="00F9456B"/>
     <w:rsid w:val="00F94F8C"/>
+    <w:rsid w:val="00FA082C"/>
     <w:rsid w:val="00FA14F5"/>
     <w:rsid w:val="00FA444E"/>
     <w:rsid w:val="00FB24DF"/>
     <w:rsid w:val="00FB3D70"/>
     <w:rsid w:val="00FB5610"/>
     <w:rsid w:val="00FB6A06"/>
     <w:rsid w:val="00FB6DA3"/>
     <w:rsid w:val="00FB71E1"/>
     <w:rsid w:val="00FC01A5"/>
     <w:rsid w:val="00FC13B0"/>
     <w:rsid w:val="00FC2437"/>
     <w:rsid w:val="00FC293F"/>
     <w:rsid w:val="00FC34E8"/>
     <w:rsid w:val="00FC487A"/>
     <w:rsid w:val="00FC5D7A"/>
     <w:rsid w:val="00FD3827"/>
     <w:rsid w:val="00FD403D"/>
     <w:rsid w:val="00FD52E8"/>
     <w:rsid w:val="00FD71C9"/>
     <w:rsid w:val="00FE1630"/>
     <w:rsid w:val="00FE1870"/>
     <w:rsid w:val="00FE5056"/>
     <w:rsid w:val="00FE72BC"/>
     <w:rsid w:val="00FE7B21"/>
     <w:rsid w:val="00FF0A81"/>
@@ -27619,51 +28560,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1386835416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hchen1@usf.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18103/mra.v13i9.6896" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hchen1@usf.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18103/mra.v13i9.6896" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -27911,68 +28852,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>42024</Characters>
+  <Pages>15</Pages>
+  <Words>7244</Words>
+  <Characters>44192</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>350</Lines>
-  <Paragraphs>98</Paragraphs>
+  <Lines>690</Lines>
+  <Paragraphs>338</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CURRICULUM  VITAE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>- BMTD -</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49298</CharactersWithSpaces>
+  <CharactersWithSpaces>51098</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CURRICULUM  VITAE</dc:title>
   <dc:creator>silence</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>