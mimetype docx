--- v1 (2026-01-25)
+++ v2 (2026-04-19)
@@ -23,58 +23,60 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="61A244EE" w14:textId="7513EB89" w:rsidR="00D92776" w:rsidRPr="00787266" w:rsidRDefault="00B64692" w:rsidP="00D92776">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t>Vckl,,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="293B4BA2" w14:textId="77777777" w:rsidR="00D92776" w:rsidRPr="00787266" w:rsidRDefault="00D92776" w:rsidP="00D92776">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787266">
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2377D4E3" w14:textId="77777777" w:rsidR="00D92776" w:rsidRPr="00474CFF" w:rsidRDefault="00D92776" w:rsidP="00AB618C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="13"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
@@ -151,60 +153,68 @@
         <w:t>CURRICULUM VIT</w:t>
       </w:r>
       <w:r w:rsidR="0073156A" w:rsidRPr="0080614A">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0080614A">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B533D5" w14:textId="77777777" w:rsidR="009C5B43" w:rsidRPr="00474CFF" w:rsidRDefault="009C5B43" w:rsidP="009C5B43">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="317A0154" w14:textId="568B3E66" w:rsidR="00FA0321" w:rsidRDefault="0080614A" w:rsidP="0073156A">
       <w:r>
-        <w:t>Contact:</w:t>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA0321">
-        <w:t>Office: 813-974-8498</w:t>
+        <w:t>Office</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA0321">
+        <w:t>: 813-974-8498</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476BF8B8" w14:textId="64064039" w:rsidR="0073156A" w:rsidRPr="00976CAE" w:rsidRDefault="00FA0321" w:rsidP="00FA0321">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Cell</w:t>
       </w:r>
       <w:r w:rsidR="0073156A" w:rsidRPr="00976CAE">
         <w:t>: 631-433-4769</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077BF26D" w14:textId="6B22F7F1" w:rsidR="0056239D" w:rsidRDefault="00F26FFF" w:rsidP="00D92776">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00FA0321" w:rsidRPr="00AA6914">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -550,51 +560,59 @@
         <w:t>04/2020</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00474CFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>National Board-Certified Health &amp; Wellness Coach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F90F5E" w14:textId="513637F5" w:rsidR="00F10010" w:rsidRDefault="00F10010" w:rsidP="00133758">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>National Board for Health &amp; Wellness Coaching</w:t>
+        <w:t xml:space="preserve">National Board </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Health &amp; Wellness Coaching</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="592C6EDF" w14:textId="77777777" w:rsidR="00F10010" w:rsidRDefault="00F10010" w:rsidP="00133758"/>
     <w:p w14:paraId="3A3DDB3A" w14:textId="050A6E0A" w:rsidR="00474CFF" w:rsidRDefault="00F10010" w:rsidP="00133758">
       <w:r>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00400612">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00133758">
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidR="00133758" w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00133758" w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00474CFF" w:rsidRPr="00474CFF">
         <w:rPr>
           <w:b/>
@@ -1967,75 +1985,65 @@
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>East Stroudsburg, PA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288645E4" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00157ABD">
+    <w:p w14:paraId="54881724" w14:textId="555118BD" w:rsidR="00405756" w:rsidRPr="00A82237" w:rsidRDefault="007C732B" w:rsidP="00157ABD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:bCs/>
-[...16 lines deleted...]
-        </w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2015</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00A25193" w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
       <w:r w:rsidR="00405756" w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00405756" w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2506,1530 +2514,1639 @@
       </w:r>
       <w:r w:rsidR="00E35A38" w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ESEARCH</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E2C2DC5" w14:textId="77777777" w:rsidR="00777558" w:rsidRDefault="00777558" w:rsidP="009C045D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BAAFB59" w14:textId="6C84ABF8" w:rsidR="006C2876" w:rsidRDefault="006C2876" w:rsidP="006C2876">
+    <w:p w14:paraId="5DDBBA97" w14:textId="65C13EA1" w:rsidR="00E743D3" w:rsidRDefault="00E743D3" w:rsidP="00E743D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">24 </w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Present</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Co-</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="09794F5D" w14:textId="28BAD817" w:rsidR="006C2876" w:rsidRPr="00976CAE" w:rsidRDefault="006C2876" w:rsidP="006C2876">
+        <w:t>National Evaluator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED20E3C" w14:textId="74E7C7EA" w:rsidR="00E743D3" w:rsidRPr="00976CAE" w:rsidRDefault="00E743D3" w:rsidP="00E743D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF629F">
-[...14 lines deleted...]
-    <w:p w14:paraId="0DE667F3" w14:textId="77777777" w:rsidR="006C2876" w:rsidRPr="00976CAE" w:rsidRDefault="006C2876" w:rsidP="006C2876">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mentor Agility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Coaching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B78FB5A" w14:textId="4B88ACFB" w:rsidR="00E743D3" w:rsidRDefault="00E743D3" w:rsidP="00E743D3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jackson, WY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F30EA96" w14:textId="77777777" w:rsidR="00E743D3" w:rsidRDefault="00E743D3" w:rsidP="00E743D3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAAFB59" w14:textId="6C84ABF8" w:rsidR="006C2876" w:rsidRDefault="006C2876" w:rsidP="006C2876">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">24 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Co-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4AB6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09794F5D" w14:textId="28BAD817" w:rsidR="006C2876" w:rsidRPr="00976CAE" w:rsidRDefault="006C2876" w:rsidP="006C2876">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CAE">
-[...89 lines deleted...]
-    <w:p w14:paraId="4E2C3E10" w14:textId="2A317701" w:rsidR="009C045D" w:rsidRDefault="009C045D" w:rsidP="009C045D">
+      <w:r w:rsidRPr="00EF629F">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Applied Lifestyle Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE667F3" w14:textId="77777777" w:rsidR="006C2876" w:rsidRPr="00976CAE" w:rsidRDefault="006C2876" w:rsidP="006C2876">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="46AF27DF" w14:textId="04F4E08C" w:rsidR="00F00847" w:rsidRDefault="00F00847" w:rsidP="009C045D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of South Florida </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2E7B7D" w14:textId="77777777" w:rsidR="006C2876" w:rsidRDefault="006C2876" w:rsidP="006C2876">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A432C3" w14:textId="77777777" w:rsidR="006C2876" w:rsidRDefault="006C2876" w:rsidP="009C045D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D9B79F" w14:textId="21445CAE" w:rsidR="009C045D" w:rsidRDefault="009C045D" w:rsidP="009C045D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00523011">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Epidemiologist – COVID-19 Response</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2C3E10" w14:textId="2A317701" w:rsidR="009C045D" w:rsidRDefault="009C045D" w:rsidP="009C045D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Epidemiology and Disease Control</w:t>
-[...113 lines deleted...]
-    <w:p w14:paraId="1FC5987A" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRPr="00976CAE" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+        <w:t>Florida Department of Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AF27DF" w14:textId="04F4E08C" w:rsidR="00F00847" w:rsidRDefault="00F00847" w:rsidP="009C045D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="7A774B65" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRPr="00976CAE" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Epidemiology and Disease Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F04DEC2" w14:textId="3E9DEB3B" w:rsidR="009C045D" w:rsidRDefault="009C045D" w:rsidP="009C045D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tallahassee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B560230" w14:textId="3D9EB76A" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="009C045D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513956D9" w14:textId="712B38A1" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="006C2876">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Co-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4AB6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC5987A" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRPr="00976CAE" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CAE">
-[...99 lines deleted...]
-    <w:p w14:paraId="6A795A37" w14:textId="477564EF" w:rsidR="007D4ED4" w:rsidRDefault="007D4ED4" w:rsidP="00AB29E0">
+      <w:r w:rsidRPr="00EF629F">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Center for Transdisciplinary Research in College Health and Wellbeing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A774B65" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRPr="00976CAE" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Center for Transdisciplinary Research in Women's Health</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C6F76E4" w14:textId="049B56C7" w:rsidR="00B82339" w:rsidRPr="00976CAE" w:rsidRDefault="005216A8" w:rsidP="005216A8">
+        <w:t xml:space="preserve">University of South Florida </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CEF3E65" w14:textId="50821FAE" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="009C045D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DCC2C9" w14:textId="1E240945" w:rsidR="005F432A" w:rsidRDefault="005F432A" w:rsidP="007D4ED4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2718242E" w14:textId="3C1334C8" w:rsidR="00AB29E0" w:rsidRPr="00976CAE" w:rsidRDefault="007D4ED4" w:rsidP="007D4ED4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="00097C1C" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007C732B" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00706345" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A12938" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AB29E0" w:rsidRPr="005C4AB6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Research Associate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A795A37" w14:textId="477564EF" w:rsidR="007D4ED4" w:rsidRDefault="007D4ED4" w:rsidP="00AB29E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>University of South Florida</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28D7AE95" w14:textId="079E7E34" w:rsidR="00AC773F" w:rsidRPr="00976CAE" w:rsidRDefault="00AC773F" w:rsidP="005216A8">
+        <w:t>Center for Transdisciplinary Research in Women's Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6F76E4" w14:textId="049B56C7" w:rsidR="00B82339" w:rsidRPr="00976CAE" w:rsidRDefault="005216A8" w:rsidP="005216A8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tampa, FL</w:t>
-[...512 lines deleted...]
-    <w:p w14:paraId="0FAC1248" w14:textId="77777777" w:rsidR="005216A8" w:rsidRPr="00976CAE" w:rsidRDefault="00126C0F" w:rsidP="005216A8">
+        <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D7AE95" w14:textId="079E7E34" w:rsidR="00AC773F" w:rsidRPr="00976CAE" w:rsidRDefault="00AC773F" w:rsidP="005216A8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>G</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="7D4E328B" w14:textId="57460DDA" w:rsidR="00430C93" w:rsidRPr="00976CAE" w:rsidRDefault="005216A8" w:rsidP="005216A8">
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651C8517" w14:textId="77777777" w:rsidR="00B076D5" w:rsidRPr="00976CAE" w:rsidRDefault="00B076D5" w:rsidP="00AB618C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E28C08" w14:textId="7A1E66A3" w:rsidR="0071087D" w:rsidRPr="00976CAE" w:rsidRDefault="0071087D" w:rsidP="0071087D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4AB6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Statistical Consultant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7622C8F9" w14:textId="1D98E4E5" w:rsidR="0071087D" w:rsidRPr="00976CAE" w:rsidRDefault="0071087D" w:rsidP="0071087D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>UNICEF Office of Research-Innocenti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F3EC5A" w14:textId="5F65CC91" w:rsidR="0071087D" w:rsidRDefault="0071087D" w:rsidP="0071087D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Florence, Italy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D118F3C" w14:textId="77777777" w:rsidR="000C14A2" w:rsidRDefault="000C14A2" w:rsidP="0071087D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A844251" w14:textId="2538253C" w:rsidR="00126C0F" w:rsidRPr="00976CAE" w:rsidRDefault="00126C0F" w:rsidP="00AB618C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2011</w:t>
+      </w:r>
+      <w:r w:rsidR="007C732B" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A12938" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B351C9" w:rsidRPr="005C4AB6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Biostatistician</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C00C0A1" w14:textId="3550B84E" w:rsidR="00126C0F" w:rsidRPr="00976CAE" w:rsidRDefault="00126C0F" w:rsidP="00AB618C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A12938" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C04635" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Department of Health Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520D8194" w14:textId="53E03373" w:rsidR="00496307" w:rsidRPr="00976CAE" w:rsidRDefault="00496307" w:rsidP="00AB618C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Suffolk County Department of Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074F575B" w14:textId="0D55DD58" w:rsidR="00AC773F" w:rsidRPr="00976CAE" w:rsidRDefault="00AC773F" w:rsidP="00AB618C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hauppauge, NY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3921A2B8" w14:textId="77777777" w:rsidR="00126C0F" w:rsidRPr="00976CAE" w:rsidRDefault="00126C0F" w:rsidP="00AB618C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077BB244" w14:textId="3FDCB4C9" w:rsidR="00126C0F" w:rsidRPr="00976CAE" w:rsidRDefault="00126C0F" w:rsidP="00126C0F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2011</w:t>
+      </w:r>
+      <w:r w:rsidR="007C732B" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00430C93" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009D30BE" w:rsidRPr="005C4AB6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Graduate Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00642CCB" w:rsidRPr="005C4AB6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F729560" w14:textId="64322DE1" w:rsidR="00126C0F" w:rsidRPr="00976CAE" w:rsidRDefault="00126C0F" w:rsidP="00126C0F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00430C93" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Family Care International</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321929AC" w14:textId="2F960CDB" w:rsidR="00AC773F" w:rsidRPr="00976CAE" w:rsidRDefault="00AC773F" w:rsidP="00126C0F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>New York, NY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E2C3F8" w14:textId="77777777" w:rsidR="00430C93" w:rsidRPr="00976CAE" w:rsidRDefault="00430C93" w:rsidP="00126C0F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CEC929D" w14:textId="127C9FDC" w:rsidR="005216A8" w:rsidRPr="00976CAE" w:rsidRDefault="00126C0F" w:rsidP="00126C0F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2011</w:t>
+      </w:r>
+      <w:r w:rsidR="007C732B" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00430C93" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4AB6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Research Assistant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAC1248" w14:textId="77777777" w:rsidR="005216A8" w:rsidRPr="00976CAE" w:rsidRDefault="00126C0F" w:rsidP="005216A8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Stony Brook University</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A77F7D0" w14:textId="3EE4756A" w:rsidR="00AC773F" w:rsidRDefault="00AC773F" w:rsidP="005216A8">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87DD8" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>raduate Program of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4E328B" w14:textId="57460DDA" w:rsidR="00430C93" w:rsidRPr="00976CAE" w:rsidRDefault="005216A8" w:rsidP="005216A8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Stony Brook, NY</w:t>
-[...106 lines deleted...]
-    <w:p w14:paraId="4D688E58" w14:textId="5D1714B8" w:rsidR="00126C0F" w:rsidRPr="00976CAE" w:rsidRDefault="005216A8" w:rsidP="005216A8">
+        <w:t>Stony Brook University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A77F7D0" w14:textId="3EE4756A" w:rsidR="00AC773F" w:rsidRDefault="00AC773F" w:rsidP="005216A8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Stony Brook University</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11301A1E" w14:textId="65976A3A" w:rsidR="00AC773F" w:rsidRPr="00976CAE" w:rsidRDefault="00AC773F" w:rsidP="00AC773F">
+        <w:t>Stony Brook, NY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5DB184" w14:textId="77777777" w:rsidR="00F60C5F" w:rsidRPr="00976CAE" w:rsidRDefault="00F60C5F" w:rsidP="00FA0321">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D317529" w14:textId="57930082" w:rsidR="00126C0F" w:rsidRPr="00976CAE" w:rsidRDefault="00126C0F" w:rsidP="00126C0F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9313A" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="007C732B" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A12938" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00477186" w:rsidRPr="005C4AB6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4AB6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Research Assistant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C6CF99" w14:textId="77777777" w:rsidR="005216A8" w:rsidRPr="00976CAE" w:rsidRDefault="00126C0F" w:rsidP="00126C0F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A12938" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Center for Inclusive Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D688E58" w14:textId="5D1714B8" w:rsidR="00126C0F" w:rsidRPr="00976CAE" w:rsidRDefault="005216A8" w:rsidP="005216A8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Stony Brook, NY</w:t>
-[...100 lines deleted...]
-    <w:p w14:paraId="507BB415" w14:textId="72992746" w:rsidR="00126C0F" w:rsidRPr="00976CAE" w:rsidRDefault="005216A8" w:rsidP="005216A8">
+        <w:t>Stony Brook University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11301A1E" w14:textId="65976A3A" w:rsidR="00AC773F" w:rsidRPr="00976CAE" w:rsidRDefault="00AC773F" w:rsidP="00AC773F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Stony Brook University</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7CD31BBE" w14:textId="215E9B2B" w:rsidR="00AC773F" w:rsidRPr="00976CAE" w:rsidRDefault="00AC773F" w:rsidP="00AC773F">
+        <w:t>Stony Brook, NY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2332F5D3" w14:textId="77777777" w:rsidR="003F1FD8" w:rsidRPr="00976CAE" w:rsidRDefault="003F1FD8" w:rsidP="00126C0F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CE6667" w14:textId="4961BE30" w:rsidR="00126C0F" w:rsidRPr="00976CAE" w:rsidRDefault="00B82339" w:rsidP="00126C0F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2010</w:t>
+      </w:r>
+      <w:r w:rsidR="007C732B" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00126C0F" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00126C0F" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A12938" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4AB6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Supervisor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCF811E" w14:textId="77777777" w:rsidR="005216A8" w:rsidRPr="00976CAE" w:rsidRDefault="00126C0F" w:rsidP="00126C0F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A12938" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B82339" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Center for Survey Research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507BB415" w14:textId="72992746" w:rsidR="00126C0F" w:rsidRPr="00976CAE" w:rsidRDefault="005216A8" w:rsidP="005216A8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Stony Brook, NY</w:t>
-[...66 lines deleted...]
-    <w:p w14:paraId="0BD65D67" w14:textId="77777777" w:rsidR="005C41AB" w:rsidRPr="00976CAE" w:rsidRDefault="00B82339" w:rsidP="00A12938">
+        <w:t>Stony Brook University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD31BBE" w14:textId="215E9B2B" w:rsidR="00AC773F" w:rsidRPr="00976CAE" w:rsidRDefault="00AC773F" w:rsidP="00AC773F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Red Watch Band Alcohol Prevention Program</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13F5C60A" w14:textId="56BB2D05" w:rsidR="000E6E77" w:rsidRPr="00976CAE" w:rsidRDefault="000E6E77" w:rsidP="00A12938">
+        <w:t>Stony Brook, NY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728BC9CE" w14:textId="77777777" w:rsidR="00B82339" w:rsidRPr="00976CAE" w:rsidRDefault="00B82339" w:rsidP="00126C0F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187FDB5C" w14:textId="5D61208A" w:rsidR="00B82339" w:rsidRPr="00976CAE" w:rsidRDefault="00B82339" w:rsidP="00B82339">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2010</w:t>
+      </w:r>
+      <w:r w:rsidR="007C732B" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2011</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A12938" w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C4AB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4BD7" w:rsidRPr="005C4AB6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Evaluator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD65D67" w14:textId="77777777" w:rsidR="005C41AB" w:rsidRPr="00976CAE" w:rsidRDefault="00B82339" w:rsidP="00A12938">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Stony Brook University</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45738C4C" w14:textId="2B5DDAC4" w:rsidR="00AC773F" w:rsidRDefault="00AC773F" w:rsidP="00AC773F">
+        <w:t>Red Watch Band Alcohol Prevention Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F5C60A" w14:textId="56BB2D05" w:rsidR="000E6E77" w:rsidRPr="00976CAE" w:rsidRDefault="000E6E77" w:rsidP="00A12938">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t>Stony Brook University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45738C4C" w14:textId="2B5DDAC4" w:rsidR="00AC773F" w:rsidRDefault="00AC773F" w:rsidP="00AC773F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Stony Brook, N</w:t>
       </w:r>
       <w:r w:rsidR="0080614A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A50AB5E" w14:textId="77777777" w:rsidR="0056239D" w:rsidRPr="00976CAE" w:rsidRDefault="0056239D" w:rsidP="007E6313">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4721B2C6" w14:textId="77777777" w:rsidR="007C732B" w:rsidRPr="00976CAE" w:rsidRDefault="007C732B" w:rsidP="007E6313">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
@@ -4812,66 +4929,62 @@
       <w:r w:rsidRPr="00976CAE">
         <w:t>2100</w:t>
       </w:r>
       <w:r w:rsidR="008B3D7A" w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00730ADD" w:rsidRPr="00976CAE">
         <w:t>Health Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E96ACF7" w14:textId="109DF9A0" w:rsidR="00136F82" w:rsidRDefault="00136F82" w:rsidP="007A64B1">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="177E19C3" w14:textId="77777777" w:rsidR="00EF5CEE" w:rsidRDefault="00EF5CEE" w:rsidP="007A64B1">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73D692C3" w14:textId="77777777" w:rsidR="00AF5F35" w:rsidRDefault="00AF5F35" w:rsidP="007A64B1">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0823D100" w14:textId="77777777" w:rsidR="00AF5F35" w:rsidRPr="00976CAE" w:rsidRDefault="00AF5F35" w:rsidP="007A64B1">
+    <w:p w14:paraId="07F21720" w14:textId="77777777" w:rsidR="008B3D7A" w:rsidRPr="00976CAE" w:rsidRDefault="008B3D7A" w:rsidP="007A64B1">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>STONY BROOK UNIVERSITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E38D7EA" w14:textId="55BFE7CD" w:rsidR="00146B9A" w:rsidRPr="00976CAE" w:rsidRDefault="00146B9A" w:rsidP="007A64B1">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Graduate Program in Public Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F97D3B" w14:textId="2FF8C88B" w:rsidR="00353EEC" w:rsidRPr="00976CAE" w:rsidRDefault="00353EEC" w:rsidP="007A64B1">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t>College of Medicine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCE9C6E" w14:textId="77777777" w:rsidR="00730ADD" w:rsidRPr="00976CAE" w:rsidRDefault="00730ADD" w:rsidP="008B3D7A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -5179,223 +5292,370 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="20AC0C8C" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD"/>
     <w:p w14:paraId="036A223E" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Doctoral Committees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357F8A55" w14:textId="77777777" w:rsidR="006B488B" w:rsidRPr="00976CAE" w:rsidRDefault="006B488B" w:rsidP="00C34DAD">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D1713C" w14:textId="63E5A8EE" w:rsidR="000A4EB9" w:rsidRDefault="000A4EB9" w:rsidP="000A4EB9">
+    <w:p w14:paraId="37DBA767" w14:textId="4E2DC2A5" w:rsidR="00DA562B" w:rsidRDefault="00DA562B" w:rsidP="00DA562B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Student: Amy Gatto</w:t>
+        <w:t xml:space="preserve">Student: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pamela Owens</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
-        <w:t>PhD Candidate, College of Public Health</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2BF1B548" w14:textId="7A7ACE7B" w:rsidR="000A4EB9" w:rsidRPr="00976CAE" w:rsidRDefault="000A4EB9" w:rsidP="000A4EB9">
+        <w:t>DrPH</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Candidate, College of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B1FCF4" w14:textId="293E3F00" w:rsidR="00DA562B" w:rsidRPr="00976CAE" w:rsidRDefault="00DA562B" w:rsidP="00DA562B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
-      <w:r w:rsidR="00FD60CB">
-[...3 lines deleted...]
-    <w:p w14:paraId="72C4649E" w14:textId="1B17E08B" w:rsidR="000A4EB9" w:rsidRDefault="000A4EB9" w:rsidP="000A4EB9">
+      <w:r>
+        <w:t>A Study to Explore Interventions to Decrease Opioid Misuse in the Elderly Population in Broward County, Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4741CAA5" w14:textId="05EC4A53" w:rsidR="00DA562B" w:rsidRDefault="00DA562B" w:rsidP="00DA562B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Role: </w:t>
       </w:r>
       <w:r>
-        <w:t>Committee Member (202</w:t>
-[...2 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>Chair</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>-Present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51ECDC6F" w14:textId="77777777" w:rsidR="000A4EB9" w:rsidRDefault="000A4EB9" w:rsidP="000A4EB9">
+    <w:p w14:paraId="2EC32887" w14:textId="77777777" w:rsidR="00DA562B" w:rsidRDefault="00DA562B" w:rsidP="00DA562B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19B04DA9" w14:textId="0DE62A2E" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="000A4EB9">
+    <w:p w14:paraId="3345A1C3" w14:textId="11163166" w:rsidR="00DA562B" w:rsidRDefault="00DA562B" w:rsidP="00DA562B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Student: Sarah Scharf</w:t>
+        <w:t xml:space="preserve">Student: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Scarlett Salem</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
-        <w:t>DrPH Candidate, College of Public Health</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1BA01B85" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRPr="00976CAE" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rPH</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Candidate, College of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115B7BAD" w14:textId="0E3478FC" w:rsidR="00DA562B" w:rsidRPr="00976CAE" w:rsidRDefault="00DA562B" w:rsidP="00DA562B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
       <w:r>
-        <w:t>An Exploratory Study of Influential Factors for Health and Wellness Coaching Opportunities for Health Care Professionals</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="684C8FF6" w14:textId="406413D7" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+        <w:t xml:space="preserve">Healing Themselves with Heat: A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Salutongenic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Study of the Holistic Health Impacts of Bikram Yoga on the Lives of Regular Practitioners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA45A69" w14:textId="755E08DA" w:rsidR="00DA562B" w:rsidRDefault="00DA562B" w:rsidP="00DA562B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Role: Co</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5C3BB79E" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>hair</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-Present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCCCCDA" w14:textId="77777777" w:rsidR="00DA562B" w:rsidRDefault="00DA562B" w:rsidP="00DA562B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A000DC6" w14:textId="6ED1203A" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="000A4EB9">
+    <w:p w14:paraId="06D1713C" w14:textId="63E5A8EE" w:rsidR="000A4EB9" w:rsidRDefault="000A4EB9" w:rsidP="000A4EB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Student: Michelle Catlin</w:t>
+        <w:t>Student: Amy Gatto</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
-        <w:t>PhD Candidate, College of Education</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F1D5BEA" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRPr="00976CAE" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+        <w:t>PhD Candidate, College of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF1B548" w14:textId="7A7ACE7B" w:rsidR="000A4EB9" w:rsidRPr="00976CAE" w:rsidRDefault="000A4EB9" w:rsidP="000A4EB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk143608190"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="545C0AEE" w14:textId="1104AC37" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+      <w:r w:rsidR="00FD60CB">
+        <w:t>Increasing Emotional Support Among Youth and Young Adults: An Evaluation of Active Minds’ A.S.K. (Acknowledge, Support, Keep-in-touch) Brief Digital Intervention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C4649E" w14:textId="1B17E08B" w:rsidR="000A4EB9" w:rsidRDefault="000A4EB9" w:rsidP="000A4EB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Role: Committee Member</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6A1C2E17" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Committee Member (202</w:t>
+      </w:r>
+      <w:r w:rsidR="006B488B">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-Present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ECDC6F" w14:textId="77777777" w:rsidR="000A4EB9" w:rsidRDefault="000A4EB9" w:rsidP="000A4EB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56211C32" w14:textId="3DE9CD1A" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="000A4EB9">
+    <w:p w14:paraId="17B9FF27" w14:textId="77777777" w:rsidR="000C14A2" w:rsidRDefault="000C14A2" w:rsidP="000A4EB9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B04DA9" w14:textId="0DE62A2E" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="000A4EB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Student: Sarah Scharf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DrPH Candidate, College of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA01B85" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRPr="00976CAE" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve">Title: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>An Exploratory Study of Influential Factors for Health and Wellness Coaching Opportunities for Health Care Professionals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684C8FF6" w14:textId="406413D7" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>Role: Co</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-Major Professor (2021-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1060B">
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3BB79E" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A000DC6" w14:textId="6ED1203A" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="000A4EB9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Student: Michelle Catlin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PhD Candidate, College of Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1D5BEA" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRPr="00976CAE" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk143608190"/>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve">Title: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mindfulness in Action: Advancing Adult Learning and Development Through a Critical Reflective Inquiry on Coaching for College Student Success, the Peer-to-Peer Learning Experience, and the Progressive Power of Cultivating Mindfulness</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="545C0AEE" w14:textId="1104AC37" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>Role: Committee Member</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2020-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1060B">
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1C2E17" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56211C32" w14:textId="3DE9CD1A" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="000A4EB9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t>Student: Krysta Banke</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>PhD Graduate, College of Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F437CF6" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRPr="00976CAE" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk143608324"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
       <w:r>
         <w:t>Honors Thesis Writers’ Motivation and Productivity Supports and Thwarts: A Developmental Analysis of the Honors Thesis Program at USF.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="32739878" w14:textId="4D6E42EC" w:rsidR="00C34DAD" w:rsidRPr="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
       <w:pPr>
@@ -5441,57 +5701,52 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Student: Jay Hiteshkumar Jariwala, MS Candidate, Bellini </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64843">
         <w:t xml:space="preserve">College of </w:t>
       </w:r>
       <w:r>
         <w:t>Artificial Intelligence, Cybersecurity, and Computing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422E7088" w14:textId="4A16F8E1" w:rsidR="00AE452C" w:rsidRPr="00976CAE" w:rsidRDefault="00AE452C" w:rsidP="00AE452C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>: A Personalized Food-as-Medicine mHealth Application for Food-Insecure Adults with Chronic Conditions</w:t>
+      <w:r>
+        <w:t>MyFoodRx: A Personalized Food-as-Medicine mHealth Application for Food-Insecure Adults with Chronic Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE0FF41" w14:textId="6E56A108" w:rsidR="00AE452C" w:rsidRDefault="00AE452C" w:rsidP="00AE452C">
       <w:pPr>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Role: </w:t>
       </w:r>
       <w:r>
         <w:t>Committee Member (2025)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20517737" w14:textId="77777777" w:rsidR="00AE452C" w:rsidRDefault="00AE452C" w:rsidP="007C6CF1"/>
     <w:p w14:paraId="17B44542" w14:textId="77777777" w:rsidR="00C34DAD" w:rsidRDefault="00C34DAD" w:rsidP="00C34DAD">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk143608956"/>
       <w:r w:rsidRPr="00B00D61">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -5726,59 +5981,61 @@
         <w:t>Biology, Honors College</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE9BEAA" w14:textId="4B96A9E9" w:rsidR="00D1060B" w:rsidRPr="00976CAE" w:rsidRDefault="00D1060B" w:rsidP="00D1060B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Title: Safety and Efficacy of Weight Loss Medication</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75446090" w14:textId="5B082247" w:rsidR="00D1060B" w:rsidRDefault="00D1060B" w:rsidP="00D1060B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Role: </w:t>
       </w:r>
       <w:r>
         <w:t>Thesis Chair (2023-2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7292E343" w14:textId="77777777" w:rsidR="00D1060B" w:rsidRDefault="00D1060B" w:rsidP="00D1060B"/>
+    <w:p w14:paraId="65883956" w14:textId="77777777" w:rsidR="000C14A2" w:rsidRDefault="000C14A2" w:rsidP="00D1060B"/>
     <w:p w14:paraId="56A8042E" w14:textId="76D2BD32" w:rsidR="00D1060B" w:rsidRDefault="00D1060B" w:rsidP="00D1060B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Student: Emerson Mendez,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> BS </w:t>
       </w:r>
       <w:r>
         <w:t>Biomedical Sciences, Honors College</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B52A3D" w14:textId="3F8C4B31" w:rsidR="00D1060B" w:rsidRPr="00976CAE" w:rsidRDefault="00D1060B" w:rsidP="00D1060B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Title: The Integration of Artificial Intelligence in Teletherapy: Efficacy in Mental Health Interventions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8AB86E" w14:textId="7E56F5E1" w:rsidR="00D1060B" w:rsidRDefault="00D1060B" w:rsidP="00D1060B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Role: </w:t>
@@ -5820,62 +6077,60 @@
     </w:p>
     <w:p w14:paraId="1E21264B" w14:textId="39972714" w:rsidR="00637B39" w:rsidRPr="00976CAE" w:rsidRDefault="00637B39" w:rsidP="00637B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
       <w:r w:rsidR="00241496">
         <w:t>Remote Learning and Increased Computer Usage During COVID-19 and the Resulting Health Issues</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7802DC39" w14:textId="68354B99" w:rsidR="00637B39" w:rsidRDefault="00637B39" w:rsidP="00637B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Role: </w:t>
       </w:r>
       <w:r w:rsidR="00241496">
         <w:t>Thesis Chair (2020-2021)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D222C5" w14:textId="298CB3A3" w:rsidR="004057F7" w:rsidRDefault="004057F7" w:rsidP="004057F7"/>
     <w:p w14:paraId="4B7B7921" w14:textId="77777777" w:rsidR="00FE4978" w:rsidRDefault="00FE4978" w:rsidP="004057F7"/>
     <w:p w14:paraId="52B9DA7D" w14:textId="4FDB7DD4" w:rsidR="004057F7" w:rsidRDefault="004057F7" w:rsidP="004057F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Student: Nikolas Jen</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, BS </w:t>
       </w:r>
       <w:r w:rsidR="00AF69FC">
         <w:t xml:space="preserve">Biomedical Sciences </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Candidate</w:t>
       </w:r>
       <w:r w:rsidR="00AF69FC">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Honors College</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFFD782" w14:textId="77777777" w:rsidR="004057F7" w:rsidRPr="00976CAE" w:rsidRDefault="004057F7" w:rsidP="004057F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Title: Impact of Perceived Parenting Style on Eating and Physical Activity</w:t>
@@ -6211,50 +6466,51 @@
     <w:p w14:paraId="65E7AAE4" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Dr. Sarah Taylor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0393D941" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r>
         <w:t>Role: Supervisor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A023FB8" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Date: Spring 2011</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23535D06" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5024673A" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ashley Wilson</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F98F0D1" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r>
@@ -6297,51 +6553,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C2F414" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r>
         <w:t>Date: Summer 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="461A517F" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB551BF" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Jennica Robe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190DF9B6" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r>
         <w:t>Role: Supervisor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48316F31" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r>
         <w:t>Date: Summer 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B838DDC" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70E5E957" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
@@ -6535,392 +6790,650 @@
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>2015-2016</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E467DB9" w14:textId="77777777" w:rsidR="00AF5F35" w:rsidRDefault="00AF5F35" w:rsidP="00722DA1"/>
     <w:p w14:paraId="4D472523" w14:textId="77777777" w:rsidR="005D2703" w:rsidRPr="00976CAE" w:rsidRDefault="005D2703" w:rsidP="00722DA1"/>
     <w:p w14:paraId="78AEE5C1" w14:textId="082B6DCD" w:rsidR="002400B6" w:rsidRPr="00976CAE" w:rsidRDefault="005D2703" w:rsidP="002400B6">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>GRANTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE4B747" w14:textId="77777777" w:rsidR="00241496" w:rsidRDefault="00241496" w:rsidP="00241496">
+    <w:p w14:paraId="22786095" w14:textId="77777777" w:rsidR="00E417BB" w:rsidRDefault="00E417BB" w:rsidP="00241496">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="069D803B" w14:textId="2742EA06" w:rsidR="00FD60CB" w:rsidRPr="00601E99" w:rsidRDefault="00FD60CB" w:rsidP="00FD60CB">
+    <w:p w14:paraId="55CB7F99" w14:textId="6A3ABE0D" w:rsidR="00E417BB" w:rsidRPr="00601E99" w:rsidRDefault="00E417BB" w:rsidP="00E417BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00601E99">
-        <w:t>Title:</w:t>
-      </w:r>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00601E99">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00601E99">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00601E99" w:rsidRPr="00601E99">
-[...6 lines deleted...]
-    <w:p w14:paraId="634CFE05" w14:textId="77777777" w:rsidR="00FD60CB" w:rsidRPr="0031769F" w:rsidRDefault="00FD60CB" w:rsidP="00FD60CB">
+      <w:r w:rsidRPr="00601E99">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E417BB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>MyFoodRx</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E417BB">
+        <w:t>: A Personalized Food-as-Medicine Mobile App to Address Food Insecurity and Diet-Related Chronic Conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEB052B" w14:textId="31C44379" w:rsidR="00E417BB" w:rsidRPr="0031769F" w:rsidRDefault="00E417BB" w:rsidP="00E417BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Dates:</w:t>
-      </w:r>
+        <w:t>Dates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1BB9F490" w14:textId="563737BA" w:rsidR="00FD60CB" w:rsidRPr="0031769F" w:rsidRDefault="00FD60CB" w:rsidP="00FD60CB">
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253234BD" w14:textId="261BA63E" w:rsidR="00E417BB" w:rsidRPr="0031769F" w:rsidRDefault="00E417BB" w:rsidP="00E417BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Source:</w:t>
-      </w:r>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
-        <w:t xml:space="preserve">University of South Florida </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="47E7FD9F" w14:textId="717A90E4" w:rsidR="00FD60CB" w:rsidRPr="0031769F" w:rsidRDefault="00FD60CB" w:rsidP="00FD60CB">
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0031769F">
+        <w:t xml:space="preserve"> of South Florida </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E417BB">
+        <w:t>College of Nursing Pilot Grant to Advance Interdisciplinary Research (PAIR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121E02B7" w14:textId="29BBFA39" w:rsidR="00E417BB" w:rsidRPr="0031769F" w:rsidRDefault="00E417BB" w:rsidP="00E417BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Amount:</w:t>
-      </w:r>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
         <w:t>$</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="29F99747" w14:textId="2E2293AF" w:rsidR="00FD60CB" w:rsidRDefault="00FD60CB" w:rsidP="00FD60CB">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,0</w:t>
+      </w:r>
+      <w:r>
+        <w:t>00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245AE7F8" w14:textId="779A1F13" w:rsidR="00E417BB" w:rsidRDefault="00E417BB" w:rsidP="00E417BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
         <w:t>Role:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Principal Investigator (Co-Is: Rita </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4E5B36CE" w14:textId="77777777" w:rsidR="00FD60CB" w:rsidRDefault="00FD60CB" w:rsidP="00265891">
+        <w:t>Co-I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Co-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Is: Rita DeBate, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E417BB">
+        <w:t>Ranjita Misra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A97C892" w14:textId="77777777" w:rsidR="00E417BB" w:rsidRDefault="00E417BB" w:rsidP="00241496">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="172819CD" w14:textId="77777777" w:rsidR="000C14A2" w:rsidRDefault="000C14A2" w:rsidP="00241496">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069D803B" w14:textId="2742EA06" w:rsidR="00FD60CB" w:rsidRPr="00601E99" w:rsidRDefault="00FD60CB" w:rsidP="00FD60CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3C5051A2" w14:textId="672D4273" w:rsidR="00265891" w:rsidRPr="0031769F" w:rsidRDefault="00265891" w:rsidP="00265891">
+      <w:r w:rsidRPr="00601E99">
+        <w:lastRenderedPageBreak/>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00601E99">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601E99">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00601E99">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00601E99" w:rsidRPr="00601E99">
+        <w:t>Digital</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00601E99" w:rsidRPr="00601E99">
+        <w:t xml:space="preserve"> Rx: AI Innovations in Life</w:t>
+      </w:r>
+      <w:r w:rsidR="00601E99">
+        <w:t>style Medicine Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634CFE05" w14:textId="77777777" w:rsidR="00FD60CB" w:rsidRPr="0031769F" w:rsidRDefault="00FD60CB" w:rsidP="00FD60CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0031769F">
+        <w:t>Dates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0031769F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB9F490" w14:textId="563737BA" w:rsidR="00FD60CB" w:rsidRPr="0031769F" w:rsidRDefault="00FD60CB" w:rsidP="00FD60CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0031769F">
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0031769F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0031769F">
+        <w:t xml:space="preserve"> of South Florida </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Conference Planning Grant (CONF)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E7FD9F" w14:textId="717A90E4" w:rsidR="00FD60CB" w:rsidRPr="0031769F" w:rsidRDefault="00FD60CB" w:rsidP="00FD60CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+          <w:tab w:val="left" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0031769F">
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0031769F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+        <w:t>$</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>7,500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F99747" w14:textId="2E2293AF" w:rsidR="00FD60CB" w:rsidRDefault="00FD60CB" w:rsidP="00FD60CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0031769F">
+        <w:t>Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Principal Investigator (Co-Is: Rita DeBate, John Templeton)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5B36CE" w14:textId="77777777" w:rsidR="00FD60CB" w:rsidRDefault="00FD60CB" w:rsidP="00265891">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C5051A2" w14:textId="672D4273" w:rsidR="00265891" w:rsidRPr="0031769F" w:rsidRDefault="00265891" w:rsidP="00265891">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Title:</w:t>
-      </w:r>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:t>Personalized Food Rx: Transforming Food as Medicine through Digital Health Technology</w:t>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Personalized</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Food Rx: Transforming Food as Medicine through Digital Health Technology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70588080" w14:textId="2439B498" w:rsidR="00265891" w:rsidRPr="0031769F" w:rsidRDefault="00265891" w:rsidP="00265891">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Dates:</w:t>
-      </w:r>
+        <w:t>Dates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:t>2025-2026</w:t>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>-2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E46A7BD" w14:textId="77777777" w:rsidR="00265891" w:rsidRPr="0031769F" w:rsidRDefault="00265891" w:rsidP="00265891">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Source:</w:t>
-      </w:r>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
-        <w:t xml:space="preserve">University of South Florida </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0031769F">
+        <w:t xml:space="preserve"> of South Florida </w:t>
       </w:r>
       <w:r>
         <w:t>College of Public Health Internal Award</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479DAD3D" w14:textId="10EB3ED0" w:rsidR="00265891" w:rsidRPr="0031769F" w:rsidRDefault="00265891" w:rsidP="00265891">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Amount:</w:t>
-      </w:r>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
         <w:t>$</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>50,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="070BE41E" w14:textId="5031832D" w:rsidR="00265891" w:rsidRDefault="00265891" w:rsidP="00265891">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
         <w:t>Role:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Co-Principal Investigator (Co-PIs: Rita </w:t>
-[...7 lines deleted...]
-        <w:t>, John Templeton)</w:t>
+        <w:t>Co-Principal Investigator (Co-PIs: Rita DeBate, John Templeton)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66FDBEBD" w14:textId="77777777" w:rsidR="00265891" w:rsidRDefault="00265891" w:rsidP="00F60C5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C353619" w14:textId="6E3AF60A" w:rsidR="00F60C5F" w:rsidRPr="0031769F" w:rsidRDefault="00F60C5F" w:rsidP="00F60C5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Title:</w:t>
-      </w:r>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="005D2703">
-        <w:t>Exploring the Delivery of Health and Wellness Coaching Across Modalities: Perceptions and Implications for Effective Practice</w:t>
+        <w:t>Exploring</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D2703">
+        <w:t xml:space="preserve"> the Delivery of Health and Wellness Coaching Across Modalities: Perceptions and Implications for Effective Practice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40692503" w14:textId="2B6EC683" w:rsidR="00F60C5F" w:rsidRPr="0031769F" w:rsidRDefault="00F60C5F" w:rsidP="00F60C5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Dates:</w:t>
-      </w:r>
+        <w:t>Dates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="005D2703">
-        <w:t>2023-202</w:t>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D2703">
+        <w:t>-202</w:t>
       </w:r>
       <w:r w:rsidR="003201E3">
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CBDCC51" w14:textId="4C91CB0B" w:rsidR="00F60C5F" w:rsidRPr="0031769F" w:rsidRDefault="00F60C5F" w:rsidP="00F60C5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Source:</w:t>
-      </w:r>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
-        <w:t xml:space="preserve">University of South Florida </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0031769F">
+        <w:t xml:space="preserve"> of South Florida </w:t>
       </w:r>
       <w:r w:rsidR="005D2703">
         <w:t>College of Public Health Internal Award</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38540C4E" w14:textId="26470E4B" w:rsidR="00F60C5F" w:rsidRPr="0031769F" w:rsidRDefault="00F60C5F" w:rsidP="00F60C5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Amount:</w:t>
-      </w:r>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
         <w:t>$</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005D2703">
         <w:t>23,302</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B68CDC0" w14:textId="102732B3" w:rsidR="00F60C5F" w:rsidRDefault="00F60C5F" w:rsidP="00F60C5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
         <w:t>Role:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Principal Investigator</w:t>
@@ -6994,322 +7507,369 @@
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
         <w:t>Dates:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
         <w:t>2019 – 202</w:t>
       </w:r>
       <w:r w:rsidR="00241496">
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A810FC6" w14:textId="5F77E5B7" w:rsidR="005C3BE1" w:rsidRPr="0031769F" w:rsidRDefault="005C3BE1" w:rsidP="005C3BE1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Source:</w:t>
-      </w:r>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
-        <w:t xml:space="preserve">University of South Florida </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0031769F">
+        <w:t xml:space="preserve"> of South Florida </w:t>
       </w:r>
       <w:r w:rsidR="0031769F" w:rsidRPr="0031769F">
         <w:t>Strategic Investment Pool</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74471756" w14:textId="5AF9FB70" w:rsidR="005C3BE1" w:rsidRPr="0031769F" w:rsidRDefault="005C3BE1" w:rsidP="005C3BE1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
-        <w:t>Amount:</w:t>
-      </w:r>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031769F">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
-        <w:t>$1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031769F">
+        <w:tab/>
+        <w:t>$</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0031769F">
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0031769F" w:rsidRPr="0031769F">
         <w:t>63,257</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66573A79" w14:textId="1B275DB2" w:rsidR="005C3BE1" w:rsidRDefault="005C3BE1" w:rsidP="005C3BE1">
+    <w:p w14:paraId="66573A79" w14:textId="4E6C2377" w:rsidR="005C3BE1" w:rsidRDefault="005C3BE1" w:rsidP="005C3BE1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0031769F">
         <w:t>Role:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031769F">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0031769F" w:rsidRPr="0031769F">
         <w:t>Co-</w:t>
       </w:r>
       <w:r w:rsidR="00241496">
-        <w:t>Investigator (</w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Investigator (PI: Rita DeBate)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15EE91EC" w14:textId="77777777" w:rsidR="005C3BE1" w:rsidRDefault="005C3BE1" w:rsidP="007D101A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C73FC1" w14:textId="3B6B1417" w:rsidR="007D101A" w:rsidRPr="00976CAE" w:rsidRDefault="007D101A" w:rsidP="007D101A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Title:</w:t>
-[...8 lines deleted...]
-        <w:t>Prevalence and Impact of ADHD on Weight Loss at an Adolescent Bariatric Clinic</w:t>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Prevalence</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Impact of ADHD on Weight Loss at an Adolescent Bariatric Clinic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E5A788" w14:textId="77777777" w:rsidR="007D101A" w:rsidRPr="00976CAE" w:rsidRDefault="007D101A" w:rsidP="007D101A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Dates:</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>2017 – 2018</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0058CCC6" w14:textId="77777777" w:rsidR="007D101A" w:rsidRPr="00976CAE" w:rsidRDefault="007D101A" w:rsidP="007D101A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Source:</w:t>
-[...6 lines deleted...]
-        <w:t>University of South Florida New Researcher Grant</w:t>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of South Florida New Researcher Grant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B47C87" w14:textId="77777777" w:rsidR="007D101A" w:rsidRPr="00976CAE" w:rsidRDefault="007D101A" w:rsidP="007D101A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Amount:</w:t>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>$</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>10,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1A3484" w14:textId="77777777" w:rsidR="007D101A" w:rsidRDefault="007D101A" w:rsidP="007D101A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Role:</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Principal Investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36345451" w14:textId="77777777" w:rsidR="00157ABD" w:rsidRDefault="00157ABD" w:rsidP="00E9387F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60C0F245" w14:textId="02634AAC" w:rsidR="00D7642C" w:rsidRPr="00976CAE" w:rsidRDefault="00D7642C" w:rsidP="00E9387F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Title:</w:t>
-[...6 lines deleted...]
-        <w:t>Modeling Mental Health Comorbidities</w:t>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:tab/>
+        <w:t>Modeling</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> Mental Health Comorbidities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5A1387" w14:textId="6DFFED1C" w:rsidR="000D0FD5" w:rsidRPr="00976CAE" w:rsidRDefault="00D7642C" w:rsidP="00D7642C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Dates:</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>2015</w:t>
       </w:r>
       <w:r w:rsidR="000D0FD5">
         <w:t xml:space="preserve"> – 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D511787" w14:textId="47D7C4C2" w:rsidR="00D7642C" w:rsidRPr="00976CAE" w:rsidRDefault="00D92776" w:rsidP="00D7642C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Source:</w:t>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D7642C" w:rsidRPr="00976CAE">
-        <w:t>East Stroudsburg University Mini Grant</w:t>
+        <w:t>East</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D7642C" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> Stroudsburg University Mini Grant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B007D26" w14:textId="3BA42689" w:rsidR="00D7642C" w:rsidRPr="00976CAE" w:rsidRDefault="00D7642C" w:rsidP="00E9387F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Amount:</w:t>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>$2,200</w:t>
+        <w:t>$</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>2,200</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCDCBE2" w14:textId="7AE0A2BA" w:rsidR="00D7642C" w:rsidRPr="00976CAE" w:rsidRDefault="00D7642C" w:rsidP="00D7642C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Role:</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00157ABD">
         <w:t>Principal Investigator</w:t>
       </w:r>
     </w:p>
@@ -7360,60 +7920,68 @@
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Dates:</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000D0FD5">
         <w:t xml:space="preserve">2015 – </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1FAAA7" w14:textId="4B191B74" w:rsidR="008C00C0" w:rsidRPr="00976CAE" w:rsidRDefault="00D92776" w:rsidP="002774F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Source:</w:t>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C00C0" w:rsidRPr="00976CAE">
-        <w:t>University of South Florida Women’s Health Collaborative Grant</w:t>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C00C0" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> of South Florida Women’s Health Collaborative Grant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DEF3B88" w14:textId="450BF8D0" w:rsidR="008C00C0" w:rsidRPr="00976CAE" w:rsidRDefault="00E70215" w:rsidP="00E9387F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Amount:</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C00C0" w:rsidRPr="00976CAE">
         <w:t>$8,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCBC572" w14:textId="16EB4CFA" w:rsidR="008C00C0" w:rsidRPr="00976CAE" w:rsidRDefault="008C00C0" w:rsidP="002774F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
@@ -7471,105 +8039,127 @@
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Comorbidity of ADHD</w:t>
       </w:r>
       <w:r w:rsidR="005216A8" w:rsidRPr="00976CAE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> Eating </w:t>
       </w:r>
       <w:r w:rsidR="005216A8" w:rsidRPr="00976CAE">
         <w:t>Disorders</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, and Psychopathological Moderators</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E7CA99" w14:textId="549557D8" w:rsidR="002774F1" w:rsidRPr="00976CAE" w:rsidRDefault="002774F1" w:rsidP="002774F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Dates:</w:t>
+        <w:t>Dates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>2012</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="32541019" w14:textId="6A5F4A91" w:rsidR="002774F1" w:rsidRPr="00CF56F1" w:rsidRDefault="00E9387F" w:rsidP="00E9387F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r>
-        <w:t>Source:</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002774F1" w:rsidRPr="00976CAE">
-        <w:t>University of South Florida, Depar</w:t>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002774F1" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> of South Florida, Depar</w:t>
       </w:r>
       <w:r w:rsidR="002774F1" w:rsidRPr="00CF56F1">
         <w:t>tment of Community and Family Health Research Award</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DFA519E" w14:textId="64BC8F64" w:rsidR="002774F1" w:rsidRPr="00CF56F1" w:rsidRDefault="002774F1" w:rsidP="00E9387F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF56F1">
-        <w:t>Amount:</w:t>
-      </w:r>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CF56F1">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F" w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
-        <w:t>$920</w:t>
+        <w:t>$</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF56F1">
+        <w:t>920</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B70862C" w14:textId="57A85E9F" w:rsidR="002774F1" w:rsidRPr="00CF56F1" w:rsidRDefault="002774F1" w:rsidP="002774F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF56F1">
         <w:t>Role:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F" w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:t>Principal Investigator</w:t>
       </w:r>
     </w:p>
@@ -7603,78 +8193,94 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF56F1">
         <w:t>Dates:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
         <w:t>1999 – 2012</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C2DFE9" w14:textId="0A156E61" w:rsidR="000D0FD5" w:rsidRPr="00CF56F1" w:rsidRDefault="000D0FD5" w:rsidP="000D0FD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF56F1">
-        <w:t>Source:</w:t>
-      </w:r>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CF56F1">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
-        <w:t>National Science Foundation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF56F1">
+        <w:tab/>
+        <w:t>National</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF56F1">
+        <w:t xml:space="preserve"> Science Foundation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C14A863" w14:textId="3803FF86" w:rsidR="000D0FD5" w:rsidRPr="00CF56F1" w:rsidRDefault="000D0FD5" w:rsidP="000D0FD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF56F1">
-        <w:t>Amount:</w:t>
-      </w:r>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CF56F1">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
-        <w:t>$1.4 million</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF56F1">
+        <w:tab/>
+        <w:t>$</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF56F1">
+        <w:t>1.4 million</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8CC764" w14:textId="6B2BA1C6" w:rsidR="000D0FD5" w:rsidRPr="00CF56F1" w:rsidRDefault="000D0FD5" w:rsidP="000D0FD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF56F1">
         <w:t>Role:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
         <w:t>Evaluation Research Assistant</w:t>
       </w:r>
       <w:r w:rsidR="00DB64B6">
         <w:t xml:space="preserve"> (PI: David Ferguson)</w:t>
       </w:r>
@@ -7696,5015 +8302,4791 @@
       </w:pPr>
       <w:r w:rsidRPr="00CF56F1">
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F" w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:t>Cost of Treatment at the Mayo Pediatric Chronic Pain Rehabilitation Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C8AB71" w14:textId="72783335" w:rsidR="005216A8" w:rsidRPr="00CF56F1" w:rsidRDefault="00D7642C" w:rsidP="005216A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF56F1">
-        <w:t>Dates:</w:t>
+        <w:t>Dates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF56F1">
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F" w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000D0FD5" w:rsidRPr="00CF56F1">
         <w:t>2009</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4465B444" w14:textId="3CF77AF8" w:rsidR="005216A8" w:rsidRPr="00CF56F1" w:rsidRDefault="00E9387F" w:rsidP="005216A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF56F1">
-        <w:t>Source:</w:t>
-      </w:r>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CF56F1">
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="00CF56F1">
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="005216A8" w:rsidRPr="00CF56F1">
-        <w:t>Brandeis University, World of Work Fellowship</w:t>
+        <w:t>Brandeis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005216A8" w:rsidRPr="00CF56F1">
+        <w:t xml:space="preserve"> University, World of Work Fellowship</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC1609C" w14:textId="14F19231" w:rsidR="005216A8" w:rsidRPr="00CF56F1" w:rsidRDefault="005216A8" w:rsidP="00E9387F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF56F1">
-        <w:t>Amount:</w:t>
-      </w:r>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CF56F1">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F" w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
-        <w:t>$3,000</w:t>
+        <w:t>$</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF56F1">
+        <w:t>3,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D81BD6E" w14:textId="24C86CC0" w:rsidR="000D0FD5" w:rsidRPr="00CF56F1" w:rsidRDefault="005216A8" w:rsidP="005216A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF56F1">
         <w:t>Role:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9387F" w:rsidRPr="00CF56F1">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF56F1">
         <w:t>Principal Investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7C00DD" w14:textId="2939FF9E" w:rsidR="007C6CF1" w:rsidRDefault="007C6CF1" w:rsidP="00C02A2F"/>
-    <w:p w14:paraId="3110285E" w14:textId="77777777" w:rsidR="007C6CF1" w:rsidRDefault="007C6CF1" w:rsidP="00C02A2F"/>
     <w:p w14:paraId="4AB2B82B" w14:textId="77777777" w:rsidR="00FE4978" w:rsidRPr="00CF56F1" w:rsidRDefault="00FE4978" w:rsidP="00C02A2F"/>
     <w:p w14:paraId="6F501F5E" w14:textId="420EF153" w:rsidR="00FF7A18" w:rsidRPr="00003741" w:rsidRDefault="00722DA1" w:rsidP="00AB618C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PUBLICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC76414" w14:textId="415B0437" w:rsidR="00A12F88" w:rsidRPr="00003741" w:rsidRDefault="00A12F88" w:rsidP="00722DA1"/>
     <w:p w14:paraId="12B7FCCF" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRPr="00003741" w:rsidRDefault="00AF69FC" w:rsidP="00AF69FC">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk143609726"/>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>*Student first author</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBD92DD" w14:textId="77777777" w:rsidR="00AF69FC" w:rsidRPr="00003741" w:rsidRDefault="00AF69FC" w:rsidP="00722DA1"/>
     <w:p w14:paraId="4146D8B6" w14:textId="5B698E3B" w:rsidR="00D1060B" w:rsidRPr="00AF5F35" w:rsidRDefault="00B21BC9" w:rsidP="00AF5F35">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PEER REVIEWED PUBLICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="620BC298" w14:textId="77777777" w:rsidR="00D1060B" w:rsidRPr="00003741" w:rsidRDefault="00D1060B" w:rsidP="00C26399">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A7AFD12" w14:textId="4B0FA76A" w:rsidR="00AE452C" w:rsidRPr="00AE452C" w:rsidRDefault="00AE452C" w:rsidP="00AE452C">
+    <w:p w14:paraId="3477CCB8" w14:textId="7035709C" w:rsidR="00232258" w:rsidRPr="00232258" w:rsidRDefault="00232258" w:rsidP="00B24B21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003741">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">(2025). </w:t>
+      <w:r w:rsidRPr="00232258">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DeBate, R., Templeton, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">J., Jariwala, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232258">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bleck, J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232258">
+        <w:t>. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232258">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MyFoodRx: Formative research for the development of an AI-based personalized food-as-medicine smartphone application</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE452C">
-        <w:t xml:space="preserve">Exploring outcomes of a university-based health and wellness coaching program: A comparison of three self-selected delivery methods. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232258">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Journal of Health </w:t>
-[...5 lines deleted...]
-        <w:t>, 1-15.</w:t>
+        <w:t>American Journal of Lifestyle Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232258">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B21">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-14.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00265891">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[Impact Factor (IF): 2.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B24B21">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00265891">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4000C4" w14:textId="77777777" w:rsidR="00AE452C" w:rsidRPr="00AE452C" w:rsidRDefault="00AE452C" w:rsidP="00AE452C">
+    <w:p w14:paraId="4C61E319" w14:textId="77777777" w:rsidR="00232258" w:rsidRPr="00AE452C" w:rsidRDefault="00232258" w:rsidP="00232258">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E9910CD" w14:textId="44E61DBD" w:rsidR="00AE452C" w:rsidRPr="00AE452C" w:rsidRDefault="00AE452C" w:rsidP="00956812">
+    <w:p w14:paraId="2A7AFD12" w14:textId="212D887A" w:rsidR="00AE452C" w:rsidRPr="00AE452C" w:rsidRDefault="00AE452C" w:rsidP="00AE452C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0206E">
-[...3 lines deleted...]
-        <w:t>*J</w:t>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bleck, J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:t xml:space="preserve">, &amp; DeBate, R. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:t xml:space="preserve">(2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE452C">
-        <w:t>ariwala</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">: Design of a </w:t>
+        <w:t xml:space="preserve">Exploring outcomes of a university-based health and wellness coaching program: A comparison of three self-selected delivery methods. </w:t>
       </w:r>
       <w:r w:rsidR="00C0206E">
-        <w:t>p</w:t>
-[...58 lines deleted...]
-      <w:r w:rsidR="00C0206E" w:rsidRPr="00C0206E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>2025 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
+        <w:t xml:space="preserve">Journal of Health </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E" w:rsidRPr="00C0206E">
+        <w:t>Psychology</w:t>
       </w:r>
       <w:r w:rsidR="00C0206E">
-        <w:t>, 3</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="05E7F286" w14:textId="77777777" w:rsidR="00F44F22" w:rsidRPr="00F44F22" w:rsidRDefault="00F44F22" w:rsidP="00F44F22">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E417BB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00E417BB">
+        <w:t>(5), 1827-1841.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265891">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(IF: 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E417BB">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4000C4" w14:textId="77777777" w:rsidR="00AE452C" w:rsidRPr="00AE452C" w:rsidRDefault="00AE452C" w:rsidP="00AE452C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E9910CD" w14:textId="4D2E0808" w:rsidR="00AE452C" w:rsidRPr="00AE452C" w:rsidRDefault="00AE452C" w:rsidP="00956812">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0206E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t>ariwala</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t>Anjum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t>Kotha</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, T., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t>Thomas, H</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0206E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bleck, J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t>DeBate, R</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t xml:space="preserve"> &amp; Templeton, J. (2025). MyFoodRx: Design of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t xml:space="preserve">ersonalized </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t>ood-as-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t xml:space="preserve">edicine </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t xml:space="preserve">pplication to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t xml:space="preserve">romote </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t xml:space="preserve">ood </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t xml:space="preserve">ecurity and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t xml:space="preserve">hronic </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t xml:space="preserve">isease </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t xml:space="preserve">anagement. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E" w:rsidRPr="00C0206E">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...74 lines deleted...]
-    <w:p w14:paraId="4D47FE71" w14:textId="7A88115D" w:rsidR="008D74FF" w:rsidRPr="00F44F22" w:rsidRDefault="008D74FF" w:rsidP="00265891">
+        <w:t>2025 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:t>, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE452C">
+        <w:t>18-323.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E99C122" w14:textId="77777777" w:rsidR="00AE452C" w:rsidRPr="00003741" w:rsidRDefault="00AE452C" w:rsidP="00AE452C"/>
+    <w:p w14:paraId="05E7F286" w14:textId="77777777" w:rsidR="00F44F22" w:rsidRPr="00F44F22" w:rsidRDefault="00F44F22" w:rsidP="00F44F22">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00265891">
+      <w:r w:rsidRPr="00AF5F35">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00265891">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AF5F35">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Smith, K., Mansouri, J., &amp; Early, C. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5F35">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Exploring the link between demographic, employment, and coaching characteristics with financial earning among Health and Wellness Coaches. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5F35">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Health Behavior Research</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>American Journal of Lifestyle Medicine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, 19(6), 870-887</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5F35">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5F35">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(IF: 2.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452CFAC7" w14:textId="77777777" w:rsidR="00F44F22" w:rsidRPr="00F44F22" w:rsidRDefault="00F44F22" w:rsidP="00F44F22">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="24A9592E" w14:textId="0FC40D64" w:rsidR="00620901" w:rsidRPr="00003741" w:rsidRDefault="00412D54" w:rsidP="00620901">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D47FE71" w14:textId="7A88115D" w:rsidR="008D74FF" w:rsidRPr="00F44F22" w:rsidRDefault="008D74FF" w:rsidP="00265891">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...108 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="00AF5F35">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265891">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DeBate, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265891">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bleck, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265891">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thompson, E., &amp; Kline, N. </w:t>
+      </w:r>
+      <w:r w:rsidR="00265891">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265891">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Examining mental health among multiply minoritized college students:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:t xml:space="preserve"> The need for intersectional approaches. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265891">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00620901" w:rsidRPr="00003741">
+        </w:rPr>
+        <w:t>Health Behavior Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00265891" w:rsidRPr="00265891">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00AF5F35">
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00265891">
+        <w:t xml:space="preserve">7(3), 8. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE452C">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3496AEDC" w14:textId="77777777" w:rsidR="00C72B5D" w:rsidRPr="00003741" w:rsidRDefault="00C72B5D" w:rsidP="00C72B5D">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(IF: 2.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D83785" w14:textId="77777777" w:rsidR="00AF5F35" w:rsidRPr="00AF5F35" w:rsidRDefault="00AF5F35" w:rsidP="00AF5F35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="001554E8" w14:textId="71C70581" w:rsidR="00C0206E" w:rsidRPr="00C0206E" w:rsidRDefault="00C0206E" w:rsidP="00C0206E">
+    <w:p w14:paraId="24A9592E" w14:textId="0FC40D64" w:rsidR="00620901" w:rsidRPr="00003741" w:rsidRDefault="00412D54" w:rsidP="00620901">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...31 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck, J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, DeBate, R., Gatto, A., &amp; Garcia, J. </w:t>
+      </w:r>
+      <w:r w:rsidR="00620901" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">). Knowledge of and satisfaction with a behavioral intervention team at a large urban southeastern university. </w:t>
+      <w:r w:rsidR="00620901" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="007175CD" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pilot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evaluation of a </w:t>
+      </w:r>
+      <w:r w:rsidR="007175CD" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">university health and </w:t>
+      </w:r>
+      <w:r w:rsidR="00620901" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ellness </w:t>
+      </w:r>
+      <w:r w:rsidR="00620901" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oaching program </w:t>
+      </w:r>
+      <w:r w:rsidR="007175CD" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> college students. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Journal of American College Health</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+        <w:t>Health Education and Behavior</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+      <w:r w:rsidR="00C0206E" w:rsidRPr="00C0206E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>50(5),</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0206E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 613-621.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5F35">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="2070DFE9" w14:textId="44C4747F" w:rsidR="00C72B5D" w:rsidRPr="00C0206E" w:rsidRDefault="00C72B5D" w:rsidP="00C72B5D">
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00620901" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(IF: 4.444</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5F35">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3496AEDC" w14:textId="77777777" w:rsidR="00C72B5D" w:rsidRPr="00003741" w:rsidRDefault="00C72B5D" w:rsidP="00C72B5D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001554E8" w14:textId="71C70581" w:rsidR="00C0206E" w:rsidRPr="00C0206E" w:rsidRDefault="00C0206E" w:rsidP="00C0206E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...206 lines deleted...]
-      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Gatto, A., Walters, E., Garcia, J., James, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bleck, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>&amp; DeBate, R. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Knowledge of and satisfaction with a behavioral intervention team at a large urban southeastern university. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="422B20AE" w14:textId="757210E5" w:rsidR="00ED27DA" w:rsidRPr="00003741" w:rsidRDefault="00ED27DA" w:rsidP="00ED27DA">
+        </w:rPr>
+        <w:t>Journal of American College Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>71(7), 2168-2175</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(IF: 3.093)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031A100D" w14:textId="77777777" w:rsidR="00C0206E" w:rsidRPr="00C0206E" w:rsidRDefault="00C0206E" w:rsidP="00C0206E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2070DFE9" w14:textId="44C4747F" w:rsidR="00C72B5D" w:rsidRPr="00C0206E" w:rsidRDefault="00C72B5D" w:rsidP="00C72B5D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DeBate, R., Gatto, A., Rafal, G., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Bleck, J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2022). </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0137" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>qu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alitative </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssessment of </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iteracy and </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>elp-</w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eeking </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ehaviors among </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ale </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollege </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tudents.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B35F3" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Discover Mental Health</w:t>
+      </w:r>
+      <w:r w:rsidR="006948CB" w:rsidRPr="00C0206E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, 2(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF69FC" w:rsidRPr="00C0206E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="006948CB" w:rsidRPr="00C0206E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF69FC" w:rsidRPr="00C0206E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1-14</w:t>
+      </w:r>
+      <w:r w:rsidR="006948CB" w:rsidRPr="00C0206E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3176015C" w14:textId="77777777" w:rsidR="00ED27DA" w:rsidRPr="00361B61" w:rsidRDefault="00ED27DA" w:rsidP="00C2641D">
-[...16 lines deleted...]
-    <w:p w14:paraId="0A45B2CA" w14:textId="33FEAD23" w:rsidR="00EB2697" w:rsidRPr="00003741" w:rsidRDefault="00030737" w:rsidP="00EB2697">
+    <w:p w14:paraId="167199C3" w14:textId="77777777" w:rsidR="00620901" w:rsidRPr="00003741" w:rsidRDefault="00620901" w:rsidP="00620901">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3176015C" w14:textId="2A7EC3C9" w:rsidR="00ED27DA" w:rsidRPr="00E417BB" w:rsidRDefault="00ED27DA" w:rsidP="00C2641D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:bCs/>
-[...41 lines deleted...]
-      <w:r w:rsidR="00241496" w:rsidRPr="00003741">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; DeBate, R. (2022). Positive youth developmental assets: Implications for eating disorder prevention. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Clinical Practice in Pediatric Psychology, </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="5CF337D7" w14:textId="07EF5ADD" w:rsidR="00AF69FC" w:rsidRPr="00003741" w:rsidRDefault="00BD16B9" w:rsidP="00FE5061">
+        <w:t>International Journal of Child and Adolescent Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 15(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF69FC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 121-132</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2FD30F" w14:textId="77777777" w:rsidR="00003741" w:rsidRPr="00003741" w:rsidRDefault="00003741" w:rsidP="00003741">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A45B2CA" w14:textId="33FEAD23" w:rsidR="00EB2697" w:rsidRPr="00003741" w:rsidRDefault="00030737" w:rsidP="00EB2697">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...93 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quinn, G., </w:t>
+      </w:r>
+      <w:r w:rsidR="00241496" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck, J.</w:t>
+      </w:r>
+      <w:r w:rsidR="00241496" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
-[...75 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00241496" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stern, M. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2697" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2020). </w:t>
+      </w:r>
+      <w:r w:rsidR="00241496" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A review of the psychosocial, ethical, and legal considerations for discussing fertility preservation with adolescent and young adult cancer patients. </w:t>
+      </w:r>
+      <w:r w:rsidR="00241496" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical Practice in Pediatric Psychology, </w:t>
+      </w:r>
+      <w:r w:rsidR="00241496" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8(1), 86-96. </w:t>
+      </w:r>
+      <w:r w:rsidR="00241496" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(IF: 2.223</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00241496" w:rsidRPr="00003741">
+        <w:t>(IF: 0.81</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE01A7" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774F7A80" w14:textId="77777777" w:rsidR="00BD16B9" w:rsidRPr="00003741" w:rsidRDefault="00BD16B9" w:rsidP="00BD16B9">
-[...9 lines deleted...]
-    <w:p w14:paraId="738F797E" w14:textId="44196440" w:rsidR="00676E0A" w:rsidRPr="00003741" w:rsidRDefault="00676E0A" w:rsidP="005738D2">
+    <w:p w14:paraId="4FF0EE9D" w14:textId="77777777" w:rsidR="00FE5061" w:rsidRPr="00003741" w:rsidRDefault="00FE5061" w:rsidP="00FE5061">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF337D7" w14:textId="07EF5ADD" w:rsidR="00AF69FC" w:rsidRPr="00003741" w:rsidRDefault="00BD16B9" w:rsidP="00FE5061">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-        <w:t>Stern</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Gregory</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> M</w:t>
+        <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>, Hall</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Quast</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Gatto</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, Ewing</w:t>
+        <w:t>, Storch</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> L</w:t>
+        <w:t xml:space="preserve"> E</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, Davila</w:t>
+        <w:t>, &amp; DeBate</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> E</w:t>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">NOURISH-T: Targeting caregivers to improve health behaviors in pediatric cancer survivors with obesity. </w:t>
+        <w:t xml:space="preserve"> R. (2018). Hormonal contraception, depression, and academic performance among females attending college in the United States. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BD16B9" w:rsidRPr="00003741">
+        </w:rPr>
+        <w:t>Psychiatric Research,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 270, 111-116. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+        </w:rPr>
+        <w:t>(IF: 2.223</w:t>
+      </w:r>
+      <w:r w:rsidR="00241496" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...13 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="73CC1085" w14:textId="3AEC87F4" w:rsidR="00675AAC" w:rsidRPr="00003741" w:rsidRDefault="00AF69FC" w:rsidP="005738D2">
+    <w:p w14:paraId="774F7A80" w14:textId="77777777" w:rsidR="00BD16B9" w:rsidRPr="00003741" w:rsidRDefault="00BD16B9" w:rsidP="00BD16B9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738F797E" w14:textId="44196440" w:rsidR="00676E0A" w:rsidRPr="00003741" w:rsidRDefault="00676E0A" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t>LaRosa</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Stern</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> K</w:t>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
-[...3 lines deleted...]
-        <w:t>, Stern</w:t>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> M</w:t>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Ewing</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Davila</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Lynn</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Hale</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> G</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, &amp; Mazzeo</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOURISH-T: Targeting caregivers to improve health behaviors in pediatric cancer survivors with obesity. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Pediatric Blood and Cancer</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD16B9" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
-[...153 lines deleted...]
-      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+      <w:r w:rsidR="00BD16B9" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>65(5), e26941.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="003A3F0D" w:rsidRPr="00003741">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">escent and Young Adult Oncology, </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00676E0A" w:rsidRPr="00003741">
+        <w:t>(IF: 2.634</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD16B9" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(IF</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E05154D" w14:textId="4A878C42" w:rsidR="004B32AB" w:rsidRPr="00003741" w:rsidRDefault="004B32AB" w:rsidP="004B32AB">
-[...8 lines deleted...]
-    <w:p w14:paraId="5ACC7B3C" w14:textId="32D62898" w:rsidR="00065D54" w:rsidRPr="00003741" w:rsidRDefault="00065D54" w:rsidP="005738D2">
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="1D92E451" w14:textId="274DA62F" w:rsidR="00676E0A" w:rsidRPr="00003741" w:rsidRDefault="00676E0A" w:rsidP="00003741">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CC1085" w14:textId="3AEC87F4" w:rsidR="00675AAC" w:rsidRPr="00003741" w:rsidRDefault="00AF69FC" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Peterman</w:t>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>LaRosa</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> A</w:t>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
-[...3 lines deleted...]
-        <w:t>, Pereira</w:t>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Stern</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> A</w:t>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
-[...3 lines deleted...]
-        <w:t>, Palermo</w:t>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Lynn</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> T</w:t>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
-[...3 lines deleted...]
-        <w:t>, &amp; Young</w:t>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Hudson</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Donovan</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Reed</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, &amp; Quinn</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> G. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A3F0D" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2017). </w:t>
+      </w:r>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adolescent and young adult patients with cancer: Perceptions of care. </w:t>
+      </w:r>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">American Journal of Public Health, </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">107(5), 747-755. </w:t>
+        <w:t>Journal of Adol</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3F0D" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escent and Young Adult Oncology, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A3F0D" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6(4), 512-518.</w:t>
       </w:r>
       <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00676E0A" w:rsidRPr="00003741">
+        <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(IF</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>: 4.552</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:t>: 1.431</w:t>
+      </w:r>
+      <w:r w:rsidR="00676E0A" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559278C0" w14:textId="77777777" w:rsidR="00065D54" w:rsidRPr="00003741" w:rsidRDefault="00065D54" w:rsidP="00065D54">
+    <w:p w14:paraId="4E05154D" w14:textId="4A878C42" w:rsidR="004B32AB" w:rsidRPr="00003741" w:rsidRDefault="004B32AB" w:rsidP="004B32AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D2F518" w14:textId="584E1D0E" w:rsidR="00603A3C" w:rsidRPr="00003741" w:rsidRDefault="00603A3C" w:rsidP="005738D2">
+    <w:p w14:paraId="5ACC7B3C" w14:textId="32D62898" w:rsidR="00065D54" w:rsidRPr="00003741" w:rsidRDefault="00065D54" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Peterman</w:t>
+      </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> R</w:t>
+        <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>, Pereira</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, Raven</w:t>
+        <w:t>, Palermo</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> J</w:t>
+        <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, &amp; Stevenson</w:t>
+        <w:t>, &amp; Young</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> H.</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Using intervention mapping to develop an oral health e-curriculum for secondary prevention of eating disorders. </w:t>
+        <w:t xml:space="preserve"> K. (2017). Women’s individual asset ownership and experience of intimate partner violence: Evidence from 28 international surveys. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Journal of Dental Education</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00065D54" w:rsidRPr="00003741">
+        <w:t xml:space="preserve">American Journal of Public Health, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">107(5), 747-755. </w:t>
+      </w:r>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">(IF: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007913DB" w:rsidRPr="00003741">
+        <w:t>(IF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>0.63</w:t>
+        <w:t>: 4.552</w:t>
       </w:r>
       <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF3940C" w14:textId="77777777" w:rsidR="00603A3C" w:rsidRPr="00003741" w:rsidRDefault="00603A3C" w:rsidP="00603A3C">
+    <w:p w14:paraId="559278C0" w14:textId="77777777" w:rsidR="00065D54" w:rsidRPr="00003741" w:rsidRDefault="00065D54" w:rsidP="00065D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47FEDCD4" w14:textId="637E6AEB" w:rsidR="00813F67" w:rsidRPr="00003741" w:rsidRDefault="00C26399" w:rsidP="005738D2">
+    <w:p w14:paraId="69D2F518" w14:textId="584E1D0E" w:rsidR="00603A3C" w:rsidRPr="00003741" w:rsidRDefault="00603A3C" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Sun</w:t>
+        <w:t>DeBate</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> H</w:t>
+        <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, Vamos</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> C</w:t>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, Flory</w:t>
+        <w:t>, Raven</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S</w:t>
+        <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, &amp; Stevenson</w:t>
+      </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> R</w:t>
-[...61 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve"> H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00477186" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> physical activity adherence in women. </w:t>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Using intervention mapping to develop an oral health e-curriculum for secondary prevention of eating disorders. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Journal of Sport and Health Science</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A3F0D" w:rsidRPr="00003741">
+        <w:t>Journal of Dental Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00477186" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 81(6), 716-725</w:t>
+      </w:r>
+      <w:r w:rsidR="00065D54" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00065D54" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">6(4), 434-442. </w:t>
+        <w:t xml:space="preserve">(IF: </w:t>
+      </w:r>
+      <w:r w:rsidR="007913DB" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>0.63</w:t>
+      </w:r>
+      <w:r w:rsidR="00675AAC" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00065D54" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(IF: 1.712)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0468E42C" w14:textId="34B577F3" w:rsidR="00C26399" w:rsidRPr="00003741" w:rsidRDefault="00813F67" w:rsidP="00813F67">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF3940C" w14:textId="77777777" w:rsidR="00603A3C" w:rsidRPr="00003741" w:rsidRDefault="00603A3C" w:rsidP="00603A3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003741">
-[...6 lines deleted...]
-    <w:p w14:paraId="659809F3" w14:textId="3D243202" w:rsidR="005B58B7" w:rsidRPr="00003741" w:rsidRDefault="005B58B7" w:rsidP="005738D2">
+    </w:p>
+    <w:p w14:paraId="47FEDCD4" w14:textId="637E6AEB" w:rsidR="00813F67" w:rsidRPr="00003741" w:rsidRDefault="00C26399" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sun</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Vamos</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Flory</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, DeBate</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
-        <w:rPr>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00320EE7" w:rsidRPr="00003741">
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Long-term association between developmental assets and health behaviors: An exploratory study. </w:t>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, &amp; Thompson</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92CD3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2017). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correlates of </w:t>
+      </w:r>
+      <w:r w:rsidR="00757CE8" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>long-term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> physical activity adherence in women. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Health Education &amp; Behavior</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00813F67" w:rsidRPr="00003741">
+        <w:t>Journal of Sport and Health Science</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3F0D" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(IF: 2.229)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E1B1052" w14:textId="77777777" w:rsidR="005B58B7" w:rsidRPr="00003741" w:rsidRDefault="005B58B7" w:rsidP="005B58B7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A3F0D" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6(4), 434-442. </w:t>
+      </w:r>
+      <w:r w:rsidR="00065D54" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(IF: 1.712)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0468E42C" w14:textId="34B577F3" w:rsidR="00C26399" w:rsidRPr="00003741" w:rsidRDefault="00813F67" w:rsidP="00813F67">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="707A9BC5" w14:textId="52586792" w:rsidR="00B21BC9" w:rsidRPr="00003741" w:rsidRDefault="00B21BC9" w:rsidP="005738D2">
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659809F3" w14:textId="3D243202" w:rsidR="005B58B7" w:rsidRPr="00003741" w:rsidRDefault="005B58B7" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk145025081"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
+      </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> grade girls participating in a girl-focused sport-based positive youth development program. </w:t>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00320EE7" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, &amp; DeBate, R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00477186" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2016). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Long-term association between developmental assets and health behaviors: An exploratory study. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>International Journal of Health Promotion and Education</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="005A79C0" w:rsidRPr="00003741">
+        <w:t>Health Education &amp; Behavior</w:t>
+      </w:r>
+      <w:r w:rsidR="0051263E" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 43(5), 543-551</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00813F67" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4015D567" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(IF: 2.229)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1B1052" w14:textId="77777777" w:rsidR="005B58B7" w:rsidRPr="00003741" w:rsidRDefault="005B58B7" w:rsidP="005B58B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C4F89DC" w14:textId="39E7C9B5" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
+    <w:p w14:paraId="707A9BC5" w14:textId="52586792" w:rsidR="00B21BC9" w:rsidRPr="00003741" w:rsidRDefault="00B21BC9" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003741">
-[...4 lines deleted...]
-        <w:t>Bleck</w:t>
+      <w:bookmarkStart w:id="7" w:name="_Hlk145025081"/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DeBate</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
-[...35 lines deleted...]
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
-      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
-[...203 lines deleted...]
-        <w:t xml:space="preserve">esearch. </w:t>
+      <w:r w:rsidR="004F703B" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>., &amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="004F703B" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bleck, J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2016). Changes in developmental assets and physical activity frequency among 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grade girls participating in a girl-focused sport-based positive youth development program. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">International Journal of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B21BC9" w:rsidRPr="00003741">
+        <w:t>International Journal of Health Promotion and Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 54(2), 95-112.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A79C0" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A79C0" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="0EC53F30" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(IF: 0.313)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="4015D567" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73461D8F" w14:textId="680EF6D7" w:rsidR="00290E4C" w:rsidRPr="00003741" w:rsidRDefault="00290E4C" w:rsidP="005738D2">
+    <w:p w14:paraId="5C4F89DC" w14:textId="39E7C9B5" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t>Peterman</w:t>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> A</w:t>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>Bleck</w:t>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DeBate</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Levin</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, &amp; Baldwin</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
-      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
-[...14 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B58B7" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2016). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Underlying </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">echanisms and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rajectory of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omorbid ADHD and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ating </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isorders: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roposing an </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nnovative </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ystems </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ramework for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nforming </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esearch. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Journal of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21BC9" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mental Health and Addiction</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21BC9" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 14(4), 449-458</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(IF: 0.992)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
-[...75 lines deleted...]
-    <w:p w14:paraId="1ACA8305" w14:textId="77777777" w:rsidR="00290E4C" w:rsidRPr="00003741" w:rsidRDefault="00290E4C" w:rsidP="00290E4C">
+    </w:p>
+    <w:p w14:paraId="0EC53F30" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71288A6F" w14:textId="518B084D" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
+    <w:p w14:paraId="73461D8F" w14:textId="680EF6D7" w:rsidR="00290E4C" w:rsidRPr="00003741" w:rsidRDefault="00290E4C" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Peterman</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Palermo</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T. </w:t>
+      </w:r>
+      <w:r w:rsidR="00962894" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(2015).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00962894" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Age and intimate partner violence: an analysis of global trends among women experiencing victimization in 30 developing countries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...281 lines deleted...]
-        <w:t xml:space="preserve">eriod. </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Journal of Adolescent Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 57(6), 624-630. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Maternal and Child Health Journal</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="15571B6F" w14:textId="5014A106" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
+        <w:t>(IF: 3.612)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACA8305" w14:textId="77777777" w:rsidR="00290E4C" w:rsidRPr="00003741" w:rsidRDefault="00290E4C" w:rsidP="00290E4C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71288A6F" w14:textId="518B084D" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vamos</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>, Sun</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>, Flory</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, Sun</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DeBate</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> H</w:t>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>, Daley</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Thompson</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
+      </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> R</w:t>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...6 lines deleted...]
-        <w:t>Bleck</w:t>
+        <w:t>, &amp; Merrell</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L. (2015). Community </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evel </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve">redictors of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">hysical </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ctivity </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">ctivity among </w:t>
+      </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omen in the </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">utcomes? </w:t>
+        <w:t>preconception p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eriod. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Maternal and Child Health Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 19(8), 1775-1782. </w:t>
+        <w:t xml:space="preserve">, 19(7), 1584-1592. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(IF: 2.015)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086F6F6D" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
-[...2 lines deleted...]
-          <w:i/>
+    <w:p w14:paraId="3B53B518" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
+      <w:pPr>
+        <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25DAF5FB" w14:textId="29AE43EE" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
+    <w:p w14:paraId="15571B6F" w14:textId="5014A106" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Vamos</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Flory</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Sun</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, DeBate</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, Thomp</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6BDE" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>son</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6BDE" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6BDE" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, &amp; Merrell</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6BDE" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L. (2015). Do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hysical </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ctivity </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6BDE" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patterns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">across the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00003741">
-[...4 lines deleted...]
-        <w:t>DeBate</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6BDE" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ife</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>course</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
-[...68 lines deleted...]
-        <w:t xml:space="preserve"> of ADHD and </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ating </w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpact </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">isorders in a </w:t>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irth </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...29 lines deleted...]
-        <w:t>ample. </w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utcomes? </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>J</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+        <w:t>Maternal and Child Health Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 19(8), 1775-1782. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(IF: 2.015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086F6F6D" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ournal of Behavioral Health Services &amp; Research</w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="42164088" w14:textId="4FE47711" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DAF5FB" w14:textId="29AE43EE" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...130 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>International Perspectives on Sexual and Reproductive Health</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DeBate</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Olivardia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R. </w:t>
+      </w:r>
+      <w:r w:rsidR="005778D3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2015). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6BDE" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>comorbidity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of ADHD and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ating </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isorders in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ationally </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epresentative </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ample. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 40(2), 79-86. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+        <w:t>ournal of Behavioral Health Services &amp; Research</w:t>
+      </w:r>
+      <w:r w:rsidR="005778D3" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="769D064E" w14:textId="24BAA2DD" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005778D3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>42(4), 437-451</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IF: 0.78)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CB7E83" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42164088" w14:textId="4FE47711" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Palermo</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, &amp; Westley</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E. (2014). Knowledge and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mergency </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontraception: A </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>DeBate</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>multicountry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
-[...302 lines deleted...]
-        <w:t xml:space="preserve">isorders. </w:t>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analysis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Oral Hygiene &amp; Health</w:t>
+        <w:t>International Perspectives on Sexual and Reproductive Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, 2(1), 123.</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="006E1993" w:rsidRPr="00003741">
+        <w:t xml:space="preserve">, 40(2), 79-86. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(IF: 4.55)</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="23E31D79" w14:textId="7AEDFFF8" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
+        <w:t>(IF: 1.14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB681C3" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="769D064E" w14:textId="24BAA2DD" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t>Palermo</w:t>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DeBate</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Cragun</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Severson</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Brickhouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Keysek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> J</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve">, &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Isringhousen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K. (2014). Psychosocial and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kill-based </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ifferences between </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ygiene </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudents regarding </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">econdary </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">revention of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ating </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isorders. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Oral Hygiene &amp; Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 2(1), 123.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1993" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003741">
-[...90 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+      <w:r w:rsidR="006E1993" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>American Journal of Epidemiology</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="09611AB2" w14:textId="65909FEA" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
+        <w:t>(IF: 4.55)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0107D0D5" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E31D79" w14:textId="7AEDFFF8" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Palermo</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -12771,1366 +13153,1563 @@
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Peterman</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A. (2014). Tip of the </w:t>
+        <w:t xml:space="preserve"> A. (2014). Response to “Disclosure of </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ender-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ased </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iolence in </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eveloping </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ountries”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>American Journal of Epidemiology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 179(5), 619-620. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(IF: 5.59)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
-[...63 lines deleted...]
-    <w:p w14:paraId="42FE6D09" w14:textId="3F939513" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
+    </w:p>
+    <w:p w14:paraId="5AEE773C" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09611AB2" w14:textId="65909FEA" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Palermo</w:t>
+      </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> R</w:t>
+        <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, Cragun</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> D</w:t>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, Merrell</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Peterman</w:t>
       </w:r>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> L</w:t>
-[...233 lines deleted...]
-        <w:t xml:space="preserve"> W. (2014). Randomized </w:t>
+        <w:t xml:space="preserve"> A. (2014). Tip of the </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">rial of </w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ceberg: Reporting and </w:t>
+      </w:r>
+      <w:r w:rsidR="00757CE8" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>gender-based</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">wo </w:t>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iolence in </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...5 lines deleted...]
-        <w:t>-</w:t>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eveloping </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">isorders. </w:t>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ountries. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Journal of Dental Education</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, 78(1), 5-15. </w:t>
+        <w:t>American Journal of Epidemiology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 179(5), 602-612. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(IF: 0.99)</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3EB916A5" w14:textId="6CC4CD6E" w:rsidR="005A3CD7" w:rsidRPr="00003741" w:rsidRDefault="005A3CD7" w:rsidP="005738D2">
+        <w:t>(IF: 5.59)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D49CB05" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FE6D09" w14:textId="3F939513" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DeBate</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Cragun</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Merrell</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Severson</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Shaw</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Christiansen</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Koerber</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Tomar</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, McCormack Brown</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Tedesco</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>DeBate</w:t>
+        <w:t>Hendricson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00084695" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> R</w:t>
-[...281 lines deleted...]
-        <w:t xml:space="preserve"> W. (2013). Evaluation of a </w:t>
+        <w:t xml:space="preserve"> W. (2014). Randomized </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">heory-driven </w:t>
+        <w:t xml:space="preserve">rial of </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wo </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">-learning </w:t>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ntervention for </w:t>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">earning </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>f</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">uture </w:t>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rograms on </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ral </w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">econdary </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>h</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ealthcare </w:t>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">revention of </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">roviders on </w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ating </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">isordered </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">ehaviors. </w:t>
+        <w:t xml:space="preserve">isorders. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Health Education Research</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="003419C4" w:rsidRPr="00003741">
+        <w:t>Journal of Dental Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 78(1), 5-15. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+        <w:t>(IF: 0.99)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B54D380" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="003419C4">
+      <w:pPr>
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="43136CA5" w14:textId="104F5030" w:rsidR="005A3CD7" w:rsidRPr="00003741" w:rsidRDefault="005A3CD7" w:rsidP="005738D2">
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB916A5" w14:textId="6CC4CD6E" w:rsidR="005A3CD7" w:rsidRPr="00003741" w:rsidRDefault="005A3CD7" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DeBate</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Severson</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Cragun</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Gau</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Merrell</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Christiansen</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Koerber</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Tomar</w:t>
+      </w:r>
       <w:r w:rsidR="007809A3" w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> J</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidR="007809A3" w:rsidRPr="00003741">
         <w:rPr>
-          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>, McCormack Brown</w:t>
+      </w:r>
+      <w:r w:rsidR="007809A3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K</w:t>
+      </w:r>
+      <w:r w:rsidR="007809A3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Tedesco</w:t>
+      </w:r>
+      <w:r w:rsidR="007809A3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L</w:t>
+      </w:r>
+      <w:r w:rsidR="007809A3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">, &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>DeBate</w:t>
+        <w:t>Hendricson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007809A3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> R. (2013). Exploring the </w:t>
+        <w:t xml:space="preserve"> W. (2013). Evaluation of a </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">o-morbidity of </w:t>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heory-driven </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...5 lines deleted...]
-        <w:t>ttention-</w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-learning </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntervention for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uture </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ral </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ealthcare </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roviders on </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">econdary </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">revention of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>eficit/</w:t>
+        <w:t xml:space="preserve">isordered </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>h</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">yperactivity </w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ating </w:t>
       </w:r>
       <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ehaviors in a </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">ample. </w:t>
+        <w:t xml:space="preserve">ehaviors. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Eating Behaviors</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00003741">
+        <w:t>Health Education Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 28(3), 472-487. </w:t>
+      </w:r>
+      <w:r w:rsidR="003419C4" w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(IF: 1.80)</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="5126B74B" w14:textId="21019B0D" w:rsidR="00290E4C" w:rsidRPr="00003741" w:rsidRDefault="005A3CD7" w:rsidP="005738D2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>IF: 1.66</w:t>
+      </w:r>
+      <w:r w:rsidR="003419C4" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DB3566" w14:textId="77777777" w:rsidR="003419C4" w:rsidRPr="00003741" w:rsidRDefault="003419C4" w:rsidP="00166F7C">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43136CA5" w14:textId="104F5030" w:rsidR="005A3CD7" w:rsidRPr="00003741" w:rsidRDefault="005A3CD7" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
+      </w:r>
+      <w:r w:rsidR="007809A3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidR="007809A3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, &amp; DeBate</w:t>
+      </w:r>
+      <w:r w:rsidR="007809A3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R. (2013). Exploring the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o-morbidity of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ttention-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>eficit/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yperactivity </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isorder with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ating </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isorders and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isordered </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ating </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ehaviors in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ationally </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epresentative </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommunity-based </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2AE3" w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ample. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eating Behaviors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 14(3), 390-393. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(IF: 1.80)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20804656" w14:textId="77777777" w:rsidR="005A3CD7" w:rsidRPr="00003741" w:rsidRDefault="005A3CD7" w:rsidP="00166F7C">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5126B74B" w14:textId="21019B0D" w:rsidR="00290E4C" w:rsidRPr="00003741" w:rsidRDefault="005A3CD7" w:rsidP="005738D2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Westley</w:t>
       </w:r>
       <w:r w:rsidR="007809A3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> E</w:t>
       </w:r>
       <w:r w:rsidR="007809A3" w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Kapp</w:t>
@@ -14362,175 +14941,80 @@
       <w:r w:rsidRPr="008D74FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Influential Factors of Health and Wellness Coaching for Health Care Professionals: An Exploratory Study </w:t>
       </w:r>
       <w:r w:rsidR="00FE4978" w:rsidRPr="008D74FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidRPr="008D74FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the Perspective of Nurses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4635B025" w14:textId="77777777" w:rsidR="00FE4978" w:rsidRDefault="00FE4978" w:rsidP="00FE4978">
-[...8 lines deleted...]
-    <w:p w14:paraId="6443ED4D" w14:textId="43EDE9A2" w:rsidR="00FE4978" w:rsidRDefault="00FE4978" w:rsidP="00FE4978">
+    <w:p w14:paraId="431A65B7" w14:textId="77777777" w:rsidR="00FE4978" w:rsidRPr="00E417BB" w:rsidRDefault="00FE4978" w:rsidP="00E417BB">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD3596D" w14:textId="246410A2" w:rsidR="00FE4978" w:rsidRPr="00FE4978" w:rsidRDefault="00FE4978" w:rsidP="00FE4978">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:bCs/>
-[...77 lines deleted...]
-        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bleck, J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, &amp; </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, R. </w:t>
+        <w:t xml:space="preserve">, &amp; DeBate, R. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Food-as-Medicine in Practice: A Pilot Evaluation of a Clinic-based Produce Prescription Program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E084DB" w14:textId="11557418" w:rsidR="00361B61" w:rsidRPr="00003741" w:rsidRDefault="00361B61" w:rsidP="0016088A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4825F365" w14:textId="77777777" w:rsidR="00361B61" w:rsidRPr="00003741" w:rsidRDefault="00361B61" w:rsidP="00361B61"/>
     <w:p w14:paraId="21300EB2" w14:textId="112112AA" w:rsidR="00361B61" w:rsidRPr="00003741" w:rsidRDefault="00361B61" w:rsidP="00361B61">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
@@ -14604,63 +15088,55 @@
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(IF: 1.90)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5422DAF7" w14:textId="77777777" w:rsidR="00361B61" w:rsidRPr="00003741" w:rsidRDefault="00361B61" w:rsidP="00361B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="583726A5" w14:textId="2496F42F" w:rsidR="00361B61" w:rsidRPr="00003741" w:rsidRDefault="00361B61" w:rsidP="00361B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, R., &amp; </w:t>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DeBate, R., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bleck J</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2022). A pilot evaluation of a university health &amp; wellness coaching program. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>American Journal of Lifestyle Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
@@ -14691,65 +15167,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6433F6D4" w14:textId="27C26FEB" w:rsidR="00361B61" w:rsidRPr="006E1B07" w:rsidRDefault="00361B61" w:rsidP="00361B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bleck J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Scharf, S., &amp; </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, R. (2022). Comparing remote and in-person wellness coaching modalities. </w:t>
+        <w:t xml:space="preserve">, Scharf, S., &amp; DeBate, R. (2022). Comparing remote and in-person wellness coaching modalities. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>American Journal of Lifestyle Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, 17(1), 52.</w:t>
       </w:r>
       <w:r w:rsidR="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00003741">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -14765,67 +15227,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3720C424" w14:textId="3AD7E11C" w:rsidR="006E1B07" w:rsidRPr="006E1B07" w:rsidRDefault="006E1B07" w:rsidP="006E1B07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Haywood, C., French, K., &amp; </w:t>
-[...15 lines deleted...]
-        <w:t>, R. (202</w:t>
+        <w:t xml:space="preserve"> Haywood, C., French, K., &amp; DeBate, R. (202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>). An Innovative Marketing Research Method for the Promotion of a Behavioral Change Program Targeting University Students.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
@@ -14883,67 +15329,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">*Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t>, R. (202</w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. (202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>). A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> retrospective examination of a university success and wellness coaching program. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
@@ -14994,67 +15424,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09AB5D14" w14:textId="599FF895" w:rsidR="00361B61" w:rsidRPr="006E1B07" w:rsidRDefault="00361B61" w:rsidP="00361B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Haywood, C., French, K., &amp; </w:t>
-[...15 lines deleted...]
-        <w:t>, R. (2020). An Innovative Marketing Research Method for the Promotion of a Behavioral Change Program Targeting University Students. The American Academy of Health Behavior 2020 Annual Scientific Meeting: "Transforming the narrative to meet emerging health behavior challenges","</w:t>
+        <w:t xml:space="preserve"> Haywood, C., French, K., &amp; DeBate, R. (2020). An Innovative Marketing Research Method for the Promotion of a Behavioral Change Program Targeting University Students. The American Academy of Health Behavior 2020 Annual Scientific Meeting: "Transforming the narrative to meet emerging health behavior challenges","</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Health Behavior Research</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, 3(2).</w:t>
       </w:r>
     </w:p>
@@ -15070,67 +15484,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">*Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t>, R. (2020). A</w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. (2020). A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> retrospective examination of a university success and wellness coaching program. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The American Academy of Health Behavior 2020 Annual Scientific Meeting: "Transforming the narrative to meet emerging health behavior challenges","</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
@@ -15238,51 +15636,67 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">*Garcia, J., Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; Debate, R. (2019). Assessing the outcomes of a mental health first aid training for university faculty &amp; staff. </w:t>
+        <w:t xml:space="preserve"> &amp; Debate, R. (2019). Assessing the outcomes of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>a mental</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00003741">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> health first aid training for university faculty &amp; staff. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>nnals of Behavioral Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53, 619. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
@@ -15297,69 +15711,52 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A3D1C7A" w14:textId="205711E7" w:rsidR="00361B61" w:rsidRPr="00003741" w:rsidRDefault="00361B61" w:rsidP="00003741">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1060B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Paola, J., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, R., &amp; </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">*Paola, J., DeBate, R., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1060B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Bleck, J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1060B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">An understanding of the relationship between hormonal birth control and depression in college-aged women. </w:t>
@@ -15454,66 +15851,75 @@
         <w:t xml:space="preserve">, 65, S591. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003741">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(IF: 3.20)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="34F9D312" w14:textId="77777777" w:rsidR="00361B61" w:rsidRDefault="00361B61" w:rsidP="0016088A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="570F83B3" w14:textId="77777777" w:rsidR="00A77D4F" w:rsidRPr="00976CAE" w:rsidRDefault="00A77D4F" w:rsidP="0016088A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="133F8F79" w14:textId="2F5062CB" w:rsidR="00280E4E" w:rsidRPr="00976CAE" w:rsidRDefault="00280E4E" w:rsidP="00280E4E">
+    <w:p w14:paraId="0763C039" w14:textId="03AEED4F" w:rsidR="00E417BB" w:rsidRPr="00E417BB" w:rsidRDefault="00280E4E" w:rsidP="00E417BB">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Hlk143609844"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>WHITE PAPERS AND RESEARCH BRIEFS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B19E8F1" w14:textId="77777777" w:rsidR="00280E4E" w:rsidRPr="00976CAE" w:rsidRDefault="00280E4E" w:rsidP="00280E4E"/>
-    <w:p w14:paraId="52CCFA7B" w14:textId="29DDABBA" w:rsidR="00FE4978" w:rsidRPr="00700A7B" w:rsidRDefault="00FE4978" w:rsidP="00FE4978">
+    <w:p w14:paraId="2A6F357D" w14:textId="77777777" w:rsidR="00E417BB" w:rsidRPr="00E417BB" w:rsidRDefault="00E417BB" w:rsidP="00E417BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52CCFA7B" w14:textId="74ACF63B" w:rsidR="00FE4978" w:rsidRPr="00700A7B" w:rsidRDefault="00FE4978" w:rsidP="00FE4978">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700A7B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Board of Health and Wellness Coaching. (202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00700A7B">
         <w:rPr>
@@ -15582,51 +15988,50 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="656CAFB5" w14:textId="2F66B42E" w:rsidR="00280E4E" w:rsidRPr="00280E4E" w:rsidRDefault="00280E4E" w:rsidP="00280E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0295">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Smith, K., </w:t>
       </w:r>
       <w:r w:rsidRPr="009E0295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bleck, J.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0295">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Mansouri, J., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="009E0295">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -16086,1119 +16491,1161 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DF1E568" w14:textId="77777777" w:rsidR="009E0295" w:rsidRPr="00976CAE" w:rsidRDefault="009E0295" w:rsidP="00342FE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AFE78E4" w14:textId="2789335B" w:rsidR="00342FE8" w:rsidRPr="00976CAE" w:rsidRDefault="00342FE8" w:rsidP="00342FE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk143609888"/>
       <w:r w:rsidRPr="00AE6697">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TECHNICAL AND EVALUATION REPORTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D85DAEA" w14:textId="77777777" w:rsidR="009E0295" w:rsidRPr="009E0295" w:rsidRDefault="009E0295" w:rsidP="00280E4E"/>
-    <w:p w14:paraId="4A3FF326" w14:textId="185C1916" w:rsidR="00262239" w:rsidRDefault="00262239" w:rsidP="00262239">
+    <w:p w14:paraId="68D2A0ED" w14:textId="77777777" w:rsidR="00E417BB" w:rsidRPr="00700A7B" w:rsidRDefault="00E417BB" w:rsidP="00E417BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E417BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D16543">
-[...24 lines deleted...]
-    <w:p w14:paraId="7F2F8BFC" w14:textId="77777777" w:rsidR="00262239" w:rsidRDefault="00262239" w:rsidP="00262239">
+      <w:r w:rsidRPr="00700A7B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700A7B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mentor Agility Coaching: 2025 Technical Report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59017B7C" w14:textId="77777777" w:rsidR="00E417BB" w:rsidRPr="00E417BB" w:rsidRDefault="00E417BB" w:rsidP="00E417BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C775AF7" w14:textId="7BFDFBD6" w:rsidR="00265891" w:rsidRDefault="00265891" w:rsidP="00265891">
+    <w:p w14:paraId="4A3FF326" w14:textId="73748AE5" w:rsidR="00262239" w:rsidRDefault="00262239" w:rsidP="00262239">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16543">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>202</w:t>
       </w:r>
       <w:r>
-        <w:t>4)</w:t>
+        <w:t>5)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00262239">
-        <w:t>Veterans Talking to Veterans Program Feedback Report</w:t>
+      <w:r>
+        <w:t>Veterans Talking to Veterans Coach Assessment Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="6C1C74EA" w14:textId="77777777" w:rsidR="00265891" w:rsidRPr="00265891" w:rsidRDefault="00265891" w:rsidP="00265891">
+        <w:t xml:space="preserve"> Mentor Agility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2F8BFC" w14:textId="77777777" w:rsidR="00262239" w:rsidRDefault="00262239" w:rsidP="00262239">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5804E381" w14:textId="59E97438" w:rsidR="003B3F62" w:rsidRDefault="003B3F62" w:rsidP="003B3F62">
+    <w:p w14:paraId="0C775AF7" w14:textId="7BFDFBD6" w:rsidR="00265891" w:rsidRDefault="00265891" w:rsidP="00265891">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16543">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>202</w:t>
       </w:r>
       <w:r>
-        <w:t>3)</w:t>
+        <w:t>4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Benchmarking Technical Report</w:t>
+      <w:r w:rsidR="00262239">
+        <w:t>Veterans Talking to Veterans Program Feedback Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> University of South Florida.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D3EFF9F" w14:textId="77777777" w:rsidR="003B3F62" w:rsidRPr="003B3F62" w:rsidRDefault="003B3F62" w:rsidP="003B3F62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00262239">
+        <w:t>Mentor Agility</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1C74EA" w14:textId="77777777" w:rsidR="00265891" w:rsidRPr="00265891" w:rsidRDefault="00265891" w:rsidP="00265891">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4233F5BC" w14:textId="73EA43FC" w:rsidR="00D16543" w:rsidRDefault="00D16543" w:rsidP="00D16543">
+    <w:p w14:paraId="5804E381" w14:textId="59E97438" w:rsidR="003B3F62" w:rsidRDefault="003B3F62" w:rsidP="003B3F62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16543">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
-        <w:t>2022</w:t>
-[...2 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
-        <w:t>. Campus Recreation and Wellness. NASPA Consortium: Benchmarking Survey Technical Report. University of South Florida.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5120F819" w14:textId="77777777" w:rsidR="00D16543" w:rsidRDefault="00D16543" w:rsidP="00D16543">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RecWell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Benchmarking Technical Report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16543">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> University of South Florida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3EFF9F" w14:textId="77777777" w:rsidR="003B3F62" w:rsidRPr="003B3F62" w:rsidRDefault="003B3F62" w:rsidP="003B3F62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54B2E1E0" w14:textId="41D2216B" w:rsidR="00D16543" w:rsidRDefault="00D16543" w:rsidP="00D16543">
+    <w:p w14:paraId="4233F5BC" w14:textId="73EA43FC" w:rsidR="00D16543" w:rsidRDefault="00D16543" w:rsidP="00D16543">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16543">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
-        <w:t xml:space="preserve">. </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="0718C65B" w14:textId="77777777" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
+        <w:t>. Campus Recreation and Wellness. NASPA Consortium: Benchmarking Survey Technical Report. University of South Florida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5120F819" w14:textId="77777777" w:rsidR="00D16543" w:rsidRDefault="00D16543" w:rsidP="00D16543">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="605C2582" w14:textId="4DF9F126" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B2E1E0" w14:textId="41D2216B" w:rsidR="00D16543" w:rsidRDefault="00D16543" w:rsidP="00D16543">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16543">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment Disability Status </w:t>
+        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment </w:t>
+      </w:r>
+      <w:r w:rsidR="003546B3">
+        <w:t xml:space="preserve">Academic Level </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>Technical Report. University of South Florida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A52D2E" w14:textId="77777777" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3"/>
-    <w:p w14:paraId="4A17DCEB" w14:textId="0E636446" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
+    <w:p w14:paraId="0718C65B" w14:textId="77777777" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605C2582" w14:textId="4DF9F126" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16543">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment First Generation Student </w:t>
+        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment Disability Status </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>Technical Report. University of South Florida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160A7878" w14:textId="77777777" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3"/>
-    <w:p w14:paraId="10830468" w14:textId="6A9859AC" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
+    <w:p w14:paraId="08A52D2E" w14:textId="77777777" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3"/>
+    <w:p w14:paraId="4A17DCEB" w14:textId="0E636446" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16543">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment Greek Life </w:t>
+        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment First Generation Student </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>Technical Report. University of South Florida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B5019C" w14:textId="77777777" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3"/>
-    <w:p w14:paraId="0D4CC5E1" w14:textId="679E8870" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
+    <w:p w14:paraId="160A7878" w14:textId="77777777" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3"/>
+    <w:p w14:paraId="10830468" w14:textId="6A9859AC" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16543">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment Housing Status </w:t>
+        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment Greek Life </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>Technical Report. University of South Florida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E50E7F" w14:textId="77777777" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3"/>
-    <w:p w14:paraId="554FEFC6" w14:textId="674A59A2" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
+    <w:p w14:paraId="71B5019C" w14:textId="77777777" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3"/>
+    <w:p w14:paraId="0D4CC5E1" w14:textId="679E8870" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16543">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment International Student </w:t>
+        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment Housing Status </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>Technical Report. University of South Florida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5D8BA5" w14:textId="77777777" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3"/>
-    <w:p w14:paraId="30B966CA" w14:textId="1C6B2787" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
+    <w:p w14:paraId="47E50E7F" w14:textId="77777777" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3"/>
+    <w:p w14:paraId="554FEFC6" w14:textId="674A59A2" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16543">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment LGBTQ+ Student </w:t>
+        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment International Student </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>Technical Report. University of South Florida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D832B2" w14:textId="77777777" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3"/>
-    <w:p w14:paraId="53A929C6" w14:textId="1F34F724" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3">
+    <w:p w14:paraId="2A5D8BA5" w14:textId="77777777" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3"/>
+    <w:p w14:paraId="30B966CA" w14:textId="1C6B2787" w:rsidR="003546B3" w:rsidRDefault="003546B3" w:rsidP="003546B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16543">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment Veteran Student </w:t>
+        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment LGBTQ+ Student </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16543">
         <w:t>Technical Report. University of South Florida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F0E952" w14:textId="77777777" w:rsidR="00D16543" w:rsidRPr="00D16543" w:rsidRDefault="00D16543" w:rsidP="00D16543"/>
-    <w:p w14:paraId="3495A4E3" w14:textId="25F4EE0A" w:rsidR="00AB617E" w:rsidRDefault="00AB617E" w:rsidP="00280E4E">
+    <w:p w14:paraId="55D832B2" w14:textId="77777777" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3"/>
+    <w:p w14:paraId="53A929C6" w14:textId="1F34F724" w:rsidR="003546B3" w:rsidRPr="00D16543" w:rsidRDefault="003546B3" w:rsidP="003546B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CAE">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00976CAE">
+      <w:r w:rsidRPr="00D16543">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bleck, J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16543">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00AE6697">
-[...26 lines deleted...]
-    <w:p w14:paraId="405CCB34" w14:textId="3A0CED4F" w:rsidR="00110630" w:rsidRPr="00976CAE" w:rsidRDefault="00110630" w:rsidP="00110630">
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16543">
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16543">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">American College Health Association’s National College Health Spring 2022 Assessment Veteran Student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16543">
+        <w:t>Technical Report. University of South Florida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F0E952" w14:textId="77777777" w:rsidR="00D16543" w:rsidRPr="00D16543" w:rsidRDefault="00D16543" w:rsidP="00D16543"/>
+    <w:p w14:paraId="3495A4E3" w14:textId="25F4EE0A" w:rsidR="00AB617E" w:rsidRDefault="00AB617E" w:rsidP="00280E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-        <w:t>(2020). Success and Wellness Coaching</w:t>
+      <w:r w:rsidR="00AE6697">
+        <w:t xml:space="preserve">(2021). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Success and Wellness Coaching</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">2018-2020 </w:t>
+      <w:r w:rsidR="00110630">
+        <w:t xml:space="preserve">2020-2021 </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Evaluation Report for </w:t>
       </w:r>
       <w:r>
         <w:t>University of South Florida</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10658359" w14:textId="77777777" w:rsidR="00AB617E" w:rsidRPr="00AB617E" w:rsidRDefault="00AB617E" w:rsidP="00AB617E">
+    <w:p w14:paraId="42EC4E00" w14:textId="77777777" w:rsidR="00110630" w:rsidRDefault="00110630" w:rsidP="00110630">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="360"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="14D19C73" w14:textId="3066571D" w:rsidR="00580D72" w:rsidRPr="00976CAE" w:rsidRDefault="00580D72" w:rsidP="00280E4E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405CCB34" w14:textId="3A0CED4F" w:rsidR="00110630" w:rsidRPr="00976CAE" w:rsidRDefault="00110630" w:rsidP="00110630">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
-      <w:r w:rsidR="00167A68">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00085274">
-[...6 lines deleted...]
-    <w:p w14:paraId="486BAC43" w14:textId="77777777" w:rsidR="00580D72" w:rsidRPr="00976CAE" w:rsidRDefault="00580D72" w:rsidP="00580D72">
+      <w:r>
+        <w:t>(2020). Success and Wellness Coaching</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2018-2020 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve">Evaluation Report for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10658359" w14:textId="77777777" w:rsidR="00AB617E" w:rsidRPr="00AB617E" w:rsidRDefault="00AB617E" w:rsidP="00AB617E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16161618" w14:textId="51365FC0" w:rsidR="002C6F64" w:rsidRPr="00976CAE" w:rsidRDefault="002C6F64" w:rsidP="00280E4E">
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="14D19C73" w14:textId="3066571D" w:rsidR="00580D72" w:rsidRPr="00976CAE" w:rsidRDefault="00580D72" w:rsidP="00280E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Rosini</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve"> K</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
-      <w:r w:rsidR="00167A68">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> R. </w:t>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00085274">
-        <w:t xml:space="preserve">(2013). </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="685A4C4A" w14:textId="77777777" w:rsidR="002C6F64" w:rsidRPr="00976CAE" w:rsidRDefault="002C6F64" w:rsidP="002C6F64">
+        <w:t xml:space="preserve">(2015). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>Girls on the Run: Spring 2015 Evaluation Report for Big Bend Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486BAC43" w14:textId="77777777" w:rsidR="00580D72" w:rsidRPr="00976CAE" w:rsidRDefault="00580D72" w:rsidP="00580D72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6B2DAE36" w14:textId="3D778078" w:rsidR="002C6F64" w:rsidRPr="00976CAE" w:rsidRDefault="002C6F64" w:rsidP="00280E4E">
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16161618" w14:textId="51365FC0" w:rsidR="002C6F64" w:rsidRPr="00976CAE" w:rsidRDefault="002C6F64" w:rsidP="00280E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Marsh</w:t>
+        <w:t>Rosini</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve"> L</w:t>
+        <w:t xml:space="preserve"> K</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00241AFB" w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve">&amp; </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R. </w:t>
       </w:r>
       <w:r w:rsidR="00085274">
         <w:t xml:space="preserve">(2013). </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Girls on the Run Southern Tampa Bay Council: Spring 2013 Evaluation Report.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52814D12" w14:textId="77777777" w:rsidR="002C6F64" w:rsidRPr="00976CAE" w:rsidRDefault="002C6F64" w:rsidP="002C6F64">
+        <w:t>Girls on the Run: Spring 2013 Evaluation Report for Northern Florida Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685A4C4A" w14:textId="77777777" w:rsidR="002C6F64" w:rsidRPr="00976CAE" w:rsidRDefault="002C6F64" w:rsidP="002C6F64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ADCF179" w14:textId="56758BAD" w:rsidR="00B408E4" w:rsidRPr="00976CAE" w:rsidRDefault="00B408E4" w:rsidP="00280E4E">
+    <w:p w14:paraId="6B2DAE36" w14:textId="3D778078" w:rsidR="002C6F64" w:rsidRPr="00976CAE" w:rsidRDefault="002C6F64" w:rsidP="00280E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Rosini</w:t>
+        <w:t>Marsh</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve"> K</w:t>
+        <w:t xml:space="preserve"> L</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00241AFB" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R. </w:t>
       </w:r>
       <w:r w:rsidR="00085274">
-        <w:t xml:space="preserve">(2012). </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="114BC059" w14:textId="77777777" w:rsidR="00B408E4" w:rsidRPr="00976CAE" w:rsidRDefault="00B408E4" w:rsidP="00B408E4">
+        <w:t xml:space="preserve">(2013). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>Girls on the Run Southern Tampa Bay Council: Spring 2013 Evaluation Report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52814D12" w14:textId="77777777" w:rsidR="002C6F64" w:rsidRPr="00976CAE" w:rsidRDefault="002C6F64" w:rsidP="002C6F64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49C86641" w14:textId="1DBE021E" w:rsidR="00B408E4" w:rsidRPr="00976CAE" w:rsidRDefault="00B408E4" w:rsidP="00280E4E">
+    <w:p w14:paraId="1ADCF179" w14:textId="56758BAD" w:rsidR="00B408E4" w:rsidRPr="00976CAE" w:rsidRDefault="00B408E4" w:rsidP="00280E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Harsch</w:t>
+        <w:t>Rosini</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> K</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00241AFB" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R. </w:t>
       </w:r>
       <w:r w:rsidR="00085274">
         <w:t xml:space="preserve">(2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Girls on the Run Southern Tampa Bay Council: Fall 2012 Evaluation Report.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="59149065" w14:textId="762EB015" w:rsidR="006F646C" w:rsidRPr="00976CAE" w:rsidRDefault="00342FE8" w:rsidP="00280E4E">
+        <w:t>Girls on the Run: Fall 2012 Evaluation Report for Northern Florida Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114BC059" w14:textId="77777777" w:rsidR="00B408E4" w:rsidRPr="00976CAE" w:rsidRDefault="00B408E4" w:rsidP="00B408E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C86641" w14:textId="1DBE021E" w:rsidR="00B408E4" w:rsidRPr="00976CAE" w:rsidRDefault="00B408E4" w:rsidP="00280E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>Ferguson</w:t>
+        <w:t>Harsch</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve"> D</w:t>
+        <w:t xml:space="preserve"> K</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t>, Maung</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00241AFB" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>DeBate</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve"> N</w:t>
-[...91 lines deleted...]
-    <w:p w14:paraId="5EF4149E" w14:textId="3C8D2C4B" w:rsidR="00AF5F35" w:rsidRDefault="007E6313" w:rsidP="00A77D4F">
+        <w:t xml:space="preserve"> R. </w:t>
+      </w:r>
+      <w:r w:rsidR="00085274">
+        <w:t xml:space="preserve">(2012). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>Girls on the Run Southern Tampa Bay Council: Fall 2012 Evaluation Report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221ECC6F" w14:textId="77777777" w:rsidR="00B408E4" w:rsidRPr="00976CAE" w:rsidRDefault="00B408E4" w:rsidP="00B408E4"/>
+    <w:p w14:paraId="59149065" w14:textId="762EB015" w:rsidR="006F646C" w:rsidRPr="00976CAE" w:rsidRDefault="00342FE8" w:rsidP="00280E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
+        <w:t>Ferguson</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>, Maung</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>, Piazzola</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> K</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>, Gafney</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> L</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>, Corrales de Eilers</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bleck</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004341FF" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00241AFB" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t>Yusuf</w:t>
+      </w:r>
+      <w:r w:rsidR="00167A68">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> S. (2010-2012) Annual Report SUNY AGEP Best Practices for Institutionalization. Stony Brook University Center for Inclusive Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3BC9" w:rsidRPr="00976CAE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE7082B" w14:textId="77777777" w:rsidR="005B23B3" w:rsidRPr="00976CAE" w:rsidRDefault="005B23B3" w:rsidP="00E5118D">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF4149E" w14:textId="3C8D2C4B" w:rsidR="00AF5F35" w:rsidRDefault="007E6313" w:rsidP="00A77D4F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976CAE">
+        <w:lastRenderedPageBreak/>
         <w:t>Hwang</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, Stein</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, Driscoll</w:t>
@@ -17344,155 +17791,117 @@
         </w:rPr>
         <w:t>*Student first author</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F574551" w14:textId="77777777" w:rsidR="00A84F03" w:rsidRPr="00976CAE" w:rsidRDefault="00A84F03" w:rsidP="00342FE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54AAF5CD" w14:textId="3BE5B539" w:rsidR="002173E2" w:rsidRPr="00A77D4F" w:rsidRDefault="002173E2" w:rsidP="002173E2">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77D4F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PRE-CONFERENCE WORKSHOPS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA48E72" w14:textId="77777777" w:rsidR="002173E2" w:rsidRPr="00A77D4F" w:rsidRDefault="002173E2" w:rsidP="002173E2"/>
-    <w:p w14:paraId="6CF97524" w14:textId="1FE35B42" w:rsidR="002173E2" w:rsidRPr="00A77D4F" w:rsidRDefault="002173E2" w:rsidP="002173E2">
+    <w:p w14:paraId="2AD7D2F6" w14:textId="29DA77CF" w:rsidR="00F44F22" w:rsidRPr="00E417BB" w:rsidRDefault="002173E2" w:rsidP="00342FE8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk145029542"/>
       <w:r w:rsidRPr="00A77D4F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidR="00132E39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77D4F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77D4F">
-        <w:t xml:space="preserve">&amp; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, R. </w:t>
+        <w:t xml:space="preserve">&amp; DeBate, R. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77D4F">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Developing a strategic framework of evaluating your health and wellness coaching programs</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77D4F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77D4F">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>American College Health Association Annual Conference. Boston, MA, May 2023.</w:t>
       </w:r>
-    </w:p>
-[...28 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="02483CE6" w14:textId="77777777" w:rsidR="00F44F22" w:rsidRDefault="00F44F22" w:rsidP="00342FE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0337B873" w14:textId="307B3B7E" w:rsidR="00342FE8" w:rsidRPr="00976CAE" w:rsidRDefault="00342FE8" w:rsidP="00342FE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36E2C">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ORAL PRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8DDD6A" w14:textId="7CE84BD5" w:rsidR="00477186" w:rsidRPr="00AB4024" w:rsidRDefault="00477186" w:rsidP="00AB4024"/>
     <w:p w14:paraId="0A975BD3" w14:textId="69306961" w:rsidR="00C64C99" w:rsidRPr="00C64C99" w:rsidRDefault="00C64C99" w:rsidP="00BA4CE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Smith, K</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64C99">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64C99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
@@ -17589,57 +17998,52 @@
       </w:r>
       <w:r w:rsidRPr="00C64C99">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64C99">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>American College of Lifestyle Medicine Annual Conference. Orlando, FL, November 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF5DC55" w14:textId="77777777" w:rsidR="00C64C99" w:rsidRPr="00C64C99" w:rsidRDefault="00C64C99" w:rsidP="00C64C99">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E1EE6A3" w14:textId="37A620AD" w:rsidR="00D9230F" w:rsidRDefault="00D9230F" w:rsidP="00BA4CE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, R, </w:t>
+      <w:r>
+        <w:t xml:space="preserve">DeBate, R, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&amp; Perez, J. Psychological distress, flourishing, COVID-19 related stress, and perceived faculty support: A longitudinal study of undergraduate students during the COVID-19 pandemic. </w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Southern College Health Association Conference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Tallahassee, FL</w:t>
       </w:r>
@@ -17684,67 +18088,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7210024A" w14:textId="48E4FBAC" w:rsidR="00F7114F" w:rsidRPr="00F7114F" w:rsidRDefault="00F7114F" w:rsidP="00BA4CE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t>, R.</w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comparing </w:t>
       </w:r>
       <w:r w:rsidR="00CA2190">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">emote </w:t>
       </w:r>
       <w:r w:rsidR="00CA2190">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -17898,67 +18286,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00B36C72" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcia, J., Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00B36C72" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00B36C72" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. </w:t>
       </w:r>
       <w:r w:rsidR="00B36C72">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Demographic </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00B36C72">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ifferences </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -18126,67 +18498,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcia, J., Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Secondary </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. Secondary </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">revention for </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -18278,67 +18634,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcia, J., Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Addressing </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. Addressing </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ollege </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -18478,67 +18818,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Walters, E., Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Addressing </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. Addressing </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">tudents’ </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -18808,61 +19132,52 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> &amp; DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> R. Usage and </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -18989,50 +19304,51 @@
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">niversity. NASPA Strategies Conference. Washington, DC, January 2019. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05EAA2C2" w14:textId="77777777" w:rsidR="00115B6D" w:rsidRDefault="00115B6D" w:rsidP="00115B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="028E6AB3" w14:textId="58410C41" w:rsidR="00512E1D" w:rsidRPr="006521C5" w:rsidRDefault="00512E1D" w:rsidP="00BA4CE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="006521C5">
+        <w:lastRenderedPageBreak/>
         <w:t>Stern</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t xml:space="preserve"> M</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
@@ -19409,51 +19725,50 @@
         <w:t xml:space="preserve">ediatric </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t xml:space="preserve">ancer </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t>urvivors. VIII International conference of Health Psychology, Havana, Cuba, November 2017.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="461BB839" w14:textId="77777777" w:rsidR="006315C7" w:rsidRPr="006521C5" w:rsidRDefault="006315C7" w:rsidP="006315C7"/>
     <w:p w14:paraId="2F068F0F" w14:textId="07BE897E" w:rsidR="006315C7" w:rsidRPr="006315C7" w:rsidRDefault="006315C7" w:rsidP="00BA4CE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:lastRenderedPageBreak/>
         <w:t>Peterman</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, Pereira</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
@@ -19817,109 +20132,116 @@
         </w:rPr>
         <w:t xml:space="preserve"> Dieta y Accion Para Todos (ADAPT): Targeting diet and physical activity of Latinos living in rural communities in Florida. </w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t>In I. B. Thurston (chair).</w:t>
       </w:r>
       <w:r w:rsidRPr="006315C7">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="343434"/>
         </w:rPr>
         <w:t xml:space="preserve"> Culturally Responsive Assessments and Interventions to Address Pediatric Obesity: A Collaborative Symposium of the Diversity and Obesity SIGs. </w:t>
       </w:r>
       <w:r w:rsidR="00A77D4F">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="343434"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="006315C7">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="343434"/>
         </w:rPr>
-        <w:t>ociety of Pediatric Psychology, Portland, OR</w:t>
+        <w:t xml:space="preserve">ociety of Pediatric Psychology, Portland, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006315C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="343434"/>
+        </w:rPr>
+        <w:t>OR</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
-        <w:t xml:space="preserve">, March 2017. </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006521C5">
+        <w:t xml:space="preserve"> March 2017. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BB36A0" w14:textId="77777777" w:rsidR="002B2E02" w:rsidRPr="002B2E02" w:rsidRDefault="002B2E02" w:rsidP="006315C7"/>
     <w:p w14:paraId="6FB19111" w14:textId="3762BE88" w:rsidR="002C1EC6" w:rsidRPr="00976CAE" w:rsidRDefault="002C1EC6" w:rsidP="00BA4CE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Vamos</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, Flory</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, Sun</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> H</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
@@ -20016,55 +20338,53 @@
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidRPr="0019021B">
         <w:t xml:space="preserve"> Annual Meeting of the American Public Health Association</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, New Orleans, LA, November 2014</w:t>
       </w:r>
       <w:r w:rsidR="00BF1F2D" w:rsidRPr="00976CAE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FDD3C2" w14:textId="77777777" w:rsidR="002C1EC6" w:rsidRPr="00976CAE" w:rsidRDefault="002C1EC6" w:rsidP="002C1EC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BC2969E" w14:textId="60D5875B" w:rsidR="00092057" w:rsidRPr="00976CAE" w:rsidRDefault="00092057" w:rsidP="00BA4CE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Wathington</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
@@ -20187,71 +20507,74 @@
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">. Factors </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00526302" w:rsidRPr="00976CAE">
-        <w:t>associated with knowledge and use of emergency contraception.</w:t>
+        <w:t>associated with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00526302" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> knowledge and use of emergency contraception.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> International Conference on Family Planning, Addis Ababa, Ethiopia, November 2013. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3287FE4E" w14:textId="77777777" w:rsidR="005B23B3" w:rsidRPr="00976CAE" w:rsidRDefault="005B23B3" w:rsidP="00311F02"/>
     <w:p w14:paraId="727AC9EC" w14:textId="437D93B7" w:rsidR="006F646C" w:rsidRPr="00976CAE" w:rsidRDefault="00C12692" w:rsidP="00BA4CE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
@@ -20290,55 +20613,53 @@
       <w:r w:rsidR="00526302" w:rsidRPr="00976CAE">
         <w:t>long-term behavioral outcomes of adolescent positive youth development</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>. 141</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> Annual Meeting of the American Public Health Association, Boston, MA, November 2013. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2633C829" w14:textId="77777777" w:rsidR="005B23B3" w:rsidRPr="00976CAE" w:rsidRDefault="005B23B3" w:rsidP="005B23B3"/>
     <w:p w14:paraId="1330357C" w14:textId="510CF77E" w:rsidR="006F646C" w:rsidRPr="00976CAE" w:rsidRDefault="00C12692" w:rsidP="00BA4CE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, Severson</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> H</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004F68F7" w:rsidRPr="00976CAE">
@@ -20861,51 +21182,50 @@
       <w:r w:rsidR="004341FF" w:rsidRPr="00976CAE">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00D115B9" w:rsidRPr="00976CAE">
         <w:t>an Francisco, CA, October 2012</w:t>
       </w:r>
       <w:r w:rsidR="004341FF" w:rsidRPr="00976CAE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B982067" w14:textId="77777777" w:rsidR="00BF3BC9" w:rsidRPr="00976CAE" w:rsidRDefault="00BF3BC9" w:rsidP="00BF3BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66025946" w14:textId="26B49D6D" w:rsidR="006F646C" w:rsidRPr="00976CAE" w:rsidRDefault="004341FF" w:rsidP="00BA4CE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:lastRenderedPageBreak/>
         <w:t>Palermo</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, Westley</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> E</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
@@ -21017,51 +21337,59 @@
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00241AFB" w:rsidRPr="00976CAE">
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> Gergen</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> J. </w:t>
       </w:r>
       <w:r w:rsidR="006F223F" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Possible </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve">indicators of cumulative disadvantages among underrepresented minority students in the biological sciences </w:t>
+        <w:t xml:space="preserve">indicators of cumulative disadvantages among underrepresented minority students in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
+        <w:t>the biological</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
+        <w:t xml:space="preserve"> sciences </w:t>
       </w:r>
       <w:r w:rsidR="006F223F" w:rsidRPr="00976CAE">
         <w:t>at Stony Brook University</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006F223F" w:rsidRPr="00976CAE">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="006F223F" w:rsidRPr="00976CAE">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="006F223F" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> Annual Conference on Understanding Interventions that Broaden Participation in Research Careers</w:t>
       </w:r>
       <w:r w:rsidR="00150540" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, Baltimore, MD, </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>May 2012.</w:t>
       </w:r>
@@ -21152,108 +21480,98 @@
     <w:p w14:paraId="7258129A" w14:textId="41144341" w:rsidR="00580845" w:rsidRDefault="00EF5CEE" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00580845">
         <w:t xml:space="preserve">Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00580845">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00580845">
-        <w:t>DeBate</w:t>
-[...3 lines deleted...]
-        <w:t>, R. Innovative strategies to evaluate health and wellness initiatives on student success. NASPA Conferences on Student Success in Higher Education: Assessment, Persistence, and Data Analytics Conference</w:t>
+        <w:t>DeBate, R. Innovative strategies to evaluate health and wellness initiatives on student success. NASPA Conferences on Student Success in Higher Education: Assessment, Persistence, and Data Analytics Conference</w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:t>, Orlando, FL, June 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9E86E6" w14:textId="77777777" w:rsidR="002F791D" w:rsidRPr="00580845" w:rsidRDefault="002F791D" w:rsidP="002F791D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="328E6F1D" w14:textId="69B8D1DE" w:rsidR="003F6203" w:rsidRPr="00976CAE" w:rsidRDefault="003F6203" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0019021B">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Severson</w:t>
       </w:r>
       <w:r w:rsidR="00167A68">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> H.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
@@ -21317,377 +21635,318 @@
         <w:t>POSTER PRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674B0C1A" w14:textId="77777777" w:rsidR="007511D3" w:rsidRPr="00115B6D" w:rsidRDefault="007511D3" w:rsidP="00342FE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36690E75" w14:textId="5048312C" w:rsidR="009425CA" w:rsidRPr="009425CA" w:rsidRDefault="00AE452C" w:rsidP="009425CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>, R.</w:t>
+      <w:r>
+        <w:t>DeBate, R.</w:t>
       </w:r>
       <w:r w:rsidR="009425CA">
         <w:t xml:space="preserve">, &amp; Hoyer, R. </w:t>
       </w:r>
       <w:r w:rsidR="009425CA" w:rsidRPr="009425CA">
         <w:t>Food-as-Medicine in Action: Preliminary results from a pilot clinic-based produce prescription program</w:t>
       </w:r>
       <w:r w:rsidR="009425CA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009425CA" w:rsidRPr="009425CA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>American College of Lifestyle Medicine Annual Conference. Austin, TX, November 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0778C097" w14:textId="77777777" w:rsidR="009425CA" w:rsidRPr="009425CA" w:rsidRDefault="009425CA" w:rsidP="009425CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7447687F" w14:textId="16A7DB04" w:rsidR="009425CA" w:rsidRPr="009425CA" w:rsidRDefault="009425CA" w:rsidP="009425CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, R., </w:t>
+      <w:r>
+        <w:t xml:space="preserve">DeBate, R., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
       <w:r>
         <w:t>Templeton, J., &amp; Jariwala, J.H</w:t>
       </w:r>
       <w:r w:rsidRPr="009425CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009425CA">
-        <w:t>MyFoodRx</w:t>
-[...3 lines deleted...]
-        <w:t>: Personalizing Food-as-Medicine through generative AI and Digital Health Technology</w:t>
+        <w:t>MyFoodRx: Personalizing Food-as-Medicine through generative AI and Digital Health Technology</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009425CA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>American College of Lifestyle Medicine Annual Conference. Austin, TX, November 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74296CFF" w14:textId="77777777" w:rsidR="009425CA" w:rsidRDefault="009425CA" w:rsidP="009425CA"/>
     <w:p w14:paraId="62763ACF" w14:textId="093A0801" w:rsidR="009425CA" w:rsidRPr="00C64C99" w:rsidRDefault="009425CA" w:rsidP="009425CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">&amp; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, R. </w:t>
+        <w:t xml:space="preserve">&amp; DeBate, R. </w:t>
       </w:r>
       <w:r w:rsidRPr="009425CA">
         <w:t>Lifestyle Medicine Program Process and Outcome Monitoring Made Easy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009425CA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>American College of Lifestyle Medicine Annual Conference. Austin, TX, November 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0216FF1F" w14:textId="77777777" w:rsidR="00AE452C" w:rsidRPr="00AE452C" w:rsidRDefault="00AE452C" w:rsidP="00AE452C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7140A305" w14:textId="0975AA68" w:rsidR="002D3787" w:rsidRPr="00C64C99" w:rsidRDefault="002D3787" w:rsidP="002D3787">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">&amp; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, R. University-based Health and Wellness Coaching: Comparing the Efficacy of Staff and Peer Coaches. </w:t>
+        <w:t xml:space="preserve">&amp; DeBate, R. University-based Health and Wellness Coaching: Comparing the Efficacy of Staff and Peer Coaches. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">American College of Lifestyle Medicine Annual Conference. Orlando, FL, </w:t>
       </w:r>
       <w:r w:rsidR="00262239">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>October</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621D2126" w14:textId="77777777" w:rsidR="002D3787" w:rsidRPr="002D3787" w:rsidRDefault="002D3787" w:rsidP="002D3787">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="623EF32B" w14:textId="61E3255C" w:rsidR="00AF5F35" w:rsidRPr="00C64C99" w:rsidRDefault="00AF5F35" w:rsidP="002D3787">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002D3787">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">&amp; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, R. University-based Health and Wellness Coaching: Comparing the Efficacy of Staff and Peer Coaches. </w:t>
+        <w:t xml:space="preserve">&amp; DeBate, R. University-based Health and Wellness Coaching: Comparing the Efficacy of Staff and Peer Coaches. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D3787">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>American College Health Association Annual Conference. Atlanta, GA, May 2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B582509" w14:textId="77777777" w:rsidR="00AF5F35" w:rsidRPr="00AF5F35" w:rsidRDefault="00AF5F35" w:rsidP="00AF5F35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00CC4CB1" w14:textId="2403A831" w:rsidR="002173E2" w:rsidRPr="00C64C99" w:rsidRDefault="002173E2" w:rsidP="002173E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Scharf, S., &amp; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, R. A comparison of remote and in-person modalities at a university-based wellness coaching program. </w:t>
+        <w:t xml:space="preserve">Scharf, S., &amp; DeBate, R. A comparison of remote and in-person modalities at a university-based wellness coaching program. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>American College Health Association Annual Conference. Boston, MA, May 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73446663" w14:textId="77777777" w:rsidR="002173E2" w:rsidRPr="002173E2" w:rsidRDefault="002173E2" w:rsidP="002173E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5772691D" w14:textId="03EAD306" w:rsidR="00760E54" w:rsidRPr="00C64C99" w:rsidRDefault="00760E54" w:rsidP="00760E54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">&amp; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, R. A qualitative assessment of mental health literacy and help-seeking behaviors among male college students. </w:t>
+        <w:t xml:space="preserve">&amp; DeBate, R. A qualitative assessment of mental health literacy and help-seeking behaviors among male college students. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>American College Health Association Annual Conference. Boston, MA, May 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7636A300" w14:textId="77777777" w:rsidR="00760E54" w:rsidRPr="00760E54" w:rsidRDefault="00760E54" w:rsidP="00760E54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C54179F" w14:textId="51FEBE2F" w:rsidR="00885840" w:rsidRPr="00C64C99" w:rsidRDefault="002173E2" w:rsidP="00885840">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, R., </w:t>
+      <w:r>
+        <w:t xml:space="preserve">DeBate, R., </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
       <w:r>
         <w:t>Thompson</w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:t xml:space="preserve">., &amp; </w:t>
       </w:r>
       <w:r>
         <w:t>Kline</w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:t xml:space="preserve">, </w:t>
@@ -21707,55 +21966,53 @@
       <w:r w:rsidR="00A77D4F">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>merican College Health Association Annual Conference. Boston, MA, May 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246AF606" w14:textId="77777777" w:rsidR="00885840" w:rsidRDefault="00885840" w:rsidP="00885840">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CE54201" w14:textId="211B03BC" w:rsidR="00AB78A1" w:rsidRPr="000F0FE2" w:rsidRDefault="00AB78A1" w:rsidP="00AB78A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00992FE0">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
@@ -21830,59 +22087,51 @@
         <w:t>CA, March 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A6A383" w14:textId="77777777" w:rsidR="00AB78A1" w:rsidRPr="00AB78A1" w:rsidRDefault="00AB78A1" w:rsidP="00AB78A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04711093" w14:textId="15D69539" w:rsidR="00C64C99" w:rsidRPr="00C64C99" w:rsidRDefault="009E0295" w:rsidP="00C64C99">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Scharf, S., &amp; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, R. Comparing </w:t>
+        <w:t xml:space="preserve">Scharf, S., &amp; DeBate, R. Comparing </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">emote and </w:t>
       </w:r>
       <w:r w:rsidR="00760E54">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>n-</w:t>
       </w:r>
       <w:r w:rsidR="00760E54">
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">erson </w:t>
       </w:r>
       <w:r w:rsidR="00760E54">
         <w:t>w</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ellness </w:t>
       </w:r>
@@ -21898,57 +22147,52 @@
       <w:r>
         <w:t xml:space="preserve">odalities. </w:t>
       </w:r>
       <w:r w:rsidR="00C64C99">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>American College of Lifestyle Medicine Annual Conference. Orlando, FL, November 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E787FA" w14:textId="77777777" w:rsidR="00C64C99" w:rsidRPr="00C64C99" w:rsidRDefault="00C64C99" w:rsidP="00C64C99">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38D0EEF8" w14:textId="277D93C7" w:rsidR="00C64C99" w:rsidRPr="00C64C99" w:rsidRDefault="00C64C99" w:rsidP="00C64C99">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C64C99">
-        <w:t>DeBate</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, R., &amp; </w:t>
+        <w:t xml:space="preserve">DeBate, R., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64C99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bleck, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64C99">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64C99">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00760E54">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64C99">
         <w:rPr>
@@ -22048,59 +22292,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00D9230F">
         <w:t xml:space="preserve">Perez, J., </w:t>
       </w:r>
       <w:r w:rsidR="00D9230F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
       <w:r w:rsidR="00D9230F">
-        <w:t xml:space="preserve">&amp; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, R. Student psychological well-being and perceived faculty support during the COVID-19 pandemic: Differences by sex and race/ethnicity. </w:t>
+        <w:t xml:space="preserve">&amp; DeBate, R. Student psychological well-being and perceived faculty support during the COVID-19 pandemic: Differences by sex and race/ethnicity. </w:t>
       </w:r>
       <w:r w:rsidR="00D9230F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>USF Health Research Day</w:t>
       </w:r>
       <w:r w:rsidR="00D9230F" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D9230F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Tampa, FL</w:t>
       </w:r>
       <w:r w:rsidR="00D9230F" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -22156,67 +22392,51 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Haywood, C., </w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. </w:t>
+        <w:t xml:space="preserve">&amp; DeBate, R. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Using </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">nnovative </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -22386,67 +22606,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Haywood, C., </w:t>
       </w:r>
       <w:r w:rsidR="000F0FE2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">French, K., </w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. </w:t>
+        <w:t xml:space="preserve">&amp; DeBate, R. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">nnovative </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -22686,67 +22890,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Gatto, A.,</w:t>
       </w:r>
       <w:r w:rsidR="000F0FE2">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F0FE2" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="000F0FE2" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. </w:t>
       </w:r>
       <w:r w:rsidR="000F0FE2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="000F0FE2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">nalysis of an </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -22895,88 +23083,73 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F0FE2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>March 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1385BF89" w14:textId="77777777" w:rsidR="000F0FE2" w:rsidRDefault="000F0FE2" w:rsidP="000F0FE2"/>
     <w:p w14:paraId="1C00DF0F" w14:textId="02F02551" w:rsidR="000F0FE2" w:rsidRPr="00F7114F" w:rsidRDefault="000F0FE2" w:rsidP="000F0FE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Gatto, A., LaSure, T., </w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. </w:t>
+        <w:t xml:space="preserve">&amp; DeBate, R. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Mental </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -23111,67 +23284,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Prieto, C.,</w:t>
       </w:r>
       <w:r w:rsidR="0029305F" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0029305F" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="0029305F" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. </w:t>
       </w:r>
       <w:r w:rsidR="0029305F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Demographic differences among </w:t>
       </w:r>
       <w:r w:rsidR="00AB78A1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>university</w:t>
       </w:r>
       <w:r w:rsidR="0029305F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> faculty and staff who participate in a Mental health First Aid training program</w:t>
       </w:r>
       <w:r w:rsidR="0029305F" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -23269,67 +23426,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> James, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00DC006A" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC006A" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00DC006A" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. </w:t>
       </w:r>
       <w:r w:rsidR="00DC006A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Examining the </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00DC006A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ffectiveness of a </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -23508,67 +23649,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">James, J., </w:t>
       </w:r>
       <w:r w:rsidR="00DC006A" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcia, J., Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00DC006A" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00DC006A" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. </w:t>
       </w:r>
       <w:r w:rsidR="00DC006A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluation of </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00DC006A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">nowledge &amp; </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -23657,65 +23782,81 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>fa</w:t>
       </w:r>
       <w:r w:rsidR="00DC006A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">culty &amp; </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00DC006A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">taff at a </w:t>
+        <w:t xml:space="preserve">taff at </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DC006A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00DC006A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">outheastern </w:t>
+        <w:t>outheastern</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC006A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00DC006A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>niversity</w:t>
       </w:r>
       <w:r w:rsidR="00DC006A" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DC006A">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -23800,67 +23941,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Innovative </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. Innovative </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">trategies to </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -23967,81 +24092,65 @@
     <w:p w14:paraId="49528275" w14:textId="6E08CA7F" w:rsidR="00115B6D" w:rsidRPr="00115B6D" w:rsidRDefault="00115B6D" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gatto, A., &amp; </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Gatto, A., &amp; De</w:t>
+      </w:r>
+      <w:r w:rsidR="003C455F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>De</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, R. Assessing the </w:t>
+        <w:t xml:space="preserve">ate, R. Assessing the </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">mpact of </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -24161,67 +24270,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcia, J., Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Addressing the </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. Addressing the </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -24395,67 +24488,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Walters, E., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gatto, A., &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Evaluation of an </w:t>
+        <w:t xml:space="preserve"> Gatto, A., &amp; DeBate, R. Evaluation of an </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">nline </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -24557,67 +24634,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Walters, E., Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Psychometric </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. Psychometric </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">roperties of a </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -24710,67 +24771,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Newsome, A., Garcia, J., Schrider, L., &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Implementation of Exercise is Medicine on Campus to </w:t>
+        <w:t xml:space="preserve"> Newsome, A., Garcia, J., Schrider, L., &amp; DeBate, R. Implementation of Exercise is Medicine on Campus to </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ncrease </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -24862,67 +24907,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Gatto, A., Garcia, J., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Evaluating the </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. Evaluating the </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">mpact of a </w:t>
       </w:r>
       <w:r w:rsidR="00885840">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -25022,67 +25051,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcia, J., Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Assessing the </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. Assessing the </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">utcomes of </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -25137,89 +25150,74 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B455109" w14:textId="7EB835F4" w:rsidR="00115B6D" w:rsidRPr="00115B6D" w:rsidRDefault="00EF5CEE" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcia, J., Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Evaluating Mental Health First Aid (MHFA) among </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. Evaluating Mental Health First Aid (MHFA) among </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">niversity </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -25259,67 +25257,51 @@
     </w:p>
     <w:p w14:paraId="19940E6B" w14:textId="7770006D" w:rsidR="00115B6D" w:rsidRPr="00115B6D" w:rsidRDefault="00115B6D" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Walters, E., Gatto, A., &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Evaluation of a </w:t>
+        <w:t xml:space="preserve"> Walters, E., Gatto, A., &amp; DeBate, R. Evaluation of a </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">elaxation </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -25418,137 +25400,130 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcia, J., Gatto, A., Walters, E., James, J., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> &amp; DeBate, R. Exploring </w:t>
+      </w:r>
+      <w:r w:rsidR="002F791D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>DeBate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ifferences </w:t>
+      </w:r>
+      <w:r w:rsidR="002F791D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, R. Exploring </w:t>
+        <w:t xml:space="preserve">etween </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>d</w:t>
+        <w:t>fa</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">ifferences </w:t>
+        <w:t xml:space="preserve">culty &amp; </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>b</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">etween </w:t>
-      </w:r>
+        <w:t xml:space="preserve">taff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>fa</w:t>
+        <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">culty &amp; </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>embers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">taff </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">embers </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">illingness to </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -25645,67 +25620,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Walters, E., Gatto, A., </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Changes in </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. Changes in </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -25891,67 +25850,51 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Assessing the </w:t>
+        <w:t xml:space="preserve"> &amp; DeBate, R. Assessing the </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">mpact of a </w:t>
       </w:r>
       <w:r w:rsidR="002F791D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00115B6D" w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -26097,67 +26040,51 @@
     <w:p w14:paraId="66C08F83" w14:textId="6C3EF85C" w:rsidR="00115B6D" w:rsidRPr="00115B6D" w:rsidRDefault="00115B6D" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Bleck, J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Walters, E., Gatto, A., &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. Addressing </w:t>
+        <w:t xml:space="preserve"> Walters, E., Gatto, A., &amp; DeBate, R. Addressing </w:t>
       </w:r>
       <w:r w:rsidR="00FA00AF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">tudents’ </w:t>
       </w:r>
       <w:r w:rsidR="00FA00AF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -26256,55 +26183,53 @@
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00115B6D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>rogram. NASPA Strategies Conference. Washington, DC, January 2019.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6280E876" w14:textId="77777777" w:rsidR="00115B6D" w:rsidRDefault="00115B6D" w:rsidP="00115B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ACFE7A2" w14:textId="5778BAA0" w:rsidR="00992FE0" w:rsidRPr="00992FE0" w:rsidRDefault="00992FE0" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00992FE0">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
@@ -26321,99 +26246,105 @@
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:t>, &amp; Paola</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:t xml:space="preserve"> J. An understanding of the relationship between birth control and depression in college-aged women. Society of Behavioral Medicine, New Orleans, LA, April 2018.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F5F30A" w14:textId="77777777" w:rsidR="00992FE0" w:rsidRPr="00992FE0" w:rsidRDefault="00992FE0" w:rsidP="00992FE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A79ACFB" w14:textId="5F99CA26" w:rsidR="00992FE0" w:rsidRPr="00992FE0" w:rsidRDefault="00992FE0" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00992FE0">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
         <w:t>, &amp; Paola</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00992FE0">
-        <w:t xml:space="preserve"> J. An understanding of the relationship between birth control and depression in college-aged women. NASPA Strategies: Mental Health, Portland, OR, January 2018.</w:t>
+        <w:t xml:space="preserve"> J. An understanding of the relationship between birth control and depression in college-aged women. NASPA Strategies: Mental Health, Portland, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00992FE0">
+        <w:t>OR,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00992FE0">
+        <w:t xml:space="preserve"> January 2018.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F464E9" w14:textId="77777777" w:rsidR="00992FE0" w:rsidRPr="00992FE0" w:rsidRDefault="00992FE0" w:rsidP="00992FE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0244707D" w14:textId="5AAD9CAD" w:rsidR="007511D3" w:rsidRDefault="007511D3" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
@@ -26423,110 +26354,103 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00675AAC">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007511D3">
         <w:t>&amp;</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> R. Exploring </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3">
         <w:t>gender differences in the relationship between developmental assets and disordered eating behavior</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00526302" w:rsidRPr="00976CAE">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00526302">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00526302">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidR="00526302" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> Annual Eating Dis</w:t>
       </w:r>
       <w:r w:rsidR="00526302">
         <w:t>order Research Society Meeting, Leipzig, Germany, September 2017</w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F319AB9" w14:textId="77777777" w:rsidR="007511D3" w:rsidRDefault="007511D3" w:rsidP="007511D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51B61C31" w14:textId="081E5577" w:rsidR="007511D3" w:rsidRDefault="007511D3" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00675AAC">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00675AAC">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -26589,57 +26513,52 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>, &amp; Stern</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> M. The </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3">
         <w:t xml:space="preserve">prevalence of </w:t>
       </w:r>
       <w:r w:rsidR="00675AAC">
         <w:t>ADHD</w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3">
@@ -26687,124 +26606,123 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, &amp; </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, &amp; DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> R. Exploring </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3">
-        <w:t>determinants of disordered eating behavior and eating disorder diagnosis through a developmental assets framework</w:t>
+        <w:t xml:space="preserve">determinants of disordered eating behavior and eating disorder diagnosis through a developmental </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FF68B3">
+        <w:t>assets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FF68B3">
+        <w:t xml:space="preserve"> framework</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">International Conference on Eating Disorders, </w:t>
       </w:r>
       <w:r>
         <w:t>Prague, Czech Republic, June 2017.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B32AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C74F16A" w14:textId="77777777" w:rsidR="00512E1D" w:rsidRDefault="00512E1D" w:rsidP="00512E1D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A35BB3F" w14:textId="0F5E7076" w:rsidR="00512E1D" w:rsidRDefault="00512E1D" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="006521C5">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
-        <w:t xml:space="preserve">, &amp; </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, &amp; DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t xml:space="preserve"> R. Exploring the </w:t>
       </w:r>
       <w:r w:rsidR="00FA00AF">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t xml:space="preserve">mpact of ADHD on </w:t>
       </w:r>
       <w:r w:rsidR="00FA00AF">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t xml:space="preserve">inge </w:t>
       </w:r>
       <w:r w:rsidR="00FA00AF">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t xml:space="preserve">ating and </w:t>
       </w:r>
       <w:r w:rsidR="00FA00AF">
@@ -26856,57 +26774,52 @@
       <w:r w:rsidRPr="006521C5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t>, &amp; Stern</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t xml:space="preserve">M. Internal and </w:t>
       </w:r>
       <w:r w:rsidR="00FA00AF">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="006521C5">
         <w:t xml:space="preserve">xternal </w:t>
       </w:r>
       <w:r w:rsidR="00FA00AF">
@@ -26980,159 +26893,151 @@
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve">&amp; </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>&amp; DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Psychometric properties of a positive youth development instrument among 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> to 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> grade girls. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>144</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> Annual Meeting of the American Public Health Association, Denver, CO, November 2016.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7655E90A" w14:textId="77777777" w:rsidR="007511D3" w:rsidRPr="004B32AB" w:rsidRDefault="007511D3" w:rsidP="007511D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6934B43C" w14:textId="44EEA99E" w:rsidR="00470108" w:rsidRPr="00976CAE" w:rsidRDefault="00470108" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve">, &amp; </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, &amp; DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R. </w:t>
       </w:r>
       <w:r w:rsidR="003B0B93" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">Development of an </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">innovative theory-based model of the underlying mechanisms of comorbid </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>ADHD</w:t>
       </w:r>
       <w:r w:rsidR="003B0B93" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t>disordered eating behavior</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>. 22</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
@@ -27143,56 +27048,53 @@
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> Annual Eating Disorder Research Society Meeting, New York, </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3">
         <w:t xml:space="preserve">NY, </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>October 2016.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F359C2" w14:textId="77777777" w:rsidR="00470108" w:rsidRPr="00976CAE" w:rsidRDefault="00470108" w:rsidP="00470108">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03C739E7" w14:textId="3B02BEC2" w:rsidR="00470108" w:rsidRPr="00976CAE" w:rsidRDefault="00470108" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00976CAE">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
@@ -27247,57 +27149,52 @@
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003F6203" w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve">&amp; </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>&amp; DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003F6203" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DE5125" w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Changes in </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>developmental assets and physical activity frequency among 3</w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:rPr>
@@ -27372,110 +27269,103 @@
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve">, &amp; </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, &amp; DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R. Exploring the </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">underlying mechanisms of the </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3">
         <w:t>ADHD</w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> and eating disorder comorbidity</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>. 21</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> Annual Eating Disorder Research Society Meeting, Taormina, Italy, </w:t>
       </w:r>
       <w:r w:rsidR="00580D72" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">September </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>2015.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159B0188" w14:textId="77777777" w:rsidR="00C4447F" w:rsidRPr="00976CAE" w:rsidRDefault="00C4447F" w:rsidP="00C4447F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76968463" w14:textId="28BAD423" w:rsidR="00C4447F" w:rsidRPr="00976CAE" w:rsidRDefault="00C4447F" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
@@ -27532,57 +27422,52 @@
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006E5B28" w:rsidRPr="00976CAE">
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R. Positive </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">youth development: </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t>mplications for eating disorder prevention</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>. 20</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
@@ -27619,93 +27504,89 @@
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006E5B28" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R. Gender and </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">racial differences in the co-occurrence of </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">ADHD and </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t>disordered eating behavior</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>s. University of South Florida Research Day, Tampa, FL, February 2014.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB0191D" w14:textId="77777777" w:rsidR="00CE49BD" w:rsidRPr="00976CAE" w:rsidRDefault="00CE49BD" w:rsidP="00CE49BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E7E4460" w14:textId="085AFA6A" w:rsidR="00CA3481" w:rsidRPr="00976CAE" w:rsidRDefault="00CA3481" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
@@ -27779,57 +27660,52 @@
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006E5B28" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Olivardia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R. Gender </w:t>
@@ -27844,55 +27720,53 @@
         <w:t xml:space="preserve"> and disordered eating behaviors</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>. International</w:t>
       </w:r>
       <w:r w:rsidR="00800FC2" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> Conference on Eating Disorders</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, New York, NY, March 2014.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC57029" w14:textId="77777777" w:rsidR="00C94859" w:rsidRPr="00976CAE" w:rsidRDefault="00C94859" w:rsidP="00C94859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76F4EBD1" w14:textId="2582705F" w:rsidR="00D70305" w:rsidRPr="00976CAE" w:rsidRDefault="00D70305" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
@@ -27943,107 +27817,106 @@
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> grade </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Girls on the Run</w:t>
       </w:r>
       <w:r w:rsidR="00DE5125" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t>program participants</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>. 141</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve"> Annual Meeting of the American Public Health Association</w:t>
+        <w:t xml:space="preserve"> Annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976CAE">
+        <w:lastRenderedPageBreak/>
+        <w:t>Meeting of the American Public Health Association</w:t>
       </w:r>
       <w:r w:rsidR="00C94859" w:rsidRPr="00976CAE">
         <w:t>: Think Global Act Local</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>, Boston, MA, November 2013.</w:t>
       </w:r>
       <w:r w:rsidR="00422FA0" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A92A6D9" w14:textId="77777777" w:rsidR="007D4ED4" w:rsidRPr="00976CAE" w:rsidRDefault="007D4ED4" w:rsidP="007D4ED4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DA19309" w14:textId="5D018F87" w:rsidR="007D4ED4" w:rsidRPr="00976CAE" w:rsidRDefault="007D4ED4" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006E5B28" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Olivardia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R. </w:t>
@@ -28114,61 +27987,59 @@
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006E5B28" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976CAE">
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t>ate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R. Exploring the </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">co-morbidity of </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3">
         <w:t>ADHD</w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> and disordered eating behaviors among a nationally representative sample of </w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3">
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00FF68B3" w:rsidRPr="00976CAE">
@@ -28182,57 +28053,52 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5017690D" w14:textId="2642A77D" w:rsidR="005B23B3" w:rsidRPr="00976CAE" w:rsidRDefault="00B408E4" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Cragun</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, DeBate</w:t>
+      </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
@@ -28287,51 +28153,50 @@
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="000F72A0" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> Annual Scientific Meeting of the Amer</w:t>
       </w:r>
       <w:r w:rsidR="00BF3BC9" w:rsidRPr="00976CAE">
         <w:t>ican Academy of Health Behavior</w:t>
       </w:r>
       <w:r w:rsidR="000F72A0" w:rsidRPr="00976CAE">
         <w:t>, Santa Fe, NM, March 2013.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F036251" w14:textId="77777777" w:rsidR="005B23B3" w:rsidRPr="00976CAE" w:rsidRDefault="005B23B3" w:rsidP="005B23B3"/>
     <w:p w14:paraId="36E1C63F" w14:textId="677C53C9" w:rsidR="006F646C" w:rsidRPr="00976CAE" w:rsidRDefault="009F0995" w:rsidP="005738D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
-        <w:lastRenderedPageBreak/>
         <w:t>Palermo</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001B1F46" w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bleck</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
@@ -28782,55 +28647,53 @@
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A77B2" w:rsidRPr="00976CAE">
         <w:t>DeBate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009A77B2" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009A77B2" w:rsidRPr="00976CAE">
         <w:t>, Severson</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009A77B2" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve"> H</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009A77B2" w:rsidRPr="00976CAE">
         <w:t>, Deborah</w:t>
       </w:r>
       <w:r w:rsidR="003C455F">
@@ -28968,97 +28831,108 @@
         <w:t xml:space="preserve">ey </w:t>
       </w:r>
       <w:r w:rsidR="00FA00AF">
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00DE5125" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">eoretical </w:t>
       </w:r>
       <w:r w:rsidR="00FA00AF">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="009A77B2" w:rsidRPr="00976CAE">
         <w:t xml:space="preserve">onstructs. University of South Florida, College of Public Health Student Honorary Award for Research and Practice Presentation. November 2013. Can be viewed at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00FF68B3" w:rsidRPr="00796D36">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://eta.health.usf.edu/publichealth/SHARP_Presentations/2012-2013/F13_Bleck/player.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F80449D" w14:textId="7DB529B9" w:rsidR="003D7A01" w:rsidRDefault="003D7A01" w:rsidP="00024F0A"/>
     <w:p w14:paraId="2A0E8F93" w14:textId="77777777" w:rsidR="00362513" w:rsidRDefault="00362513" w:rsidP="00024F0A"/>
+    <w:p w14:paraId="602509C5" w14:textId="77777777" w:rsidR="000C14A2" w:rsidRDefault="000C14A2" w:rsidP="00024F0A"/>
+    <w:p w14:paraId="511FE6C3" w14:textId="77777777" w:rsidR="000C14A2" w:rsidRDefault="000C14A2" w:rsidP="00024F0A"/>
     <w:p w14:paraId="612FC41C" w14:textId="77777777" w:rsidR="00362513" w:rsidRPr="00976CAE" w:rsidRDefault="00362513" w:rsidP="00362513">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>WEBINARS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00835EBC" w14:textId="77777777" w:rsidR="00362513" w:rsidRPr="00976CAE" w:rsidRDefault="00362513" w:rsidP="00362513"/>
     <w:p w14:paraId="4AD60FBD" w14:textId="77777777" w:rsidR="00362513" w:rsidRPr="00976CAE" w:rsidRDefault="00362513" w:rsidP="00362513">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>NATIONAL BOARD FOR HEALTH AND WELLNESS COACHING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0896A185" w14:textId="4A07A430" w:rsidR="00AF5F35" w:rsidRDefault="00AF5F35" w:rsidP="00F25EBA">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r>
         <w:t>05/2024</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
       <w:r>
-        <w:t>Webster, L., &amp; Pope, N. Exploring the Identity of National Board Certified Health &amp; Wellness Coaches: Insights into the NBHWC Community.</w:t>
+        <w:t xml:space="preserve">Webster, L., &amp; Pope, N. Exploring the Identity of National </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Board Certified</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Health &amp; Wellness Coaches: Insights into the NBHWC Community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D626D3" w14:textId="77777777" w:rsidR="00AF5F35" w:rsidRPr="00AF5F35" w:rsidRDefault="00AF5F35" w:rsidP="00AF5F35"/>
     <w:p w14:paraId="436D7FA6" w14:textId="229D5370" w:rsidR="00362513" w:rsidRPr="00F25EBA" w:rsidRDefault="00362513" w:rsidP="00F25EBA">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r>
         <w:t>09/2023</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bleck, J., </w:t>
       </w:r>
       <w:r>
         <w:t>&amp; Smith, K. A Discussion of the Current Trends in Health Coaching</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19266BD6" w14:textId="7B15654B" w:rsidR="00362513" w:rsidRDefault="00362513" w:rsidP="00362513">
@@ -29511,50 +29385,51 @@
         <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>American College of Lifestyle Medicine Best Poster Award</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B086453" w14:textId="77777777" w:rsidR="00F147C8" w:rsidRDefault="00F147C8" w:rsidP="00F147C8">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r>
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>American College Health Association Advancing Health Equity Award</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p w14:paraId="7BFD8689" w14:textId="6CB448BB" w:rsidR="00F147C8" w:rsidRDefault="00F147C8" w:rsidP="00F147C8">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="007F1B9A">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>American College of Lifestyle Medicine Outstanding Poster Award</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="481F336D" w14:textId="77777777" w:rsidR="00F147C8" w:rsidRDefault="00F147C8" w:rsidP="00F147C8">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r>
         <w:t>2019</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>American College Health Association Best Practices in College Health Award: University of South Florida’s MWell4Success Initiative</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7004A799" w14:textId="77777777" w:rsidR="00F147C8" w:rsidRPr="00976CAE" w:rsidRDefault="00F147C8" w:rsidP="00F147C8">
       <w:r w:rsidRPr="00976CAE">
         <w:t>2015</w:t>
@@ -29768,51 +29643,50 @@
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2019 – </w:t>
       </w:r>
       <w:r w:rsidR="007B3F52">
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Member, National Association of Student Personnel Administrators</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC74444" w14:textId="227390B5" w:rsidR="00BD16B9" w:rsidRDefault="00BD16B9" w:rsidP="00694B6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2018 – </w:t>
       </w:r>
       <w:r w:rsidR="00620C47">
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Member, Society for Public Health Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B665003" w14:textId="486E0108" w:rsidR="00A735FF" w:rsidRDefault="00A735FF" w:rsidP="00694B6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2016 – </w:t>
       </w:r>
       <w:r w:rsidR="00620C47">
         <w:t>2021</w:t>
@@ -30188,171 +30062,224 @@
     </w:p>
     <w:p w14:paraId="2C676E2D" w14:textId="77777777" w:rsidR="00402B17" w:rsidRDefault="00402B17" w:rsidP="00402B17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Journal of Health</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Behavior</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DA93E2" w14:textId="77777777" w:rsidR="00402B17" w:rsidRPr="00976CAE" w:rsidRDefault="00402B17" w:rsidP="00402B17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:t>Psychiatry Review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220F1778" w14:textId="21DFAE80" w:rsidR="0027576E" w:rsidRDefault="0027576E" w:rsidP="003D7A01"/>
+    <w:p w14:paraId="0FCFD214" w14:textId="77777777" w:rsidR="000C14A2" w:rsidRDefault="000C14A2" w:rsidP="003D7A01"/>
+    <w:p w14:paraId="4A2E5A51" w14:textId="77777777" w:rsidR="000C14A2" w:rsidRDefault="000C14A2" w:rsidP="003D7A01"/>
     <w:p w14:paraId="1D3621CB" w14:textId="77777777" w:rsidR="009E6053" w:rsidRPr="00976CAE" w:rsidRDefault="009E6053" w:rsidP="003D7A01"/>
     <w:p w14:paraId="7C0DF62E" w14:textId="77777777" w:rsidR="003D7A01" w:rsidRPr="00976CAE" w:rsidRDefault="003D7A01" w:rsidP="003D7A01">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>UNIVERSITY SERVICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAA3D5E" w14:textId="77777777" w:rsidR="003D7A01" w:rsidRPr="00976CAE" w:rsidRDefault="003D7A01" w:rsidP="003D7A01"/>
     <w:p w14:paraId="24012654" w14:textId="77777777" w:rsidR="003D7A01" w:rsidRDefault="003D7A01" w:rsidP="003D7A01">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UNIVERSITY OF SOUTH FLORIDA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195C6DD5" w14:textId="77777777" w:rsidR="00223E83" w:rsidRDefault="00223E83" w:rsidP="003D7A01">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CDC950F" w14:textId="77777777" w:rsidR="003D7A01" w:rsidRDefault="003D7A01" w:rsidP="003D7A01">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB617E">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Committees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A19DB2" w14:textId="7A3DC623" w:rsidR="00777558" w:rsidRDefault="00777558" w:rsidP="00777558">
+    <w:p w14:paraId="1A458BEF" w14:textId="0E3A24A2" w:rsidR="00E417BB" w:rsidRDefault="00E417BB" w:rsidP="00777558">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>2023-Present</w:t>
+        <w:t>2026- Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009D7405">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Department of Community Health Sciences Education Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A19DB2" w14:textId="2712E0C4" w:rsidR="00777558" w:rsidRDefault="00777558" w:rsidP="00777558">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2023-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E417BB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Member, USF Health Wellness Council</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254F24A3" w14:textId="77777777" w:rsidR="003D7A01" w:rsidRDefault="003D7A01" w:rsidP="003D7A01">
+    <w:p w14:paraId="254F24A3" w14:textId="358F7D9D" w:rsidR="003D7A01" w:rsidRDefault="003D7A01" w:rsidP="003D7A01">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>2023-Present</w:t>
+        <w:t>2023-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E417BB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Member, College of Public Health Faculty Affairs Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683D3FED" w14:textId="0DB56075" w:rsidR="003D7A01" w:rsidRDefault="003D7A01" w:rsidP="003D7A01">
+    <w:p w14:paraId="683D3FED" w14:textId="6C651FF8" w:rsidR="003D7A01" w:rsidRDefault="003D7A01" w:rsidP="003D7A01">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>2021-Present</w:t>
+        <w:t>2021-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E417BB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Member, College of Public Health Alumni Award Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0242214E" w14:textId="089D9D14" w:rsidR="003D7A01" w:rsidRDefault="003D7A01" w:rsidP="003D7A01">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
@@ -30531,131 +30458,117 @@
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Member, Wellness Champion Certified Organization Committee</w:t>
       </w:r>
       <w:r w:rsidR="005F432A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F432A">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F6BA1C" w14:textId="254EA727" w:rsidR="00AD42B5" w:rsidRDefault="00AD42B5" w:rsidP="005F432A">
-[...17 lines deleted...]
-    <w:p w14:paraId="2C024AE4" w14:textId="77777777" w:rsidR="00AD42B5" w:rsidRDefault="00AD42B5" w:rsidP="00AD42B5"/>
     <w:p w14:paraId="5EE07C37" w14:textId="77777777" w:rsidR="00F44F22" w:rsidRDefault="00F44F22" w:rsidP="00AD42B5"/>
     <w:p w14:paraId="57C5813A" w14:textId="77777777" w:rsidR="00F44F22" w:rsidRPr="00976CAE" w:rsidRDefault="00F44F22" w:rsidP="00AD42B5"/>
     <w:p w14:paraId="6EFFE265" w14:textId="77777777" w:rsidR="00AD42B5" w:rsidRPr="00976CAE" w:rsidRDefault="00AD42B5" w:rsidP="00AD42B5">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>COMMUNITY</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> SERVICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699D272A" w14:textId="77777777" w:rsidR="00AD42B5" w:rsidRPr="00976CAE" w:rsidRDefault="00AD42B5" w:rsidP="00AD42B5"/>
-    <w:p w14:paraId="4CF45471" w14:textId="75E67B53" w:rsidR="00AD42B5" w:rsidRDefault="00AD42B5" w:rsidP="00AD42B5">
+    <w:p w14:paraId="4CF45471" w14:textId="5178A6B8" w:rsidR="00AD42B5" w:rsidRDefault="00AD42B5" w:rsidP="00AD42B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00843894">
         <w:t>1</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – Present</w:t>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="009D7405">
+        <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Member, Rotary </w:t>
       </w:r>
       <w:r w:rsidR="00D63867">
         <w:t>Club of Tampa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54585941" w14:textId="77777777" w:rsidR="00AD42B5" w:rsidRDefault="00AD42B5" w:rsidP="00AD42B5">
+    <w:p w14:paraId="54585941" w14:textId="5E968CB1" w:rsidR="00AD42B5" w:rsidRDefault="00AD42B5" w:rsidP="00AD42B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>2017 – Present</w:t>
+        <w:t xml:space="preserve">2017 – </w:t>
+      </w:r>
+      <w:r w:rsidR="009D7405">
+        <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Member, Rotaract of Tampa Bay</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556F5AFC" w14:textId="4B033B4C" w:rsidR="00AD42B5" w:rsidRPr="00976CAE" w:rsidRDefault="00AD42B5" w:rsidP="00AD42B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>201</w:t>
       </w:r>
       <w:r w:rsidR="000A3C4A">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – 201</w:t>
       </w:r>
@@ -30663,58 +30576,58 @@
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Volunteer, St. Francis Animal Society</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AD42B5" w:rsidRPr="00976CAE" w:rsidSect="0090086D">
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="432" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C17BED4" w14:textId="77777777" w:rsidR="002C5FB8" w:rsidRDefault="002C5FB8" w:rsidP="0038611D">
+    <w:p w14:paraId="4078E8C8" w14:textId="77777777" w:rsidR="004F27C6" w:rsidRDefault="004F27C6" w:rsidP="0038611D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A804AC6" w14:textId="77777777" w:rsidR="002C5FB8" w:rsidRDefault="002C5FB8" w:rsidP="0038611D">
+    <w:p w14:paraId="4DA8FBF9" w14:textId="77777777" w:rsidR="004F27C6" w:rsidRDefault="004F27C6" w:rsidP="0038611D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -30858,181 +30771,181 @@
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="007B7F10">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:b/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4799" w:type="pct"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="21692CBF" w14:textId="38EAE1F2" w:rsidR="00637B39" w:rsidRPr="0025191F" w:rsidRDefault="00000000" w:rsidP="000E6E77">
+        <w:p w14:paraId="21692CBF" w14:textId="45CCEE58" w:rsidR="00637B39" w:rsidRPr="0025191F" w:rsidRDefault="00000000" w:rsidP="000E6E77">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               </w:rPr>
               <w:alias w:val="Title"/>
               <w:id w:val="-762760933"/>
               <w:placeholder>
                 <w:docPart w:val="0243E3D2359973409266C9928F39AD4D"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:r w:rsidR="00A22B7E">
+              <w:r w:rsidR="00E743D3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:caps/>
                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 </w:rPr>
-                <w:t>DECEMBER 2025</w:t>
+                <w:t>April 2026</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="25FA5649" w14:textId="77777777" w:rsidR="00637B39" w:rsidRDefault="00637B39">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9580"/>
       <w:gridCol w:w="500"/>
     </w:tblGrid>
     <w:tr w:rsidR="00637B39" w:rsidRPr="0080614A" w14:paraId="29DEF616" w14:textId="77777777" w:rsidTr="00E35A38">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4752" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="1373DA97" w14:textId="4C4024B9" w:rsidR="00637B39" w:rsidRPr="0080614A" w:rsidRDefault="00000000" w:rsidP="003A3F0D">
+        <w:p w14:paraId="1373DA97" w14:textId="32AE54B9" w:rsidR="00637B39" w:rsidRPr="0080614A" w:rsidRDefault="00000000" w:rsidP="003A3F0D">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Cambria"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:caps/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:alias w:val="Title"/>
               <w:id w:val="703758757"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:r w:rsidR="00A22B7E">
+              <w:r w:rsidR="00E743D3">
                 <w:rPr>
                   <w:bCs/>
                   <w:caps/>
                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>DECEMBER</w:t>
+                <w:t>April</w:t>
               </w:r>
               <w:r w:rsidR="00523011">
                 <w:rPr>
                   <w:bCs/>
                   <w:caps/>
                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> 202</w:t>
               </w:r>
-              <w:r w:rsidR="00C30C76">
+              <w:r w:rsidR="00E743D3">
                 <w:rPr>
                   <w:bCs/>
                   <w:caps/>
                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>5</w:t>
+                <w:t>6</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="248" w:type="pct"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="5E958A13" w14:textId="0560D043" w:rsidR="00637B39" w:rsidRPr="0080614A" w:rsidRDefault="00637B39" w:rsidP="000E6E77">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Cambria"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0080614A">
             <w:rPr>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -31070,58 +30983,58 @@
             <w:rPr>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="06C42C66" w14:textId="55EBDEEC" w:rsidR="00637B39" w:rsidRPr="00515362" w:rsidRDefault="00637B39" w:rsidP="00515362">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C78DD3F" w14:textId="77777777" w:rsidR="002C5FB8" w:rsidRDefault="002C5FB8" w:rsidP="0038611D">
+    <w:p w14:paraId="0D1F8689" w14:textId="77777777" w:rsidR="004F27C6" w:rsidRDefault="004F27C6" w:rsidP="0038611D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FA73A8F" w14:textId="77777777" w:rsidR="002C5FB8" w:rsidRDefault="002C5FB8" w:rsidP="0038611D">
+    <w:p w14:paraId="75A3E482" w14:textId="77777777" w:rsidR="004F27C6" w:rsidRDefault="004F27C6" w:rsidP="0038611D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07E62CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53CC536A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -33849,57 +33762,57 @@
   </w:num>
   <w:num w:numId="24" w16cid:durableId="349449984">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="293682930">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="43412441">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1075394546">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1688676706">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1579511868">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="111"/>
+  <w:zoom w:percent="180"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="EN.InstantFormat" w:val="&lt;ENInstantFormat&gt;&lt;Enabled&gt;1&lt;/Enabled&gt;&lt;ScanUnformatted&gt;1&lt;/ScanUnformatted&gt;&lt;ScanChanges&gt;1&lt;/ScanChanges&gt;&lt;Suspended&gt;1&lt;/Suspended&gt;&lt;/ENInstantFormat&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00713146"/>
     <w:rsid w:val="0000005D"/>
     <w:rsid w:val="0000276C"/>
@@ -33921,50 +33834,51 @@
     <w:rsid w:val="000510A3"/>
     <w:rsid w:val="00051EBE"/>
     <w:rsid w:val="00056027"/>
     <w:rsid w:val="00063A52"/>
     <w:rsid w:val="00065817"/>
     <w:rsid w:val="00065D54"/>
     <w:rsid w:val="00075942"/>
     <w:rsid w:val="00077550"/>
     <w:rsid w:val="00084695"/>
     <w:rsid w:val="00085274"/>
     <w:rsid w:val="00085E77"/>
     <w:rsid w:val="0009061E"/>
     <w:rsid w:val="00091C25"/>
     <w:rsid w:val="00092057"/>
     <w:rsid w:val="00092246"/>
     <w:rsid w:val="00092CC2"/>
     <w:rsid w:val="00095100"/>
     <w:rsid w:val="00095A50"/>
     <w:rsid w:val="00097C1C"/>
     <w:rsid w:val="000A3C4A"/>
     <w:rsid w:val="000A4EB9"/>
     <w:rsid w:val="000B2995"/>
     <w:rsid w:val="000B4482"/>
     <w:rsid w:val="000B5025"/>
     <w:rsid w:val="000B5544"/>
+    <w:rsid w:val="000C14A2"/>
     <w:rsid w:val="000C260A"/>
     <w:rsid w:val="000C3D8C"/>
     <w:rsid w:val="000C5752"/>
     <w:rsid w:val="000D0FD5"/>
     <w:rsid w:val="000D12FB"/>
     <w:rsid w:val="000D1DE1"/>
     <w:rsid w:val="000D31AB"/>
     <w:rsid w:val="000D7E8C"/>
     <w:rsid w:val="000E6E77"/>
     <w:rsid w:val="000F0F21"/>
     <w:rsid w:val="000F0FE2"/>
     <w:rsid w:val="000F72A0"/>
     <w:rsid w:val="0010248E"/>
     <w:rsid w:val="00110630"/>
     <w:rsid w:val="00110849"/>
     <w:rsid w:val="0011365A"/>
     <w:rsid w:val="00114A55"/>
     <w:rsid w:val="00115B6D"/>
     <w:rsid w:val="0011676A"/>
     <w:rsid w:val="00122BE7"/>
     <w:rsid w:val="00126C0F"/>
     <w:rsid w:val="00132E39"/>
     <w:rsid w:val="00133758"/>
     <w:rsid w:val="00135156"/>
     <w:rsid w:val="00136F82"/>
@@ -33994,50 +33908,51 @@
     <w:rsid w:val="001A61F2"/>
     <w:rsid w:val="001A6513"/>
     <w:rsid w:val="001B1F46"/>
     <w:rsid w:val="001B65D4"/>
     <w:rsid w:val="001C0137"/>
     <w:rsid w:val="001C23EA"/>
     <w:rsid w:val="001C3727"/>
     <w:rsid w:val="001C56C4"/>
     <w:rsid w:val="001C6049"/>
     <w:rsid w:val="001D001B"/>
     <w:rsid w:val="001D0330"/>
     <w:rsid w:val="001D076C"/>
     <w:rsid w:val="001D248F"/>
     <w:rsid w:val="001E2F21"/>
     <w:rsid w:val="001E50F7"/>
     <w:rsid w:val="001F6BE3"/>
     <w:rsid w:val="00201F7F"/>
     <w:rsid w:val="002037C7"/>
     <w:rsid w:val="00212173"/>
     <w:rsid w:val="002173E2"/>
     <w:rsid w:val="00217EA2"/>
     <w:rsid w:val="00223A21"/>
     <w:rsid w:val="00223E83"/>
     <w:rsid w:val="002257CA"/>
     <w:rsid w:val="00230EFC"/>
+    <w:rsid w:val="00232258"/>
     <w:rsid w:val="002368A2"/>
     <w:rsid w:val="00236F5E"/>
     <w:rsid w:val="00237405"/>
     <w:rsid w:val="002400B6"/>
     <w:rsid w:val="00241496"/>
     <w:rsid w:val="00241AFB"/>
     <w:rsid w:val="00244F63"/>
     <w:rsid w:val="0024622E"/>
     <w:rsid w:val="002463D9"/>
     <w:rsid w:val="00246E0E"/>
     <w:rsid w:val="0025326D"/>
     <w:rsid w:val="00262239"/>
     <w:rsid w:val="00265854"/>
     <w:rsid w:val="00265891"/>
     <w:rsid w:val="00267B0B"/>
     <w:rsid w:val="0027576E"/>
     <w:rsid w:val="002774F1"/>
     <w:rsid w:val="00280E4E"/>
     <w:rsid w:val="00282502"/>
     <w:rsid w:val="00290E4C"/>
     <w:rsid w:val="0029305F"/>
     <w:rsid w:val="002A22DF"/>
     <w:rsid w:val="002A476D"/>
     <w:rsid w:val="002A6C6D"/>
     <w:rsid w:val="002B1148"/>
@@ -34144,50 +34059,51 @@
     <w:rsid w:val="00474CFF"/>
     <w:rsid w:val="00476C4D"/>
     <w:rsid w:val="00477186"/>
     <w:rsid w:val="0047760C"/>
     <w:rsid w:val="004912FF"/>
     <w:rsid w:val="00494E31"/>
     <w:rsid w:val="00496307"/>
     <w:rsid w:val="004A17C0"/>
     <w:rsid w:val="004A1D50"/>
     <w:rsid w:val="004A298B"/>
     <w:rsid w:val="004A73F2"/>
     <w:rsid w:val="004B16C1"/>
     <w:rsid w:val="004B238E"/>
     <w:rsid w:val="004B293C"/>
     <w:rsid w:val="004B32AB"/>
     <w:rsid w:val="004B6202"/>
     <w:rsid w:val="004B672B"/>
     <w:rsid w:val="004C084D"/>
     <w:rsid w:val="004C5CE4"/>
     <w:rsid w:val="004D3946"/>
     <w:rsid w:val="004E07C4"/>
     <w:rsid w:val="004E38D0"/>
     <w:rsid w:val="004E61A7"/>
     <w:rsid w:val="004E635C"/>
     <w:rsid w:val="004F0141"/>
+    <w:rsid w:val="004F27C6"/>
     <w:rsid w:val="004F5562"/>
     <w:rsid w:val="004F68F7"/>
     <w:rsid w:val="004F703B"/>
     <w:rsid w:val="005013FA"/>
     <w:rsid w:val="00502CD3"/>
     <w:rsid w:val="0051142A"/>
     <w:rsid w:val="0051263E"/>
     <w:rsid w:val="00512E1D"/>
     <w:rsid w:val="00515362"/>
     <w:rsid w:val="00516AFB"/>
     <w:rsid w:val="00517280"/>
     <w:rsid w:val="005216A8"/>
     <w:rsid w:val="00523011"/>
     <w:rsid w:val="0052332D"/>
     <w:rsid w:val="00526302"/>
     <w:rsid w:val="005311C3"/>
     <w:rsid w:val="00531250"/>
     <w:rsid w:val="00541847"/>
     <w:rsid w:val="0054536D"/>
     <w:rsid w:val="00547125"/>
     <w:rsid w:val="00547A2B"/>
     <w:rsid w:val="0055465C"/>
     <w:rsid w:val="00555AAB"/>
     <w:rsid w:val="005572A8"/>
     <w:rsid w:val="0056239D"/>
@@ -34329,50 +34245,51 @@
     <w:rsid w:val="007B3F52"/>
     <w:rsid w:val="007C18C0"/>
     <w:rsid w:val="007C1ADB"/>
     <w:rsid w:val="007C40F7"/>
     <w:rsid w:val="007C652E"/>
     <w:rsid w:val="007C6CF1"/>
     <w:rsid w:val="007C732B"/>
     <w:rsid w:val="007D101A"/>
     <w:rsid w:val="007D4ED4"/>
     <w:rsid w:val="007D566A"/>
     <w:rsid w:val="007D5C32"/>
     <w:rsid w:val="007E07A7"/>
     <w:rsid w:val="007E6313"/>
     <w:rsid w:val="007F0053"/>
     <w:rsid w:val="007F04BF"/>
     <w:rsid w:val="007F1B9A"/>
     <w:rsid w:val="007F62C7"/>
     <w:rsid w:val="00800FC2"/>
     <w:rsid w:val="00804CFE"/>
     <w:rsid w:val="00805E82"/>
     <w:rsid w:val="0080614A"/>
     <w:rsid w:val="008072DA"/>
     <w:rsid w:val="008077F5"/>
     <w:rsid w:val="00811F74"/>
     <w:rsid w:val="00813F67"/>
+    <w:rsid w:val="00815D17"/>
     <w:rsid w:val="008361FF"/>
     <w:rsid w:val="00837D14"/>
     <w:rsid w:val="00841724"/>
     <w:rsid w:val="00842490"/>
     <w:rsid w:val="00843894"/>
     <w:rsid w:val="008454B2"/>
     <w:rsid w:val="00850E0E"/>
     <w:rsid w:val="008554B3"/>
     <w:rsid w:val="00856733"/>
     <w:rsid w:val="00856B99"/>
     <w:rsid w:val="008576A9"/>
     <w:rsid w:val="008620F9"/>
     <w:rsid w:val="008648F6"/>
     <w:rsid w:val="00864A71"/>
     <w:rsid w:val="0086651A"/>
     <w:rsid w:val="00867A89"/>
     <w:rsid w:val="00871F82"/>
     <w:rsid w:val="00873F85"/>
     <w:rsid w:val="0087427C"/>
     <w:rsid w:val="008748DE"/>
     <w:rsid w:val="00881182"/>
     <w:rsid w:val="00883313"/>
     <w:rsid w:val="00885840"/>
     <w:rsid w:val="0089080A"/>
     <w:rsid w:val="00892AED"/>
@@ -34402,50 +34319,51 @@
     <w:rsid w:val="00940CE4"/>
     <w:rsid w:val="009425CA"/>
     <w:rsid w:val="00944017"/>
     <w:rsid w:val="00952F82"/>
     <w:rsid w:val="0096257C"/>
     <w:rsid w:val="00962614"/>
     <w:rsid w:val="00962894"/>
     <w:rsid w:val="00966F81"/>
     <w:rsid w:val="00972E23"/>
     <w:rsid w:val="00976CAE"/>
     <w:rsid w:val="00992FE0"/>
     <w:rsid w:val="00993E78"/>
     <w:rsid w:val="009A6BDE"/>
     <w:rsid w:val="009A77B2"/>
     <w:rsid w:val="009A7C1E"/>
     <w:rsid w:val="009B5349"/>
     <w:rsid w:val="009C045D"/>
     <w:rsid w:val="009C07E1"/>
     <w:rsid w:val="009C21E2"/>
     <w:rsid w:val="009C24AF"/>
     <w:rsid w:val="009C5B43"/>
     <w:rsid w:val="009C5B8F"/>
     <w:rsid w:val="009C7869"/>
     <w:rsid w:val="009D30BE"/>
     <w:rsid w:val="009D4F70"/>
+    <w:rsid w:val="009D7405"/>
     <w:rsid w:val="009E0033"/>
     <w:rsid w:val="009E0295"/>
     <w:rsid w:val="009E1EBD"/>
     <w:rsid w:val="009E47ED"/>
     <w:rsid w:val="009E6053"/>
     <w:rsid w:val="009E6D51"/>
     <w:rsid w:val="009F0995"/>
     <w:rsid w:val="00A00592"/>
     <w:rsid w:val="00A02CB0"/>
     <w:rsid w:val="00A1196B"/>
     <w:rsid w:val="00A12938"/>
     <w:rsid w:val="00A12F88"/>
     <w:rsid w:val="00A1500D"/>
     <w:rsid w:val="00A15391"/>
     <w:rsid w:val="00A163D2"/>
     <w:rsid w:val="00A17276"/>
     <w:rsid w:val="00A22B7E"/>
     <w:rsid w:val="00A23A99"/>
     <w:rsid w:val="00A24CF2"/>
     <w:rsid w:val="00A25193"/>
     <w:rsid w:val="00A27C05"/>
     <w:rsid w:val="00A300EE"/>
     <w:rsid w:val="00A40009"/>
     <w:rsid w:val="00A4193B"/>
     <w:rsid w:val="00A45B7D"/>
@@ -34480,78 +34398,80 @@
     <w:rsid w:val="00AC773F"/>
     <w:rsid w:val="00AD0B1B"/>
     <w:rsid w:val="00AD25E2"/>
     <w:rsid w:val="00AD42B5"/>
     <w:rsid w:val="00AE3C35"/>
     <w:rsid w:val="00AE452C"/>
     <w:rsid w:val="00AE6697"/>
     <w:rsid w:val="00AE66D3"/>
     <w:rsid w:val="00AE68B2"/>
     <w:rsid w:val="00AF033F"/>
     <w:rsid w:val="00AF4ECB"/>
     <w:rsid w:val="00AF5F35"/>
     <w:rsid w:val="00AF6719"/>
     <w:rsid w:val="00AF69FC"/>
     <w:rsid w:val="00AF6FB5"/>
     <w:rsid w:val="00AF7974"/>
     <w:rsid w:val="00B00D61"/>
     <w:rsid w:val="00B04854"/>
     <w:rsid w:val="00B06EA9"/>
     <w:rsid w:val="00B076D5"/>
     <w:rsid w:val="00B1051E"/>
     <w:rsid w:val="00B10EEC"/>
     <w:rsid w:val="00B10FEB"/>
     <w:rsid w:val="00B14D7C"/>
     <w:rsid w:val="00B21BC9"/>
+    <w:rsid w:val="00B24B21"/>
     <w:rsid w:val="00B27A39"/>
     <w:rsid w:val="00B27D0E"/>
     <w:rsid w:val="00B33137"/>
     <w:rsid w:val="00B34C1F"/>
     <w:rsid w:val="00B351C9"/>
     <w:rsid w:val="00B35272"/>
     <w:rsid w:val="00B36C72"/>
     <w:rsid w:val="00B408E4"/>
     <w:rsid w:val="00B42E85"/>
     <w:rsid w:val="00B43162"/>
     <w:rsid w:val="00B43B58"/>
     <w:rsid w:val="00B54CD5"/>
     <w:rsid w:val="00B55F31"/>
     <w:rsid w:val="00B57E19"/>
     <w:rsid w:val="00B610D4"/>
     <w:rsid w:val="00B61429"/>
     <w:rsid w:val="00B61F8A"/>
     <w:rsid w:val="00B64692"/>
     <w:rsid w:val="00B667FA"/>
     <w:rsid w:val="00B72119"/>
     <w:rsid w:val="00B72D03"/>
     <w:rsid w:val="00B8014A"/>
     <w:rsid w:val="00B82339"/>
     <w:rsid w:val="00B84502"/>
     <w:rsid w:val="00B97ADC"/>
     <w:rsid w:val="00BA27C9"/>
     <w:rsid w:val="00BA4CE5"/>
     <w:rsid w:val="00BB3C3D"/>
+    <w:rsid w:val="00BC390F"/>
     <w:rsid w:val="00BC3E72"/>
     <w:rsid w:val="00BC6008"/>
     <w:rsid w:val="00BD1008"/>
     <w:rsid w:val="00BD16B9"/>
     <w:rsid w:val="00BD4907"/>
     <w:rsid w:val="00BE0575"/>
     <w:rsid w:val="00BE2FD7"/>
     <w:rsid w:val="00BF0640"/>
     <w:rsid w:val="00BF1F2D"/>
     <w:rsid w:val="00BF22EB"/>
     <w:rsid w:val="00BF3BC9"/>
     <w:rsid w:val="00C0206E"/>
     <w:rsid w:val="00C02A2F"/>
     <w:rsid w:val="00C0303A"/>
     <w:rsid w:val="00C04635"/>
     <w:rsid w:val="00C12692"/>
     <w:rsid w:val="00C20892"/>
     <w:rsid w:val="00C21355"/>
     <w:rsid w:val="00C216D7"/>
     <w:rsid w:val="00C22C82"/>
     <w:rsid w:val="00C23697"/>
     <w:rsid w:val="00C25FA3"/>
     <w:rsid w:val="00C26399"/>
     <w:rsid w:val="00C2641D"/>
     <w:rsid w:val="00C27EF3"/>
@@ -34616,77 +34536,80 @@
     <w:rsid w:val="00D62BC5"/>
     <w:rsid w:val="00D63867"/>
     <w:rsid w:val="00D6466D"/>
     <w:rsid w:val="00D654E2"/>
     <w:rsid w:val="00D65D90"/>
     <w:rsid w:val="00D66382"/>
     <w:rsid w:val="00D676C9"/>
     <w:rsid w:val="00D70305"/>
     <w:rsid w:val="00D7083E"/>
     <w:rsid w:val="00D71D07"/>
     <w:rsid w:val="00D7642C"/>
     <w:rsid w:val="00D76615"/>
     <w:rsid w:val="00D8160B"/>
     <w:rsid w:val="00D879E8"/>
     <w:rsid w:val="00D9230F"/>
     <w:rsid w:val="00D92776"/>
     <w:rsid w:val="00D92B37"/>
     <w:rsid w:val="00D95346"/>
     <w:rsid w:val="00D96C7F"/>
     <w:rsid w:val="00D96D3B"/>
     <w:rsid w:val="00D9709A"/>
     <w:rsid w:val="00D97629"/>
     <w:rsid w:val="00D97831"/>
     <w:rsid w:val="00D97F90"/>
     <w:rsid w:val="00DA2283"/>
+    <w:rsid w:val="00DA562B"/>
     <w:rsid w:val="00DA6D28"/>
     <w:rsid w:val="00DB070F"/>
     <w:rsid w:val="00DB2AE3"/>
     <w:rsid w:val="00DB51D4"/>
     <w:rsid w:val="00DB64B6"/>
     <w:rsid w:val="00DC006A"/>
     <w:rsid w:val="00DC0157"/>
     <w:rsid w:val="00DD1234"/>
     <w:rsid w:val="00DE2166"/>
     <w:rsid w:val="00DE3BE3"/>
     <w:rsid w:val="00DE5125"/>
     <w:rsid w:val="00DE768B"/>
     <w:rsid w:val="00DF26D9"/>
     <w:rsid w:val="00DF382E"/>
     <w:rsid w:val="00DF51FD"/>
     <w:rsid w:val="00E00A6F"/>
     <w:rsid w:val="00E053FF"/>
     <w:rsid w:val="00E164C2"/>
     <w:rsid w:val="00E22010"/>
     <w:rsid w:val="00E22273"/>
     <w:rsid w:val="00E22BA2"/>
     <w:rsid w:val="00E32C81"/>
     <w:rsid w:val="00E35214"/>
     <w:rsid w:val="00E35A38"/>
+    <w:rsid w:val="00E417BB"/>
     <w:rsid w:val="00E5118D"/>
     <w:rsid w:val="00E560C4"/>
     <w:rsid w:val="00E70215"/>
+    <w:rsid w:val="00E743D3"/>
     <w:rsid w:val="00E76C9C"/>
     <w:rsid w:val="00E80440"/>
     <w:rsid w:val="00E8757B"/>
     <w:rsid w:val="00E87DD8"/>
     <w:rsid w:val="00E92CD3"/>
     <w:rsid w:val="00E9313A"/>
     <w:rsid w:val="00E93381"/>
     <w:rsid w:val="00E9387F"/>
     <w:rsid w:val="00EA38FF"/>
     <w:rsid w:val="00EB2435"/>
     <w:rsid w:val="00EB2697"/>
     <w:rsid w:val="00EB59F4"/>
     <w:rsid w:val="00EC1E15"/>
     <w:rsid w:val="00EC325D"/>
     <w:rsid w:val="00EC6C6B"/>
     <w:rsid w:val="00ED22EC"/>
     <w:rsid w:val="00ED27DA"/>
     <w:rsid w:val="00EE01A7"/>
     <w:rsid w:val="00EE04A2"/>
     <w:rsid w:val="00EE270A"/>
     <w:rsid w:val="00EF5CEE"/>
     <w:rsid w:val="00F00847"/>
     <w:rsid w:val="00F10010"/>
     <w:rsid w:val="00F10497"/>
     <w:rsid w:val="00F1118F"/>
@@ -35133,51 +35056,50 @@
     <w:qFormat/>
     <w:rsid w:val="00EB2697"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00367730"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -36241,61 +36163,64 @@
     <w:rsid w:val="00570BA9"/>
     <w:rsid w:val="005A358C"/>
     <w:rsid w:val="005E78A2"/>
     <w:rsid w:val="005F1B23"/>
     <w:rsid w:val="006103C9"/>
     <w:rsid w:val="00611E7D"/>
     <w:rsid w:val="00615732"/>
     <w:rsid w:val="00616B69"/>
     <w:rsid w:val="00620835"/>
     <w:rsid w:val="00651FBE"/>
     <w:rsid w:val="0065437A"/>
     <w:rsid w:val="00687F0C"/>
     <w:rsid w:val="006F05E4"/>
     <w:rsid w:val="00702806"/>
     <w:rsid w:val="00702E12"/>
     <w:rsid w:val="0071602B"/>
     <w:rsid w:val="00716213"/>
     <w:rsid w:val="007C19DB"/>
     <w:rsid w:val="007C6E53"/>
     <w:rsid w:val="007D1C7F"/>
     <w:rsid w:val="007D282E"/>
     <w:rsid w:val="007D30CA"/>
     <w:rsid w:val="007E7326"/>
     <w:rsid w:val="007F04BF"/>
     <w:rsid w:val="00811A8B"/>
+    <w:rsid w:val="00815D17"/>
     <w:rsid w:val="00822C6B"/>
     <w:rsid w:val="00862E84"/>
     <w:rsid w:val="00881F7A"/>
     <w:rsid w:val="00893C38"/>
     <w:rsid w:val="008B3E9F"/>
     <w:rsid w:val="008C4683"/>
     <w:rsid w:val="008C632D"/>
     <w:rsid w:val="008D3536"/>
     <w:rsid w:val="008F5AF1"/>
     <w:rsid w:val="009149EE"/>
     <w:rsid w:val="009315FE"/>
+    <w:rsid w:val="00931A4D"/>
+    <w:rsid w:val="00943508"/>
     <w:rsid w:val="009B3BAC"/>
     <w:rsid w:val="009C637C"/>
     <w:rsid w:val="009D0709"/>
     <w:rsid w:val="00A33E5A"/>
     <w:rsid w:val="00A50CD5"/>
     <w:rsid w:val="00AB4641"/>
     <w:rsid w:val="00AF1525"/>
     <w:rsid w:val="00AF255E"/>
     <w:rsid w:val="00AF614A"/>
     <w:rsid w:val="00B24E19"/>
     <w:rsid w:val="00B24E23"/>
     <w:rsid w:val="00B445D1"/>
     <w:rsid w:val="00B50619"/>
     <w:rsid w:val="00B55DF3"/>
     <w:rsid w:val="00B573D2"/>
     <w:rsid w:val="00B76491"/>
     <w:rsid w:val="00B9788D"/>
     <w:rsid w:val="00BA7498"/>
     <w:rsid w:val="00BC1C6B"/>
     <w:rsid w:val="00BC4303"/>
     <w:rsid w:val="00BC5E38"/>
     <w:rsid w:val="00BF0640"/>
     <w:rsid w:val="00BF757E"/>
     <w:rsid w:val="00C612DC"/>
     <w:rsid w:val="00CA5284"/>
@@ -37088,78 +37013,78 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A208067-3C3C-EA40-846C-70255536BD27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>8012</Words>
-  <Characters>45669</Characters>
+  <Words>8768</Words>
+  <Characters>45947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>380</Lines>
-  <Paragraphs>107</Paragraphs>
+  <Lines>1767</Lines>
+  <Paragraphs>927</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>JUNE 2025</vt:lpstr>
+      <vt:lpstr>April 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>USF Health</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53574</CharactersWithSpaces>
+  <CharactersWithSpaces>53788</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>DECEMBER 2025</dc:title>
+  <dc:title>April 2026</dc:title>
   <dc:subject/>
   <dc:creator>Jennifer Bleck</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>50e1aba581d6ca440731b2e7099c924fc801de175c0a21be36080d446525cfa1</vt:lpwstr>
   </property>
 </Properties>
 </file>