--- v0 (2025-12-05)
+++ v1 (2026-05-25)
@@ -1,99 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="20D51587" w14:textId="38A372C3" w:rsidR="00B703F2" w:rsidRPr="00D82483" w:rsidRDefault="0030184E" w:rsidP="00F376E5">
       <w:pPr>
         <w:pStyle w:val="Name"/>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:t>James Gegenheimer MS, RDN, LDN, CSCS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A7AA45" w14:textId="77777777" w:rsidR="00F376E5" w:rsidRPr="00D82483" w:rsidRDefault="00F376E5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F376E5" w:rsidRPr="00D82483" w14:paraId="42E2CCBC" w14:textId="77777777" w:rsidTr="001C29E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34C61844" w14:textId="0777DACB" w:rsidR="00F376E5" w:rsidRPr="00D82483" w:rsidRDefault="00F376E5" w:rsidP="004725C4">
+          <w:p w14:paraId="203BE4D2" w14:textId="3FFBA9D3" w:rsidR="00F376E5" w:rsidRPr="00D82483" w:rsidRDefault="00F376E5" w:rsidP="004725C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
+            <w:r w:rsidRPr="00D82483">
+              <w:t xml:space="preserve">Phone: </w:t>
+            </w:r>
+            <w:r w:rsidR="00552E26" w:rsidRPr="00552E26">
+              <w:t>(813) 974-7713</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34C61844" w14:textId="04A4C58B" w:rsidR="00F376E5" w:rsidRPr="00D82483" w:rsidRDefault="00552E26" w:rsidP="004725C4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>jgegenheimer@usf.edu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="764B5402" w14:textId="2A047135" w:rsidR="00F376E5" w:rsidRPr="00D82483" w:rsidRDefault="00F376E5" w:rsidP="004725C4">
+          <w:p w14:paraId="764B5402" w14:textId="3BDB2279" w:rsidR="00F376E5" w:rsidRPr="00D82483" w:rsidRDefault="00552E26" w:rsidP="004725C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
+            <w:r w:rsidRPr="00552E26">
+              <w:t>13201 Bruce B. Downs Blvd, MDC 56</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552E26">
+              <w:br/>
+              <w:t>Tampa, FL 33612</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69941EC8" w14:textId="77777777" w:rsidR="00A90527" w:rsidRPr="00D82483" w:rsidRDefault="00A90527" w:rsidP="00A90527"/>
     <w:p w14:paraId="726DD68A" w14:textId="77777777" w:rsidR="00A90527" w:rsidRPr="00D82483" w:rsidRDefault="00251FA2" w:rsidP="00A90527">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACC5DF2" w14:textId="77777777" w:rsidR="00A90527" w:rsidRPr="00D82483" w:rsidRDefault="00A90527" w:rsidP="00A90527"/>
     <w:p w14:paraId="241CA728" w14:textId="3BD234D2" w:rsidR="0030184E" w:rsidRPr="00D82483" w:rsidRDefault="0030184E" w:rsidP="0030184E">
       <w:pPr>
         <w:tabs>
@@ -702,148 +723,310 @@
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>225418586524</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14207084" w14:textId="77777777" w:rsidR="00251FA2" w:rsidRPr="00D82483" w:rsidRDefault="00251FA2" w:rsidP="00A90527"/>
     <w:p w14:paraId="3B892F07" w14:textId="77777777" w:rsidR="00251FA2" w:rsidRPr="00D82483" w:rsidRDefault="00251FA2" w:rsidP="00251FA2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teaching Experience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A3556A" w14:textId="77777777" w:rsidR="00EF1C2B" w:rsidRPr="00D82483" w:rsidRDefault="00EF1C2B" w:rsidP="00C7161D">
+    <w:p w14:paraId="7859209B" w14:textId="77777777" w:rsidR="003F599B" w:rsidRDefault="003F599B" w:rsidP="00C7161D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BC20E7B" w14:textId="4A0C0E8E" w:rsidR="00A90527" w:rsidRPr="00D82483" w:rsidRDefault="0030184E" w:rsidP="00C7161D">
+    <w:p w14:paraId="0D195636" w14:textId="1B02D06B" w:rsidR="003F599B" w:rsidRPr="00D82483" w:rsidRDefault="003F599B" w:rsidP="003F599B">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="3072"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Keiser University</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00C7161D" w:rsidRPr="00D82483">
+        <w:t>University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tampa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
+        <w:t xml:space="preserve"> FL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
         <w:tab/>
-      </w:r>
-[...7 lines deleted...]
-        <w:t>December 2024</w:t>
+        <w:t>November 20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FA6B74" w14:textId="328AE4C7" w:rsidR="0030184E" w:rsidRPr="00D82483" w:rsidRDefault="0030184E" w:rsidP="0030184E">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A90527" w:rsidRPr="00D82483">
+    <w:p w14:paraId="2E597872" w14:textId="09E41EC2" w:rsidR="003F599B" w:rsidRPr="003F599B" w:rsidRDefault="003F599B" w:rsidP="003F599B">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Instructor I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D82483">
-        <w:t>Master of Science in Clinical Nutrition</w:t>
+      <w:r>
+        <w:t>Undergraduate Instructor in College of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D368DB" w14:textId="1491F91E" w:rsidR="0030184E" w:rsidRPr="00D82483" w:rsidRDefault="0030184E" w:rsidP="0030184E">
-[...14 lines deleted...]
-    <w:p w14:paraId="3B8BAD67" w14:textId="562122ED" w:rsidR="00A90527" w:rsidRPr="00D82483" w:rsidRDefault="00A90527" w:rsidP="00251FA2">
+    <w:p w14:paraId="396E745F" w14:textId="77777777" w:rsidR="003F599B" w:rsidRPr="00D82483" w:rsidRDefault="003F599B" w:rsidP="003F599B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
-        <w:t>Developed</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00C03C6D">
+        <w:t>Developed lectures, quizzes, exams, and homework</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> assignments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78881BBC" w14:textId="5045CC3E" w:rsidR="00A90527" w:rsidRPr="00D82483" w:rsidRDefault="00A90527" w:rsidP="00251FA2">
+    <w:p w14:paraId="28A67F77" w14:textId="77777777" w:rsidR="003F599B" w:rsidRPr="00D82483" w:rsidRDefault="003F599B" w:rsidP="003F599B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
+        <w:t>Course List:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1674B4C7" w14:textId="64835A47" w:rsidR="003F599B" w:rsidRPr="00D82483" w:rsidRDefault="003F599B" w:rsidP="003F599B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>HUN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2201</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Fundamentals of Human Nutrition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1647E0C8" w14:textId="2EE956E2" w:rsidR="003F599B" w:rsidRDefault="003F599B" w:rsidP="003F599B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>HUN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
+        <w:t xml:space="preserve"> 32</w:t>
+      </w:r>
+      <w:r>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sports Nutrition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ABC011" w14:textId="7B05634F" w:rsidR="00552E26" w:rsidRPr="00D82483" w:rsidRDefault="00552E26" w:rsidP="003F599B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>HUN 3296 Nutrition and Disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E27EF6F" w14:textId="77777777" w:rsidR="003F599B" w:rsidRDefault="003F599B" w:rsidP="00C7161D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134DE368" w14:textId="77777777" w:rsidR="003F599B" w:rsidRPr="00D82483" w:rsidRDefault="003F599B" w:rsidP="00C7161D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC20E7B" w14:textId="331AAE47" w:rsidR="00A90527" w:rsidRPr="00D82483" w:rsidRDefault="0030184E" w:rsidP="00C7161D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00D82483">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Keiser University</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90527" w:rsidRPr="00D82483">
+        <w:t>, L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
+        <w:t>akeland FL</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7161D" w:rsidRPr="00D82483">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
+        <w:t xml:space="preserve">November 2014 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7161D" w:rsidRPr="00D82483">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72F3D">
+        <w:t>December 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003F599B">
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FA6B74" w14:textId="328AE4C7" w:rsidR="0030184E" w:rsidRPr="00D82483" w:rsidRDefault="0030184E" w:rsidP="0030184E">
+      <w:r w:rsidRPr="00D82483">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Full Time Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90527" w:rsidRPr="00D82483">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
+        <w:t>Master of Science in Clinical Nutrition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D368DB" w14:textId="1491F91E" w:rsidR="0030184E" w:rsidRPr="00D82483" w:rsidRDefault="0030184E" w:rsidP="0030184E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D82483">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ACEND Accredited Coordinated Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8BAD67" w14:textId="562122ED" w:rsidR="00A90527" w:rsidRPr="00D82483" w:rsidRDefault="00A90527" w:rsidP="00251FA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D82483">
+        <w:t>Developed</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C28" w:rsidRPr="00D82483">
+        <w:t xml:space="preserve"> lectures,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82483">
+        <w:t xml:space="preserve"> quizzes, exams, and homework</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03C6D">
+        <w:t xml:space="preserve"> assignments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78881BBC" w14:textId="5045CC3E" w:rsidR="00A90527" w:rsidRPr="00D82483" w:rsidRDefault="00A90527" w:rsidP="00251FA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D82483">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Revised the syllabus </w:t>
       </w:r>
       <w:r w:rsidR="0030184E" w:rsidRPr="00D82483">
         <w:t>and coursework to</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82483">
         <w:t xml:space="preserve"> meet accreditation standards</w:t>
       </w:r>
       <w:r w:rsidR="0030184E" w:rsidRPr="00D82483">
         <w:t xml:space="preserve"> of KRDNs and CRDNs</w:t>
       </w:r>
       <w:r w:rsidR="00C03C6D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B22B56" w14:textId="26B8F0FE" w:rsidR="00776838" w:rsidRPr="00D82483" w:rsidRDefault="00776838" w:rsidP="00251FA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:t>Course List:</w:t>
       </w:r>
@@ -1007,60 +1190,51 @@
     <w:p w14:paraId="1B595B66" w14:textId="07C5A1E0" w:rsidR="00776838" w:rsidRPr="00D82483" w:rsidRDefault="00776838" w:rsidP="00776838">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3065"/>
           <w:tab w:val="left" w:pos="3066"/>
         </w:tabs>
         <w:spacing w:before="36" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="153"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">DIE 4435C Nutrition Counseling and Communication with Lab (with </w:t>
-[...8 lines deleted...]
-        <w:t>counseling simulations)</w:t>
+        <w:t>DIE 4435C Nutrition Counseling and Communication with Lab (with counseling simulations)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB07989" w14:textId="25ADA442" w:rsidR="00776838" w:rsidRPr="00D82483" w:rsidRDefault="00776838" w:rsidP="00776838">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3065"/>
           <w:tab w:val="left" w:pos="3066"/>
         </w:tabs>
         <w:spacing w:before="36" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="153"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1474,163 +1648,151 @@
     <w:p w14:paraId="3DC18640" w14:textId="01D8B286" w:rsidR="00E15C28" w:rsidRPr="00D82483" w:rsidRDefault="00E15C28" w:rsidP="00E15C28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:t>PEM 1432 Intermediate Judo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A10A45" w14:textId="77777777" w:rsidR="00E15C28" w:rsidRPr="00D82483" w:rsidRDefault="00E15C28" w:rsidP="00E15C28"/>
     <w:p w14:paraId="7900624D" w14:textId="150F9BDB" w:rsidR="0030184E" w:rsidRPr="00D82483" w:rsidRDefault="00DC6904" w:rsidP="0030184E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Other Work Experience</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="162" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8670"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DC6904" w:rsidRPr="00D82483" w14:paraId="55106270" w14:textId="77777777" w:rsidTr="00915A9C">
         <w:trPr>
           <w:trHeight w:val="3381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70FAE6AC" w14:textId="77777777" w:rsidR="00C72F3D" w:rsidRDefault="00C72F3D" w:rsidP="00DC6904">
-[...11 lines deleted...]
-          </w:p>
           <w:p w14:paraId="36CC082E" w14:textId="2626F36A" w:rsidR="00C72F3D" w:rsidRPr="006F0090" w:rsidRDefault="00C13814" w:rsidP="00C72F3D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="117"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Weight Watchers Clinic, Remote</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C629BD6" w14:textId="394377F7" w:rsidR="00C72F3D" w:rsidRPr="00D82483" w:rsidRDefault="00C72F3D" w:rsidP="00C72F3D">
+          <w:p w14:paraId="4C629BD6" w14:textId="18EF5D0C" w:rsidR="00C72F3D" w:rsidRPr="00D82483" w:rsidRDefault="00C72F3D" w:rsidP="00C72F3D">
             <w:pPr>
               <w:spacing w:before="52" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="1856"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Outpatient Dietitian</w:t>
             </w:r>
             <w:r w:rsidRPr="00D82483">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="38"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00C13814">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="38"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00D82483">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r w:rsidRPr="00D82483">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003F599B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Present</w:t>
+              <w:t xml:space="preserve">12/24 full time, part time 1/25- present </w:t>
             </w:r>
             <w:r w:rsidRPr="00D82483">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="177FE15B" w14:textId="54D54A9D" w:rsidR="00C72F3D" w:rsidRDefault="00C72F3D" w:rsidP="00C72F3D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2910"/>
                 <w:tab w:val="left" w:pos="2911"/>
               </w:tabs>
               <w:spacing w:before="36" w:line="247" w:lineRule="auto"/>
               <w:ind w:right="286"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2084,60 +2246,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D82483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>goals</w:t>
             </w:r>
             <w:r w:rsidRPr="00D82483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D82483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">including motivational </w:t>
-[...8 lines deleted...]
-              <w:t>interviewing and coaching</w:t>
+              <w:t>including motivational interviewing and coaching</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DE5CC0C" w14:textId="77777777" w:rsidR="00DC6904" w:rsidRPr="00D82483" w:rsidRDefault="00DC6904" w:rsidP="00DC6904">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2910"/>
                 <w:tab w:val="left" w:pos="2911"/>
               </w:tabs>
               <w:spacing w:before="43" w:line="247" w:lineRule="auto"/>
               <w:ind w:right="394"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D82483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -3521,60 +3674,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F0090">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Provided Medical Nutrition Therapy for multiple patient</w:t>
             </w:r>
             <w:r w:rsidR="00C03C6D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F0090">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">populations including </w:t>
-[...8 lines deleted...]
-              <w:t>orthopedics, inpatient rehabilitation, and medical surgical.</w:t>
+              <w:t>populations including orthopedics, inpatient rehabilitation, and medical surgical.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A3B6F44" w14:textId="591A0862" w:rsidR="006F0090" w:rsidRPr="006F0090" w:rsidRDefault="006F0090" w:rsidP="006F0090">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2910"/>
                 <w:tab w:val="left" w:pos="2911"/>
               </w:tabs>
               <w:spacing w:before="36"/>
               <w:ind w:right="286"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F0090">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -4266,50 +4410,51 @@
             </w:r>
             <w:r w:rsidR="00C03C6D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14C8DE2F" w14:textId="77777777" w:rsidR="0030184E" w:rsidRPr="00D82483" w:rsidRDefault="0030184E" w:rsidP="00A90527"/>
     <w:p w14:paraId="0CA508C3" w14:textId="1D1FE06B" w:rsidR="00A90527" w:rsidRPr="00D82483" w:rsidRDefault="00251FA2" w:rsidP="00EF1C2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D661160" w14:textId="77777777" w:rsidR="00EF1C2B" w:rsidRPr="00D82483" w:rsidRDefault="00EF1C2B" w:rsidP="00251FA2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="324DE926" w14:textId="7BEF7B9C" w:rsidR="00A90527" w:rsidRPr="00D82483" w:rsidRDefault="00DC6904" w:rsidP="00251FA2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4691,60 +4836,51 @@
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gegenheimer J</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ibrahim A, Brooks A, Smith T, Tinsley G, Campbell B (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Baseline </w:t>
-[...8 lines deleted...]
-        <w:t>anthropometric,</w:t>
+        <w:t>Baseline anthropometric,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dietary</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6700,57 +6836,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D82483">
-[...5 lines deleted...]
-        <w:t>general public focusing on gaining and maintenance muscle mass through hypertrophy</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D82483">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>general public</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D82483">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> focusing on gaining and maintenance muscle mass through hypertrophy</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6816,50 +6962,51 @@
           <w:tab w:val="left" w:pos="2909"/>
           <w:tab w:val="left" w:pos="2910"/>
         </w:tabs>
         <w:spacing w:before="5" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="474"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10EB8C41" w14:textId="27A52651" w:rsidR="00251FA2" w:rsidRPr="00D82483" w:rsidRDefault="00EF1C2B" w:rsidP="00251FA2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Laboratory Skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60CD3A6A" w14:textId="77777777" w:rsidR="00EF1C2B" w:rsidRPr="00D82483" w:rsidRDefault="00EF1C2B" w:rsidP="00EF1C2B">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="5" w:line="243" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A2E78F8" w14:textId="2A3F7DE3" w:rsidR="00EF1C2B" w:rsidRPr="00D82483" w:rsidRDefault="00EF1C2B" w:rsidP="00EF1C2B">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="5" w:line="243" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -7374,60 +7521,51 @@
     <w:p w14:paraId="3CF08682" w14:textId="225CF9D2" w:rsidR="00251FA2" w:rsidRPr="00D82483" w:rsidRDefault="00EF1C2B" w:rsidP="00EF1C2B">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2894"/>
           <w:tab w:val="left" w:pos="2896"/>
         </w:tabs>
         <w:spacing w:before="8" w:line="232" w:lineRule="auto"/>
         <w:ind w:right="2472"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Familiar with InBody 570 for the assessment of body </w:t>
-[...8 lines deleted...]
-        <w:t>composition</w:t>
+        <w:t>Familiar with InBody 570 for the assessment of body composition</w:t>
       </w:r>
       <w:r w:rsidR="00C03C6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE0F13" w14:textId="77777777" w:rsidR="00EF1C2B" w:rsidRPr="00D82483" w:rsidRDefault="00EF1C2B" w:rsidP="00EF1C2B">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2894"/>
           <w:tab w:val="left" w:pos="2896"/>
         </w:tabs>
         <w:spacing w:before="8" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="2472"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7264F460" w14:textId="77777777" w:rsidR="00251FA2" w:rsidRPr="00B41F86" w:rsidRDefault="00251FA2" w:rsidP="00251FA2">
@@ -8250,51 +8388,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41F86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> analysis</w:t>
       </w:r>
       <w:r w:rsidR="00C03C6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BB6628" w14:textId="71E768C8" w:rsidR="00381598" w:rsidRPr="00B41F86" w:rsidRDefault="00EF1C2B" w:rsidP="006F2E6B">
+    <w:p w14:paraId="6FFFFAB2" w14:textId="2D098EBE" w:rsidR="00A90527" w:rsidRPr="00552E26" w:rsidRDefault="00EF1C2B" w:rsidP="00A90527">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41F86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organizing and</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41F86">
@@ -8319,132 +8457,133 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41F86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>files</w:t>
       </w:r>
       <w:r w:rsidR="00C03C6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk133088312"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="17AEEC2E" w14:textId="35336098" w:rsidR="00D82483" w:rsidRPr="00D82483" w:rsidRDefault="00D82483" w:rsidP="00A90527"/>
-    <w:sectPr w:rsidR="00D82483" w:rsidRPr="00D82483" w:rsidSect="00102897">
+    <w:sectPr w:rsidR="00A90527" w:rsidRPr="00552E26" w:rsidSect="00102897">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C1BB52D" w14:textId="77777777" w:rsidR="0048406F" w:rsidRDefault="0048406F" w:rsidP="005A7565">
+    <w:p w14:paraId="558943F4" w14:textId="77777777" w:rsidR="00B76D81" w:rsidRDefault="00B76D81" w:rsidP="005A7565">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65369C64" w14:textId="77777777" w:rsidR="0048406F" w:rsidRDefault="0048406F" w:rsidP="005A7565">
+    <w:p w14:paraId="4E61997A" w14:textId="77777777" w:rsidR="00B76D81" w:rsidRDefault="00B76D81" w:rsidP="005A7565">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:altName w:val="Garamond"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F76934D" w14:textId="04E4C1D7" w:rsidR="00E85944" w:rsidRDefault="006F2E6B" w:rsidP="004725C4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>James Gegenheimer</w:t>
     </w:r>
     <w:r w:rsidR="00E85944">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:r w:rsidR="00E85944">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00E85944">
       <w:rPr>
@@ -8454,70 +8593,70 @@
     </w:r>
     <w:r w:rsidR="00E85944">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003B19FB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00E85944">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15D77E76" w14:textId="77777777" w:rsidR="0048406F" w:rsidRDefault="0048406F" w:rsidP="005A7565">
+    <w:p w14:paraId="316C6709" w14:textId="77777777" w:rsidR="00B76D81" w:rsidRDefault="00B76D81" w:rsidP="005A7565">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A8DEB1F" w14:textId="77777777" w:rsidR="0048406F" w:rsidRDefault="0048406F" w:rsidP="005A7565">
+    <w:p w14:paraId="392A32E6" w14:textId="77777777" w:rsidR="00B76D81" w:rsidRDefault="00B76D81" w:rsidP="005A7565">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="040858FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE44F03A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10913,242 +11052,241 @@
   <w:num w:numId="13" w16cid:durableId="1328172675">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="845048592">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="439498615">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1444037987">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="315761413">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1217662643">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1578327114">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0030184E"/>
     <w:rsid w:val="000208CD"/>
     <w:rsid w:val="000643B3"/>
     <w:rsid w:val="00085EF4"/>
-    <w:rsid w:val="00097EFE"/>
     <w:rsid w:val="000B2BB1"/>
     <w:rsid w:val="000B4391"/>
     <w:rsid w:val="000E6D36"/>
     <w:rsid w:val="00102897"/>
     <w:rsid w:val="0015295F"/>
     <w:rsid w:val="00162986"/>
     <w:rsid w:val="001B0371"/>
     <w:rsid w:val="001C29E5"/>
     <w:rsid w:val="001E0FD6"/>
     <w:rsid w:val="001E6A4B"/>
     <w:rsid w:val="00241560"/>
     <w:rsid w:val="0024293F"/>
     <w:rsid w:val="00251FA2"/>
     <w:rsid w:val="00261D50"/>
     <w:rsid w:val="00280927"/>
     <w:rsid w:val="00292655"/>
     <w:rsid w:val="002E757E"/>
     <w:rsid w:val="0030184E"/>
-    <w:rsid w:val="0033022E"/>
     <w:rsid w:val="00334CDE"/>
     <w:rsid w:val="0033557D"/>
     <w:rsid w:val="003422CE"/>
     <w:rsid w:val="00363CFD"/>
-    <w:rsid w:val="00372896"/>
     <w:rsid w:val="00381598"/>
     <w:rsid w:val="00396618"/>
     <w:rsid w:val="003A0D27"/>
     <w:rsid w:val="003A6261"/>
     <w:rsid w:val="003B19FB"/>
     <w:rsid w:val="003D2340"/>
     <w:rsid w:val="003E0912"/>
+    <w:rsid w:val="003F599B"/>
     <w:rsid w:val="00444D0A"/>
     <w:rsid w:val="004725C4"/>
-    <w:rsid w:val="0048406F"/>
     <w:rsid w:val="004C4A7A"/>
     <w:rsid w:val="004D4455"/>
     <w:rsid w:val="004E676C"/>
     <w:rsid w:val="00532F85"/>
     <w:rsid w:val="00550C51"/>
+    <w:rsid w:val="00552E26"/>
     <w:rsid w:val="005631DA"/>
     <w:rsid w:val="005709EC"/>
     <w:rsid w:val="0058698A"/>
     <w:rsid w:val="005965D6"/>
     <w:rsid w:val="005A7565"/>
     <w:rsid w:val="00605767"/>
     <w:rsid w:val="00614169"/>
     <w:rsid w:val="00635AE1"/>
     <w:rsid w:val="00644F9A"/>
     <w:rsid w:val="0068627A"/>
     <w:rsid w:val="006A6B48"/>
     <w:rsid w:val="006D230D"/>
     <w:rsid w:val="006F0090"/>
     <w:rsid w:val="006F2E6B"/>
     <w:rsid w:val="007206A2"/>
     <w:rsid w:val="00743C1C"/>
     <w:rsid w:val="00776838"/>
     <w:rsid w:val="00781497"/>
     <w:rsid w:val="007B7A00"/>
     <w:rsid w:val="007C56F7"/>
     <w:rsid w:val="007C734D"/>
     <w:rsid w:val="00814728"/>
     <w:rsid w:val="008524B4"/>
     <w:rsid w:val="00886B55"/>
     <w:rsid w:val="008A57C6"/>
     <w:rsid w:val="008A60B6"/>
     <w:rsid w:val="008C62A1"/>
     <w:rsid w:val="008D41CD"/>
-    <w:rsid w:val="00910B71"/>
     <w:rsid w:val="00936866"/>
     <w:rsid w:val="00940F57"/>
-    <w:rsid w:val="00983519"/>
     <w:rsid w:val="0098550F"/>
     <w:rsid w:val="009C6AA9"/>
     <w:rsid w:val="00A04473"/>
     <w:rsid w:val="00A23D2E"/>
     <w:rsid w:val="00A90527"/>
     <w:rsid w:val="00AA0CA0"/>
     <w:rsid w:val="00B41F86"/>
+    <w:rsid w:val="00B425CC"/>
     <w:rsid w:val="00B703F2"/>
+    <w:rsid w:val="00B76D81"/>
     <w:rsid w:val="00B77C69"/>
     <w:rsid w:val="00B8192E"/>
     <w:rsid w:val="00BA03D1"/>
     <w:rsid w:val="00BA4A75"/>
     <w:rsid w:val="00BC7DFE"/>
     <w:rsid w:val="00BF2BDF"/>
     <w:rsid w:val="00C03C6D"/>
     <w:rsid w:val="00C10152"/>
     <w:rsid w:val="00C13814"/>
     <w:rsid w:val="00C306A5"/>
     <w:rsid w:val="00C503E6"/>
     <w:rsid w:val="00C55B0B"/>
     <w:rsid w:val="00C626BE"/>
     <w:rsid w:val="00C70C0B"/>
     <w:rsid w:val="00C7118F"/>
     <w:rsid w:val="00C7161D"/>
     <w:rsid w:val="00C71721"/>
     <w:rsid w:val="00C72F3D"/>
     <w:rsid w:val="00CB10ED"/>
+    <w:rsid w:val="00D310AB"/>
     <w:rsid w:val="00D82483"/>
     <w:rsid w:val="00D83A1D"/>
     <w:rsid w:val="00D965EB"/>
     <w:rsid w:val="00DA1702"/>
     <w:rsid w:val="00DC2E06"/>
+    <w:rsid w:val="00DC399D"/>
     <w:rsid w:val="00DC6904"/>
     <w:rsid w:val="00DD14C2"/>
     <w:rsid w:val="00E105CB"/>
     <w:rsid w:val="00E15C28"/>
     <w:rsid w:val="00E21350"/>
-    <w:rsid w:val="00E22613"/>
     <w:rsid w:val="00E32EC6"/>
     <w:rsid w:val="00E44059"/>
     <w:rsid w:val="00E74BC9"/>
     <w:rsid w:val="00E85944"/>
     <w:rsid w:val="00E969E4"/>
     <w:rsid w:val="00EA2F62"/>
     <w:rsid w:val="00EB2A92"/>
     <w:rsid w:val="00EF1C2B"/>
     <w:rsid w:val="00EF582B"/>
     <w:rsid w:val="00F07345"/>
     <w:rsid w:val="00F376E5"/>
     <w:rsid w:val="00F41E0C"/>
     <w:rsid w:val="00F54C46"/>
     <w:rsid w:val="00F61891"/>
     <w:rsid w:val="00F71A97"/>
     <w:rsid w:val="00F9715D"/>
     <w:rsid w:val="00FE5369"/>
     <w:rsid w:val="00FF0306"/>
     <w:rsid w:val="00FF7125"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A0A89E8"/>
   <w15:docId w15:val="{FDC71153-A26F-4735-9640-2CD11558E185}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11555,51 +11693,50 @@
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00444D0A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Name">
     <w:name w:val="Name"/>
@@ -11779,51 +11916,51 @@
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DC6904"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DC6904"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1018704355">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cengagebrain.com/shop/en/US/storefront/US?cm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\18504\AppData\Roaming\Microsoft\Templates\Extended%20CV%20(resume).dotx" TargetMode="External"/></Relationships>
@@ -12037,75 +12174,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Extended CV (resume)</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1375</Words>
-  <Characters>7842</Characters>
+  <Words>1439</Words>
+  <Characters>8206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9199</CharactersWithSpaces>
+  <CharactersWithSpaces>9626</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>720960</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.vertex42.com/resumes/cv-template.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6422617</vt:i4>
       </vt:variant>
       <vt:variant>