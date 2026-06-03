--- v0 (2026-04-22)
+++ v1 (2026-06-03)
@@ -4,396 +4,446 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="609B8168" w14:textId="77777777" w:rsidR="0010065F" w:rsidRDefault="00557578" w:rsidP="0010065F">
+    <w:p w14:paraId="6F6414CB" w14:textId="5F6DDA33" w:rsidR="00011C1A" w:rsidRDefault="00557578" w:rsidP="00A76D19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:right="2880" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Janice C. Zgibor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00035A1D">
+        <w:t>BS Pharm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, PhD,</w:t>
+      </w:r>
+      <w:r w:rsidR="00011C1A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CPH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769D5D3B" w14:textId="77777777" w:rsidR="00011C1A" w:rsidRDefault="00557578" w:rsidP="00A76D19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:right="2700" w:hanging="450"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Senior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dean</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00011C1A">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Student </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Affairs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609B8168" w14:textId="7C488E77" w:rsidR="0010065F" w:rsidRDefault="00A76D19" w:rsidP="00A76D19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:right="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00557578">
+        <w:t>Professor of</w:t>
+      </w:r>
+      <w:r w:rsidR="0010065F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00557578">
+        <w:t>Epidemiology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DEB8C3" w14:textId="502EEAEF" w:rsidR="00557578" w:rsidRDefault="00011C1A" w:rsidP="00A76D19">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:right="3108" w:firstLine="720"/>
-        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Janice C. Zgibor, RPh, PhD, CPH, FACE Senior</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-8"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00557578">
+        <w:t>College</w:t>
+      </w:r>
+      <w:r w:rsidR="00557578">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-8"/>
+      <w:r w:rsidR="00557578">
+        <w:t>of Public</w:t>
+      </w:r>
+      <w:r w:rsidR="00557578">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        <w:t>Epidemiology</w:t>
+      <w:r w:rsidR="00557578">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DEB8C3" w14:textId="3C493C4F" w:rsidR="00557578" w:rsidRDefault="00557578" w:rsidP="0010065F">
+    <w:p w14:paraId="552DBF6B" w14:textId="77777777" w:rsidR="00A76D19" w:rsidRDefault="00557578" w:rsidP="00A76D19">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="2160" w:right="3108" w:firstLine="720"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="1890" w:right="2196"/>
       </w:pPr>
       <w:r>
-        <w:t>College</w:t>
+        <w:t>Department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>of Public</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-1"/>
+          <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Health</w:t>
+        <w:t>Pharmacotherapeutics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Research </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2962C1B2" w14:textId="77777777" w:rsidR="00557578" w:rsidRDefault="00557578" w:rsidP="0010065F">
+    <w:p w14:paraId="2962C1B2" w14:textId="25AF2E34" w:rsidR="00557578" w:rsidRDefault="00A76D19" w:rsidP="00A76D19">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1839" w:right="2196"/>
+        <w:ind w:left="1890" w:right="2196"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Department</w:t>
-[...44 lines deleted...]
-        <w:t>Research College of Pharmacy</w:t>
+        <w:t>Taneja College of Pharmacy (Affiliate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAD8DA0" w14:textId="77777777" w:rsidR="00557578" w:rsidRDefault="00557578" w:rsidP="0010065F">
+    <w:p w14:paraId="4CAD8DA0" w14:textId="331B1774" w:rsidR="00557578" w:rsidRDefault="00A76D19" w:rsidP="00A76D19">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2751" w:right="3108"/>
-        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00557578">
         <w:t>University</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00557578">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00557578">
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00557578">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00557578">
         <w:t xml:space="preserve">South </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00557578">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Florida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4909AC4B" w14:textId="77777777" w:rsidR="00557578" w:rsidRDefault="0016619C" w:rsidP="00557578">
+    <w:p w14:paraId="4909AC4B" w14:textId="77777777" w:rsidR="00557578" w:rsidRDefault="00DA0068" w:rsidP="00557578">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-          <v:rect id="Rectangle 262" o:spid="_x0000_s1032" style="width:522pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBFspNVQwIAAH4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bcJLux4qyi7G5V&#13;&#10;aXuRtlWfCcY2KmboQOJsv74DubZ9qxpLaGDgcM4cJou7fW/YTqHXYCs+HuWcKSuh1rat+Ncvj29u&#13;&#10;OfNB2FoYsKriL8rzu+XrV4vBlaqADkytkBGI9eXgKt6F4Mos87JTvfAjcMpSsgHsRaAptlmNYiD0&#13;&#10;3mRFns+yAbB2CFJ5T6v3hyRfJvymUTJ8ahqvAjMVJ24hjZjGTRyz5UKULQrXaXmkIf6BRS+0pUvP&#13;&#10;UPciCLZF/RdUryWChyaMJPQZNI2WKmkgNeP8DzXPnXAqaaHieHcuk/9/sPLj7tl9xkjduyeQ3z2z&#13;&#10;sO6EbdXKOyofmcovS4gwdErUxGAca5cNzpdnjDjxhMY2wweoyW2xDZDKsm+wj3eQYLZP1X85V1/t&#13;&#10;A5O0OJsV80lOJknKjYubZE4mytNZhz68U9CzGFQciVzCFrsnHyIXUZ62xKssPGpjkr/GsqHi82kx&#13;&#10;TQfI7jrmGEL4pkOXyhzpJAM9oR0C5oB0HpY9tpu1QbYT9JBWefySfnLcX+8e5/GXkH478vA2fldH&#13;&#10;iG17uspoy6jiFZ+S/nj8oObEM+L3OlCfGN1X/Pa8R5TRiwdbJ5VBaHOICdvYoznRj9gNvtxA/ULe&#13;&#10;kOgoKjYtBR3gT84GaoCK+x9bgYoz896S7vl4MokdkyaT6U1BE7zObK4zwkqCqnjgpCSG63Dosq1D&#13;&#10;3XbpGUUdFlb0JhqdDLuwOpKlR558PDZk7KLredp1+dtY/gIAAP//AwBQSwMEFAAGAAgAAAAhADKL&#13;&#10;CdXbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+BvoPYQm+N3JCW4FgO7k+ugSaB&#13;&#10;tjfF2kom1spYSuy+fTe9NJeBYdjZ+YrV6Ftxxj42gRQ8TDMQSHUwDVkF+936fgEiJk1Gt4FQwQ9G&#13;&#10;WJU3k0LnJgz0judtsoJLKOZagUupy6WMtUOv4zR0SJx9h97rxLa30vR64HLfylmWPUmvG+IPTnf4&#13;&#10;4rA+bk9ewVv3takebZTVR3Kfx/A8rN3GKnV3O74uWaoliIRj+r+ACwPvh5KHHcKJTBStAqZJf3rJ&#13;&#10;svmc/UHBDGRZyGuA8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFspNVQwIAAH4EAAAO&#13;&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyiwnV2wAAAAgB&#13;&#10;AAAPAAAAAAAAAAAAAAAAAJ0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#13;&#10;" filled="f">
+        <w:pict w14:anchorId="519AF497">
+          <v:rect id="Rectangle 262" o:spid="_x0000_s1032" alt="" style="width:522pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" filled="f">
             <o:lock v:ext="edit" aspectratio="t"/>
             <w10:anchorlock/>
           </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0719A14E" w14:textId="77777777" w:rsidR="00BA00CC" w:rsidRDefault="00BA00CC" w:rsidP="00BA00CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA00CC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">LEADERSHIP PROFILE </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF27346" w14:textId="77777777" w:rsidR="00BA00CC" w:rsidRPr="00BA00CC" w:rsidRDefault="00BA00CC" w:rsidP="00BA00CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2985F1DA" w14:textId="2F9876FD" w:rsidR="00BA00CC" w:rsidRDefault="00BA00CC" w:rsidP="00BA00CC">
+    <w:p w14:paraId="2985F1DA" w14:textId="2F9876FD" w:rsidR="00BA00CC" w:rsidRPr="00011C1A" w:rsidRDefault="00BA00CC" w:rsidP="00BA00CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Senior academic executive with extensive experience leading complex, interdisciplinary academic enterprises across the health sciences</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129C09F2" w14:textId="77777777" w:rsidR="00BA00CC" w:rsidRDefault="00BA00CC" w:rsidP="00BA00CC">
+    <w:p w14:paraId="129C09F2" w14:textId="77777777" w:rsidR="00BA00CC" w:rsidRPr="00011C1A" w:rsidRDefault="00BA00CC" w:rsidP="00BA00CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proven record of strategic leadership in academic affairs, student success, faculty development, accreditation, and program innovation at an R1 public university</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073642EA" w14:textId="3E81205C" w:rsidR="00BA00CC" w:rsidRDefault="00BA00CC" w:rsidP="00BA00CC">
+    <w:p w14:paraId="073642EA" w14:textId="3E81205C" w:rsidR="00BA00CC" w:rsidRPr="00011C1A" w:rsidRDefault="00BA00CC" w:rsidP="00BA00CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Segoe UI"/>
-[...17 lines deleted...]
-      <w:r>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Demonstrated ability to lead across disciplines, align academic missions with institutional strategy, and advance educational quality and impact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5CB237" w14:textId="0EB18B00" w:rsidR="00557578" w:rsidRPr="0010065F" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010065F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>EDUCATION AND TRAINING</w:t>
       </w:r>
     </w:p>
@@ -603,66 +653,61 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Endocrinology and Metabolism, University of Pittsburgh</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Pittsburgh, PA</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>1999–2001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D53981" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="0016619C" w:rsidP="00557578">
+    <w:p w14:paraId="52D53981" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00DA0068" w:rsidP="00557578">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-          <v:rect id="Rectangle 260" o:spid="_x0000_s1031" style="width:522pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBFspNVQwIAAH4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bcJLux4qyi7G5V&#13;&#10;aXuRtlWfCcY2KmboQOJsv74DubZ9qxpLaGDgcM4cJou7fW/YTqHXYCs+HuWcKSuh1rat+Ncvj29u&#13;&#10;OfNB2FoYsKriL8rzu+XrV4vBlaqADkytkBGI9eXgKt6F4Mos87JTvfAjcMpSsgHsRaAptlmNYiD0&#13;&#10;3mRFns+yAbB2CFJ5T6v3hyRfJvymUTJ8ahqvAjMVJ24hjZjGTRyz5UKULQrXaXmkIf6BRS+0pUvP&#13;&#10;UPciCLZF/RdUryWChyaMJPQZNI2WKmkgNeP8DzXPnXAqaaHieHcuk/9/sPLj7tl9xkjduyeQ3z2z&#13;&#10;sO6EbdXKOyofmcovS4gwdErUxGAca5cNzpdnjDjxhMY2wweoyW2xDZDKsm+wj3eQYLZP1X85V1/t&#13;&#10;A5O0OJsV80lOJknKjYubZE4mytNZhz68U9CzGFQciVzCFrsnHyIXUZ62xKssPGpjkr/GsqHi82kx&#13;&#10;TQfI7jrmGEL4pkOXyhzpJAM9oR0C5oB0HpY9tpu1QbYT9JBWefySfnLcX+8e5/GXkH478vA2fldH&#13;&#10;iG17uspoy6jiFZ+S/nj8oObEM+L3OlCfGN1X/Pa8R5TRiwdbJ5VBaHOICdvYoznRj9gNvtxA/ULe&#13;&#10;kOgoKjYtBR3gT84GaoCK+x9bgYoz896S7vl4MokdkyaT6U1BE7zObK4zwkqCqnjgpCSG63Dosq1D&#13;&#10;3XbpGUUdFlb0JhqdDLuwOpKlR558PDZk7KLredp1+dtY/gIAAP//AwBQSwMEFAAGAAgAAAAhADKL&#13;&#10;CdXbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+BvoPYQm+N3JCW4FgO7k+ugSaB&#13;&#10;tjfF2kom1spYSuy+fTe9NJeBYdjZ+YrV6Ftxxj42gRQ8TDMQSHUwDVkF+936fgEiJk1Gt4FQwQ9G&#13;&#10;WJU3k0LnJgz0judtsoJLKOZagUupy6WMtUOv4zR0SJx9h97rxLa30vR64HLfylmWPUmvG+IPTnf4&#13;&#10;4rA+bk9ewVv3takebZTVR3Kfx/A8rN3GKnV3O74uWaoliIRj+r+ACwPvh5KHHcKJTBStAqZJf3rJ&#13;&#10;svmc/UHBDGRZyGuA8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFspNVQwIAAH4EAAAO&#13;&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyiwnV2wAAAAgB&#13;&#10;AAAPAAAAAAAAAAAAAAAAAJ0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#13;&#10;" filled="f">
+        <w:pict w14:anchorId="4983F0EF">
+          <v:rect id="Rectangle 260" o:spid="_x0000_s1031" alt="" style="width:522pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" filled="f">
             <o:lock v:ext="edit" aspectratio="t"/>
             <w10:anchorlock/>
           </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="590BF3F6" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00E84537" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84537">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>PROFESSIONAL DEVELOPMENT</w:t>
       </w:r>
@@ -844,57 +889,51 @@
     </w:p>
     <w:p w14:paraId="4632D91C" w14:textId="73D4D800" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Innovative Strategies for Developing New Academic Programs</w:t>
       </w:r>
       <w:r w:rsidR="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Academic Impressions, June 202</w:t>
-[...5 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>Academic Impressions, June 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27795FA0" w14:textId="77777777" w:rsidR="00C31E42" w:rsidRPr="00FB38E6" w:rsidRDefault="00C31E42">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EED18B6" w14:textId="0D473299" w:rsidR="0010065F" w:rsidRPr="00E84537" w:rsidRDefault="00557578" w:rsidP="0010065F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84537">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -1200,116 +1239,155 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Associate Dean for Academic Affairs</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>College of Public Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2019–2022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B639BB1" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
+    <w:p w14:paraId="4B639BB1" w14:textId="77777777" w:rsidR="00557578" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Senior Associate Dean for Academic and Student Affairs</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>College of Public Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2022–present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4758BD3B" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
+    <w:p w14:paraId="4758BD3B" w14:textId="77777777" w:rsidR="00557578" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Assistant Vice President for Academic Affairs</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>USF Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2025–present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DEDC29" w14:textId="77777777" w:rsidR="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
+    <w:p w14:paraId="68B0CB2C" w14:textId="77777777" w:rsidR="00A20F2E" w:rsidRDefault="00A20F2E" w:rsidP="00A20F2E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Special Advisor, Office of the Dean, Taneja College of Pharmacy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616F3DC9" w14:textId="77777777" w:rsidR="00A20F2E" w:rsidRPr="00FB38E6" w:rsidRDefault="00A20F2E" w:rsidP="00A20F2E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C24BE99" w14:textId="77777777" w:rsidR="00A20F2E" w:rsidRPr="00FB38E6" w:rsidRDefault="00A20F2E" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23DEDC29" w14:textId="77777777" w:rsidR="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of Pittsburgh</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Pittsburgh, PA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A0808F" w14:textId="1B298BA4" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -1509,80 +1587,80 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>School of Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2014–2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46487222" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Associate Professor, Epidemiology</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Graduate School of Public Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2013–2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="644F6A46" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Associate Professor, Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>School of Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440499B9" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00BA00CC" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2003,89 +2081,113 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2011–2013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17433468" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00E84537" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84537">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>CERTIFICATION AND LICENSURE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083E34C1" w14:textId="4A840700" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
+    <w:p w14:paraId="083E34C1" w14:textId="0B959157" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Licensed Pharmacist</w:t>
       </w:r>
       <w:r w:rsidR="00F70BAF" w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pennsylvania State Board of Pharmacy</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>License Number: RP033500L</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>(Status: In Renewal)</w:t>
+        <w:t xml:space="preserve">(Status: </w:t>
+      </w:r>
+      <w:r w:rsidR="00035A1D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not active, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB38E6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In Renewal</w:t>
+      </w:r>
+      <w:r w:rsidR="00035A1D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and reinstatement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB38E6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D156BC4" w14:textId="69D4375C" w:rsidR="00F70BAF" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00F70BAF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Certified in Public Health (CPH)</w:t>
       </w:r>
       <w:r w:rsidR="00F70BAF" w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -2197,73 +2299,73 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Society for Medical Decision Making</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2005–2007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BA8D01" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>BRIDGE – Behavioral Research in Diabetes Group Exchange</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2004–2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C02AAB" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>American Public Health Association</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2012–present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3231AAA7" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Florida Public Health Association</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
@@ -2574,65 +2676,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Boston, MA</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF91839" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Community Partnership Engagement Award</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Prevention Research Center National Community Committee, honoring the Center for Aging and </w:t>
-[...6 lines deleted...]
-        <w:t>Population Health Prevention Research Center</w:t>
+        <w:t>Prevention Research Center National Community Committee, honoring the Center for Aging and Population Health Prevention Research Center</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B230984" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fellow, American College of Epidemiology</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
@@ -3484,66 +3580,61 @@
         </w:rPr>
         <w:t>Grant Writing</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Primary Instructor</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2013–2015</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>(2 hours/week)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1E8B33" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="0016619C" w:rsidP="00557578">
+    <w:p w14:paraId="7C1E8B33" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00DA0068" w:rsidP="00557578">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-          <v:rect id="Rectangle 254" o:spid="_x0000_s1030" style="width:522pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBFspNVQwIAAH4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bcJLux4qyi7G5V&#13;&#10;aXuRtlWfCcY2KmboQOJsv74DubZ9qxpLaGDgcM4cJou7fW/YTqHXYCs+HuWcKSuh1rat+Ncvj29u&#13;&#10;OfNB2FoYsKriL8rzu+XrV4vBlaqADkytkBGI9eXgKt6F4Mos87JTvfAjcMpSsgHsRaAptlmNYiD0&#13;&#10;3mRFns+yAbB2CFJ5T6v3hyRfJvymUTJ8ahqvAjMVJ24hjZjGTRyz5UKULQrXaXmkIf6BRS+0pUvP&#13;&#10;UPciCLZF/RdUryWChyaMJPQZNI2WKmkgNeP8DzXPnXAqaaHieHcuk/9/sPLj7tl9xkjduyeQ3z2z&#13;&#10;sO6EbdXKOyofmcovS4gwdErUxGAca5cNzpdnjDjxhMY2wweoyW2xDZDKsm+wj3eQYLZP1X85V1/t&#13;&#10;A5O0OJsV80lOJknKjYubZE4mytNZhz68U9CzGFQciVzCFrsnHyIXUZ62xKssPGpjkr/GsqHi82kx&#13;&#10;TQfI7jrmGEL4pkOXyhzpJAM9oR0C5oB0HpY9tpu1QbYT9JBWefySfnLcX+8e5/GXkH478vA2fldH&#13;&#10;iG17uspoy6jiFZ+S/nj8oObEM+L3OlCfGN1X/Pa8R5TRiwdbJ5VBaHOICdvYoznRj9gNvtxA/ULe&#13;&#10;kOgoKjYtBR3gT84GaoCK+x9bgYoz896S7vl4MokdkyaT6U1BE7zObK4zwkqCqnjgpCSG63Dosq1D&#13;&#10;3XbpGUUdFlb0JhqdDLuwOpKlR558PDZk7KLredp1+dtY/gIAAP//AwBQSwMEFAAGAAgAAAAhADKL&#13;&#10;CdXbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+BvoPYQm+N3JCW4FgO7k+ugSaB&#13;&#10;tjfF2kom1spYSuy+fTe9NJeBYdjZ+YrV6Ftxxj42gRQ8TDMQSHUwDVkF+936fgEiJk1Gt4FQwQ9G&#13;&#10;WJU3k0LnJgz0judtsoJLKOZagUupy6WMtUOv4zR0SJx9h97rxLa30vR64HLfylmWPUmvG+IPTnf4&#13;&#10;4rA+bk9ewVv3takebZTVR3Kfx/A8rN3GKnV3O74uWaoliIRj+r+ACwPvh5KHHcKJTBStAqZJf3rJ&#13;&#10;svmc/UHBDGRZyGuA8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFspNVQwIAAH4EAAAO&#13;&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyiwnV2wAAAAgB&#13;&#10;AAAPAAAAAAAAAAAAAAAAAJ0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#13;&#10;" filled="f">
+        <w:pict w14:anchorId="7A3AA36D">
+          <v:rect id="Rectangle 254" o:spid="_x0000_s1030" alt="" style="width:522pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" filled="f">
             <o:lock v:ext="edit" aspectratio="t"/>
             <w10:anchorlock/>
           </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CD9082" w14:textId="245A42C0" w:rsidR="00557578" w:rsidRPr="007F1141" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
@@ -3872,66 +3963,61 @@
         </w:rPr>
         <w:t>Medical Sociology</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lecture: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Role of Epidemiology in Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2014–2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3703B8A2" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="0016619C" w:rsidP="00557578">
+    <w:p w14:paraId="3703B8A2" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00DA0068" w:rsidP="00557578">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-          <v:rect id="Rectangle 248" o:spid="_x0000_s1029" style="width:522pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBFspNVQwIAAH4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bcJLux4qyi7G5V&#13;&#10;aXuRtlWfCcY2KmboQOJsv74DubZ9qxpLaGDgcM4cJou7fW/YTqHXYCs+HuWcKSuh1rat+Ncvj29u&#13;&#10;OfNB2FoYsKriL8rzu+XrV4vBlaqADkytkBGI9eXgKt6F4Mos87JTvfAjcMpSsgHsRaAptlmNYiD0&#13;&#10;3mRFns+yAbB2CFJ5T6v3hyRfJvymUTJ8ahqvAjMVJ24hjZjGTRyz5UKULQrXaXmkIf6BRS+0pUvP&#13;&#10;UPciCLZF/RdUryWChyaMJPQZNI2WKmkgNeP8DzXPnXAqaaHieHcuk/9/sPLj7tl9xkjduyeQ3z2z&#13;&#10;sO6EbdXKOyofmcovS4gwdErUxGAca5cNzpdnjDjxhMY2wweoyW2xDZDKsm+wj3eQYLZP1X85V1/t&#13;&#10;A5O0OJsV80lOJknKjYubZE4mytNZhz68U9CzGFQciVzCFrsnHyIXUZ62xKssPGpjkr/GsqHi82kx&#13;&#10;TQfI7jrmGEL4pkOXyhzpJAM9oR0C5oB0HpY9tpu1QbYT9JBWefySfnLcX+8e5/GXkH478vA2fldH&#13;&#10;iG17uspoy6jiFZ+S/nj8oObEM+L3OlCfGN1X/Pa8R5TRiwdbJ5VBaHOICdvYoznRj9gNvtxA/ULe&#13;&#10;kOgoKjYtBR3gT84GaoCK+x9bgYoz896S7vl4MokdkyaT6U1BE7zObK4zwkqCqnjgpCSG63Dosq1D&#13;&#10;3XbpGUUdFlb0JhqdDLuwOpKlR558PDZk7KLredp1+dtY/gIAAP//AwBQSwMEFAAGAAgAAAAhADKL&#13;&#10;CdXbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+BvoPYQm+N3JCW4FgO7k+ugSaB&#13;&#10;tjfF2kom1spYSuy+fTe9NJeBYdjZ+YrV6Ftxxj42gRQ8TDMQSHUwDVkF+936fgEiJk1Gt4FQwQ9G&#13;&#10;WJU3k0LnJgz0judtsoJLKOZagUupy6WMtUOv4zR0SJx9h97rxLa30vR64HLfylmWPUmvG+IPTnf4&#13;&#10;4rA+bk9ewVv3takebZTVR3Kfx/A8rN3GKnV3O74uWaoliIRj+r+ACwPvh5KHHcKJTBStAqZJf3rJ&#13;&#10;svmc/UHBDGRZyGuA8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFspNVQwIAAH4EAAAO&#13;&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyiwnV2wAAAAgB&#13;&#10;AAAPAAAAAAAAAAAAAAAAAJ0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#13;&#10;" filled="f">
+        <w:pict w14:anchorId="3BCFC261">
+          <v:rect id="Rectangle 248" o:spid="_x0000_s1029" alt="" style="width:522pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" filled="f">
             <o:lock v:ext="edit" aspectratio="t"/>
             <w10:anchorlock/>
           </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CEF253" w14:textId="7632FB87" w:rsidR="00557578" w:rsidRPr="007F1141" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
@@ -4491,66 +4577,61 @@
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bashir Dabo, PhD (in progress)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4091AFAE" w14:textId="72418EBE" w:rsidR="00FF1BC9" w:rsidRPr="00FB38E6" w:rsidRDefault="00FF1BC9" w:rsidP="00FF1BC9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sleep Duration and risk factors for morbidity and mortality in colon cancer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558AC098" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="0016619C" w:rsidP="00557578">
+    <w:p w14:paraId="558AC098" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00DA0068" w:rsidP="00557578">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-          <v:rect id="Rectangle 246" o:spid="_x0000_s1028" style="width:522pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBFspNVQwIAAH4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bcJLux4qyi7G5V&#13;&#10;aXuRtlWfCcY2KmboQOJsv74DubZ9qxpLaGDgcM4cJou7fW/YTqHXYCs+HuWcKSuh1rat+Ncvj29u&#13;&#10;OfNB2FoYsKriL8rzu+XrV4vBlaqADkytkBGI9eXgKt6F4Mos87JTvfAjcMpSsgHsRaAptlmNYiD0&#13;&#10;3mRFns+yAbB2CFJ5T6v3hyRfJvymUTJ8ahqvAjMVJ24hjZjGTRyz5UKULQrXaXmkIf6BRS+0pUvP&#13;&#10;UPciCLZF/RdUryWChyaMJPQZNI2WKmkgNeP8DzXPnXAqaaHieHcuk/9/sPLj7tl9xkjduyeQ3z2z&#13;&#10;sO6EbdXKOyofmcovS4gwdErUxGAca5cNzpdnjDjxhMY2wweoyW2xDZDKsm+wj3eQYLZP1X85V1/t&#13;&#10;A5O0OJsV80lOJknKjYubZE4mytNZhz68U9CzGFQciVzCFrsnHyIXUZ62xKssPGpjkr/GsqHi82kx&#13;&#10;TQfI7jrmGEL4pkOXyhzpJAM9oR0C5oB0HpY9tpu1QbYT9JBWefySfnLcX+8e5/GXkH478vA2fldH&#13;&#10;iG17uspoy6jiFZ+S/nj8oObEM+L3OlCfGN1X/Pa8R5TRiwdbJ5VBaHOICdvYoznRj9gNvtxA/ULe&#13;&#10;kOgoKjYtBR3gT84GaoCK+x9bgYoz896S7vl4MokdkyaT6U1BE7zObK4zwkqCqnjgpCSG63Dosq1D&#13;&#10;3XbpGUUdFlb0JhqdDLuwOpKlR558PDZk7KLredp1+dtY/gIAAP//AwBQSwMEFAAGAAgAAAAhADKL&#13;&#10;CdXbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+BvoPYQm+N3JCW4FgO7k+ugSaB&#13;&#10;tjfF2kom1spYSuy+fTe9NJeBYdjZ+YrV6Ftxxj42gRQ8TDMQSHUwDVkF+936fgEiJk1Gt4FQwQ9G&#13;&#10;WJU3k0LnJgz0judtsoJLKOZagUupy6WMtUOv4zR0SJx9h97rxLa30vR64HLfylmWPUmvG+IPTnf4&#13;&#10;4rA+bk9ewVv3takebZTVR3Kfx/A8rN3GKnV3O74uWaoliIRj+r+ACwPvh5KHHcKJTBStAqZJf3rJ&#13;&#10;svmc/UHBDGRZyGuA8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFspNVQwIAAH4EAAAO&#13;&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyiwnV2wAAAAgB&#13;&#10;AAAPAAAAAAAAAAAAAAAAAJ0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#13;&#10;" filled="f">
+        <w:pict w14:anchorId="40C816B2">
+          <v:rect id="Rectangle 246" o:spid="_x0000_s1028" alt="" style="width:522pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" filled="f">
             <o:lock v:ext="edit" aspectratio="t"/>
             <w10:anchorlock/>
           </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="470B5A2A" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doctor of Public Health (DrPH)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198EDA06" w14:textId="77777777" w:rsidR="00557578" w:rsidRPr="00FB38E6" w:rsidRDefault="00557578" w:rsidP="00557578">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -5177,66 +5258,61 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Evaluation Core and Coordinating Center: Patient–Provider Partnership—Improving Diabetes Care in the Community</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>McKeesport Hospital Foundation / University of Pittsburgh Medical Center</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2000–2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1248A448" w14:textId="77777777" w:rsidR="00580AB9" w:rsidRPr="00FB38E6" w:rsidRDefault="0016619C" w:rsidP="00580AB9">
+    <w:p w14:paraId="1248A448" w14:textId="77777777" w:rsidR="00580AB9" w:rsidRPr="00FB38E6" w:rsidRDefault="00DA0068" w:rsidP="00580AB9">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-          <v:rect id="Rectangle 244" o:spid="_x0000_s1027" style="width:7in;height:.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA2B6HgQwIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aySbprxVlF2d2q&#13;&#10;0vYibas+E4xtVMxQIHHSr+8McS5t36rGEgKGOZwzh8nift8ZtlM+aLAlH49yzpSVUGnblPzrl6c3&#13;&#10;t5yFKGwlDFhV8oMK/H75+tWid4WaQAumUp4hiA1F70rexuiKLAuyVZ0II3DKYrAG34mIS99klRc9&#13;&#10;oncmm+T5POvBV86DVCHg7sMxyJcJv66VjJ/qOqjITMmRW0yjT+OGxmy5EEXjhWu1HGiIf2DRCW3x&#13;&#10;0jPUg4iCbb3+C6rT0kOAOo4kdBnUtZYqaUA14/wPNS+tcCppweIEdy5T+H+w8uPuxX32RD24Z5Df&#13;&#10;A7OwboVt1Co4LB+ayi9b3kPfKlEhgzHVLutdKM4YtAiIxjb9B6jQbbGNkMqyr31Hd6Bgtk/VP5yr&#13;&#10;r/aRSdycT/P8NkeTJMbmN7OEL4pTqvMhvlPQMZqU3CO3BC12zyESFVGcjtBNFp60McleY1lf8rvZ&#13;&#10;ZJYS0O2KYsxD/KZjm6pMbJJ/AdGOE+YAZR63g282a+PZTuA7WuX0DfSacH16nNMvIf2W8nhD31UK&#13;&#10;sm1OVxltGRa85DOsAKUf1Zx4En6nI7aJ0V3JsUTDGVGQFY+2Siqj0OY4R2xjB2/IDmqGUGygOqA1&#13;&#10;KJpEUc/ipAX/k7Me33/Jw4+t8Ioz896i7rvxdEoNkxbT2dsJLvx1ZHMdEVYiVMkjRyU0Xcdjk22d&#13;&#10;102bXhHpsLDCJ1HrZNiF1UAW33jycehHaqLrdTp1+ddY/gIAAP//AwBQSwMEFAAGAAgAAAAhALzd&#13;&#10;o2jZAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaM2SKAqjVOFR6+VKJWA&#13;&#10;mxsvdtR4HcVuE/6eDRe4jDSa2dmZcj2FTpxxSG0kDbcLBQKpibYlp2H/trlZgkjZkDVdJNTwjQnW&#13;&#10;1eVFaQobR3rF8y47wSGUCqPB59wXUqbGYzBpEXsk1r7iEExmOjhpBzNyeOjknVIPMpiW+IM3PT55&#13;&#10;bI67U9Dw0n9u63uXZP2e/ccxPo4bv3VaX19NzyuGegUi45T/LmDewP2h4mKHeCKbRKeB1+RfnDWl&#13;&#10;lswPs0tWpfw/oPoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#13;&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#13;&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANgeh4EMCAAB9BAAADgAA&#13;&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvN2jaNkAAAAIAQAA&#13;&#10;DwAAAAAAAAAAAAAAAACdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#13;&#10;" filled="f">
+        <w:pict w14:anchorId="3189B353">
+          <v:rect id="Rectangle 244" o:spid="_x0000_s1027" alt="" style="width:7in;height:.05pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" filled="f">
             <o:lock v:ext="edit" aspectratio="t"/>
             <w10:anchorlock/>
           </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D31C80" w14:textId="77777777" w:rsidR="00580AB9" w:rsidRPr="007F1141" w:rsidRDefault="00580AB9" w:rsidP="00580AB9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5268,66 +5344,61 @@
         </w:rPr>
         <w:t>A Comprehensive Office</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Based Diabetes Educational Approach to Improving Clinical Standards in the Primary Care Provider Office Setting</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Pennsylvania Department of Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB38E6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>2001–2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1651F938" w14:textId="77777777" w:rsidR="00580AB9" w:rsidRPr="00FB38E6" w:rsidRDefault="0016619C" w:rsidP="00580AB9">
+    <w:p w14:paraId="1651F938" w14:textId="77777777" w:rsidR="00580AB9" w:rsidRPr="00FB38E6" w:rsidRDefault="00DA0068" w:rsidP="00580AB9">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-          <v:rect id="Rectangle 242" o:spid="_x0000_s1026" style="width:7in;height:.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA2B6HgQwIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aySbprxVlF2d2q&#13;&#10;0vYibas+E4xtVMxQIHHSr+8McS5t36rGEgKGOZwzh8nift8ZtlM+aLAlH49yzpSVUGnblPzrl6c3&#13;&#10;t5yFKGwlDFhV8oMK/H75+tWid4WaQAumUp4hiA1F70rexuiKLAuyVZ0II3DKYrAG34mIS99klRc9&#13;&#10;oncmm+T5POvBV86DVCHg7sMxyJcJv66VjJ/qOqjITMmRW0yjT+OGxmy5EEXjhWu1HGiIf2DRCW3x&#13;&#10;0jPUg4iCbb3+C6rT0kOAOo4kdBnUtZYqaUA14/wPNS+tcCppweIEdy5T+H+w8uPuxX32RD24Z5Df&#13;&#10;A7OwboVt1Co4LB+ayi9b3kPfKlEhgzHVLutdKM4YtAiIxjb9B6jQbbGNkMqyr31Hd6Bgtk/VP5yr&#13;&#10;r/aRSdycT/P8NkeTJMbmN7OEL4pTqvMhvlPQMZqU3CO3BC12zyESFVGcjtBNFp60McleY1lf8rvZ&#13;&#10;ZJYS0O2KYsxD/KZjm6pMbJJ/AdGOE+YAZR63g282a+PZTuA7WuX0DfSacH16nNMvIf2W8nhD31UK&#13;&#10;sm1OVxltGRa85DOsAKUf1Zx4En6nI7aJ0V3JsUTDGVGQFY+2Siqj0OY4R2xjB2/IDmqGUGygOqA1&#13;&#10;KJpEUc/ipAX/k7Me33/Jw4+t8Ioz896i7rvxdEoNkxbT2dsJLvx1ZHMdEVYiVMkjRyU0Xcdjk22d&#13;&#10;102bXhHpsLDCJ1HrZNiF1UAW33jycehHaqLrdTp1+ddY/gIAAP//AwBQSwMEFAAGAAgAAAAhALzd&#13;&#10;o2jZAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaM2SKAqjVOFR6+VKJWA&#13;&#10;mxsvdtR4HcVuE/6eDRe4jDSa2dmZcj2FTpxxSG0kDbcLBQKpibYlp2H/trlZgkjZkDVdJNTwjQnW&#13;&#10;1eVFaQobR3rF8y47wSGUCqPB59wXUqbGYzBpEXsk1r7iEExmOjhpBzNyeOjknVIPMpiW+IM3PT55&#13;&#10;bI67U9Dw0n9u63uXZP2e/ccxPo4bv3VaX19NzyuGegUi45T/LmDewP2h4mKHeCKbRKeB1+RfnDWl&#13;&#10;lswPs0tWpfw/oPoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#13;&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#13;&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANgeh4EMCAAB9BAAADgAA&#13;&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvN2jaNkAAAAIAQAA&#13;&#10;DwAAAAAAAAAAAAAAAACdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#13;&#10;" filled="f">
+        <w:pict w14:anchorId="5025B080">
+          <v:rect id="Rectangle 242" o:spid="_x0000_s1026" alt="" style="width:7in;height:.05pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" filled="f">
             <o:lock v:ext="edit" aspectratio="t"/>
             <w10:anchorlock/>
           </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D2912A" w14:textId="77777777" w:rsidR="00580AB9" w:rsidRPr="007F1141" w:rsidRDefault="00580AB9" w:rsidP="00580AB9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8598,92 +8669,110 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zgibor JC</w:t>
       </w:r>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Orchard TJ. Late diabetes complications and non-dipping phenomenon in patients with type 1 diabetes. Diabetes Research and Clinical Practice. 71 (1): 14-20, 2006. PMID:15963594</w:t>
       </w:r>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729474F1" w14:textId="6DE74CE2" w:rsidR="00166E43" w:rsidRPr="009C718C" w:rsidRDefault="00166E43" w:rsidP="009C718C">
+    <w:p w14:paraId="729474F1" w14:textId="6B926D70" w:rsidR="00166E43" w:rsidRPr="009C718C" w:rsidRDefault="00166E43" w:rsidP="009C718C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:hanging="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yishak AA, Costacou T, Virella G, </w:t>
       </w:r>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zgibor J</w:t>
       </w:r>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, Fried L, Walsh M, Evans RW, Lopes-Virella M, Kagan VE, Otvos J,Orchard TJ: Novel predictors of overt nephropathy in subjects with type 1 diabetes. A nested case control study from the Pittsburgh Epidemiology of Diabetes Complications (EDC) cohort. Nephrology, Dialysis, and Transplantation. 1-8, 2005. PMID: 16144851</w:t>
+        <w:t>, Fried L, Walsh M, Evans RW, Lopes-Virella M, Kagan VE, Otvos J,</w:t>
+      </w:r>
+      <w:r w:rsidR="00011C1A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C718C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Orchard TJ: Novel predictors of overt nephropathy in subjects with type 1 diabetes. A nested case control study from the Pittsburgh Epidemiology of Diabetes Complications (EDC) cohort. Nephrology, Dialysis, and Transplantation. 1-8, 2005. PMID: 16144851</w:t>
       </w:r>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F18822C" w14:textId="6E2B7FC0" w:rsidR="00166E43" w:rsidRPr="000F361D" w:rsidRDefault="00166E43" w:rsidP="000F361D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:hanging="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12812,97 +12901,62 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidR="007B4160" w:rsidRPr="007B4160">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007B4160" w:rsidRPr="007B4160">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:color w:val="525254"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>DOI: </w:t>
       </w:r>
-      <w:r w:rsidR="007B4160" w:rsidRPr="007B4160">
-[...45 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="007B4160" w:rsidRPr="007B4160">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          </w:rPr>
+          <w:t>10.1177/15248399231162377</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="007B4160">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2426D1" w14:textId="0EAC97A8" w:rsidR="00166E43" w:rsidRPr="009C718C" w:rsidRDefault="00166E43" w:rsidP="009C718C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:hanging="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
@@ -13152,51 +13206,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007B4160" w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="embargo-date-block"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="5B616B"/>
         </w:rPr>
         <w:t>(available on 2027-02-23)</w:t>
       </w:r>
       <w:r w:rsidR="007B4160" w:rsidRPr="0011061E">
         <w:rPr>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B4160" w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="id-label"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="007B4160" w:rsidRPr="0011061E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="0071BC"/>
           </w:rPr>
           <w:t>10.1016/j.whi.2025.08.004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007B4160" w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="identifier"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783DCB19" w14:textId="1EEFD738" w:rsidR="00166E43" w:rsidRPr="0011061E" w:rsidRDefault="00166E43" w:rsidP="0011061E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
@@ -13255,51 +13309,51 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>39174386</w:t>
       </w:r>
       <w:r w:rsidR="0011061E" w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B4160">
         <w:rPr>
           <w:rStyle w:val="id-label"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="007B4160" w:rsidRPr="0011061E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="0071BC"/>
           </w:rPr>
           <w:t>10.1016/j.dhjo.2024.101688</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0011061E">
         <w:rPr>
           <w:rStyle w:val="identifier"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A57EE1" w14:textId="47D68277" w:rsidR="00166E43" w:rsidRPr="009C718C" w:rsidRDefault="00166E43" w:rsidP="009C718C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:hanging="720"/>
@@ -13347,119 +13401,176 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6901873B" w14:textId="5FD9097C" w:rsidR="00166E43" w:rsidRPr="009C718C" w:rsidRDefault="00166E43" w:rsidP="009C718C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:hanging="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cowart K, White, Olson, Carris N, Hanna, Zgibor J. Impact of pharmacist led continuous glucose monitoring on clinical outcomes in people with type 2 diabetes in primary care: A prospective Cohort Study. JMIR Research Protocols.  2025 May 23:14:e67014.doi: 10.2196/67014.</w:t>
+        <w:t>Cowart K, White, Olson, Carris N, Hanna, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C718C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Impact of pharmacist led continuous glucose monitoring on clinical outcomes in people with type 2 diabetes in primary care: A prospective Cohort Study. JMIR Research Protocols.  2025 May 23:14:e67014.doi: 10.2196/67014.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AADC842" w14:textId="78BF60C2" w:rsidR="00166E43" w:rsidRPr="009C718C" w:rsidRDefault="00166E43" w:rsidP="009C718C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:hanging="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Xiao M, Xing Z, Schocken D, Zgibor JC. Long-term aspirin use and heart failure incidence: A Patient-level pooled analysis study. American Journal of Medicine. 2026 Jan;139(1):66-75.e1. doi: 10.1016/j.amjmed.2025.08.025. Epub 2025 Aug 31.</w:t>
+        <w:t>Xiao M, Xing Z, Schocken D, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C718C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Long-term aspirin use and heart failure incidence: A Patient-level pooled analysis study. American Journal of Medicine. 2026 Jan;139(1):66-75.e1. doi: 10.1016/j.amjmed.2025.08.025. Epub 2025 Aug 31.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E88668" w14:textId="21079AEB" w:rsidR="00166E43" w:rsidRPr="009C718C" w:rsidRDefault="00166E43" w:rsidP="009C718C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:hanging="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Joyce A, Zgibor JC. Alumni perceptions in public health career readiness and life-long learning. Journal of Career Development. In press, 2026.</w:t>
+        <w:t>Joyce A, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C718C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alumni perceptions in public health career readiness and life-long learning. Journal of Career Development. In press, 2026.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C718C">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166B240B" w14:textId="77777777" w:rsidR="00E84537" w:rsidRDefault="0010065F" w:rsidP="00E84537">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010065F">
@@ -13502,58 +13613,68 @@
       </w:r>
       <w:r w:rsidRPr="00E84537">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD23CA5" w14:textId="6DE0F0BE" w:rsidR="00166E43" w:rsidRPr="0011061E" w:rsidRDefault="00166E43" w:rsidP="00166E43">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0011061E">
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Zgibor JC, Dorman JS, Orchard TJ.</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011061E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dorman JS, Orchard TJ.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Diabetes. In: </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Maxcy</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Rosenau</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
@@ -13574,142 +13695,173 @@
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Hill; 2008.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6D45A2" w14:textId="77777777" w:rsidR="00166E43" w:rsidRPr="0011061E" w:rsidRDefault="00166E43" w:rsidP="00166E43">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Seidel M, Bettencourt L, Zgibor JC</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0011061E">
+        <w:t xml:space="preserve">Seidel M, Bettencourt L, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Urban League report on health disparities in Allegheny County. </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diabetes</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 2011.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11151A77" w14:textId="77777777" w:rsidR="00166E43" w:rsidRPr="0011061E" w:rsidRDefault="00166E43" w:rsidP="00166E43">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0011061E">
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Zgibor JC, Wolf D, McGuire H, Piatt GA, McGill M.</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011061E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Wolf D, McGuire H, Piatt GA, McGill M.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A global perspective on diabetes education. In: </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diabetes Atlas</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. International Diabetes Federation; 2009.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A50D10" w14:textId="77777777" w:rsidR="00166E43" w:rsidRPr="0011061E" w:rsidRDefault="00166E43" w:rsidP="00166E43">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0011061E">
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Zgibor JC, Solano FX, Siminerio L</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011061E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Solano FX, Siminerio L</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A primary health</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">care system approach to improving quality of care and outcomes in people with diabetes: The University of Pittsburgh Medical Center experience. In: </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
@@ -13722,142 +13874,199 @@
         </w:rPr>
         <w:t>. Springer; 2016.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F303BD" w14:textId="77777777" w:rsidR="00166E43" w:rsidRPr="0011061E" w:rsidRDefault="00166E43" w:rsidP="00166E43">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Simmons D, Wenzel H, Zgibor JC.</w:t>
+        <w:t xml:space="preserve">Simmons D, Wenzel H, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011061E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Integrated diabetes care: Are we there yet? In: </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Integrated Diabetes Care</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Springer; 2016.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE35D45" w14:textId="77777777" w:rsidR="00166E43" w:rsidRPr="0011061E" w:rsidRDefault="00166E43" w:rsidP="00166E43">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Karimi HA, Zgibor JC, Piatt GP, Socharoentum M</w:t>
+        <w:t xml:space="preserve">Karimi HA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011061E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Piatt GP, Socharoentum M</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A novel wayfinding service for empowering physical activity. In: </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Smart City 360°</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. SpringerLink; 2016.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397E2AAF" w14:textId="77777777" w:rsidR="00166E43" w:rsidRPr="0011061E" w:rsidRDefault="00166E43" w:rsidP="00166E43">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Miller RG, Xue L, Zgibor JC.</w:t>
+        <w:t xml:space="preserve">Miller RG, Xue L, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011061E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Diabetes. In: </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Maxcy</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Rosenau</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
@@ -13871,112 +14080,132 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. McGraw</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Hill; 2018.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="383856C3" w14:textId="77777777" w:rsidR="00166E43" w:rsidRPr="0011061E" w:rsidRDefault="00166E43" w:rsidP="00166E43">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0011061E">
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Zgibor JC, Wang W, Bakour C, Quast T, O’Rourke K, Venkatachalam HH.</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011061E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wang W, Bakour C, Quast T, O’Rourke K, Venkatachalam HH.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Based Public Health: A Review Guide for the CPH Exam</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. American Public Health Association; 2019. DOI: 10.2105/9780875532981ch0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E285122" w14:textId="5691CFAB" w:rsidR="00166E43" w:rsidRPr="00E84537" w:rsidRDefault="00166E43" w:rsidP="00E84537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0011061E">
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Zgibor JC, Venkatachalam HH, Wang W, Quast T, O’Rourke K, Bakour C.</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011061E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Venkatachalam HH, Wang W, Quast T, O’Rourke K, Bakour C.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Based Public Health: A Review Guide for the CPH Exam</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -14035,51 +14264,62 @@
         </w:rPr>
         <w:t xml:space="preserve">BOOK EDITOR </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57799474" w14:textId="27EAF4E5" w:rsidR="00166E43" w:rsidRPr="00E84537" w:rsidRDefault="00166E43" w:rsidP="00E84537">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Simmons D, Zgibor JC</w:t>
+        <w:t xml:space="preserve">Simmons D, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> co</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">editors. </w:t>
       </w:r>
@@ -14146,191 +14386,249 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INVITED ARTICLES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F050DB7" w14:textId="77777777" w:rsidR="00166E43" w:rsidRPr="0011061E" w:rsidRDefault="00166E43" w:rsidP="00166E43">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0011061E">
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Zgibor JC, Songer TJ</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011061E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Songer TJ</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> External barriers to diabetes care: Addressing personal and health systems issues. </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diabetes Spectrum</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 2000;14(1):23–28.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FEC1474" w14:textId="77777777" w:rsidR="00166E43" w:rsidRPr="0011061E" w:rsidRDefault="00166E43" w:rsidP="00166E43">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Moore PA, Zgibor JC, Dasanayake AJ.</w:t>
+        <w:t xml:space="preserve">Moore PA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011061E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Dasanayake AJ.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Diabetes—A disease for all ages. </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal of the American Dental Association</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 2003;134:11S–15S.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED959FD" w14:textId="77777777" w:rsidR="00166E43" w:rsidRPr="0011061E" w:rsidRDefault="00166E43" w:rsidP="00166E43">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Piatt GA (student), Zgibor JC.</w:t>
+        <w:t xml:space="preserve">Piatt GA (student), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Novel approaches to diabetes care: A population perspective. </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Current Opinion in Endocrinology and Diabetes</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 2007;14(4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE7A174" w14:textId="25F26F24" w:rsidR="00166E43" w:rsidRPr="00E84537" w:rsidRDefault="00166E43" w:rsidP="00E84537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Strotmeyer ES, Zgibor JC.</w:t>
+        <w:t xml:space="preserve">Strotmeyer ES, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011C1A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011061E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Preface: Diabetes and aging. </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clinics in Geriatric Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 2015;31(1):xiii–xvi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2429DC93" w14:textId="77777777" w:rsidR="00166E43" w:rsidRPr="00166E43" w:rsidRDefault="00166E43" w:rsidP="0011061E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
@@ -14345,59 +14643,70 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REVIEW ARTICLES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F139304" w14:textId="6405E7C5" w:rsidR="00166E43" w:rsidRPr="00E84537" w:rsidRDefault="00166E43" w:rsidP="00E84537">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0011061E">
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Zgibor JC, Orchard TJ</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zgibor JC,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011061E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Orchard TJ</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Specialist and generalist care for type 1 diabetes: Differential impact on processes and outcomes. </w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disease Management and Health Outcomes</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
@@ -14535,63 +14844,51 @@
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grant Reaper Podcast.</w:t>
       </w:r>
       <w:r w:rsidRPr="0011061E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Season 1; 2025.</w:t>
-[...11 lines deleted...]
-        <w:t>https://usf.box.com/s/swxapkv1po5slyy6ijg31ab7z2r9the5</w:t>
+        <w:t xml:space="preserve"> Season 1; 2025. https://usf.box.com/s/swxapkv1po5slyy6ijg31ab7z2r9the5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCFD57F" w14:textId="77777777" w:rsidR="0010065F" w:rsidRDefault="0010065F" w:rsidP="00E84537">
       <w:pPr>
         <w:spacing w:before="271"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Published</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -14733,74 +15030,68 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PROFESSIONALLY RELATED SERVICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9F253F" w14:textId="77777777" w:rsidR="0010065F" w:rsidRPr="007F1141" w:rsidRDefault="0010065F" w:rsidP="0010065F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>University and Academic Service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7664CB9C" w14:textId="77777777" w:rsidR="0010065F" w:rsidRDefault="0010065F" w:rsidP="0010065F">
+    <w:p w14:paraId="7664CB9C" w14:textId="77777777" w:rsidR="0010065F" w:rsidRPr="00011C1A" w:rsidRDefault="0010065F" w:rsidP="0010065F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011C1A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of Pittsburgh</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00011C1A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Pittsburgh, PA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E404D4" w14:textId="77777777" w:rsidR="0010065F" w:rsidRPr="007F1141" w:rsidRDefault="0010065F" w:rsidP="0010065F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department of Epidemiology, Small Grants Review Committee — Member (2004–2010)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D99F4BC" w14:textId="77777777" w:rsidR="0010065F" w:rsidRPr="007F1141" w:rsidRDefault="0010065F" w:rsidP="0010065F">
@@ -16464,433 +16755,297 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arthritis Foundation of Western Pennsylvania — Board Member (2013–2014)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A593915" w14:textId="77777777" w:rsidR="0010065F" w:rsidRPr="007F1141" w:rsidRDefault="0010065F" w:rsidP="0010065F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>American Diabetes Association 76th Scientific Sessions Planning Committee, Psychosocial and Behavioral Medicine Subcommittee — Member (2015–2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEFB85D" w14:textId="77777777" w:rsidR="0010065F" w:rsidRPr="007F1141" w:rsidRDefault="0010065F" w:rsidP="0010065F">
-[...19 lines deleted...]
-    <w:p w14:paraId="7ECBC05E" w14:textId="2FB2254C" w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
+    <w:p w14:paraId="358EA077" w14:textId="7DD4557D" w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Consultantship</w:t>
+        <w:t>Community Service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E553DB" w14:textId="77777777" w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3BAEBC30" w14:textId="13712BF6" w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34DDA1A2" w14:textId="20FC7BAE" w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
+    <w:p w14:paraId="03D0C815" w14:textId="7E6B754F" w:rsidR="00BA00CC" w:rsidRPr="00BA00CC" w:rsidRDefault="007F1141" w:rsidP="00BA00CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>2025 Academic Dean advisory role, USF Taneja College of</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F1141">
+        <w:t>2014 Certified Yoga Instructor RYT 200 hour</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA00CC" w:rsidRPr="00BA00CC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1141">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="55E0A740" w14:textId="77777777" w:rsidR="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
-[...56 lines deleted...]
-    <w:p w14:paraId="03D0C815" w14:textId="7E6B754F" w:rsidR="00BA00CC" w:rsidRPr="00BA00CC" w:rsidRDefault="007F1141" w:rsidP="00BA00CC">
+    <w:p w14:paraId="0C132F90" w14:textId="77777777" w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>2014 Certified Yoga Instructor RYT 200 hour</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>2014-2015 Yoga Instructor Exhale Yoga and Yoga H’om. Pittsburgh PA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C132F90" w14:textId="77777777" w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
+    <w:p w14:paraId="571463DA" w14:textId="4C306CB8" w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>2014-2015 Yoga Instructor Exhale Yoga and Yoga H’om. Pittsburgh PA</w:t>
+        <w:t>2015-2017 Yoga Instructor Hanaq Prana Yoga and Club Tampa Palms</w:t>
+      </w:r>
+      <w:r w:rsidR="008213D1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Tampa, FL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571463DA" w14:textId="4C306CB8" w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
+    <w:p w14:paraId="44479968" w14:textId="618713CD" w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>2015-2017 Yoga Instructor Hanaq Prana Yoga and Club Tampa Palms</w:t>
+        <w:t>2017 Yoga Teacher Trainer Hanaq Prana Yoga</w:t>
       </w:r>
       <w:r w:rsidR="008213D1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, Tampa, FL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44479968" w14:textId="618713CD" w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
+    <w:p w14:paraId="23BBB513" w14:textId="33FCFF07" w:rsidR="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1141">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>2017 Yoga Teacher Trainer Hanaq Prana Yoga</w:t>
-[...7 lines deleted...]
-        <w:t>, Tampa, FL</w:t>
+        <w:t>2017-2020 Yoga Instructor, University of South Florida College of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BBB513" w14:textId="33FCFF07" w:rsidR="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
+    <w:p w14:paraId="055F41C6" w14:textId="5281524A" w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidRDefault="007F1141" w:rsidP="007F1141">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1141">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>2017-2020 Yoga Instructor, University of South Florida College of</w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>2021 Certified Yoga Instructor RYT 300 hour</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007F1141" w:rsidRPr="007F1141" w:rsidSect="007F1141">
-      <w:footerReference w:type="even" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B3140AA" w14:textId="77777777" w:rsidR="0016619C" w:rsidRDefault="0016619C" w:rsidP="0010065F">
+    <w:p w14:paraId="4820D9B1" w14:textId="77777777" w:rsidR="00DA0068" w:rsidRDefault="00DA0068" w:rsidP="0010065F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0457A0C1" w14:textId="77777777" w:rsidR="0016619C" w:rsidRDefault="0016619C" w:rsidP="0010065F">
+    <w:p w14:paraId="1A65CED4" w14:textId="77777777" w:rsidR="00DA0068" w:rsidRDefault="00DA0068" w:rsidP="0010065F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17067,61 +17222,61 @@
             <w:noProof/>
           </w:rPr>
           <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2F1CFEBB" w14:textId="77777777" w:rsidR="0010065F" w:rsidRDefault="0010065F" w:rsidP="0010065F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="790233D5" w14:textId="77777777" w:rsidR="0016619C" w:rsidRDefault="0016619C" w:rsidP="0010065F">
+    <w:p w14:paraId="3D26EAA9" w14:textId="77777777" w:rsidR="00DA0068" w:rsidRDefault="00DA0068" w:rsidP="0010065F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="542D9615" w14:textId="77777777" w:rsidR="0016619C" w:rsidRDefault="0016619C" w:rsidP="0010065F">
+    <w:p w14:paraId="7836C23D" w14:textId="77777777" w:rsidR="00DA0068" w:rsidRDefault="00DA0068" w:rsidP="0010065F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="75802D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22742,103 +22897,112 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="187765817">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="585573807">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="65231164">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1932659951">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="721640582">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="2024352964">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="153"/>
+  <w:zoom w:percent="152"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="6C8F65A7"/>
+    <w:rsid w:val="00011C1A"/>
+    <w:rsid w:val="00035A1D"/>
     <w:rsid w:val="000F361D"/>
     <w:rsid w:val="0010065F"/>
     <w:rsid w:val="0011061E"/>
     <w:rsid w:val="0016619C"/>
     <w:rsid w:val="00166E43"/>
     <w:rsid w:val="001F40EA"/>
     <w:rsid w:val="0025526B"/>
     <w:rsid w:val="002E51AB"/>
     <w:rsid w:val="00324B44"/>
     <w:rsid w:val="0036562D"/>
     <w:rsid w:val="004976E0"/>
+    <w:rsid w:val="004A30BE"/>
     <w:rsid w:val="00557578"/>
     <w:rsid w:val="00580AB9"/>
     <w:rsid w:val="005A534A"/>
     <w:rsid w:val="006379B1"/>
     <w:rsid w:val="007B4160"/>
     <w:rsid w:val="007F1141"/>
     <w:rsid w:val="008213D1"/>
     <w:rsid w:val="00827C87"/>
     <w:rsid w:val="00892D2B"/>
     <w:rsid w:val="008F3127"/>
+    <w:rsid w:val="00902E4D"/>
+    <w:rsid w:val="009910FF"/>
     <w:rsid w:val="009C718C"/>
     <w:rsid w:val="00A20880"/>
+    <w:rsid w:val="00A20F2E"/>
     <w:rsid w:val="00A352C8"/>
+    <w:rsid w:val="00A76D19"/>
     <w:rsid w:val="00B41C2B"/>
     <w:rsid w:val="00BA00CC"/>
     <w:rsid w:val="00C26D93"/>
     <w:rsid w:val="00C27141"/>
     <w:rsid w:val="00C31E42"/>
+    <w:rsid w:val="00C74EEB"/>
     <w:rsid w:val="00D32292"/>
     <w:rsid w:val="00D75435"/>
+    <w:rsid w:val="00DA0068"/>
     <w:rsid w:val="00DA6C12"/>
     <w:rsid w:val="00DE5146"/>
     <w:rsid w:val="00DF2FBF"/>
     <w:rsid w:val="00E84537"/>
     <w:rsid w:val="00F70BAF"/>
     <w:rsid w:val="00FB3270"/>
     <w:rsid w:val="00FB38E6"/>
     <w:rsid w:val="00FF1BC9"/>
     <w:rsid w:val="145DDC06"/>
     <w:rsid w:val="1AE30756"/>
     <w:rsid w:val="1F8D6634"/>
     <w:rsid w:val="30A8A375"/>
     <w:rsid w:val="370F4FAD"/>
     <w:rsid w:val="42F51039"/>
     <w:rsid w:val="4C9D2FD7"/>
     <w:rsid w:val="4DC79EA7"/>
     <w:rsid w:val="5DEBE129"/>
     <w:rsid w:val="6407A84A"/>
     <w:rsid w:val="6C8F65A7"/>
     <w:rsid w:val="77A6A9EF"/>
     <w:rsid w:val="79FE54CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -47813,51 +47977,51 @@
     <w:name w:val="identifier"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007B4160"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="id-label">
     <w:name w:val="id-label"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007B4160"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="embargo-date-block">
     <w:name w:val="embargo-date-block"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007B4160"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0223207" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4172/2167-1079.1000203" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.dhjo.2024.101688" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.whi.2025.08.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0223207" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4172/2167-1079.1000203" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.dhjo.2024.101688" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.whi.2025.08.004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/15248399231162377" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -48136,68 +48300,68 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>7807</Words>
-  <Characters>48251</Characters>
+  <Words>7805</Words>
+  <Characters>48238</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1304</Lines>
+  <Lines>1303</Lines>
   <Paragraphs>966</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>55092</CharactersWithSpaces>
+  <CharactersWithSpaces>55077</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>