--- v0 (2025-12-05)
+++ v1 (2026-04-17)
@@ -6,33953 +6,34213 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B72420E" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00100C60" w:rsidP="008F5722">
+    <w:p w14:paraId="4B72420E" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00100C60" w:rsidP="008F5722">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="28"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="28"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795CE7FA" w14:textId="77777777" w:rsidR="00FF5985" w:rsidRPr="0092151C" w:rsidRDefault="00FF5985" w:rsidP="00FF5985">
+    <w:p w14:paraId="795CE7FA" w14:textId="77777777" w:rsidR="00FF5985" w:rsidRPr="0071568E" w:rsidRDefault="00FF5985" w:rsidP="00FF5985">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>College of Public Health</w:t>
       </w:r>
-      <w:r w:rsidR="00467D38" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00467D38" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3C5A4D" w14:textId="77777777" w:rsidR="00FF5985" w:rsidRPr="0092151C" w:rsidRDefault="004546E8" w:rsidP="0071630F">
+    <w:p w14:paraId="7C3C5A4D" w14:textId="77777777" w:rsidR="00FF5985" w:rsidRPr="0071568E" w:rsidRDefault="004546E8" w:rsidP="0071630F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">University of South Florida </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5985" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FF5985" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>HEALTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32613F2C" w14:textId="77777777" w:rsidR="004546E8" w:rsidRPr="0092151C" w:rsidRDefault="004546E8" w:rsidP="0071630F">
+    <w:p w14:paraId="32613F2C" w14:textId="77777777" w:rsidR="004546E8" w:rsidRPr="0071568E" w:rsidRDefault="004546E8" w:rsidP="0071630F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>13201 Bruce B. Downs Boulevard Tampa, Florida 33612</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C156EC" w14:textId="25CA2B4F" w:rsidR="004546E8" w:rsidRPr="0092151C" w:rsidRDefault="004546E8" w:rsidP="0071630F">
+    <w:p w14:paraId="57C156EC" w14:textId="25CA2B4F" w:rsidR="004546E8" w:rsidRPr="0071568E" w:rsidRDefault="004546E8" w:rsidP="0071630F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
-      <w:r w:rsidR="00563B02" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00563B02" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00FB5739" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00FB5739" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>kdrabiak@usf.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="585AF1C5" w14:textId="6C570933" w:rsidR="00FB5739" w:rsidRPr="0092151C" w:rsidRDefault="00FB5739" w:rsidP="0071630F">
+    <w:p w14:paraId="585AF1C5" w14:textId="6C570933" w:rsidR="00FB5739" w:rsidRPr="0071568E" w:rsidRDefault="00FB5739" w:rsidP="0071630F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>813-974-1335</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3070B4" w14:textId="77777777" w:rsidR="004546E8" w:rsidRPr="0092151C" w:rsidRDefault="004546E8" w:rsidP="0071630F">
+    <w:p w14:paraId="2F3070B4" w14:textId="77777777" w:rsidR="004546E8" w:rsidRPr="0071568E" w:rsidRDefault="004546E8" w:rsidP="0071630F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7060827A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7060827A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="417A8166" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="417A8166" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13C3024B" w14:textId="1C1E94B3" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00EE76B9" w:rsidP="00255FCD">
+    <w:p w14:paraId="13C3024B" w14:textId="1C1E94B3" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00EE76B9" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>ACADEMIC APPOINTMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3BC1BA" w14:textId="77777777" w:rsidR="00236B7C" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="00255FCD">
+    <w:p w14:paraId="3B3BC1BA" w14:textId="77777777" w:rsidR="00236B7C" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="619264DF">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E83C52C" w14:textId="77777777" w:rsidR="004501FC" w:rsidRPr="0092151C" w:rsidRDefault="004501FC" w:rsidP="00255FCD">
+    <w:p w14:paraId="7E83C52C" w14:textId="77777777" w:rsidR="004501FC" w:rsidRPr="0071568E" w:rsidRDefault="004501FC" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20302990" w14:textId="77777777" w:rsidR="00F35D4F" w:rsidRPr="0092151C" w:rsidRDefault="004501FC" w:rsidP="00F35D4F">
+    <w:p w14:paraId="20302990" w14:textId="77777777" w:rsidR="00F35D4F" w:rsidRPr="0071568E" w:rsidRDefault="004501FC" w:rsidP="00F35D4F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of South Florida </w:t>
       </w:r>
-      <w:r w:rsidR="006C7184" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006C7184" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>College of Public Health</w:t>
       </w:r>
-      <w:r w:rsidR="00E55796" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E55796" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B74776" w14:textId="77777777" w:rsidR="00F35D4F" w:rsidRPr="0092151C" w:rsidRDefault="00F35D4F" w:rsidP="00F35D4F">
+    <w:p w14:paraId="72B74776" w14:textId="59550C99" w:rsidR="00F35D4F" w:rsidRPr="0071568E" w:rsidRDefault="00F35D4F" w:rsidP="00F35D4F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="584EC03F" w14:textId="601A3C1B" w:rsidR="001D4D20" w:rsidRPr="0092151C" w:rsidRDefault="001D4D20" w:rsidP="00195385">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tampa, F</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5248" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lorida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584EC03F" w14:textId="5B124067" w:rsidR="001D4D20" w:rsidRPr="0071568E" w:rsidRDefault="001D4D20" w:rsidP="00730257">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interim Department Chair</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Health Policy &amp; Systems Management, January 2025 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t>, Health Policy &amp; Systems Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F179D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>current</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3D6503" w14:textId="53B4C0A1" w:rsidR="00F12037" w:rsidRPr="0092151C" w:rsidRDefault="00F12037" w:rsidP="00195385">
+    <w:p w14:paraId="7C3D6503" w14:textId="5952DDC2" w:rsidR="00F12037" w:rsidRPr="0071568E" w:rsidRDefault="00F12037" w:rsidP="00730257">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professor, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t>Professo</w:t>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00320F47" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">August 2023 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F179D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>current</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A591AB3" w14:textId="77777777" w:rsidR="00E16095" w:rsidRPr="0092151C" w:rsidRDefault="00E16095" w:rsidP="00195385">
+    <w:p w14:paraId="5A591AB3" w14:textId="7A097ED0" w:rsidR="00E16095" w:rsidRPr="0071568E" w:rsidRDefault="00E16095" w:rsidP="00730257">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Associate Professor</w:t>
       </w:r>
-      <w:r w:rsidR="00A34A34" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A34A34" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="2762338C" w14:textId="77777777" w:rsidR="00195385" w:rsidRPr="0092151C" w:rsidRDefault="00A34A34" w:rsidP="00255FCD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3239" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F179D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2020 –</w:t>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5C03" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2762338C" w14:textId="29FCA32F" w:rsidR="00195385" w:rsidRPr="0071568E" w:rsidRDefault="00A34A34" w:rsidP="000F179D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assistant Professor, </w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t>Assistant Professor</w:t>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3239" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000F179D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004501FC" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
-      <w:r w:rsidR="00E16095" w:rsidRPr="0092151C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E16095" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D60589F" w14:textId="77777777" w:rsidR="00117417" w:rsidRPr="0092151C" w:rsidRDefault="00117417" w:rsidP="00117417">
+    <w:p w14:paraId="7D60589F" w14:textId="77777777" w:rsidR="00117417" w:rsidRPr="0071568E" w:rsidRDefault="00117417" w:rsidP="00117417">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B52CA2D" w14:textId="77777777" w:rsidR="008371CE" w:rsidRDefault="00F45AB2" w:rsidP="00255FCD">
+    <w:p w14:paraId="3B52CA2D" w14:textId="77777777" w:rsidR="008371CE" w:rsidRPr="0071568E" w:rsidRDefault="00F45AB2" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indiana University Center for Bioethics at Indiana University School of Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D64A3F" w14:textId="1FCB2866" w:rsidR="008371CE" w:rsidRPr="00BF4083" w:rsidRDefault="00BF4083" w:rsidP="00255FCD">
+    <w:p w14:paraId="43D64A3F" w14:textId="4AC17ED4" w:rsidR="008371CE" w:rsidRPr="0071568E" w:rsidRDefault="005B5248" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4083" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Remote</w:t>
       </w:r>
-      <w:r w:rsidR="00BA542A">
-[...18 lines deleted...]
-    <w:p w14:paraId="2A75BDFA" w14:textId="7223007A" w:rsidR="00195385" w:rsidRPr="0092151C" w:rsidRDefault="00881D09" w:rsidP="00255FCD">
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA542A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4083" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Charlotte, N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>orth Carolina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A75BDFA" w14:textId="3579129C" w:rsidR="00195385" w:rsidRPr="0071568E" w:rsidRDefault="00881D09" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Law &amp; Bioethics Policy Consultant</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095112E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="000B007E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>011</w:t>
       </w:r>
-      <w:r w:rsidR="00B40F43" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B40F43" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00057AFE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00057AFE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0205E5BC" w14:textId="77777777" w:rsidR="000B007E" w:rsidRPr="0092151C" w:rsidRDefault="000B007E" w:rsidP="00255FCD">
+    <w:p w14:paraId="0205E5BC" w14:textId="77777777" w:rsidR="000B007E" w:rsidRPr="0071568E" w:rsidRDefault="000B007E" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="374AFC78" w14:textId="42A5722F" w:rsidR="00F35D4F" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="374AFC78" w14:textId="42A5722F" w:rsidR="00F35D4F" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indiana University Center for Bioethics</w:t>
       </w:r>
-      <w:r w:rsidR="0038392B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0038392B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at Indiana University School of Medicine</w:t>
       </w:r>
-      <w:r w:rsidR="001D4D20" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001D4D20" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C450A6" w14:textId="77777777" w:rsidR="0045156F" w:rsidRPr="0092151C" w:rsidRDefault="00195385" w:rsidP="00255FCD">
+    <w:p w14:paraId="52C450A6" w14:textId="5A112A66" w:rsidR="0045156F" w:rsidRPr="0071568E" w:rsidRDefault="00195385" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5056E4F8" w14:textId="5DA2FD8F" w:rsidR="00F35D4F" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00F35D4F">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indianapolis, I</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5248" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ndiana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5056E4F8" w14:textId="57BE518B" w:rsidR="00F35D4F" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00F35D4F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Visiting Assistant Research Professor and Faculty Investigator</w:t>
       </w:r>
-      <w:r w:rsidR="00F35D4F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005935F1" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005935F1" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005935F1" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005935F1" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005935F1" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F35D4F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35D4F" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
-      <w:r w:rsidR="00B40F43" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B40F43" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00F35D4F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F35D4F" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309AD0D1" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="309AD0D1" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E49A9C8" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="3E49A9C8" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B033EEA" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00236B7C" w:rsidP="00255FCD">
+    <w:p w14:paraId="2B033EEA" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00236B7C" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>BAR ADMISSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36916802" w14:textId="77777777" w:rsidR="00236B7C" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="00255FCD">
+    <w:p w14:paraId="36916802" w14:textId="77777777" w:rsidR="00236B7C" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="4834B59F">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034FD5C5" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="034FD5C5" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28C88D28" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="28C88D28" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Admitted to practice in the state of Indiana, October 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DBFFEA" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="30DBFFEA" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Admitted to the </w:t>
       </w:r>
-      <w:r w:rsidR="00CE7740" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CE7740" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Federal District Courts for the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Northern and Southern Districts of Indiana, October 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F59053" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="02F59053" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21AE6B3D" w14:textId="77777777" w:rsidR="00236B7C" w:rsidRPr="0092151C" w:rsidRDefault="00236B7C" w:rsidP="00255FCD">
+    <w:p w14:paraId="21AE6B3D" w14:textId="77777777" w:rsidR="00236B7C" w:rsidRPr="0071568E" w:rsidRDefault="00236B7C" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B54C7A6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="3B54C7A6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7BF688" w14:textId="77777777" w:rsidR="00236B7C" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="00255FCD">
+    <w:p w14:paraId="3E7BF688" w14:textId="77777777" w:rsidR="00236B7C" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="29288335">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34ADA755" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="34ADA755" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="364"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04F93F40" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="04F93F40" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indiana University School of Law – Indianapolis</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FC25C8" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="0017019C" w:rsidP="00255FCD">
+    <w:p w14:paraId="68FC25C8" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="0017019C" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>J.D.</w:t>
       </w:r>
-      <w:r w:rsidR="001E62B5" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001E62B5" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>May 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4257F4" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0092151C" w:rsidRDefault="008F1CD2" w:rsidP="00255FCD">
+    <w:p w14:paraId="2C4257F4" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0071568E" w:rsidRDefault="008F1CD2" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0834ED82" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="0834ED82" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of California, Santa Barbara</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71883ABD" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="71883ABD" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B.A</w:t>
       </w:r>
-      <w:r w:rsidR="000578A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000578A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FC64B1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FC64B1" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000578A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000578A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Law &amp; Society</w:t>
       </w:r>
-      <w:r w:rsidR="00FC64B1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FC64B1" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC64B1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FC64B1" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00FC64B1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FC64B1" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sociology</w:t>
       </w:r>
-      <w:r w:rsidR="000578A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000578A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> with High Honors</w:t>
       </w:r>
-      <w:r w:rsidR="001E62B5" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001E62B5" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>March 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12424C70" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0092151C" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
+    <w:p w14:paraId="12424C70" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="147B2E32" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0092151C" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
+    <w:p w14:paraId="147B2E32" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0071568E" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54A7EEE8" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0092151C" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
+    <w:p w14:paraId="54A7EEE8" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0071568E" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>AWARDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498523B5" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="008F1CD2">
+    <w:p w14:paraId="498523B5" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="008F1CD2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="123E580E">
           <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B7A009" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0092151C" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
+    <w:p w14:paraId="13B7A009" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0071568E" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="0683457A" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0092151C" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0683457A" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0071568E" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cliff Blair Excellence in Teaching Award, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750D0261" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0092151C" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
+    <w:p w14:paraId="750D0261" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0071568E" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="0F2131C3" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0092151C" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2131C3" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0071568E" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0092151C">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Norman Lefstein Award of Excellence for Pro Bono Service, 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077EB652" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0092151C" w:rsidRDefault="008F1CD2" w:rsidP="00255FCD">
+    <w:p w14:paraId="077EB652" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0071568E" w:rsidRDefault="008F1CD2" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23252F46" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0092151C" w:rsidRDefault="0028795B" w:rsidP="0028795B">
+    <w:p w14:paraId="23252F46" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0071568E" w:rsidRDefault="0028795B" w:rsidP="0028795B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64934ED8" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0092151C" w:rsidRDefault="0028795B" w:rsidP="0028795B">
+    <w:p w14:paraId="64934ED8" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0071568E" w:rsidRDefault="0028795B" w:rsidP="0028795B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>PUBLICATIONS IN PROGRESS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02449A13" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="0028795B">
+    <w:p w14:paraId="02449A13" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="0028795B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="7CC4D5B8">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD78A12" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0092151C" w:rsidRDefault="0028795B" w:rsidP="0028795B">
+    <w:p w14:paraId="1CD78A12" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0071568E" w:rsidRDefault="0028795B" w:rsidP="0028795B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DEB327D" w14:textId="326C29E1" w:rsidR="00794FCA" w:rsidRDefault="00794FCA" w:rsidP="00856596">
+    <w:p w14:paraId="2DEB327D" w14:textId="326C29E1" w:rsidR="00794FCA" w:rsidRPr="0071568E" w:rsidRDefault="00794FCA" w:rsidP="00856596">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Randall Aziz</w:t>
       </w:r>
-      <w:r w:rsidR="005A4727">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005A4727" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [student]</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4727">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak,</w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Benefits and Data Limitations for Artificial Intelligence in Ophthalmology, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>under review for publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B06063" w14:textId="77777777" w:rsidR="00794FCA" w:rsidRDefault="00794FCA" w:rsidP="00856596">
+    <w:p w14:paraId="33B06063" w14:textId="77777777" w:rsidR="00794FCA" w:rsidRPr="0071568E" w:rsidRDefault="00794FCA" w:rsidP="00856596">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="785F73BE" w14:textId="35701223" w:rsidR="00794FCA" w:rsidRDefault="005A4727" w:rsidP="00856596">
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="785F73BE" w14:textId="22A08B43" w:rsidR="00794FCA" w:rsidRPr="0071568E" w:rsidRDefault="005A4727" w:rsidP="00856596">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Connie Gao [student] and </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4727">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4727">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00233814" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>State Law Variation Regarding Informed Consent for Sexual Assault Medical Forensic Exams with Adolescents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> under review for publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20413A73" w14:textId="77777777" w:rsidR="0061457E" w:rsidRDefault="0061457E" w:rsidP="00856596">
+    <w:p w14:paraId="20413A73" w14:textId="77777777" w:rsidR="0061457E" w:rsidRPr="0071568E" w:rsidRDefault="0061457E" w:rsidP="00856596">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="516DAAD3" w14:textId="62D72926" w:rsidR="00B96100" w:rsidRPr="0092151C" w:rsidRDefault="00B96100" w:rsidP="00856596">
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CDB546" w14:textId="259F6217" w:rsidR="00772A5A" w:rsidRPr="0071568E" w:rsidRDefault="00772A5A" w:rsidP="00772A5A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardians of Our Health: Why Public Health Experts Lost Our Trust and How to Regain It</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00293B4E">
-[...16 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000925BF" w:rsidRPr="000925BF">
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00607FBC" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00861442" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00607FBC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00861442" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hapter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00861442" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00607FBC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00837F45" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>under review for publication</w:t>
       </w:r>
-      <w:r w:rsidR="00B41049" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E385684" w14:textId="77777777" w:rsidR="00B96100" w:rsidRPr="0092151C" w:rsidRDefault="00B96100" w:rsidP="00856596">
+    <w:p w14:paraId="03087719" w14:textId="77777777" w:rsidR="00772A5A" w:rsidRPr="0071568E" w:rsidRDefault="00772A5A" w:rsidP="00856596">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="76CDB546" w14:textId="259F6217" w:rsidR="00772A5A" w:rsidRPr="0092151C" w:rsidRDefault="00772A5A" w:rsidP="00772A5A">
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DFD0E3" w14:textId="77777777" w:rsidR="0084742A" w:rsidRPr="0071568E" w:rsidRDefault="0084742A" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
-          <w:sz w:val="22"/>
-[...140 lines deleted...]
-    <w:p w14:paraId="03087719" w14:textId="77777777" w:rsidR="00772A5A" w:rsidRPr="0092151C" w:rsidRDefault="00772A5A" w:rsidP="00856596">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5D76A0" w14:textId="77777777" w:rsidR="000B1B9E" w:rsidRPr="0071568E" w:rsidRDefault="00EE5B22" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="72DFD0E3" w14:textId="77777777" w:rsidR="0084742A" w:rsidRPr="0092151C" w:rsidRDefault="0084742A" w:rsidP="00255FCD">
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3523" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>UBLICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9C89CE" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F5D76A0" w14:textId="77777777" w:rsidR="000B1B9E" w:rsidRPr="0092151C" w:rsidRDefault="00EE5B22" w:rsidP="00255FCD">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:pict w14:anchorId="2647DC5F">
+          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035F67BA" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="0F9C89CE" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="00255FCD">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1AED69" w14:textId="77777777" w:rsidR="00F00DF5" w:rsidRPr="0071568E" w:rsidRDefault="00F00DF5" w:rsidP="000B1B9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="035F67BA" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0092151C" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Book Chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4854" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A12C0BD" w14:textId="77777777" w:rsidR="00F00DF5" w:rsidRPr="0071568E" w:rsidRDefault="00F00DF5" w:rsidP="000B1B9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E1AED69" w14:textId="77777777" w:rsidR="00F00DF5" w:rsidRPr="0092151C" w:rsidRDefault="00F00DF5" w:rsidP="000B1B9E">
+    <w:p w14:paraId="2B3641B3" w14:textId="21239AC2" w:rsidR="00C551D1" w:rsidRPr="0071568E" w:rsidRDefault="00C551D1" w:rsidP="00C551D1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rStyle w:val="xcontentpasted2"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="28"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="6A12C0BD" w14:textId="77777777" w:rsidR="00F00DF5" w:rsidRPr="0092151C" w:rsidRDefault="00F00DF5" w:rsidP="000B1B9E">
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, Donald Mullins, Jay Wolfson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Health </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Politics, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Government and Politics in Florida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rStyle w:val="xcontentpasted2"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rStyle w:val="xcontentpasted2"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Edition, (J. Edwin Benton ed.) (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3222" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rStyle w:val="xcontentpasted2"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rStyle w:val="xcontentpasted2"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286E516B" w14:textId="77777777" w:rsidR="00C551D1" w:rsidRPr="0071568E" w:rsidRDefault="00C551D1" w:rsidP="00C551D1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B3641B3" w14:textId="21239AC2" w:rsidR="00C551D1" w:rsidRPr="0092151C" w:rsidRDefault="00C551D1" w:rsidP="00C551D1">
+    <w:p w14:paraId="7A7ECBAF" w14:textId="2582DD3E" w:rsidR="00C551D1" w:rsidRPr="0071568E" w:rsidRDefault="00C551D1" w:rsidP="00C551D1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="xcontentpasted2"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="242424"/>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Zachary Pruitt, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Law and Ethics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
           <w:smallCaps/>
-          <w:color w:val="242424"/>
-[...26 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Public Health Association Review Guide for Certified in Public Health Exam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>th</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="286E516B" w14:textId="77777777" w:rsidR="00C551D1" w:rsidRPr="0092151C" w:rsidRDefault="00C551D1" w:rsidP="00C551D1">
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition (Karen Liller &amp; Jaime Corvin eds.) (2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377A596E" w14:textId="77777777" w:rsidR="004C0B51" w:rsidRPr="0071568E" w:rsidRDefault="004C0B51" w:rsidP="001F4854">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A7ECBAF" w14:textId="2582DD3E" w:rsidR="00C551D1" w:rsidRPr="0092151C" w:rsidRDefault="00C551D1" w:rsidP="00C551D1">
+    <w:p w14:paraId="6C790C91" w14:textId="6F80B3B0" w:rsidR="001F4854" w:rsidRPr="0071568E" w:rsidRDefault="001F4854" w:rsidP="001F4854">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Katherine Drabiak</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t xml:space="preserve">Katherine Drabiak, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Law and Ethics</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t>Legal Principles Governing Disruptive Technologies in Policing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>American Public Health Association Review Guide for Certified in Public Health Exam</w:t>
-[...33 lines deleted...]
-    <w:p w14:paraId="377A596E" w14:textId="77777777" w:rsidR="004C0B51" w:rsidRPr="0092151C" w:rsidRDefault="004C0B51" w:rsidP="001F4854">
+        <w:t xml:space="preserve">Disruption, Ideation and Innovation for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Security</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Anthony Masys and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4E1B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gitanjali Adlakha-Hutcheon eds.) (2022).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE404D1" w14:textId="77777777" w:rsidR="001F4854" w:rsidRPr="0071568E" w:rsidRDefault="001F4854" w:rsidP="00F00DF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C790C91" w14:textId="6F80B3B0" w:rsidR="001F4854" w:rsidRPr="0092151C" w:rsidRDefault="001F4854" w:rsidP="001F4854">
+    <w:p w14:paraId="1899C6BB" w14:textId="77777777" w:rsidR="00F00DF5" w:rsidRPr="0071568E" w:rsidRDefault="004B71FB" w:rsidP="00F00DF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Katherine Drabiak, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t xml:space="preserve">Katherine </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00DF5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Zachary Pruitt, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Legal Principles Governing Disruptive Technologies in Policing</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t>Law and Ethics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00DF5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00DF5" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Disruption, Ideation and Innovation for </w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="7AE404D1" w14:textId="77777777" w:rsidR="001F4854" w:rsidRPr="0092151C" w:rsidRDefault="001F4854" w:rsidP="00F00DF5">
+        <w:t>American Public Health Association Review Guide for Certified in Public Health Exam</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00DF5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karen Liller &amp; Jaime Corvin eds., </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00DF5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2018).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E69B0B3" w14:textId="77777777" w:rsidR="00F00DF5" w:rsidRPr="0071568E" w:rsidRDefault="00F00DF5" w:rsidP="000B1B9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1899C6BB" w14:textId="77777777" w:rsidR="00F00DF5" w:rsidRPr="0092151C" w:rsidRDefault="004B71FB" w:rsidP="00F00DF5">
+    <w:p w14:paraId="17ACA8C8" w14:textId="77777777" w:rsidR="00E70AA4" w:rsidRPr="0071568E" w:rsidRDefault="000B1B9E" w:rsidP="000B1B9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
-          <w:sz w:val="22"/>
-[...87 lines deleted...]
-    <w:p w14:paraId="5E69B0B3" w14:textId="77777777" w:rsidR="00F00DF5" w:rsidRPr="0092151C" w:rsidRDefault="00F00DF5" w:rsidP="000B1B9E">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Articles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D3CDC2" w14:textId="77777777" w:rsidR="007F38F5" w:rsidRPr="0071568E" w:rsidRDefault="007F38F5" w:rsidP="000B1B9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="17ACA8C8" w14:textId="77777777" w:rsidR="00E70AA4" w:rsidRPr="0092151C" w:rsidRDefault="000B1B9E" w:rsidP="000B1B9E">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4407B91A" w14:textId="542FF554" w:rsidR="00F169A2" w:rsidRPr="0071568E" w:rsidRDefault="00F169A2" w:rsidP="00F169A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B. Scotty Mooney [student], </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
-          <w:sz w:val="26"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="55D3CDC2" w14:textId="77777777" w:rsidR="007F38F5" w:rsidRPr="0092151C" w:rsidRDefault="007F38F5" w:rsidP="000B1B9E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Sylvia Fogel, Risks of Improper Stimulant Prescribing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Telemedicine-Only Platforms, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Legal Medicine,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE30E3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>online ahead of print</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE30E3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE30E3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEA27DA" w14:textId="77777777" w:rsidR="00F169A2" w:rsidRPr="0071568E" w:rsidRDefault="00F169A2" w:rsidP="0074409F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
-          <w:sz w:val="26"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6B2C7497" w14:textId="2CAED90B" w:rsidR="0074409F" w:rsidRDefault="0074409F" w:rsidP="0074409F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2C7497" w14:textId="1E63CDD1" w:rsidR="0074409F" w:rsidRPr="0071568E" w:rsidRDefault="0074409F" w:rsidP="0074409F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Caution is Warranted in Prescribing Ketamine for Mental Health, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal of General Internal Medicine,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> forthcoming</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00581CE7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>online ahead of print</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00581CE7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00581CE7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00ED772D">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00581CE7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51FFC" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="56A16F1B" w14:textId="77777777" w:rsidR="0074409F" w:rsidRDefault="0074409F" w:rsidP="00754717">
+    <w:p w14:paraId="56A16F1B" w14:textId="77777777" w:rsidR="0074409F" w:rsidRPr="0071568E" w:rsidRDefault="0074409F" w:rsidP="00754717">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D6D2E5" w14:textId="2DFBB72C" w:rsidR="0074409F" w:rsidRPr="00A9392C" w:rsidRDefault="0074409F" w:rsidP="0074409F">
+    <w:p w14:paraId="76D6D2E5" w14:textId="0E9FF81A" w:rsidR="0074409F" w:rsidRPr="0071568E" w:rsidRDefault="0074409F" w:rsidP="0074409F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Why Clinicians Should Provide Lifesaving Treatment After Attempted Suicide Despite Patient Refusal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clinical Ethics,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> forthcoming </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00581CE7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>online ahead of print (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00581CE7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00ED772D">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00581CE7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51FFC" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="78AEF651" w14:textId="77777777" w:rsidR="0074409F" w:rsidRDefault="0074409F" w:rsidP="00754717">
+    <w:p w14:paraId="78AEF651" w14:textId="77777777" w:rsidR="0074409F" w:rsidRPr="0071568E" w:rsidRDefault="0074409F" w:rsidP="00754717">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677D80EA" w14:textId="0A30440A" w:rsidR="00CF7CF9" w:rsidRDefault="00CF7CF9" w:rsidP="00754717">
+    <w:p w14:paraId="677D80EA" w14:textId="0A30440A" w:rsidR="00CF7CF9" w:rsidRPr="0071568E" w:rsidRDefault="00CF7CF9" w:rsidP="00754717">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Three Roles </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clinical Ethicists </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provide Clarity and Guidance on Physician Assisted Suicide/Euthanasia, </w:t>
       </w:r>
-      <w:r w:rsidR="00422F0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00422F0A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t>Bioethics</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12CD9" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ioethics</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t xml:space="preserve"> 1-8 (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C12CD9" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-8 (</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>2025)</w:t>
       </w:r>
-      <w:r w:rsidR="003E05AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003E05AD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="05547631" w14:textId="77777777" w:rsidR="00CF7CF9" w:rsidRDefault="00CF7CF9" w:rsidP="00754717">
+    <w:p w14:paraId="05547631" w14:textId="77777777" w:rsidR="00CF7CF9" w:rsidRPr="0071568E" w:rsidRDefault="00CF7CF9" w:rsidP="00754717">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52834EC5" w14:textId="4C245457" w:rsidR="00754717" w:rsidRPr="0092151C" w:rsidRDefault="00754717" w:rsidP="00754717">
+    <w:p w14:paraId="52834EC5" w14:textId="4C245457" w:rsidR="00754717" w:rsidRPr="0071568E" w:rsidRDefault="00754717" w:rsidP="00754717">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Demanding or Dodging Death: Reconciling Inconsistencies in Medicine, </w:t>
       </w:r>
-      <w:r w:rsidR="001451C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001451C7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39(2) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Notre Dame Journal of Law, Ethics, and Public Policy</w:t>
       </w:r>
-      <w:r w:rsidR="001451C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001451C7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 437-</w:t>
       </w:r>
-      <w:r w:rsidR="00F863FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F863FE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>477</w:t>
       </w:r>
-      <w:r w:rsidR="004D0ABA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004D0ABA" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F863FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F863FE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(2025)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79151AD5" w14:textId="77777777" w:rsidR="00001D20" w:rsidRPr="0092151C" w:rsidRDefault="00001D20" w:rsidP="008731E6">
+    <w:p w14:paraId="79151AD5" w14:textId="77777777" w:rsidR="00001D20" w:rsidRPr="0071568E" w:rsidRDefault="00001D20" w:rsidP="008731E6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72A597FB" w14:textId="06B84135" w:rsidR="00C1554B" w:rsidRPr="00CD3920" w:rsidRDefault="00F9734D" w:rsidP="00CD3920">
+    <w:p w14:paraId="72A597FB" w14:textId="06B84135" w:rsidR="00C1554B" w:rsidRPr="0071568E" w:rsidRDefault="00F9734D" w:rsidP="00CD3920">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, </w:t>
       </w:r>
-      <w:r w:rsidR="00CD3920" w:rsidRPr="00CD3920">
-[...73 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CD3920" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How Distorting Asylum Law Affects Health and Safety at the Border, 22(2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3920" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Indiana Health </w:t>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t>Indiana Health Law Review</w:t>
+      </w:r>
+      <w:r w:rsidR="001A6C34" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 215-280 (2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCE8142" w14:textId="77777777" w:rsidR="003C11CA" w:rsidRDefault="003C11CA" w:rsidP="00856596">
+    <w:p w14:paraId="4CCE8142" w14:textId="77777777" w:rsidR="003C11CA" w:rsidRPr="0071568E" w:rsidRDefault="003C11CA" w:rsidP="00856596">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49D66698" w14:textId="2844F9E7" w:rsidR="00C1554B" w:rsidRPr="0092151C" w:rsidRDefault="00C1554B" w:rsidP="00C1554B">
+    <w:p w14:paraId="49D66698" w14:textId="2844F9E7" w:rsidR="00C1554B" w:rsidRPr="0071568E" w:rsidRDefault="00C1554B" w:rsidP="00C1554B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Marjorie Fitzsimmons [student], </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Prithvi Shetty [student], Addressing the Problem of Brain Death Misdiagnosis,</w:t>
       </w:r>
-      <w:r w:rsidR="008473B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008473B8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>53(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal of Law, Medicine &amp; Ethics</w:t>
       </w:r>
-      <w:r w:rsidR="0060033B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0060033B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-10</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004417A3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004417A3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="004417A3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004417A3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="15E6E9A9" w14:textId="77777777" w:rsidR="003136D9" w:rsidRDefault="003136D9" w:rsidP="00856596">
+    <w:p w14:paraId="15E6E9A9" w14:textId="77777777" w:rsidR="003136D9" w:rsidRPr="0071568E" w:rsidRDefault="003136D9" w:rsidP="00856596">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1350CAA5" w14:textId="4E7E35D6" w:rsidR="003136D9" w:rsidRPr="0092151C" w:rsidRDefault="003136D9" w:rsidP="003136D9">
+    <w:p w14:paraId="1350CAA5" w14:textId="4E7E35D6" w:rsidR="003136D9" w:rsidRPr="0071568E" w:rsidRDefault="003136D9" w:rsidP="003136D9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, The Harms of Expanding Physician Assisted Suicide, 35</w:t>
+      </w:r>
+      <w:r w:rsidR="0054485D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Health Matrix: Journal of Law-Medicine</w:t>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t>Health Matrix: Journal of Law-Medicine 1-61 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA3B7C9" w14:textId="77777777" w:rsidR="00B820DE" w:rsidRPr="0092151C" w:rsidRDefault="00B820DE" w:rsidP="00856596">
+    <w:p w14:paraId="1FA3B7C9" w14:textId="77777777" w:rsidR="00B820DE" w:rsidRPr="0071568E" w:rsidRDefault="00B820DE" w:rsidP="00856596">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37E5C150" w14:textId="57A9431E" w:rsidR="00856596" w:rsidRPr="0092151C" w:rsidRDefault="00856596" w:rsidP="00856596">
+    <w:p w14:paraId="37E5C150" w14:textId="57A9431E" w:rsidR="00856596" w:rsidRPr="0071568E" w:rsidRDefault="00856596" w:rsidP="00856596">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, The Problem </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>With</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Using Medical Boards to Regulate Misinformation,</w:t>
       </w:r>
-      <w:r w:rsidR="001E1FC2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001E1FC2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 43(1-2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Legal Medicine</w:t>
       </w:r>
-      <w:r w:rsidR="001047D7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001047D7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E1FC2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001E1FC2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3-18</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="00B06237" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B06237" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="00E3A2B6" w14:textId="77777777" w:rsidR="00856596" w:rsidRPr="0092151C" w:rsidRDefault="00856596" w:rsidP="007165B2">
+    <w:p w14:paraId="00E3A2B6" w14:textId="77777777" w:rsidR="00856596" w:rsidRPr="0071568E" w:rsidRDefault="00856596" w:rsidP="007165B2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="398961CB" w14:textId="3B6E2546" w:rsidR="007165B2" w:rsidRPr="0092151C" w:rsidRDefault="007165B2" w:rsidP="007165B2">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398961CB" w14:textId="3B6E2546" w:rsidR="007165B2" w:rsidRPr="0071568E" w:rsidRDefault="007165B2" w:rsidP="007165B2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gregoire Calon [student] &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, How Clinicians Can Respond When Family Members Question a Proxy/Surrogate’s Judgment and Decisional Capacity, </w:t>
       </w:r>
-      <w:r w:rsidR="008731E6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008731E6" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19(3) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clinical Ethics</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1-7 (2023</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="66798C2D" w14:textId="77777777" w:rsidR="007165B2" w:rsidRPr="0092151C" w:rsidRDefault="007165B2" w:rsidP="00FF4E1B">
+    <w:p w14:paraId="66798C2D" w14:textId="77777777" w:rsidR="007165B2" w:rsidRPr="0071568E" w:rsidRDefault="007165B2" w:rsidP="00FF4E1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6003759C" w14:textId="77777777" w:rsidR="00441758" w:rsidRPr="0092151C" w:rsidRDefault="00441758" w:rsidP="00FF4E1B">
+    <w:p w14:paraId="6003759C" w14:textId="77777777" w:rsidR="00441758" w:rsidRPr="0071568E" w:rsidRDefault="00441758" w:rsidP="00FF4E1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0092151C">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Marjorie Fitzsimmons [student] &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
+      <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
+      <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, Rethinking Epilepsy Diagnosis and Medical Fitness to Drive Laws, 33 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
+      <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:smallCaps/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
+      <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:smallCaps/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Transport and Health 101723:1-4</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
+      <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
+      <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>).*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7FC3C4A6" w14:textId="77777777" w:rsidR="00441758" w:rsidRPr="0092151C" w:rsidRDefault="00441758" w:rsidP="00FF4E1B">
+    <w:p w14:paraId="7FC3C4A6" w14:textId="77777777" w:rsidR="00441758" w:rsidRPr="0071568E" w:rsidRDefault="00441758" w:rsidP="00FF4E1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="145C127D" w14:textId="7414B6FB" w:rsidR="00011BCB" w:rsidRPr="0092151C" w:rsidRDefault="00011BCB" w:rsidP="00FF4E1B">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145C127D" w14:textId="7414B6FB" w:rsidR="00011BCB" w:rsidRPr="0071568E" w:rsidRDefault="00011BCB" w:rsidP="00FF4E1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Shoaib Khan [student] &amp;</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Eight Strategies </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Engineer Acceptance of Human Germline Modifications, </w:t>
       </w:r>
-      <w:r w:rsidR="00A2776E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A2776E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21(1) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Journal of Bioethical Inquiry</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> of Bioethical Inquiry</w:t>
+      </w:r>
+      <w:r w:rsidR="00867143" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 81-94</w:t>
       </w:r>
-      <w:r w:rsidR="00F12037" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F12037" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00F12037" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F12037" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D1469A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D1469A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00867143" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00867143" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3DF464" w14:textId="77777777" w:rsidR="00011BCB" w:rsidRPr="0092151C" w:rsidRDefault="00011BCB" w:rsidP="00FF4E1B">
+    <w:p w14:paraId="2B3DF464" w14:textId="77777777" w:rsidR="00011BCB" w:rsidRPr="0071568E" w:rsidRDefault="00011BCB" w:rsidP="00FF4E1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="02D575E6" w14:textId="4CC41E02" w:rsidR="00F048F3" w:rsidRPr="0092151C" w:rsidRDefault="00F048F3" w:rsidP="00FF4E1B">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D575E6" w14:textId="4CC41E02" w:rsidR="00F048F3" w:rsidRPr="0071568E" w:rsidRDefault="00F048F3" w:rsidP="00FF4E1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sarina Singh [student] &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Parental Rights Laws and the Impact on Mental Health Services and Counseling for Adolescents,</w:t>
       </w:r>
-      <w:r w:rsidR="008731E6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008731E6" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 93(11)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Journal of School Health</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of School Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1220" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1746-1751 (2023</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00AE1220" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AE1220" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D1469A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D1469A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AA37AA" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AA37AA" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5218BCAA" w14:textId="77777777" w:rsidR="00F048F3" w:rsidRPr="0092151C" w:rsidRDefault="00F048F3" w:rsidP="00FF4E1B">
+    <w:p w14:paraId="5218BCAA" w14:textId="77777777" w:rsidR="00F048F3" w:rsidRPr="0071568E" w:rsidRDefault="00F048F3" w:rsidP="00FF4E1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1A0AA3DF" w14:textId="77777777" w:rsidR="00F048F3" w:rsidRPr="0092151C" w:rsidRDefault="00F048F3" w:rsidP="00FF4E1B">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A0AA3DF" w14:textId="77777777" w:rsidR="00F048F3" w:rsidRPr="0071568E" w:rsidRDefault="00F048F3" w:rsidP="00FF4E1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Skylar Kyzer [student], Valerie Nemov [student], Issam El Naqa, AI and ML Ethics, Law, Diversity, and Global Impact, </w:t>
       </w:r>
-      <w:r w:rsidR="00823287" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00823287" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82(973) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>British Journal of Radiology</w:t>
       </w:r>
-      <w:r w:rsidR="00823287" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00823287" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20220934</w:t>
       </w:r>
-      <w:r w:rsidR="00011BCB" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00011BCB" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:1-11</w:t>
       </w:r>
-      <w:r w:rsidR="00823287" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00823287" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D1469A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D1469A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="253D71E3" w14:textId="77777777" w:rsidR="00F048F3" w:rsidRPr="0092151C" w:rsidRDefault="00F048F3" w:rsidP="00FF4E1B">
+    <w:p w14:paraId="253D71E3" w14:textId="77777777" w:rsidR="00F048F3" w:rsidRPr="0071568E" w:rsidRDefault="00F048F3" w:rsidP="00FF4E1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4146DD11" w14:textId="77777777" w:rsidR="00FF4E1B" w:rsidRPr="0092151C" w:rsidRDefault="00FF4E1B" w:rsidP="00FF4E1B">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4146DD11" w14:textId="77777777" w:rsidR="00FF4E1B" w:rsidRPr="0071568E" w:rsidRDefault="00FF4E1B" w:rsidP="00FF4E1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erik Larsen [student] &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Medical Decision-making When the Patient is a Prisoner, </w:t>
       </w:r>
-      <w:r w:rsidR="00823287" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00823287" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18(2) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clin</w:t>
       </w:r>
-      <w:r w:rsidR="006672D4" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006672D4" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cal Ethics</w:t>
       </w:r>
-      <w:r w:rsidR="00393499" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00393499" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00627257" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00627257" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>41-147</w:t>
       </w:r>
-      <w:r w:rsidR="00393499" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00393499" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00393499" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00393499" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D1469A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D1469A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AA37AA" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AA37AA" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="569BB994" w14:textId="77777777" w:rsidR="00FF4E1B" w:rsidRPr="0092151C" w:rsidRDefault="00FF4E1B" w:rsidP="000B1B9E">
+    <w:p w14:paraId="569BB994" w14:textId="77777777" w:rsidR="00FF4E1B" w:rsidRPr="0071568E" w:rsidRDefault="00FF4E1B" w:rsidP="000B1B9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F2B4BE4" w14:textId="77777777" w:rsidR="00FF4E1B" w:rsidRPr="0092151C" w:rsidRDefault="00FF4E1B" w:rsidP="00FF4E1B">
+    <w:p w14:paraId="2F2B4BE4" w14:textId="77777777" w:rsidR="00FF4E1B" w:rsidRPr="0071568E" w:rsidRDefault="00FF4E1B" w:rsidP="00FF4E1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Leveraging Law and Ethics to Promote Safe and Reliable AI/ML in Healthcare, 2(983340) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Frontiers in Nuclear Medicine</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-16 (2022</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D1469A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D1469A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AA37AA" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AA37AA" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2B0B3D99" w14:textId="77777777" w:rsidR="00FF4E1B" w:rsidRPr="0092151C" w:rsidRDefault="00FF4E1B" w:rsidP="000B1B9E">
+    <w:p w14:paraId="2B0B3D99" w14:textId="77777777" w:rsidR="00FF4E1B" w:rsidRPr="0071568E" w:rsidRDefault="00FF4E1B" w:rsidP="000B1B9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6946F344" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0092151C" w:rsidRDefault="0028795B" w:rsidP="0028795B">
+    <w:p w14:paraId="6946F344" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0071568E" w:rsidRDefault="0028795B" w:rsidP="0028795B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Manipulating the Prescription Drug Market: Spiking Prices, Inducing Demand, and Costs to the Public, Symposium Edition </w:t>
       </w:r>
-      <w:r w:rsidR="00F974AE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F974AE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23(2) </w:t>
       </w:r>
-      <w:r w:rsidR="005C18AD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005C18AD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DePaul</w:t>
       </w:r>
-      <w:r w:rsidR="005C18AD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005C18AD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F974AE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F974AE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal of Health Care Law 1-33 (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
-      <w:r w:rsidR="00F974AE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F974AE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EF6BFD" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0092151C" w:rsidRDefault="0028795B" w:rsidP="0028795B">
+    <w:p w14:paraId="61EF6BFD" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0071568E" w:rsidRDefault="0028795B" w:rsidP="0028795B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="390EC584" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0092151C" w:rsidRDefault="0028795B" w:rsidP="0028795B">
+    <w:p w14:paraId="390EC584" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0071568E" w:rsidRDefault="0028795B" w:rsidP="0028795B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk155270952"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sacrificing the Public’s Health:  Conspiracies and Trust in the Scientific Enterprise, Symposium Edition </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5F1F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CB5F1F" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(2) </w:t>
       </w:r>
-      <w:r w:rsidR="00C82708" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C82708" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>St. Thomas</w:t>
       </w:r>
-      <w:r w:rsidR="00C82708" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C82708" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal of Law and Public Policy</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5F1F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CB5F1F" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-68 (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5F1F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CB5F1F" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="06BC356B" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0092151C" w:rsidRDefault="0028795B" w:rsidP="00EB4935">
+    <w:p w14:paraId="06BC356B" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0071568E" w:rsidRDefault="0028795B" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D5A02E3" w14:textId="77777777" w:rsidR="007F38F5" w:rsidRPr="0092151C" w:rsidRDefault="007F38F5" w:rsidP="00EB4935">
+    <w:p w14:paraId="7D5A02E3" w14:textId="77777777" w:rsidR="007F38F5" w:rsidRPr="0071568E" w:rsidRDefault="007F38F5" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Treating for Two: </w:t>
       </w:r>
-      <w:r w:rsidR="005D615F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005D615F" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reforming</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Maternal Substance Abuse </w:t>
       </w:r>
-      <w:r w:rsidR="005D615F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005D615F" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00781767" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00781767" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 32 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Health Matrix: Journal of Law-Medicine</w:t>
       </w:r>
-      <w:r w:rsidR="00781767" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00781767" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 311-397 (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
-      <w:r w:rsidR="00781767" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00781767" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012DC770" w14:textId="77777777" w:rsidR="007F38F5" w:rsidRPr="0092151C" w:rsidRDefault="007F38F5" w:rsidP="00EB4935">
+    <w:p w14:paraId="012DC770" w14:textId="77777777" w:rsidR="007F38F5" w:rsidRPr="0071568E" w:rsidRDefault="007F38F5" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5448C8A9" w14:textId="77777777" w:rsidR="003D66AA" w:rsidRPr="0092151C" w:rsidRDefault="003D66AA" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5448C8A9" w14:textId="77777777" w:rsidR="003D66AA" w:rsidRPr="0071568E" w:rsidRDefault="003D66AA" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Framing Germline Modifications to Human Embryos, Symposium Edition 102 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Boston University Law Review Online</w:t>
       </w:r>
-      <w:r w:rsidR="004D42CB" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004D42CB" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-15</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0746E559" w14:textId="77777777" w:rsidR="00E7065A" w:rsidRPr="0092151C" w:rsidRDefault="00E7065A" w:rsidP="00EB4935">
+    <w:p w14:paraId="0746E559" w14:textId="77777777" w:rsidR="00E7065A" w:rsidRPr="0071568E" w:rsidRDefault="00E7065A" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45D94021" w14:textId="5E7165E6" w:rsidR="00E7065A" w:rsidRPr="0092151C" w:rsidRDefault="00E7065A" w:rsidP="00EB4935">
+    <w:p w14:paraId="45D94021" w14:textId="5E7165E6" w:rsidR="00E7065A" w:rsidRPr="0071568E" w:rsidRDefault="00E7065A" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Resolving Physician – Parent Disputes Involving Pediatric Patients, 20(2) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Houston journal of health law and policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006977A3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006977A3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>353-410</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006977A3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006977A3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="006977A3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006977A3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3A7DFFB1" w14:textId="77777777" w:rsidR="001D062F" w:rsidRPr="0092151C" w:rsidRDefault="001D062F" w:rsidP="00EB4935">
+    <w:p w14:paraId="3A7DFFB1" w14:textId="77777777" w:rsidR="001D062F" w:rsidRPr="0071568E" w:rsidRDefault="001D062F" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EC6EAA4" w14:textId="75EE9FB2" w:rsidR="001D062F" w:rsidRPr="0092151C" w:rsidRDefault="001D062F" w:rsidP="00EB4935">
+    <w:p w14:paraId="0EC6EAA4" w14:textId="75EE9FB2" w:rsidR="001D062F" w:rsidRPr="0071568E" w:rsidRDefault="001D062F" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Emily Ferrell</w:t>
       </w:r>
-      <w:r w:rsidR="00127AD8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00127AD8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [student]</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Mary Alfano-Torres et al., Plan</w:t>
       </w:r>
-      <w:r w:rsidR="00D233DE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D233DE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ning for Scarcity: Developing a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ventilator Allocation Policy for COVID-19, </w:t>
+      </w:r>
+      <w:r w:rsidR="008731E6" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17(2) </w:t>
       </w:r>
-      <w:r w:rsidR="00E7065A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E7065A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clinical Ethics</w:t>
       </w:r>
-      <w:r w:rsidR="007C7E40" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007C7E40" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-7</w:t>
       </w:r>
-      <w:r w:rsidR="00E7065A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E7065A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00E7065A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E7065A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E7065A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E7065A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00E7065A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E7065A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0024580B" w14:textId="77777777" w:rsidR="00F24DE8" w:rsidRPr="0092151C" w:rsidRDefault="00F24DE8" w:rsidP="00EB4935">
+    <w:p w14:paraId="0024580B" w14:textId="77777777" w:rsidR="00F24DE8" w:rsidRPr="0071568E" w:rsidRDefault="00F24DE8" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D5255E5" w14:textId="77777777" w:rsidR="00E70AA4" w:rsidRPr="0092151C" w:rsidRDefault="00E70AA4" w:rsidP="00EB4935">
+    <w:p w14:paraId="0D5255E5" w14:textId="77777777" w:rsidR="00E70AA4" w:rsidRPr="0071568E" w:rsidRDefault="00E70AA4" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Intersection of Epidemiology and Legal Authority: COVID-19 Stay </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>At</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Home Orders, </w:t>
       </w:r>
-      <w:r w:rsidR="00E30C34" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E30C34" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18(2) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rutgers Journal of Law and Public Policy</w:t>
       </w:r>
-      <w:r w:rsidR="00E30C34" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E30C34" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E30C34" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E30C34" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1-69</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E30C34" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E30C34" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
-      <w:r w:rsidR="00E30C34" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E30C34" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB5F900" w14:textId="77777777" w:rsidR="007D3263" w:rsidRPr="0092151C" w:rsidRDefault="007D3263" w:rsidP="00EB4935">
+    <w:p w14:paraId="2AB5F900" w14:textId="77777777" w:rsidR="007D3263" w:rsidRPr="0071568E" w:rsidRDefault="007D3263" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="221E4FCE" w14:textId="77777777" w:rsidR="00E86208" w:rsidRPr="0092151C" w:rsidRDefault="00E86208" w:rsidP="00EB4935">
+    <w:p w14:paraId="221E4FCE" w14:textId="77777777" w:rsidR="00E86208" w:rsidRPr="0071568E" w:rsidRDefault="00E86208" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberto Andorno et al., Geneva Statement on Heritable Human Genome Editing: The Need for Course Correction, </w:t>
       </w:r>
-      <w:r w:rsidR="00217A0C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00217A0C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38(4) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trends in Biotechnology</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00217A0C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00217A0C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">351-354 (2020) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(with </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="00681A65" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00681A65" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7FE8621E" w14:textId="77777777" w:rsidR="00E86208" w:rsidRPr="0092151C" w:rsidRDefault="00E86208" w:rsidP="00EB4935">
+    <w:p w14:paraId="7FE8621E" w14:textId="77777777" w:rsidR="00E86208" w:rsidRPr="0071568E" w:rsidRDefault="00E86208" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11091E03" w14:textId="77777777" w:rsidR="00D626BC" w:rsidRPr="0092151C" w:rsidRDefault="00D626BC" w:rsidP="00EB4935">
+    <w:p w14:paraId="11091E03" w14:textId="77777777" w:rsidR="00D626BC" w:rsidRPr="0071568E" w:rsidRDefault="00D626BC" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E86208" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E86208" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Nuffield Council’s Green Light for Genome Editing Defies Fundamental Human Rights Law, </w:t>
       </w:r>
-      <w:r w:rsidR="0008496B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0008496B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34(3) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bioethics</w:t>
       </w:r>
-      <w:r w:rsidR="00E86208" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E86208" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 224-227 (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E86208" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E86208" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005762A3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005762A3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="25D113C3" w14:textId="77777777" w:rsidR="00D626BC" w:rsidRPr="0092151C" w:rsidRDefault="00D626BC" w:rsidP="00EB4935">
+    <w:p w14:paraId="25D113C3" w14:textId="77777777" w:rsidR="00D626BC" w:rsidRPr="0071568E" w:rsidRDefault="00D626BC" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60EFDBEE" w14:textId="77777777" w:rsidR="00003E52" w:rsidRPr="0092151C" w:rsidRDefault="00003E52" w:rsidP="00EB4935">
+    <w:p w14:paraId="60EFDBEE" w14:textId="77777777" w:rsidR="00003E52" w:rsidRPr="0071568E" w:rsidRDefault="00003E52" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Jay Wolfson, </w:t>
       </w:r>
-      <w:r w:rsidR="00707E39" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00707E39" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">What Should Health Care Organizations Do to Reduce Billing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00707E39" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00707E39" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fraud?</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00305C31" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00305C31" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>22(3)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>American medical association journal of ethics</w:t>
       </w:r>
-      <w:r w:rsidR="00E86208" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E86208" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E221-E231 (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00BA3033" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA3033" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E86208" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E86208" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00594386" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00594386" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6CD52D39" w14:textId="77777777" w:rsidR="00594386" w:rsidRPr="0092151C" w:rsidRDefault="00594386" w:rsidP="00EB4935">
+    <w:p w14:paraId="6CD52D39" w14:textId="77777777" w:rsidR="00594386" w:rsidRPr="0071568E" w:rsidRDefault="00594386" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4934D5E6" w14:textId="5B672466" w:rsidR="007D3263" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+    <w:p w14:paraId="4934D5E6" w14:textId="5B672466" w:rsidR="007D3263" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="007D3263" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="007D3263" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Disentangling Dicta: </w:t>
       </w:r>
-      <w:r w:rsidR="007D3263" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prince v. Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidR="007D3263" w:rsidRPr="0092151C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Police </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Power</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Childhood Vaccine Policy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0058" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29 (1) </w:t>
       </w:r>
-      <w:r w:rsidR="007D3263" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Annals of Health Law and Life Sciences</w:t>
       </w:r>
-      <w:r w:rsidR="007D3263" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C63C05" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C63C05" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">173-209 </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0058" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CC0058" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D31492" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D31492" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
-      <w:r w:rsidR="00CC0058" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CC0058" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="007D3263" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFEAB81" w14:textId="77777777" w:rsidR="00ED604A" w:rsidRPr="0092151C" w:rsidRDefault="00ED604A" w:rsidP="00EB4935">
+    <w:p w14:paraId="0AFEAB81" w14:textId="77777777" w:rsidR="00ED604A" w:rsidRPr="0071568E" w:rsidRDefault="00ED604A" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67062A42" w14:textId="77777777" w:rsidR="00AB40C1" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+    <w:p w14:paraId="67062A42" w14:textId="77777777" w:rsidR="00AB40C1" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00AB40C1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB40C1" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00AB40C1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB40C1" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Roundup Litigation: Using Discovery to Dissolve Doubt, </w:t>
       </w:r>
-      <w:r w:rsidR="0015684C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0015684C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4(31) </w:t>
       </w:r>
-      <w:r w:rsidR="00AB40C1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB40C1" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Georgetown Journal of Environmental Law</w:t>
       </w:r>
-      <w:r w:rsidR="00AB40C1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB40C1" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00707E39" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00707E39" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>697-724</w:t>
       </w:r>
-      <w:r w:rsidR="00AB40C1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB40C1" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00707E39" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00707E39" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AB40C1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB40C1" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
-      <w:r w:rsidR="00707E39" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00707E39" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00AB40C1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB40C1" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7290213B" w14:textId="77777777" w:rsidR="00AB40C1" w:rsidRPr="0092151C" w:rsidRDefault="00AB40C1" w:rsidP="00EB4935">
+    <w:p w14:paraId="7290213B" w14:textId="77777777" w:rsidR="00AB40C1" w:rsidRPr="0071568E" w:rsidRDefault="00AB40C1" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1E57CCEC" w14:textId="77777777" w:rsidR="00ED604A" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E57CCEC" w14:textId="77777777" w:rsidR="00ED604A" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00ED604A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00ED604A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00ED604A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00ED604A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Expanding Medication Assisted Treatment is Not the Answer: Flaws in the Substance Abuse Treatment Paradigm, </w:t>
       </w:r>
-      <w:r w:rsidR="00ED604A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00ED604A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21(1) </w:t>
       </w:r>
-      <w:r w:rsidR="005C18AD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005C18AD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DePaul</w:t>
       </w:r>
-      <w:r w:rsidR="005C18AD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005C18AD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED604A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00ED604A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>journal of health care law</w:t>
       </w:r>
-      <w:r w:rsidR="00FE0114" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE0114" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-67 (</w:t>
       </w:r>
-      <w:r w:rsidR="00ED604A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00ED604A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
-      <w:r w:rsidR="00FE0114" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE0114" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00ED604A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00ED604A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295D3035" w14:textId="77777777" w:rsidR="00EE5B22" w:rsidRPr="0092151C" w:rsidRDefault="00EE5B22" w:rsidP="00EB4935">
+    <w:p w14:paraId="295D3035" w14:textId="77777777" w:rsidR="00EE5B22" w:rsidRPr="0071568E" w:rsidRDefault="00EE5B22" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="770F3D1D" w14:textId="77777777" w:rsidR="00F47CB3" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="770F3D1D" w14:textId="77777777" w:rsidR="00F47CB3" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00F47CB3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F47CB3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00F47CB3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F47CB3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="003714E6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003714E6" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Untangling the</w:t>
       </w:r>
-      <w:r w:rsidR="00F47CB3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F47CB3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Promises of Human Genome Editing, </w:t>
       </w:r>
-      <w:r w:rsidR="003714E6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003714E6" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00F47CB3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F47CB3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00F47CB3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F47CB3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Law, Medicine &amp; Ethics</w:t>
       </w:r>
-      <w:r w:rsidR="003714E6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003714E6" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 991-1009 (</w:t>
       </w:r>
-      <w:r w:rsidR="00142277" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00142277" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="003714E6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003714E6" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6EF8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AF6EF8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003443C9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003443C9" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00F47CB3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F47CB3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA875E7" w14:textId="77777777" w:rsidR="00904AD5" w:rsidRPr="0092151C" w:rsidRDefault="00904AD5" w:rsidP="00EB4935">
+    <w:p w14:paraId="1EA875E7" w14:textId="77777777" w:rsidR="00904AD5" w:rsidRPr="0071568E" w:rsidRDefault="00904AD5" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FBFD5D7" w14:textId="77777777" w:rsidR="00F56793" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+    <w:p w14:paraId="3FBFD5D7" w14:textId="77777777" w:rsidR="00F56793" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00F56793" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F56793" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00F56793" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F56793" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Emerging Governance of Mitochondrial Replacement Therapy: Assessing Coherence Between Scientific Evidence and Policy Outcomes, </w:t>
       </w:r>
-      <w:r w:rsidR="00BA4057" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA4057" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20(1) </w:t>
       </w:r>
-      <w:r w:rsidR="005C18AD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005C18AD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DePaul</w:t>
       </w:r>
-      <w:r w:rsidR="005C18AD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005C18AD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F56793" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F56793" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>journal of health care law</w:t>
       </w:r>
-      <w:r w:rsidR="00BA4057" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA4057" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-61</w:t>
       </w:r>
-      <w:r w:rsidR="00666F18" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00666F18" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA4057" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA4057" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00846E54" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00846E54" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
-      <w:r w:rsidR="00BA4057" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA4057" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00F56793" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F56793" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7B786A" w14:textId="77777777" w:rsidR="000B1B9E" w:rsidRPr="0092151C" w:rsidRDefault="000B1B9E" w:rsidP="00EB4935">
+    <w:p w14:paraId="3D7B786A" w14:textId="77777777" w:rsidR="000B1B9E" w:rsidRPr="0071568E" w:rsidRDefault="000B1B9E" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44C75625" w14:textId="77777777" w:rsidR="00FB21D8" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+    <w:p w14:paraId="44C75625" w14:textId="77777777" w:rsidR="00FB21D8" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="000B1B9E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000B1B9E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="000B1B9E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000B1B9E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Dying to Be Fresh and Clean? Assessing Regulatory Shortcomings Governing Personal Care Products, Cancer Risk, and Epigenetic Damage, </w:t>
       </w:r>
-      <w:r w:rsidR="00846E54" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00846E54" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35 </w:t>
       </w:r>
-      <w:r w:rsidR="000B1B9E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000B1B9E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pace Environmental Law Review</w:t>
       </w:r>
-      <w:r w:rsidR="00690137" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00690137" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75-107 (2017</w:t>
       </w:r>
-      <w:r w:rsidR="00846E54" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00846E54" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="002742BA" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="002742BA" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E40A8E7" w14:textId="77777777" w:rsidR="005F47F2" w:rsidRPr="0092151C" w:rsidRDefault="005F47F2" w:rsidP="00EB4935">
+    <w:p w14:paraId="2E40A8E7" w14:textId="77777777" w:rsidR="005F47F2" w:rsidRPr="0071568E" w:rsidRDefault="005F47F2" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="019C6922" w14:textId="77777777" w:rsidR="005F47F2" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019C6922" w14:textId="77777777" w:rsidR="005F47F2" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="005F47F2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005F47F2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="005F47F2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005F47F2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, The Impact of a Developing Regulatory Framework Governing LDTs in Precision Oncology: Re-envisioning the Clinical Risk Assessment Paradigm, 13 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="005F47F2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005F47F2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>journal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="005F47F2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005F47F2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of health &amp; biomedical law 1</w:t>
       </w:r>
-      <w:r w:rsidR="003C6A98" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003C6A98" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-57</w:t>
       </w:r>
-      <w:r w:rsidR="005F47F2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005F47F2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6879EE34" w14:textId="77777777" w:rsidR="00846E54" w:rsidRPr="0092151C" w:rsidRDefault="00846E54" w:rsidP="00EB4935">
+    <w:p w14:paraId="6879EE34" w14:textId="77777777" w:rsidR="00846E54" w:rsidRPr="0071568E" w:rsidRDefault="00846E54" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="28B42B37" w14:textId="77777777" w:rsidR="003A0AC7" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B42B37" w14:textId="77777777" w:rsidR="003A0AC7" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="003A0AC7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A0AC7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="003A0AC7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A0AC7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Caveat Emptor: How the Intersection of Big Data and Consumer Genomics Exponentially Increases Informational Privacy Risks</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003A0AC7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A0AC7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00846E54" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00846E54" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27 </w:t>
       </w:r>
-      <w:r w:rsidR="006C4AC0" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006C4AC0" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00E675C4" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E675C4" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ealth Matrix</w:t>
       </w:r>
-      <w:r w:rsidR="00446D50" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00446D50" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00E675C4" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E675C4" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Journal of Law-</w:t>
       </w:r>
-      <w:r w:rsidR="006C4AC0" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006C4AC0" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Medicine</w:t>
       </w:r>
-      <w:r w:rsidR="00846E54" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00846E54" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 153-184 (2017)</w:t>
       </w:r>
-      <w:r w:rsidR="00846E54" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00846E54" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EAB89F" w14:textId="77777777" w:rsidR="00002D74" w:rsidRPr="0092151C" w:rsidRDefault="00002D74" w:rsidP="00EB4935">
+    <w:p w14:paraId="22EAB89F" w14:textId="77777777" w:rsidR="00002D74" w:rsidRPr="0071568E" w:rsidRDefault="00002D74" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="21B964DC" w14:textId="77777777" w:rsidR="00604CDF" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B964DC" w14:textId="77777777" w:rsidR="00604CDF" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00B740A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="005046C7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005046C7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Challenging FDA’s Authority to Regulate Autologous Adult Stem Cells for Therapeutic Use: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005046C7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005046C7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Celltex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005046C7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005046C7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Substantial Risks, and</w:t>
       </w:r>
-      <w:r w:rsidR="00D809FD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D809FD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="005046C7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005046C7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Implications of </w:t>
       </w:r>
-      <w:r w:rsidR="005046C7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005046C7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>US v. Regenerative Science</w:t>
       </w:r>
-      <w:r w:rsidR="0018223E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0018223E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005046C7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005046C7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0041262D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0041262D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23 </w:t>
       </w:r>
-      <w:r w:rsidR="004A3EC3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004A3EC3" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Health Matrix: Journal of Law-Medicine</w:t>
       </w:r>
-      <w:r w:rsidR="005114EE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005114EE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 493-535</w:t>
       </w:r>
-      <w:r w:rsidR="0041262D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0041262D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013)</w:t>
       </w:r>
-      <w:r w:rsidR="0018223E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0018223E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605F0F22" w14:textId="77777777" w:rsidR="009328EB" w:rsidRPr="0092151C" w:rsidRDefault="009328EB" w:rsidP="00EB4935">
+    <w:p w14:paraId="605F0F22" w14:textId="77777777" w:rsidR="009328EB" w:rsidRPr="0071568E" w:rsidRDefault="009328EB" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39D46292" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="39D46292" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="008955FD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008955FD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabia</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E61614" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E61614" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>New Pres</w:t>
       </w:r>
-      <w:r w:rsidR="00075B60" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00075B60" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ident, New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00075B60" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00075B60" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hESC</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00075B60" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00075B60" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research Policy:</w:t>
       </w:r>
-      <w:r w:rsidR="00E61614" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E61614" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Comparative International Perspectives and Embryonic Stem Cell Research Laws in France</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008955FD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008955FD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00075B60" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00075B60" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
-      <w:r w:rsidR="00525D1A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00525D1A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(6)</w:t>
       </w:r>
-      <w:r w:rsidR="00075B60" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00075B60" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008456EA" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008456EA" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biotechnology </w:t>
       </w:r>
-      <w:r w:rsidR="00525D1A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00525D1A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Law Report</w:t>
       </w:r>
-      <w:r w:rsidR="005114EE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005114EE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 349-356</w:t>
       </w:r>
-      <w:r w:rsidR="00075B60" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00075B60" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00075B60" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00075B60" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00E61614" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E61614" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003443C9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003443C9" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D63F00" w14:textId="77777777" w:rsidR="00B94A03" w:rsidRPr="0092151C" w:rsidRDefault="00B94A03" w:rsidP="00EB4935">
-[...10 lines deleted...]
-    <w:p w14:paraId="6D3BB32C" w14:textId="59E2A4B2" w:rsidR="00B94A03" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+    <w:p w14:paraId="23D63F00" w14:textId="77777777" w:rsidR="00B94A03" w:rsidRPr="0071568E" w:rsidRDefault="00B94A03" w:rsidP="00EB4935">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3BB32C" w14:textId="59E2A4B2" w:rsidR="00B94A03" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00B740A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B94A03" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B94A03" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Granular Control of EHRs to Overcome Fragmented Disclosure Law: How Policy Choices for Granularity will Affect Clinical Care, Impact Secondary Use of Health Information, and Alter Ri</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sks for Patients and Providers,</w:t>
       </w:r>
-      <w:r w:rsidR="00B94A03" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B94A03" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 </w:t>
       </w:r>
-      <w:r w:rsidR="00B94A03" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B94A03" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indiana Health Law Review</w:t>
       </w:r>
-      <w:r w:rsidR="00B94A03" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B94A03" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 39</w:t>
       </w:r>
-      <w:r w:rsidR="009C397C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009C397C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-73</w:t>
       </w:r>
-      <w:r w:rsidR="00B94A03" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B94A03" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26558676" w14:textId="77777777" w:rsidR="00921541" w:rsidRPr="0092151C" w:rsidRDefault="00921541" w:rsidP="00EB4935">
+    <w:p w14:paraId="26558676" w14:textId="77777777" w:rsidR="00921541" w:rsidRPr="0071568E" w:rsidRDefault="00921541" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A1430DD" w14:textId="77777777" w:rsidR="007402B8" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+    <w:p w14:paraId="3A1430DD" w14:textId="77777777" w:rsidR="007402B8" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00B740A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="007402B8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007402B8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sleep Deprived Physicians Considering Modafinil: Using a Controlled Substance </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007402B8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007402B8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="007402B8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007402B8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cognitive Enhancement Gambles </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007402B8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007402B8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>With</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="007402B8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007402B8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Differential Drug Responses and Violates Ethical </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007402B8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007402B8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>And</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="007402B8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007402B8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Legal Duties Against Physician Impairment, </w:t>
       </w:r>
-      <w:r w:rsidR="008D6C3B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008D6C3B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13 </w:t>
       </w:r>
-      <w:r w:rsidR="00C30F1E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C30F1E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DePaul </w:t>
       </w:r>
-      <w:r w:rsidR="007402B8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007402B8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal of Health Care Law</w:t>
       </w:r>
-      <w:r w:rsidR="008D6C3B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008D6C3B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 339</w:t>
       </w:r>
-      <w:r w:rsidR="009C397C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009C397C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-366</w:t>
       </w:r>
-      <w:r w:rsidR="008D6C3B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008D6C3B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007348F5" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007348F5" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008D6C3B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008D6C3B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2011). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A35984" w14:textId="77777777" w:rsidR="007402B8" w:rsidRPr="0092151C" w:rsidRDefault="007402B8" w:rsidP="00EB4935">
+    <w:p w14:paraId="33A35984" w14:textId="77777777" w:rsidR="007402B8" w:rsidRPr="0071568E" w:rsidRDefault="007402B8" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1CADDE85" w14:textId="77777777" w:rsidR="00643F07" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CADDE85" w14:textId="77777777" w:rsidR="00643F07" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00643F07" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00643F07" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00B740A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00643F07" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00643F07" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Waiving Informed Consent to Prenatal Screening and Diagnosis? Problems with Paradoxical Nego</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tiation in Surrogacy Contracts,</w:t>
       </w:r>
-      <w:r w:rsidR="00643F07" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00643F07" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A51B5B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A51B5B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00643F07" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00643F07" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00643F07" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00643F07" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Law, Medicine &amp; Ethics</w:t>
       </w:r>
-      <w:r w:rsidR="00A51B5B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A51B5B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 559</w:t>
       </w:r>
-      <w:r w:rsidR="005114EE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005114EE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-564</w:t>
       </w:r>
-      <w:r w:rsidR="00A51B5B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A51B5B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A51B5B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A51B5B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00643F07" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00643F07" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003443C9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003443C9" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="553E4552" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
+    <w:p w14:paraId="553E4552" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50F62CAF" w14:textId="77777777" w:rsidR="0017019C" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+    <w:p w14:paraId="50F62CAF" w14:textId="77777777" w:rsidR="0017019C" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00B740A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reining </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pharmacological Enhancement Train: We Should Remain Vigilant About Regulatory Standards </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pre</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>scribing Controlled Substances,</w:t>
       </w:r>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F5F2F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003F5F2F" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Law, Medicine &amp; Ethics</w:t>
       </w:r>
-      <w:r w:rsidR="003F5F2F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003F5F2F" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 272</w:t>
       </w:r>
-      <w:r w:rsidR="005114EE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005114EE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-279</w:t>
       </w:r>
-      <w:r w:rsidR="003F5F2F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003F5F2F" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="003F5F2F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003F5F2F" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003443C9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003443C9" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0F1D23DF" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
+    <w:p w14:paraId="0F1D23DF" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6BF5E3DF" w14:textId="77777777" w:rsidR="000E3E0D" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF5E3DF" w14:textId="77777777" w:rsidR="000E3E0D" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00B740A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000E3E0D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E3E0D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Physicians Prescribing “Medicine” for Enhancement: Why We Should Not and C</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>annot Overlook Safety Concerns,</w:t>
       </w:r>
-      <w:r w:rsidR="000E3E0D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E3E0D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11 </w:t>
       </w:r>
-      <w:r w:rsidR="000E3E0D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E3E0D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>American Journal of Bioethics</w:t>
       </w:r>
-      <w:r w:rsidR="000E3E0D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E3E0D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17</w:t>
       </w:r>
-      <w:r w:rsidR="005114EE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005114EE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-19</w:t>
       </w:r>
-      <w:r w:rsidR="000E3E0D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E3E0D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000E3E0D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E3E0D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="003443C9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003443C9" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="000E3E0D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E3E0D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5333D540" w14:textId="77777777" w:rsidR="000E3E0D" w:rsidRPr="0092151C" w:rsidRDefault="000E3E0D" w:rsidP="00EB4935">
+    <w:p w14:paraId="5333D540" w14:textId="77777777" w:rsidR="000E3E0D" w:rsidRPr="0071568E" w:rsidRDefault="000E3E0D" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="0688E02E" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0688E02E" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00B740A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lessons from </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Havasupai Tribe v. Arizona State University Board of Regents</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: Recognizing Group, Cultural, and Dignitary Harms as Legitimate Risks Warranting Inte</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">gration into Research Practice, </w:t>
       </w:r>
-      <w:r w:rsidR="000E3E0D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E3E0D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jou</w:t>
       </w:r>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rnal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Health &amp; Biomedical Law</w:t>
       </w:r>
-      <w:r w:rsidR="000E3E0D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E3E0D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 175</w:t>
       </w:r>
-      <w:r w:rsidR="005114EE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005114EE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-225</w:t>
       </w:r>
-      <w:r w:rsidR="000E3E0D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E3E0D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2010)</w:t>
       </w:r>
-      <w:r w:rsidR="0017019C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0017019C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0CF5B7" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
+    <w:p w14:paraId="4C0CF5B7" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="283B3F61" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+    <w:p w14:paraId="283B3F61" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00B740A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal Regulation of Banking Newborn Blood Spots for Research: How </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bearder</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beleno</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Resolve the Question of Consent,</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11 </w:t>
       </w:r>
-      <w:r w:rsidR="00C30F1E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C30F1E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Houston </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal of Health Law &amp; Policy</w:t>
       </w:r>
-      <w:r w:rsidR="00A51B5B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A51B5B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F62F7A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F62F7A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="005114EE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005114EE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-46</w:t>
       </w:r>
-      <w:r w:rsidR="00F62F7A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F62F7A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E3E0D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E3E0D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(2010</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000E3E0D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E3E0D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00C855A7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C855A7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003443C9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003443C9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="03FB342C" w14:textId="77777777" w:rsidR="0017019C" w:rsidRPr="0092151C" w:rsidRDefault="0017019C" w:rsidP="00EB4935">
+    <w:p w14:paraId="03FB342C" w14:textId="77777777" w:rsidR="0017019C" w:rsidRPr="0071568E" w:rsidRDefault="0017019C" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="570D3DD8" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570D3DD8" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00B740A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baby Gender Mentor: Class Action Litigation Calls Attention to a Deficient Federal Regulatory Framework for DTC Genetic Tests, Politicized State Statutory Construction, </w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and a Lack of Informed Consent,</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Medicine and Law</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71</w:t>
       </w:r>
-      <w:r w:rsidR="005114EE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005114EE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-92</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2010).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320A7AB6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
+    <w:p w14:paraId="320A7AB6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="57125987" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57125987" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00B740A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Revisiting the USPTO’s Examination Guidelines for Gene Patents: Congressional Inaction, USPTO </w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Restraint, and Judicial Remedy,</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of International Biotechnology Law </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>204</w:t>
       </w:r>
-      <w:r w:rsidR="005114EE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005114EE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-209</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2009</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="003443C9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003443C9" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="76017FD5" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
+    <w:p w14:paraId="76017FD5" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32920EE2" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+    <w:p w14:paraId="32920EE2" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00B740A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>State Codification of Federal Regulatory Ambiguities in Biobanking and Genetic Research: What Can We Learn</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from New Mexico and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Minnesota?</w:t>
       </w:r>
-      <w:r w:rsidR="00B740A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Legal Medicine</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 299</w:t>
       </w:r>
-      <w:r w:rsidR="005114EE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005114EE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-327</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2009</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="003443C9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003443C9" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2851BB5C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
+    <w:p w14:paraId="2851BB5C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="628D884B" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628D884B" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jennifer </w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Girod &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine </w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A Proposal for Comprehensive Biobank Research Laws to Promote Tra</w:t>
       </w:r>
-      <w:r w:rsidR="00195385" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nslational Medicine in Indiana,</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indiana Health Law Review</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 217</w:t>
       </w:r>
-      <w:r w:rsidR="005114EE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005114EE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-250</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2008).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB29736" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
+    <w:p w14:paraId="6AB29736" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="435"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="605FD705" w14:textId="77777777" w:rsidR="00F54FD3" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605FD705" w14:textId="77777777" w:rsidR="00F54FD3" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eric Morrell, Brandon Brown, Ru Qi, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Paul Helft, The Do-Not-Resuscitate Order: Association with Advance Directives, Physician Specialty, and Documentation of Discussion 15 Years After the PSDA, 34 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CE46A8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CE46A8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>journal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CE46A8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CE46A8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of medical ethics</w:t>
       </w:r>
-      <w:r w:rsidR="00CE46A8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CE46A8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>642-647 (2008</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="57C8C3F1" w14:textId="77777777" w:rsidR="00F54FD3" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+    <w:p w14:paraId="57C8C3F1" w14:textId="77777777" w:rsidR="00F54FD3" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4C11C852" w14:textId="77777777" w:rsidR="00F54FD3" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C11C852" w14:textId="77777777" w:rsidR="00F54FD3" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">David Haas, Jaime Renbarger, Eric Meslin, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, David Flockhart, Patient Attitudes Toward Genotyping in an Urban Women's Health Clinic, 112 </w:t>
       </w:r>
-      <w:r w:rsidR="00CE46A8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CE46A8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>obstetrics and gynecology</w:t>
       </w:r>
-      <w:r w:rsidR="00CE46A8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CE46A8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1023-1028 (2008</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="613ECE79" w14:textId="77777777" w:rsidR="00F54FD3" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+    <w:p w14:paraId="613ECE79" w14:textId="77777777" w:rsidR="00F54FD3" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4183EC3F" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4183EC3F" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Carole Wegner, Valita Fredland, Paul Helft, Ethics, Law, and Commercial Surrogacy: A Call for Uniformity, 35 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CE46A8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CE46A8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>journal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CE46A8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CE46A8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of law, medicine &amp; ethics</w:t>
       </w:r>
-      <w:r w:rsidR="00CE46A8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CE46A8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>300-309 (2007</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7D0B0320" w14:textId="77777777" w:rsidR="00F54FD3" w:rsidRPr="0092151C" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
+    <w:p w14:paraId="7D0B0320" w14:textId="77777777" w:rsidR="00F54FD3" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6A203197" w14:textId="6275CA75" w:rsidR="00E3052C" w:rsidRPr="0092151C" w:rsidRDefault="00E3052C" w:rsidP="00EB4935">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A203197" w14:textId="6275CA75" w:rsidR="00E3052C" w:rsidRPr="0071568E" w:rsidRDefault="00E3052C" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Publication notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A83E574" w14:textId="77777777" w:rsidR="003443C9" w:rsidRPr="0092151C" w:rsidRDefault="003443C9" w:rsidP="00EB4935">
+    <w:p w14:paraId="2A83E574" w14:textId="77777777" w:rsidR="003443C9" w:rsidRPr="0071568E" w:rsidRDefault="003443C9" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">* Denotes peer-reviewed </w:t>
       </w:r>
-      <w:r w:rsidR="00525D1A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00525D1A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00525D1A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00525D1A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>refereed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00525D1A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00525D1A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> j</w:t>
       </w:r>
-      <w:r w:rsidR="0036273A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0036273A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ournal</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DC967B" w14:textId="4178F6EB" w:rsidR="00E3052C" w:rsidRPr="0092151C" w:rsidRDefault="00E3052C" w:rsidP="00EB4935">
+    <w:p w14:paraId="45DC967B" w14:textId="4178F6EB" w:rsidR="00E3052C" w:rsidRPr="0071568E" w:rsidRDefault="00E3052C" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Student Authors]: Dean’s instruction at the College of Public Health to list </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as first author on all publications where students </w:t>
       </w:r>
-      <w:r w:rsidR="00387E5B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00387E5B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>participated</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21064C50" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="21064C50" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AA633F" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68AE149E" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Law and Policy </w:t>
       </w:r>
-      <w:r w:rsidR="004C3486" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004C3486" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Memoranda</w:t>
       </w:r>
-      <w:r w:rsidR="001A76AC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001A76AC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, Technical Reports, and Public Comments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7959DC18" w14:textId="77777777" w:rsidR="001A76AC" w:rsidRPr="0092151C" w:rsidRDefault="001A76AC" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7959DC18" w14:textId="77777777" w:rsidR="001A76AC" w:rsidRPr="0071568E" w:rsidRDefault="001A76AC" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="075D77BD" w14:textId="1C1C9D64" w:rsidR="00114925" w:rsidRPr="0092151C" w:rsidRDefault="00114925" w:rsidP="00114925">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="075D77BD" w14:textId="1C1C9D64" w:rsidR="00114925" w:rsidRPr="0071568E" w:rsidRDefault="00114925" w:rsidP="00114925">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Policy Memorandum: Senate Bill 1517 and House Bill 2271, Massachusetts State Legislature Public Health Committee, July 12, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C73A3F" w14:textId="77777777" w:rsidR="00114925" w:rsidRPr="0092151C" w:rsidRDefault="00114925" w:rsidP="00207FBE">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="27C73A3F" w14:textId="77777777" w:rsidR="00114925" w:rsidRPr="0071568E" w:rsidRDefault="00114925" w:rsidP="00207FBE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21123949" w14:textId="10CED25C" w:rsidR="00114925" w:rsidRPr="0092151C" w:rsidRDefault="00114925" w:rsidP="00114925">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="21123949" w14:textId="10CED25C" w:rsidR="00114925" w:rsidRPr="0071568E" w:rsidRDefault="00114925" w:rsidP="00114925">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Policy Memorandum: House</w:t>
       </w:r>
-      <w:r w:rsidR="00004156" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00004156" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bill 2241, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Massachusetts State Legislature Public Health Committee, July 12, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532C7A6A" w14:textId="77777777" w:rsidR="00114925" w:rsidRPr="0092151C" w:rsidRDefault="00114925" w:rsidP="00207FBE">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="532C7A6A" w14:textId="77777777" w:rsidR="00114925" w:rsidRPr="0071568E" w:rsidRDefault="00114925" w:rsidP="00207FBE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C6106A0" w14:textId="6968BC68" w:rsidR="00207FBE" w:rsidRPr="0092151C" w:rsidRDefault="00207FBE" w:rsidP="00207FBE">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6C6106A0" w14:textId="6968BC68" w:rsidR="00207FBE" w:rsidRPr="0071568E" w:rsidRDefault="00207FBE" w:rsidP="00207FBE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Policy Memorandum: Senate Bill 64, Florida State Legislature Health Policy Committee, January 16, 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61482B53" w14:textId="77777777" w:rsidR="00207FBE" w:rsidRPr="0092151C" w:rsidRDefault="00207FBE" w:rsidP="00EB5E9E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="61482B53" w14:textId="77777777" w:rsidR="00207FBE" w:rsidRPr="0071568E" w:rsidRDefault="00207FBE" w:rsidP="00EB5E9E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28B2EB17" w14:textId="7210C954" w:rsidR="00704097" w:rsidRPr="0092151C" w:rsidRDefault="00704097" w:rsidP="00EB5E9E">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="28B2EB17" w14:textId="7210C954" w:rsidR="00704097" w:rsidRPr="0071568E" w:rsidRDefault="00704097" w:rsidP="00EB5E9E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Policy Memorandum: House Bill 3999, Massachusetts State Legislature Public Health Committee, December 10, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F1A652" w14:textId="77777777" w:rsidR="00704097" w:rsidRPr="0092151C" w:rsidRDefault="00704097" w:rsidP="00EB5E9E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="72F1A652" w14:textId="77777777" w:rsidR="00704097" w:rsidRPr="0071568E" w:rsidRDefault="00704097" w:rsidP="00EB5E9E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B86973E" w14:textId="09089CC5" w:rsidR="00704097" w:rsidRPr="0092151C" w:rsidRDefault="00704097" w:rsidP="00704097">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3B86973E" w14:textId="09089CC5" w:rsidR="00704097" w:rsidRPr="0071568E" w:rsidRDefault="00704097" w:rsidP="00704097">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Policy Memorandum: Senate Bill 2359, Massachusetts State Legislature Public Health Committee, December 10, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3564FE50" w14:textId="77777777" w:rsidR="00704097" w:rsidRPr="0092151C" w:rsidRDefault="00704097" w:rsidP="00EB5E9E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3564FE50" w14:textId="77777777" w:rsidR="00704097" w:rsidRPr="0071568E" w:rsidRDefault="00704097" w:rsidP="00EB5E9E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E7D2644" w14:textId="2A72F1C8" w:rsidR="00EB5E9E" w:rsidRPr="0092151C" w:rsidRDefault="00EB5E9E" w:rsidP="00EB5E9E">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7E7D2644" w14:textId="2A72F1C8" w:rsidR="00EB5E9E" w:rsidRPr="0071568E" w:rsidRDefault="00EB5E9E" w:rsidP="00EB5E9E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Policy Memo</w:t>
       </w:r>
-      <w:r w:rsidR="006D1655" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006D1655" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>randum</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: Congressional </w:t>
       </w:r>
-      <w:r w:rsidR="0015472E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0015472E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Appropriations</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E77EB" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009E77EB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>and Human Germline Modification</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, U.S. Congressional </w:t>
       </w:r>
-      <w:r w:rsidR="00020184" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00020184" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Appropriations</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee, </w:t>
       </w:r>
-      <w:r w:rsidR="00FE0114" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE0114" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>July</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00957A2F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00957A2F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00FE0114" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE0114" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00957A2F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00957A2F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2231EB6D" w14:textId="77777777" w:rsidR="00DF780E" w:rsidRPr="0092151C" w:rsidRDefault="00DF780E" w:rsidP="00EB5E9E">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="2231EB6D" w14:textId="77777777" w:rsidR="00DF780E" w:rsidRPr="0071568E" w:rsidRDefault="00DF780E" w:rsidP="00EB5E9E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70217DA6" w14:textId="77777777" w:rsidR="00DF780E" w:rsidRPr="0071568E" w:rsidRDefault="00DF780E" w:rsidP="00EB5E9E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcy Darnovsky et al., Civil Society Statement to the Organizers of the Second International Summit on Human Genome Editing, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Center for Genetics and Society</w:t>
       </w:r>
-      <w:r w:rsidR="00217A0C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00217A0C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, November 28, 2018 (with Katherine Drabiak).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51102CA1" w14:textId="77777777" w:rsidR="00837F45" w:rsidRPr="0092151C" w:rsidRDefault="00837F45" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="51102CA1" w14:textId="77777777" w:rsidR="00837F45" w:rsidRPr="0071568E" w:rsidRDefault="00837F45" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E496B74" w14:textId="37E115DA" w:rsidR="001A76AC" w:rsidRPr="0092151C" w:rsidRDefault="001A76AC" w:rsidP="00255FCD">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="1E496B74" w14:textId="37E115DA" w:rsidR="001A76AC" w:rsidRPr="0071568E" w:rsidRDefault="001A76AC" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Public Comments to the Singapore Bioethics Advisory Committee on the Topic of Mitochondrial Genome Transfer Technology, Singapore Bioethics Advisory Committee, June 15, 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AC161D" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="01AC161D" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D90943" w14:textId="748CED8F" w:rsidR="0015272F" w:rsidRPr="0071568E" w:rsidRDefault="0015272F" w:rsidP="0015272F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">FDA Regulation </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prescription Drug Advertisements: Factors </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consider When Introducing Comparative Effectiveness Claims, White Paper, Indiana University Center for Bioethics</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E45280F" w14:textId="77777777" w:rsidR="0015272F" w:rsidRPr="0071568E" w:rsidRDefault="0015272F" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1E9452" w14:textId="5D827551" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">GINA and Genetic Discrimination, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>PredictER</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Law and Policy Update</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>. Indiana University Center for Bioethics, June 11, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762D1BED" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="762D1BED" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9542F7" w14:textId="70DB93B1" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Human Specimen Collection, Biobanking, and Genetic Research, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>PredictER</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Law and Policy Update</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>. Indiana University Center for Bioethics, May 14, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6836DEE9" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6836DEE9" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C12810A" w14:textId="32BDE364" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Newborn Blood Spot Banking: Approaches to Consent, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>PredictER</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Law and Policy Update</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>. Indiana University Center for Bioethics, March 12, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5006594D" w14:textId="77777777" w:rsidR="00387E5B" w:rsidRPr="0092151C" w:rsidRDefault="00387E5B" w:rsidP="00255FCD">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="5006594D" w14:textId="77777777" w:rsidR="00387E5B" w:rsidRPr="0071568E" w:rsidRDefault="00387E5B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00363554" w14:textId="1C5A51F1" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Commercialization and Gene Patenting, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>PredictER</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Law and Policy Update</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>. Indiana University Center for Bioethics. December 11, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA87D0E" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3AA87D0E" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD25C00" w14:textId="1E9CB524" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Direct-To-Consumer Genetic Testing, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>PredictER</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Law and Policy Update</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>. Indiana University Center for Bioethics, December 11, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D205306" w14:textId="77777777" w:rsidR="00AE28F0" w:rsidRPr="0092151C" w:rsidRDefault="00AE28F0" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="5D205306" w14:textId="77777777" w:rsidR="00AE28F0" w:rsidRPr="0071568E" w:rsidRDefault="00AE28F0" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C1E0417" w14:textId="77777777" w:rsidR="00B40850" w:rsidRPr="0092151C" w:rsidRDefault="00DB5442" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3C1E0417" w14:textId="77777777" w:rsidR="00B40850" w:rsidRPr="0071568E" w:rsidRDefault="00DB5442" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Commentary</w:t>
       </w:r>
-      <w:r w:rsidR="00534A52" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00534A52" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00534A52" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00534A52" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OpEds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="668FCA4F" w14:textId="77777777" w:rsidR="00712065" w:rsidRPr="0092151C" w:rsidRDefault="00712065" w:rsidP="00255FCD">
-[...30 lines deleted...]
-        <w:t xml:space="preserve">We Don’t Know if the Babies Born </w:t>
+    <w:p w14:paraId="668FCA4F" w14:textId="77777777" w:rsidR="00712065" w:rsidRPr="0071568E" w:rsidRDefault="00712065" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A89E453" w14:textId="5006975C" w:rsidR="00F07289" w:rsidRPr="0071568E" w:rsidRDefault="00F07289" w:rsidP="00A14225">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak, Florida State Supreme Court Rules on Do-It-Yourself Sperm “Donations,” Bioethics Today, January 26, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B0755A" w14:textId="77777777" w:rsidR="00F07289" w:rsidRPr="0071568E" w:rsidRDefault="00F07289" w:rsidP="00A14225">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F29F403" w14:textId="57092A81" w:rsidR="0051030E" w:rsidRPr="0071568E" w:rsidRDefault="0051030E" w:rsidP="00A14225">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katherine Drabiak, We </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0051030E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Don’t</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Know if the Babies Born </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0051030E">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mitochondrial Replacement Therapy Will Still Develop Mitochondrial Disease, Journal of Medical Ethics</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73683" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Forum, August 5, 2025. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25648C01" w14:textId="77777777" w:rsidR="0051030E" w:rsidRDefault="0051030E" w:rsidP="00A14225">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="25648C01" w14:textId="77777777" w:rsidR="0051030E" w:rsidRPr="0071568E" w:rsidRDefault="0051030E" w:rsidP="00A14225">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E10E8E" w14:textId="6782F100" w:rsidR="00BC38B5" w:rsidRPr="0071568E" w:rsidRDefault="000E57E7" w:rsidP="00A14225">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Katherine Drabiak, Post-Mortem Pregnancy is About Brain Death, Not Abortion, Orlando Sentinel, June 1, 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8387F1" w14:textId="77777777" w:rsidR="00BC38B5" w:rsidRDefault="00BC38B5" w:rsidP="00A14225">
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7F8387F1" w14:textId="77777777" w:rsidR="00BC38B5" w:rsidRPr="0071568E" w:rsidRDefault="00BC38B5" w:rsidP="00A14225">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E32DBE5" w14:textId="11F85939" w:rsidR="009A4EE0" w:rsidRPr="0071568E" w:rsidRDefault="009A4EE0" w:rsidP="00A14225">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katherine Drabiak, Montana SB </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>136</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Future of Physician Assisted Suicide in the U.S., Bioethics Today, March 7, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF132FA" w14:textId="77777777" w:rsidR="009A4EE0" w:rsidRPr="0071568E" w:rsidRDefault="009A4EE0" w:rsidP="00A14225">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E26D990" w14:textId="502A970A" w:rsidR="00A14225" w:rsidRPr="0071568E" w:rsidRDefault="00A14225" w:rsidP="00A14225">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, </w:t>
       </w:r>
-      <w:r w:rsidR="00630C19" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00630C19" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Measures for Recreational Marijuana Failed in Three States: </w:t>
       </w:r>
-      <w:r w:rsidR="00F062D1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F062D1" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00630C19" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00630C19" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Win for Public Health, Harvard Law Bil</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00630C19" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00630C19" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00630C19" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00630C19" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>November</w:t>
       </w:r>
-      <w:r w:rsidR="00383098" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00383098" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651CD511" w14:textId="77777777" w:rsidR="00A14225" w:rsidRPr="0092151C" w:rsidRDefault="00A14225" w:rsidP="00A14225">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="651CD511" w14:textId="77777777" w:rsidR="00A14225" w:rsidRPr="0071568E" w:rsidRDefault="00A14225" w:rsidP="00A14225">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D985750" w14:textId="1D610FC3" w:rsidR="00A14225" w:rsidRPr="0071568E" w:rsidRDefault="00A14225" w:rsidP="00A14225">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, </w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">tates </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ad </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>bortion</w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> M</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">easures on the </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">allot – </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">here </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">hey </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">assed, </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">here </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">hey </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ailed, and </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">hat </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ll </w:t>
       </w:r>
-      <w:r w:rsidR="0099023B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0099023B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>eans</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>The Conversation</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="008E749F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E749F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>November 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2024.</w:t>
       </w:r>
-      <w:r w:rsidR="001824E8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001824E8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ***</w:t>
       </w:r>
-      <w:r w:rsidR="001824E8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001824E8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence of impact: republished by outlets such as the </w:t>
       </w:r>
-      <w:r w:rsidR="000C74A9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000C74A9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>San Francisco Chronicle</w:t>
       </w:r>
-      <w:r w:rsidR="001824E8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001824E8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Hearst Newspapers</w:t>
       </w:r>
-      <w:r w:rsidR="000C74A9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000C74A9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>. Reached over 2</w:t>
       </w:r>
-      <w:r w:rsidR="00EC5035" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EC5035" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="000C74A9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000C74A9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00EC5035" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EC5035" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="000C74A9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000C74A9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>00 readers.</w:t>
       </w:r>
-      <w:r w:rsidR="001A6B01" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001A6B01" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E74DC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005E74DC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Resulted in KCBS New Radio/Audacy Podcast (San Francisco</w:t>
       </w:r>
-      <w:r w:rsidR="00067102" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00067102" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>) interview</w:t>
       </w:r>
-      <w:r w:rsidR="005E74DC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005E74DC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4702CC7F" w14:textId="77777777" w:rsidR="00A14225" w:rsidRPr="0092151C" w:rsidRDefault="00A14225" w:rsidP="00C8552E">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="4702CC7F" w14:textId="77777777" w:rsidR="00A14225" w:rsidRPr="0071568E" w:rsidRDefault="00A14225" w:rsidP="00C8552E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4652AA" w14:textId="18A9D952" w:rsidR="003F2513" w:rsidRPr="0071568E" w:rsidRDefault="003F2513" w:rsidP="00C8552E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Katherine Drabiak, Misleading Amendment 4 Ads Undermine Voter Integrity, Orlando Sentinel, October 27, 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D0C6E4" w14:textId="77777777" w:rsidR="003F2513" w:rsidRPr="0092151C" w:rsidRDefault="003F2513" w:rsidP="00C8552E">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="47D0C6E4" w14:textId="77777777" w:rsidR="003F2513" w:rsidRPr="0071568E" w:rsidRDefault="003F2513" w:rsidP="00C8552E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35511E61" w14:textId="76DE4382" w:rsidR="00712065" w:rsidRPr="0071568E" w:rsidRDefault="00712065" w:rsidP="00C8552E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, What Is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Frozen Embryo Worth? Alabama’s IVF Case Reflects Bigger Questions Over Grieving and Wrongful Death Laws, The Conversation, March 7, 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04073560" w14:textId="77777777" w:rsidR="00712065" w:rsidRPr="0092151C" w:rsidRDefault="00712065" w:rsidP="00C8552E">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="04073560" w14:textId="77777777" w:rsidR="00712065" w:rsidRPr="0071568E" w:rsidRDefault="00712065" w:rsidP="00C8552E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239757F4" w14:textId="77777777" w:rsidR="00C8552E" w:rsidRPr="0071568E" w:rsidRDefault="00C8552E" w:rsidP="00C8552E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Katherine Drabiak, The Satanic Temple Asserts Medication Abortion is a Religious Right, Harvard Law Bill of Health, February 9, 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0015E856" w14:textId="77777777" w:rsidR="00C8552E" w:rsidRPr="0092151C" w:rsidRDefault="00C8552E" w:rsidP="00EE1657">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0015E856" w14:textId="77777777" w:rsidR="00C8552E" w:rsidRPr="0071568E" w:rsidRDefault="00C8552E" w:rsidP="00EE1657">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637EE3A9" w14:textId="77777777" w:rsidR="00EE1657" w:rsidRPr="0071568E" w:rsidRDefault="00EE1657" w:rsidP="00EE1657">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, </w:t>
       </w:r>
-      <w:r w:rsidR="00954C9C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00954C9C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>LED Lightbulbs May Be Hazardous to Your Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, The Hill, August </w:t>
       </w:r>
-      <w:r w:rsidR="00B93B27" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B93B27" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00954C9C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00954C9C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F0C1FC" w14:textId="77777777" w:rsidR="00EE1657" w:rsidRPr="0092151C" w:rsidRDefault="00EE1657" w:rsidP="0065089A">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="15F0C1FC" w14:textId="77777777" w:rsidR="00EE1657" w:rsidRPr="0071568E" w:rsidRDefault="00EE1657" w:rsidP="0065089A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504E9DC3" w14:textId="77777777" w:rsidR="0065089A" w:rsidRPr="0071568E" w:rsidRDefault="0065089A" w:rsidP="0065089A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Katherine Drabiak, Human Rights Report and Age of Consent for Sex Laws, Harvard Law Bill of Health, May 4, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73072B09" w14:textId="77777777" w:rsidR="0065089A" w:rsidRPr="0092151C" w:rsidRDefault="0065089A" w:rsidP="00255FCD">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="73072B09" w14:textId="77777777" w:rsidR="0065089A" w:rsidRPr="0071568E" w:rsidRDefault="0065089A" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750AF95E" w14:textId="77777777" w:rsidR="00C754E3" w:rsidRPr="0071568E" w:rsidRDefault="00C754E3" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Katherine Drabiak, Florida’s Collection of Transgender Data is About Health, Not Privacy, Orlando Sentinel, February 9, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410D8A27" w14:textId="77777777" w:rsidR="00C754E3" w:rsidRPr="0092151C" w:rsidRDefault="00C754E3" w:rsidP="00255FCD">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="410D8A27" w14:textId="77777777" w:rsidR="00C754E3" w:rsidRPr="0071568E" w:rsidRDefault="00C754E3" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F79CF83" w14:textId="29FF4014" w:rsidR="004318BF" w:rsidRPr="0071568E" w:rsidRDefault="006D019B" w:rsidP="004318BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, The </w:t>
       </w:r>
-      <w:r w:rsidR="009718E5" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009718E5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ethical Dilemmas Behind Plans </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="009718E5" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009718E5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="009718E5" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009718E5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Involuntary Treatment </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="009718E5" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009718E5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Target Homelessness, Mental Illness and Addiction</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, The Conversation, February 3, 2023.</w:t>
       </w:r>
-      <w:r w:rsidR="004318BF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004318BF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ***</w:t>
       </w:r>
-      <w:r w:rsidR="004318BF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004318BF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence of impact: republished by outlets such as the </w:t>
       </w:r>
-      <w:r w:rsidR="003A65D9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A65D9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Atlanta</w:t>
       </w:r>
-      <w:r w:rsidR="004318BF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004318BF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Journal-Constitution, Houston Chronicle, and Hearst Newspapers.</w:t>
       </w:r>
-      <w:r w:rsidR="00EC5035" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EC5035" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reached over 20,000 readers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1AAA29" w14:textId="77777777" w:rsidR="006D019B" w:rsidRPr="0092151C" w:rsidRDefault="006D019B" w:rsidP="00255FCD">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3F1AAA29" w14:textId="77777777" w:rsidR="006D019B" w:rsidRPr="0071568E" w:rsidRDefault="006D019B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CFEAB00" w14:textId="77777777" w:rsidR="008143C3" w:rsidRPr="0071568E" w:rsidRDefault="008143C3" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, </w:t>
       </w:r>
-      <w:r w:rsidR="00333D0A" w:rsidRPr="0092151C">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00333D0A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Change </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00333D0A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Won’t</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00333D0A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Appear Overnight in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00333D0A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
-      <w:r w:rsidR="00333D0A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00333D0A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> States if the Supreme Court O</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>verturns Roe v. Wade</w:t>
       </w:r>
-      <w:r w:rsidR="00080037" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00080037" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, The Conversation, June 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2022.</w:t>
       </w:r>
-      <w:r w:rsidR="00000B71" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00000B71" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ***</w:t>
       </w:r>
-      <w:r w:rsidR="00000B71" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00000B71" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence of impact: </w:t>
       </w:r>
-      <w:r w:rsidR="00403FA3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00403FA3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>listed on Supreme Court of the U.S. blog</w:t>
       </w:r>
-      <w:r w:rsidR="004318BF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004318BF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> as </w:t>
       </w:r>
-      <w:r w:rsidR="00403FA3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00403FA3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>“one to read this week,” and republished by outlet</w:t>
       </w:r>
-      <w:r w:rsidR="00733564" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00733564" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">s such as the Houston Chronicle, </w:t>
       </w:r>
-      <w:r w:rsidR="00403FA3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00403FA3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Hearst Newspapers</w:t>
       </w:r>
-      <w:r w:rsidR="00733564" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00733564" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, and Yahoo News</w:t>
       </w:r>
-      <w:r w:rsidR="00403FA3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00403FA3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F32379" w14:textId="77777777" w:rsidR="008143C3" w:rsidRPr="0092151C" w:rsidRDefault="008143C3" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="50F32379" w14:textId="77777777" w:rsidR="008143C3" w:rsidRPr="0071568E" w:rsidRDefault="008143C3" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AA4B832" w14:textId="77777777" w:rsidR="008866AD" w:rsidRPr="0092151C" w:rsidRDefault="008866AD" w:rsidP="00255FCD">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="1AA4B832" w14:textId="77777777" w:rsidR="008866AD" w:rsidRPr="0071568E" w:rsidRDefault="008866AD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, What’s Behind the Push to </w:t>
       </w:r>
-      <w:r w:rsidR="00EC52FF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EC52FF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Revise</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marijuana</w:t>
       </w:r>
-      <w:r w:rsidR="00EC52FF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EC52FF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00EC52FF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EC52FF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Laws?,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00EC52FF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EC52FF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Orlando Sentinel, May 25</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3B0478" w14:textId="77777777" w:rsidR="008866AD" w:rsidRPr="0092151C" w:rsidRDefault="008866AD" w:rsidP="00255FCD">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3C3B0478" w14:textId="77777777" w:rsidR="008866AD" w:rsidRPr="0071568E" w:rsidRDefault="008866AD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F27532C" w14:textId="77777777" w:rsidR="00F02997" w:rsidRPr="0071568E" w:rsidRDefault="00F02997" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Katherine Drabiak, Trying to Coerce the Unvaccinated Threatens Everyone’s Rights, Chicago Tribune, January 26, 2022.</w:t>
       </w:r>
-      <w:r w:rsidR="008866AD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008866AD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AEA82F" w14:textId="77777777" w:rsidR="00244DE5" w:rsidRPr="0092151C" w:rsidRDefault="00244DE5" w:rsidP="00255FCD">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="62AEA82F" w14:textId="77777777" w:rsidR="00244DE5" w:rsidRPr="0071568E" w:rsidRDefault="00244DE5" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6176EDD0" w14:textId="77777777" w:rsidR="00191943" w:rsidRPr="0071568E" w:rsidRDefault="00191943" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Katherine Drabiak, Explaining Misconceptions About the Parental Bill of Rights Law, Orlando Sentinel, July 8, 2021.</w:t>
       </w:r>
-      <w:r w:rsidR="00D658F3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D658F3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ***</w:t>
       </w:r>
-      <w:r w:rsidR="00D658F3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D658F3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Evidence of impact: contacted by community professionals</w:t>
       </w:r>
-      <w:r w:rsidR="00FC64B1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FC64B1" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> for expertise</w:t>
       </w:r>
-      <w:r w:rsidR="00D658F3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D658F3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, including a physician, a school psychologist; resulted in invitation from Health</w:t>
       </w:r>
-      <w:r w:rsidR="0084510A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0084510A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00D658F3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D658F3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Start Coalition of Hillsborough County for presentation and Q&amp;A session.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8E1D21" w14:textId="77777777" w:rsidR="00191943" w:rsidRPr="0092151C" w:rsidRDefault="00191943" w:rsidP="00255FCD">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="2A8E1D21" w14:textId="77777777" w:rsidR="00191943" w:rsidRPr="0071568E" w:rsidRDefault="00191943" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2900494A" w14:textId="77777777" w:rsidR="003E5B5D" w:rsidRPr="0071568E" w:rsidRDefault="003E5B5D" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Katherine Drabiak, Liberal Government Condones Risky IVF Procedure</w:t>
       </w:r>
-      <w:r w:rsidR="00E24FE6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E24FE6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002939CA" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="002939CA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00E24FE6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E24FE6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Independent </w:t>
       </w:r>
-      <w:r w:rsidR="002939CA" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="002939CA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00E24FE6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E24FE6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Australia</w:t>
       </w:r>
-      <w:r w:rsidR="002939CA" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="002939CA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00E24FE6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E24FE6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> March 20, 2021. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B086E9B" w14:textId="77777777" w:rsidR="003E5B5D" w:rsidRPr="0092151C" w:rsidRDefault="003E5B5D" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0B086E9B" w14:textId="77777777" w:rsidR="003E5B5D" w:rsidRPr="0071568E" w:rsidRDefault="003E5B5D" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D87F82A" w14:textId="77777777" w:rsidR="00182E48" w:rsidRPr="0092151C" w:rsidRDefault="003E5B5D" w:rsidP="00255FCD">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="5D87F82A" w14:textId="77777777" w:rsidR="00182E48" w:rsidRPr="0071568E" w:rsidRDefault="003E5B5D" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, </w:t>
       </w:r>
-      <w:r w:rsidR="00182E48" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00182E48" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Australia’s Parliament Should Maintain the Laws that Prohibit Mitochondrial Donation, Biopolitical Times, Center for Genetics and Society, March 11, 2021.</w:t>
       </w:r>
-      <w:r w:rsidR="00885E5C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00885E5C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ***</w:t>
       </w:r>
-      <w:r w:rsidR="00885E5C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00885E5C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Evidence of impact</w:t>
       </w:r>
-      <w:r w:rsidR="00836BF2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00836BF2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: republished </w:t>
       </w:r>
-      <w:r w:rsidR="00885E5C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00885E5C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>by other media outlets including Mercator.net</w:t>
       </w:r>
-      <w:r w:rsidR="00782E09" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00782E09" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Australia]</w:t>
       </w:r>
-      <w:r w:rsidR="00885E5C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00885E5C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and The Catholic Weekly [Australia].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44484484" w14:textId="77777777" w:rsidR="00FB50D6" w:rsidRPr="0092151C" w:rsidRDefault="00FB50D6" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="44484484" w14:textId="77777777" w:rsidR="00FB50D6" w:rsidRPr="0071568E" w:rsidRDefault="00FB50D6" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23794CF4" w14:textId="77777777" w:rsidR="001006D0" w:rsidRPr="0092151C" w:rsidRDefault="001006D0" w:rsidP="00FB50D6">
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="23794CF4" w14:textId="77777777" w:rsidR="001006D0" w:rsidRPr="0071568E" w:rsidRDefault="001006D0" w:rsidP="00FB50D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katherine Drabiak, Infants Born Through Surrogacy Contracts Cannot </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Be Canceled</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Returned, Harvard Law Bill of Health, February 8, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F89EDAD" w14:textId="77777777" w:rsidR="001006D0" w:rsidRPr="0071568E" w:rsidRDefault="001006D0" w:rsidP="00FB50D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696FF929" w14:textId="77777777" w:rsidR="00FB50D6" w:rsidRPr="0071568E" w:rsidRDefault="00FB50D6" w:rsidP="00FB50D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Katherine Drabiak, Tempering the Flames When the World is On Fire, Medium, June 20, 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B688B8" w14:textId="77777777" w:rsidR="00FB50D6" w:rsidRPr="0092151C" w:rsidRDefault="00FB50D6" w:rsidP="00BC5FEB">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="07B688B8" w14:textId="77777777" w:rsidR="00FB50D6" w:rsidRPr="0071568E" w:rsidRDefault="00FB50D6" w:rsidP="00BC5FEB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A7A0C3" w14:textId="77777777" w:rsidR="00BC5FEB" w:rsidRPr="0071568E" w:rsidRDefault="00BC5FEB" w:rsidP="00BC5FEB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Katherine Drabiak, Wisconsin St</w:t>
       </w:r>
-      <w:r w:rsidR="00D7336A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D7336A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>ikes Down Safer at Home Order,</w:t>
       </w:r>
-      <w:r w:rsidR="005E5436" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005E5436" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Harvard Law Bill of Health</w:t>
       </w:r>
-      <w:r w:rsidR="00454BC7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00454BC7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, June 10</w:t>
       </w:r>
-      <w:r w:rsidR="00291231" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00291231" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CF08DF" w14:textId="77777777" w:rsidR="00BC5FEB" w:rsidRPr="0092151C" w:rsidRDefault="00BC5FEB" w:rsidP="00255FCD">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="39CF08DF" w14:textId="77777777" w:rsidR="00BC5FEB" w:rsidRPr="0071568E" w:rsidRDefault="00BC5FEB" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5694170C" w14:textId="77777777" w:rsidR="000A0DFE" w:rsidRPr="0071568E" w:rsidRDefault="000A0DFE" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, Lessons from </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>One Child Nation</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Health Policy, Harvard Law Bill of Health, February 5, 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4509F8" w14:textId="77777777" w:rsidR="00873437" w:rsidRPr="0092151C" w:rsidRDefault="00873437" w:rsidP="00D60B8C">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0A4509F8" w14:textId="77777777" w:rsidR="00873437" w:rsidRPr="0071568E" w:rsidRDefault="00873437" w:rsidP="00D60B8C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159C2412" w14:textId="4535204F" w:rsidR="00A27D02" w:rsidRPr="0071568E" w:rsidRDefault="00A27D02" w:rsidP="00D60B8C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, </w:t>
       </w:r>
-      <w:r w:rsidR="00B2303E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B2303E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">California Law </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B2303E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B2303E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00B2303E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B2303E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Restrict Medical Vaccine Exemptions Raises Thorny Questions Over Control</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, The Conversation, </w:t>
       </w:r>
-      <w:r w:rsidR="00B2303E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B2303E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>September 24, 2019</w:t>
       </w:r>
-      <w:r w:rsidR="00E861F8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E861F8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D60B8C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ***</w:t>
       </w:r>
-      <w:r w:rsidR="00D60B8C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>Evidence of impact: Article was republished on U.S. News and World Report</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t xml:space="preserve">Evidence of impact: Article </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
+        <w:t>was republished</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on U.S. News and World Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5219" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
         <w:t>, TIME,</w:t>
       </w:r>
-      <w:r w:rsidR="00D60B8C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00BF5219" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BF5219" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
-      <w:r w:rsidR="00D60B8C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> newspaper outlets.  Reached over </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t xml:space="preserve"> newspaper outlets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reached over </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="008F1CC2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008F1CC2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="002B5131" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="002B5131" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A6608D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A6608D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00D60B8C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>00 read</w:t>
       </w:r>
-      <w:r w:rsidR="005F2CDA" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidR="00D60B8C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22208A20" w14:textId="77777777" w:rsidR="00A27D02" w:rsidRPr="0092151C" w:rsidRDefault="00A27D02" w:rsidP="00255FCD">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="22208A20" w14:textId="77777777" w:rsidR="00A27D02" w:rsidRPr="0071568E" w:rsidRDefault="00A27D02" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555FC152" w14:textId="5E9E4FA7" w:rsidR="00B40850" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40850" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00446118" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Measles Outbreaks Show Legal Challenges </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00446118" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00446118" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Balancing Personal Rights </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00446118" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>And</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00446118" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Public Good, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40850" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Conversation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00446118" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>April 11, 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40850" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ***</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evidence of impact: Article </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>was republished</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on PBS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5219" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Houston Chronicle, San Francisco </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF5219" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Chronicle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5219" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> newspaper outlets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Reached over</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00164056" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,000 read</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s and resulted in radio podcast </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>interview</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with BYU/PBS radio and print media interviews.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55883C82" w14:textId="77777777" w:rsidR="007619E2" w:rsidRPr="0071568E" w:rsidRDefault="007619E2" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66861945" w14:textId="77777777" w:rsidR="007619E2" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="007619E2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="007619E2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17829" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Toxic Breastmilk: When Substance Abuse Relapse Means Death for Baby</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD36BF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6257" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Harvard Law Bill of Health, November 15, 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="007619E2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4184684C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00872D01" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA20B99" w14:textId="77777777" w:rsidR="00673D80" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00673D80" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0033448C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hawaii’s New End of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0033448C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Life Law</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0033448C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>: Do the Additional Safeguards Withstand Scrutiny? The Hastings Center Bioethics Forum, May 4, 2018.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ***</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Evidence of impact: quoted by health advocacy groups, including the Australian Healthcare Alliance and Patients’ Right Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A393D8" w14:textId="77777777" w:rsidR="00673D80" w:rsidRPr="0071568E" w:rsidRDefault="00673D80" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6BA633" w14:textId="77777777" w:rsidR="002E4AAF" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4AAF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, As Genetic Testing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E4AAF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E4AAF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Breast Cancer Gene Mutation Expands, What Women Need </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E4AAF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E4AAF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consider, The Conversation, </w:t>
+      </w:r>
+      <w:r w:rsidR="0033448C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>May 3,</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4AAF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2018.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ***</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Evidence of impact: republished in Washington Post, Salon, and other new</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>spaper outlets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Reached over 24</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00717FEA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>00 read</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>s and resulted in requests for TV, podcast, and print media interviews.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D3DF7A" w14:textId="77777777" w:rsidR="002C4630" w:rsidRPr="0071568E" w:rsidRDefault="002C4630" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633102D7" w14:textId="77777777" w:rsidR="002C4630" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4630" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Engineering Consensus in the Development of Genome Editing Policy, The Hastings Center Bioethics Forum, March 14, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A46E2CC" w14:textId="77777777" w:rsidR="00C97B7B" w:rsidRPr="0071568E" w:rsidRDefault="00C97B7B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C778D24" w14:textId="77777777" w:rsidR="00B740A2" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Dea</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6FB9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>ths in Cancer Trials Using Gene-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Altered Cells, Center for Genetics and Society, August 5, 2016. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516E8088" w14:textId="77777777" w:rsidR="00B740A2" w:rsidRPr="0071568E" w:rsidRDefault="00B740A2" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1745D52C" w14:textId="77777777" w:rsidR="00B00953" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00B00953">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00953" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Read the Fine Print Before Sending Your Spit to 23andMe, Hastings Center Bioethics Forum, February 26, 2016.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *** </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evidence of impact: This commentary, along with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>full length</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> law review article, resulted in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>numerous</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TV and podcast media interviews.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0FC4CF" w14:textId="77777777" w:rsidR="009C5618" w:rsidRPr="0071568E" w:rsidRDefault="009C5618" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10FE3283" w14:textId="77777777" w:rsidR="009C5618" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="009C5618">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5618" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C5618" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Celltex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C5618" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Under Fire by FDA, </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5618" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5618" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July 2, 2012. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E48211" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135E7BAD" w14:textId="77777777" w:rsidR="00A14705" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00B40850" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A14705" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Legislatures Race to Define Rights and Obligations Relating to Genetic Information: Avoiding Another Bearder, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14705" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14705" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 30, 2012. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABB69DA" w14:textId="77777777" w:rsidR="00A14705" w:rsidRPr="0071568E" w:rsidRDefault="00A14705" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D89E0B" w14:textId="77777777" w:rsidR="00A14705" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14705" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Privacy and Security Considerations for Emerging Health Information Exchanges: Notes from Utah and New York, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14705" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Predictive Health Ethics Research News, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14705" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>April 16, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3401A1" w14:textId="77777777" w:rsidR="00A14705" w:rsidRPr="0071568E" w:rsidRDefault="00A14705" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152F8496" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00446118" w:rsidRPr="0092151C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Measles Outbreaks Show Legal Challenges </w:t>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mercy Health Plan's Medical Data Security Breach Should Inform OCR's Harm Standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14705" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Predictive Health Ethics Research News, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>November 10, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFE3526" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6549D7A8" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Oklahoma Legislature Requires Express Consent to Retain Newborn Blood Spots</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14705" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Predictive Health Ethics Research News, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>September 17, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE3349A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1365D95B" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, California Department of Public Health Orders Changes to Berkeley's Genetic Test </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00446118" w:rsidRPr="0092151C">
-[...4 lines deleted...]
-        <w:t>Of</w:t>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00446118" w:rsidRPr="0092151C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Balancing Personal Rights </w:t>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14705" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Predictive Health Ethics Research News, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>August 19, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455030A1" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30666FA6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, DTC Tests Face Scr</w:t>
+      </w:r>
+      <w:r w:rsidR="00695285" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utiny at FDA, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GAO, and Congress, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Predictive Health Ethics Research News, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>July 27, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D60101" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F16B11" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Berkeley Scheduled to Move Forward with Freshmen DNA Testing, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, June 29, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A52DA3" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D4A47B" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Pathway Genomics: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00446118" w:rsidRPr="0092151C">
-[...4 lines deleted...]
-        <w:t>And</w:t>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00446118" w:rsidRPr="0092151C">
-[...112 lines deleted...]
-        <w:t xml:space="preserve">s and resulted in radio podcast </w:t>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Final Tipping Point for FDA Regulation of DTC Genetic </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="008B5EAE" w:rsidRPr="0092151C">
-[...5 lines deleted...]
-        <w:t>interview</w:t>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Tests?,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="008B5EAE" w:rsidRPr="0092151C">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, May 13, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB6AE98" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E54C1A0" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="007619E2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Havasupai </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Tribe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Arizona State University Settlement Agreement: ASU to Return the Blood Samples, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, April 29, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4495111C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BE2DEC" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E17829" w:rsidRPr="0092151C">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Judge Grants Partial Summary Judgment to Plaintiffs: Myriad's Gene Patents Are Invalid, Predictive Health Ethics Research News, April 5, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF48CE8" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FCE4F69" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DD6257" w:rsidRPr="0092151C">
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Transparency of Texas’ NBS Transfer and Reassessing Evasive Statutory Interpretation, Predictive Health Ethics Research News, March 9, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C952A6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E748C8A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
-      <w:r w:rsidR="00673D80" w:rsidRPr="0092151C">
-[...2 lines deleted...]
-          <w:kern w:val="28"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Direct-to-Consumer Fetal Sex Prediction Tests: the US is Not Immune to Sex Selection, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, February 2, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284042A1" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4448F2AE" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Minnesota Judge’s Dismissal of Newborn Blood Spot Case Misses the Mark</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Predictive Health Ethics Research News, December 14, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D92CF08" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441D4D3C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Lawsuit Challenging Myriad’s BRCA1 and BRCA2 Patents Will Go Forward: Judge Rejects Defendants’ Attempts to Preclude Plaintiffs’ Day in Court, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, November 25, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3328BCC8" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CDF1129" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Newborn Blood Spot Litigation Continues in Minnesota and Texas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, November 20, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A216D4" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6952A10C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Critiquing HHS’s Summary Recommendations on Newborn Blood Spots: Opt-Out is Not Optimal, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, September 4, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F947FE" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734B8DB3" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Direct-To-Consumer Baby Gender Mentor Test in a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Three Year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stalemate, Predictive Health Ethics Research News, July 21, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3487EF3C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF19727" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Sharing Patient Health Records: Wisconsin Assembly Bill 793, Predictive Health Ethics Research News, February 15, 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1840A284" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A75249" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, A Public Cord Blood Bank in Indiana? Reviewing House Bill 1020, Predictive Health Ethics Research News, January 26, 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680C7410" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CD76D6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Newborn Screening: An Update on Minnesota, Predictive Health Ethics Research News, November 16, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2554C53D" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401F724D" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Get Your Genetic Test Results Online and Who Needs a Physician? Predictive Health Ethics Research News, November 15, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1170D635" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D667C0" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0033448C" w:rsidRPr="0092151C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Hawaii’s New End of </w:t>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insurance Underwriting and Healthcare Limbo, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, October 15, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5708F1" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FED760" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0033448C" w:rsidRPr="0092151C">
-[...4 lines deleted...]
-        <w:t>Life Law</w:t>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Minnesota</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0033448C" w:rsidRPr="0092151C">
-[...1335 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Genetic Privacy: Why the Rule of Law is Good for Research, Predictive Health Ethics Research News, September 26, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48993ED6" w14:textId="77777777" w:rsidR="00FC64B1" w:rsidRPr="0071568E" w:rsidRDefault="00FC64B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A0C8417" w14:textId="77777777" w:rsidR="004C66FF" w:rsidRPr="0092151C" w:rsidRDefault="004C66FF" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3A0C8417" w14:textId="77777777" w:rsidR="004C66FF" w:rsidRPr="0071568E" w:rsidRDefault="004C66FF" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D3432DC" w14:textId="77777777" w:rsidR="00FC64B1" w:rsidRPr="0092151C" w:rsidRDefault="00FC64B1" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0D3432DC" w14:textId="77777777" w:rsidR="00FC64B1" w:rsidRPr="0071568E" w:rsidRDefault="00FC64B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INTELLECTUAL PROPERTY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268FE6DC" w14:textId="77777777" w:rsidR="00FC64B1" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="268FE6DC" w14:textId="77777777" w:rsidR="00FC64B1" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="40A9911C">
           <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79983D97" w14:textId="77777777" w:rsidR="00B4526E" w:rsidRPr="0092151C" w:rsidRDefault="00FC64B1" w:rsidP="00B4526E">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="79983D97" w14:textId="77777777" w:rsidR="00B4526E" w:rsidRPr="0071568E" w:rsidRDefault="00FC64B1" w:rsidP="00B4526E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Conceived and developed Quarantine! </w:t>
       </w:r>
-      <w:r w:rsidR="00B4526E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B4526E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>(Copyright TXu-2-275-147</w:t>
       </w:r>
-      <w:r w:rsidR="005C5396" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005C5396" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B4526E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B4526E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607FC87C" w14:textId="77777777" w:rsidR="00B4526E" w:rsidRPr="0092151C" w:rsidRDefault="00642AB5" w:rsidP="00B4526E">
+    <w:p w14:paraId="607FC87C" w14:textId="77777777" w:rsidR="00B4526E" w:rsidRPr="0071568E" w:rsidRDefault="00642AB5" w:rsidP="00B4526E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
         <w:t>An educational board game</w:t>
       </w:r>
-      <w:r w:rsidR="00B4526E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B4526E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> designed for upper elementary grades to teach princ</w:t>
       </w:r>
-      <w:r w:rsidR="0062027E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0062027E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00B4526E" w:rsidRPr="0092151C">
-[...7 lines deleted...]
-    <w:p w14:paraId="213B15FD" w14:textId="77777777" w:rsidR="00B4526E" w:rsidRPr="0092151C" w:rsidRDefault="002A5A4A" w:rsidP="00B4526E">
+      <w:r w:rsidR="00B4526E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ples of communicable disease and public health </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B4526E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>law</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="213B15FD" w14:textId="77777777" w:rsidR="00B4526E" w:rsidRPr="0071568E" w:rsidRDefault="002A5A4A" w:rsidP="00B4526E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Prototype u</w:t>
       </w:r>
-      <w:r w:rsidR="00B4526E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B4526E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>sed with multiple classrooms in Tampa, Florida during the Great American Teach In</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C755B0" w14:textId="77777777" w:rsidR="00FC64B1" w:rsidRPr="0092151C" w:rsidRDefault="00FC64B1" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="72C755B0" w14:textId="77777777" w:rsidR="00FC64B1" w:rsidRPr="0071568E" w:rsidRDefault="00FC64B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="642F256A" w14:textId="77777777" w:rsidR="00367827" w:rsidRPr="0092151C" w:rsidRDefault="00367827" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="642F256A" w14:textId="77777777" w:rsidR="00367827" w:rsidRPr="0071568E" w:rsidRDefault="00367827" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FBB43AC" w14:textId="2FDE4DBF" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7FBB43AC" w14:textId="2FDE4DBF" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRESENTATIONS</w:t>
       </w:r>
-      <w:r w:rsidR="001A07A8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001A07A8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, CONFERENCES, AND WORKFORCE DEVELOPMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E201A77" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="4E201A77" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="4430B710">
           <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A4202C" w14:textId="423FF3FA" w:rsidR="00490A77" w:rsidRPr="0092151C" w:rsidRDefault="00490A77" w:rsidP="00101626">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="40A4202C" w14:textId="423FF3FA" w:rsidR="00490A77" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00101626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505FD6B2" w14:textId="4BEC6F01" w:rsidR="007F4BB4" w:rsidRPr="0071568E" w:rsidRDefault="00424CDD" w:rsidP="009A5814">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Key Points to Know About</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4BB4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mitochondrial Replacement Therapy, Biology Meets the Future, Union </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007F4BB4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Internationale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007F4BB4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Avocats, London, United Kingdom, February 14, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEDADEF" w14:textId="77777777" w:rsidR="007F4BB4" w:rsidRPr="0071568E" w:rsidRDefault="007F4BB4" w:rsidP="009A5814">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB2EB03" w14:textId="5A50D5EF" w:rsidR="004152B8" w:rsidRPr="0071568E" w:rsidRDefault="00424CDD" w:rsidP="009A5814">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Can Artificial Intelligence</w:t>
+      </w:r>
+      <w:r w:rsidR="001607BB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enhance Physician </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001607BB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Capabilities</w:t>
+      </w:r>
+      <w:r w:rsidR="007706B8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="001607BB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001607BB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biology Meets the Future, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1603C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Union </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F1603C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Internationale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F1603C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Avocats, London, United Kingdom, February 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00581CE7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1603C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0557A8" w14:textId="77777777" w:rsidR="004152B8" w:rsidRPr="0071568E" w:rsidRDefault="004152B8" w:rsidP="009A5814">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FBD6918" w14:textId="00EE88DE" w:rsidR="009A5814" w:rsidRPr="0071568E" w:rsidRDefault="009A5814" w:rsidP="009A5814">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Guiding Principles in Public Health Law &amp; Ethics, Public Health Executive Leadership Program, Florida Department of Health, Tallahassee, Florida [Virtual], December 5, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F5DA1E" w14:textId="77777777" w:rsidR="009A5814" w:rsidRPr="0071568E" w:rsidRDefault="009A5814" w:rsidP="00DA7B47">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4551A89C" w14:textId="51ED918E" w:rsidR="00147813" w:rsidRPr="0071568E" w:rsidRDefault="00777CCC" w:rsidP="00DA7B47">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legal and Ethical Issues in Rheumatology, </w:t>
+      </w:r>
+      <w:r w:rsidR="008853F3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">James A. Haley </w:t>
+      </w:r>
+      <w:r w:rsidR="008853F3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Veterans Affairs Healthcare System, Tampa, Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="00162B60" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, November 20, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B3DA1F" w14:textId="77777777" w:rsidR="00147813" w:rsidRPr="0071568E" w:rsidRDefault="00147813" w:rsidP="00DA7B47">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3059B765" w14:textId="68BE4D99" w:rsidR="0090558F" w:rsidRPr="0071568E" w:rsidRDefault="0090558F" w:rsidP="00DA7B47">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Ethics and Law, University of South Florida Office of Research Integrity and Compliance Fall Workshop, </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3532" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>November 4,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3532" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F7914F" w14:textId="77777777" w:rsidR="0090558F" w:rsidRPr="0071568E" w:rsidRDefault="0090558F" w:rsidP="00DA7B47">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B7E766" w14:textId="7CDD75A7" w:rsidR="00DA7B47" w:rsidRPr="0071568E" w:rsidRDefault="00DA7B47" w:rsidP="00DA7B47">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Addressing the Problem of Brain Death Misdiagnosis, Palliative Care Friday Chalk Talk, Advocate Health Care, Milwaukee, Wisconsin [Virtual], August 2</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2F96" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061F8032" w14:textId="77777777" w:rsidR="00DA7B47" w:rsidRPr="0071568E" w:rsidRDefault="00DA7B47" w:rsidP="00F46693">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548D4336" w14:textId="0185BED5" w:rsidR="00E7779C" w:rsidRPr="0071568E" w:rsidRDefault="00E7779C" w:rsidP="00F46693">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ethical Issues in Guardianship and Supported Decision-making, Florida State Guardianship Association Annual Conference, Orlando, Florida, July 24, 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8795EB" w14:textId="77777777" w:rsidR="00E7779C" w:rsidRPr="0071568E" w:rsidRDefault="00E7779C" w:rsidP="00F46693">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D185B47" w14:textId="77777777" w:rsidR="00E7779C" w:rsidRPr="0071568E" w:rsidRDefault="00E7779C" w:rsidP="00E7779C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lessons from the Michael Hickson Case, Florida State Guardianship Association Annual Conference, Orlando, Florida, July 24, 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ABDBA6" w14:textId="77777777" w:rsidR="00DA7B47" w:rsidRPr="0071568E" w:rsidRDefault="00DA7B47" w:rsidP="00E7779C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0835C350" w14:textId="7AC957C2" w:rsidR="00F46693" w:rsidRPr="0071568E" w:rsidRDefault="00F46693" w:rsidP="00F46693">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Addressing the Problem of Brain Death Misdiagnosis, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Advent Health Medical Ethics Committee, Tampa, Florida, June 11, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="007A78A5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Tampa, Carrollwood, and Sebring locations).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC8A43D" w14:textId="77777777" w:rsidR="0021054A" w:rsidRPr="0071568E" w:rsidRDefault="0021054A" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC3651C" w14:textId="3DC0F01F" w:rsidR="00F171D4" w:rsidRPr="0071568E" w:rsidRDefault="00F171D4" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Harms of Expanding Physician Assisted Suicide, American Society of Law, Medicine and Ethics Annual Health Law Professors Conference, </w:t>
+      </w:r>
+      <w:r w:rsidR="008621DE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Boston University School of Law, Boston, Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, June </w:t>
+      </w:r>
+      <w:r w:rsidR="00520D1A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008621DE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8A63C3" w14:textId="77777777" w:rsidR="00F171D4" w:rsidRPr="0071568E" w:rsidRDefault="00F171D4" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4BD4C1" w14:textId="3E848CEC" w:rsidR="00B92D53" w:rsidRPr="0071568E" w:rsidRDefault="0021054A" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What Clinicians Should Know About </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D53" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Immigration</w:t>
+      </w:r>
+      <w:r w:rsidR="00D235DD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Health, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4BC9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Healthy Start Coalition of Hillsborough County,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE07FC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tampa, Florida,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4BC9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 24, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5076D6" w14:textId="77777777" w:rsidR="00B92D53" w:rsidRPr="0071568E" w:rsidRDefault="00B92D53" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0305C48A" w14:textId="0CBB9A7B" w:rsidR="00FA18D8" w:rsidRPr="0071568E" w:rsidRDefault="00FA18D8" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demanding or Dodging Death: Reconciling Inconsistencies in Medicine, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9346C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Law, Ethics and Public Policy </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4641D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Symposium, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notre Dame </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB675E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>School of Law</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12654" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="008853F3">
-[...199 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A25274" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">South Bend, Indiana, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12654" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>April 11, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00193A12" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C384969" w14:textId="77777777" w:rsidR="00FA29F5" w:rsidRPr="0071568E" w:rsidRDefault="00FA29F5" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595151B6" w14:textId="5041E888" w:rsidR="00FA29F5" w:rsidRPr="0071568E" w:rsidRDefault="0021054A" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>How Distorting Asylum Law Affects Health and Safety at the Border</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA29F5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Health Law Society, Notre Dame School of Law, South Bend, Indiana, April 10, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ABAA6C" w14:textId="77777777" w:rsidR="00FA18D8" w:rsidRPr="0071568E" w:rsidRDefault="00FA18D8" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC4FAB3" w14:textId="2574DB7D" w:rsidR="0069659D" w:rsidRPr="0071568E" w:rsidRDefault="0069659D" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Panelist,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4641D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Leading the Charge: Women in Leadership, USF Women in Leadership and Philanthropy, March 7, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BECED1" w14:textId="77777777" w:rsidR="0069659D" w:rsidRPr="0071568E" w:rsidRDefault="0069659D" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182EF1C9" w14:textId="25D27427" w:rsidR="00C74E64" w:rsidRPr="0071568E" w:rsidRDefault="00C74E64" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legal and Ethical Considerations for Artificial Intelligence in Cancer Care, Robert Gillies Machine Learning </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE01D4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Moffitt Cancer Center, November 15, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B73DC59" w14:textId="77777777" w:rsidR="00C74E64" w:rsidRPr="0071568E" w:rsidRDefault="00C74E64" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17881419" w14:textId="62EF8CCA" w:rsidR="0087331F" w:rsidRPr="0071568E" w:rsidRDefault="0087331F" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>The Problem with Using Medical Boards to Regulate Misinformation, Medical Association of Georgia and American Academy of Legal Medicine Conference, Atlanta, Georgia</w:t>
+      </w:r>
+      <w:r w:rsidR="00536055" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Virtual]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, October 11, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B80153" w14:textId="77777777" w:rsidR="0087331F" w:rsidRPr="0071568E" w:rsidRDefault="0087331F" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19449726" w14:textId="76E840DE" w:rsidR="0087331F" w:rsidRPr="0071568E" w:rsidRDefault="0087331F" w:rsidP="0087331F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Research Ethics</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9401E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Law, University of South Florida Office of Research Integrity and Compliance Fall Workshop</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74E64" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, September 19, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646F52BA" w14:textId="77777777" w:rsidR="0087331F" w:rsidRPr="0071568E" w:rsidRDefault="0087331F" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737302C3" w14:textId="4294E057" w:rsidR="0061467C" w:rsidRPr="0071568E" w:rsidRDefault="0061467C" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Problem with Using Medical Boards to Regulate Misinformation, American Society of Law, Medicine and Ethics Annual Health Law Professors Conference, Beasley School of Law, Temple University, Philadelphia, Pennsylvania, June </w:t>
+      </w:r>
+      <w:r w:rsidR="00326832" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D459B05" w14:textId="77777777" w:rsidR="00AB3C34" w:rsidRPr="0071568E" w:rsidRDefault="00AB3C34" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184CAD63" w14:textId="1F792174" w:rsidR="00AB3C34" w:rsidRPr="0071568E" w:rsidRDefault="00E82F3E" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Moderator, Ethical Challenges in Healthcare Leadership, American College of Healthcare Executives</w:t>
+      </w:r>
+      <w:r w:rsidR="00326832" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Tampa, Florida,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May 29, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3DD752" w14:textId="77777777" w:rsidR="0061467C" w:rsidRPr="0071568E" w:rsidRDefault="0061467C" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534F11AE" w14:textId="77777777" w:rsidR="007111B5" w:rsidRPr="0071568E" w:rsidRDefault="007111B5" w:rsidP="008256D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questioning a Proxy/Surrogate’s Judgment or Capacity, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Advent Health Medical Ethics Committee, Tampa, Florida [Virtual], March 6, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B66316E" w14:textId="77777777" w:rsidR="007111B5" w:rsidRPr="0071568E" w:rsidRDefault="007111B5" w:rsidP="008256D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A830E0C" w14:textId="77777777" w:rsidR="007111B5" w:rsidRPr="0071568E" w:rsidRDefault="007111B5" w:rsidP="008256D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Questioning a Proxy/Surrogate’s Judgment or Capacity, Palliative Care Friday Chalk Talk, Advocate Health Care, Milwaukee, Wisconsin [Virtual], March 1, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BEA7F8" w14:textId="77777777" w:rsidR="007111B5" w:rsidRPr="0071568E" w:rsidRDefault="007111B5" w:rsidP="008256D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D3EA51E" w14:textId="77777777" w:rsidR="008256D3" w:rsidRPr="0071568E" w:rsidRDefault="008256D3" w:rsidP="008256D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guiding Principles in Public Health Law &amp; Ethics, </w:t>
+      </w:r>
+      <w:r w:rsidR="00167994" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Executive Leadership Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Florida Department of Health, Tallahassee, Florida [Virtual], December 7, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27514971" w14:textId="77777777" w:rsidR="008256D3" w:rsidRPr="0071568E" w:rsidRDefault="008256D3" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747B29D9" w14:textId="77777777" w:rsidR="009D120C" w:rsidRPr="0071568E" w:rsidRDefault="009D120C" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsible Conduct of Research, Sunshine </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37D42" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Education and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Prevention Research Center, University of South Florida College of Public Health, October 19, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340153B5" w14:textId="77777777" w:rsidR="009D120C" w:rsidRPr="0071568E" w:rsidRDefault="009D120C" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F5138E" w14:textId="77777777" w:rsidR="00B93B27" w:rsidRPr="0071568E" w:rsidRDefault="00D43D1F" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medical Decision-making for Prisoners, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93B27" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palliative Care </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0757E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Friday </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93B27" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chalk Talk, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D120C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advocate Health Care, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Milwaukee, Wisconsin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0757E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Virtual]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93B27" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>October 6, 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5141" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FC0F65" w14:textId="77777777" w:rsidR="009F6D60" w:rsidRPr="0071568E" w:rsidRDefault="009F6D60" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE7633E" w14:textId="77777777" w:rsidR="009F6D60" w:rsidRPr="0071568E" w:rsidRDefault="009F6D60" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Panelist: Legal and Ethical Issues with AI/ML in Healthcare, Artificial Intelligence + X Symposium, University of South Florida, September 29, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D71B4A" w14:textId="77777777" w:rsidR="00B93B27" w:rsidRPr="0071568E" w:rsidRDefault="00B93B27" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273EB097" w14:textId="77777777" w:rsidR="00DD2EEF" w:rsidRPr="0071568E" w:rsidRDefault="00DD2EEF" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Panelist</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6D60" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0067020D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SB 17</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37D42" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0067020D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>8 Immigration and Healthcare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Navigating and Knowing Your Rights: El Poder Latino, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>University of South Florida, Tampa, Florida, September 20, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B094801" w14:textId="77777777" w:rsidR="00DD2EEF" w:rsidRPr="0071568E" w:rsidRDefault="00DD2EEF" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1C1C37" w14:textId="77777777" w:rsidR="00DE5E5B" w:rsidRPr="0071568E" w:rsidRDefault="00DE5E5B" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artificial Intelligence and Machine Learning: Ethics and the Impact to the Physician-Patient Relationship, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Advent Health Medical Ethics Committee, Tampa, Florida [Virtual], September 13, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37733941" w14:textId="77777777" w:rsidR="00DE5E5B" w:rsidRPr="0071568E" w:rsidRDefault="00DE5E5B" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A685332" w14:textId="77777777" w:rsidR="008E6A28" w:rsidRPr="0071568E" w:rsidRDefault="008E6A28" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Legal and Ethical Issues Associated with Artificial Intelligence/Machine Learning in Healthcare, American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference, University of Maryland School of Law School of Law, Baltimore, Maryland, June 9, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4C842C" w14:textId="77777777" w:rsidR="008E6A28" w:rsidRPr="0071568E" w:rsidRDefault="008E6A28" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6577721C" w14:textId="77777777" w:rsidR="00AC5ADD" w:rsidRPr="0071568E" w:rsidRDefault="00AC5ADD" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Panelist</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6D60" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ancestry, Genetics and Ethics, “I Belong” Diversity Week, University of South Florida, Tampa, Florida, April 20, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32618C31" w14:textId="77777777" w:rsidR="00AC5ADD" w:rsidRPr="0071568E" w:rsidRDefault="00AC5ADD" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634BFC7B" w14:textId="77777777" w:rsidR="009D6472" w:rsidRPr="0071568E" w:rsidRDefault="009D6472" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Ethics for Public Health Professionals, USF College of Public Health Professional Engagement Network, Tampa, Florida, March 23, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7521DBDD" w14:textId="77777777" w:rsidR="009D6472" w:rsidRPr="0071568E" w:rsidRDefault="009D6472" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFC9DAE" w14:textId="77777777" w:rsidR="00490A77" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Guiding Principles in Public Health Law &amp; Ethics, Florida Public Health Association Workforce Development Training, Alachua, Florida [Virtual], February 27, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C39E15F" w14:textId="77777777" w:rsidR="00490A77" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00101626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4387C617" w14:textId="77777777" w:rsidR="00490A77" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00101626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guiding Principles in Public Health Law &amp; Ethics, </w:t>
+      </w:r>
+      <w:r w:rsidR="00167994" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Executive Leadership Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Florida Department of Health, Tallahassee, Florida [Virtual], February 16, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC72C42" w14:textId="77777777" w:rsidR="00490A77" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00101626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F9B9E4" w14:textId="77777777" w:rsidR="00101626" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00101626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00101626" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edical Decision-making When the Patient is a Prisoner, </w:t>
+      </w:r>
+      <w:r w:rsidR="00101626" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Advent Health Medical Ethics Committee, Tampa, Florida [Virtual], December 14, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685D3877" w14:textId="77777777" w:rsidR="00101626" w:rsidRPr="0071568E" w:rsidRDefault="00101626" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4C28DC" w14:textId="77777777" w:rsidR="00D11D60" w:rsidRPr="0071568E" w:rsidRDefault="00D11D60" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida Health and Education Law Update, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk136612035"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Healthy Start Coalition of Hillsborough County</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Tampa, Florida [Virtual], July 21, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C874E3" w14:textId="77777777" w:rsidR="00D11D60" w:rsidRPr="0071568E" w:rsidRDefault="00D11D60" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C38F0B3" w14:textId="77777777" w:rsidR="000F3CCA" w:rsidRPr="0071568E" w:rsidRDefault="000F3CCA" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Eight Strategies to Engineer Acceptance of Human Germline Modifications, American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference, Arizona State University School of Law, Phoenix, Arizona, June 2, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F76BA65" w14:textId="77777777" w:rsidR="000F3CCA" w:rsidRPr="0071568E" w:rsidRDefault="000F3CCA" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D9BDD0" w14:textId="77777777" w:rsidR="00411776" w:rsidRPr="0071568E" w:rsidRDefault="00411776" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legal and Ethical Issues Associated with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA732C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Artificial Intelligence/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Machine Learning in Healthcare, Moffitt Cancer Center, Tampa, Florida, March 29, 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with student Valerie Nemov)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245397A0" w14:textId="77777777" w:rsidR="001947E6" w:rsidRPr="0071568E" w:rsidRDefault="001947E6" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EC9E68" w14:textId="77777777" w:rsidR="001947E6" w:rsidRPr="0071568E" w:rsidRDefault="001947E6" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Adolescent Health Law and the Parental Bill of Rights Act, Healthy Start Coalition of Hillsborough County, Tampa, Florida [Virtual], January 27, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5185C7FC" w14:textId="77777777" w:rsidR="00411776" w:rsidRPr="0071568E" w:rsidRDefault="00411776" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1455DDF9" w14:textId="77777777" w:rsidR="00411776" w:rsidRPr="0071568E" w:rsidRDefault="00411776" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managing Conflicts of Interest and Business Relationships in Healthcare, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Advent Health Medical Ethics Committee, Tampa, Florida [Virtual], January 12, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D31619D" w14:textId="77777777" w:rsidR="00411776" w:rsidRPr="0071568E" w:rsidRDefault="00411776" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7A9ACE" w14:textId="77777777" w:rsidR="00411776" w:rsidRPr="0071568E" w:rsidRDefault="00411776" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Health Ethics for Responding to Communicable Disease: Principles for Public Health Professionals, </w:t>
+      </w:r>
+      <w:r w:rsidR="00167994" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Executive Leadership Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Florida Department of Health, Tallahassee, Florida [Virtual], December 9, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C91915A" w14:textId="77777777" w:rsidR="00411776" w:rsidRPr="0071568E" w:rsidRDefault="00411776" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781EC3C" w14:textId="77777777" w:rsidR="0011060C" w:rsidRPr="0071568E" w:rsidRDefault="0011060C" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abortion Law and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7577F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State Law </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Challenges to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Roe v. Wade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Reproductive Health Week, University of South Florida College of Medicine and University of South Florida Physician Assistant </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63651" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Reproductive Health Affinity Group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Tampa, Florida November 9, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5078AA" w14:textId="77777777" w:rsidR="0011060C" w:rsidRPr="0071568E" w:rsidRDefault="0011060C" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4031D472" w14:textId="77777777" w:rsidR="0011060C" w:rsidRPr="0071568E" w:rsidRDefault="0011060C" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Framing Germline Modification of Human Embryos, Boston University Law Review Online</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7471" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F7471" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,  Boston</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7471" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School of Law, Boston, Massachusetts [Virtual], </w:t>
+      </w:r>
+      <w:r w:rsidR="00642AB5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7471" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AFE637" w14:textId="77777777" w:rsidR="0011060C" w:rsidRPr="0071568E" w:rsidRDefault="0011060C" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411FACCA" w14:textId="77777777" w:rsidR="00DB74FC" w:rsidRPr="0071568E" w:rsidRDefault="00DB74FC" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>COVID-19 and the Workplace, Workers’ Injury Law and Advocacy Group Conference, Palm Beach, Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7577F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Virtual]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, September 27, 2021. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77348EEE" w14:textId="77777777" w:rsidR="00DB74FC" w:rsidRPr="0071568E" w:rsidRDefault="00DB74FC" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365C4097" w14:textId="77777777" w:rsidR="00DB74FC" w:rsidRPr="0071568E" w:rsidRDefault="00DB74FC" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What Clinicians Should Know About Prescription Drug Price Spikes, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Advent Health Medical Ethics Committee, Tampa, Florida [Virtual], August 11, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C26ABB6" w14:textId="77777777" w:rsidR="00DB74FC" w:rsidRPr="0071568E" w:rsidRDefault="00DB74FC" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42962A34" w14:textId="77777777" w:rsidR="00272ED7" w:rsidRPr="0071568E" w:rsidRDefault="00272ED7" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Futility and Process Based Dispute Resolution, Bayonet Point</w:t>
+      </w:r>
+      <w:r w:rsidR="00811AF6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hospital, Hudson, Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB74FC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB74FC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>[Virtual]</w:t>
+      </w:r>
+      <w:r w:rsidR="00811AF6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, July</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00811AF6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DDD280" w14:textId="77777777" w:rsidR="00FA026A" w:rsidRPr="0071568E" w:rsidRDefault="00FA026A" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E14885" w14:textId="77777777" w:rsidR="00FA026A" w:rsidRPr="0071568E" w:rsidRDefault="00FA026A" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Legislative Testimony: Medical Decision-making for Children Under Senate Bill 1517/House Bill 2271, Massachusetts State Legislature Public Health Committee, Boston, Massachusetts [Virtual], July 12, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A81638" w14:textId="77777777" w:rsidR="00811AF6" w:rsidRPr="0071568E" w:rsidRDefault="00811AF6" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15693E95" w14:textId="77777777" w:rsidR="001C11EF" w:rsidRPr="0071568E" w:rsidRDefault="001C11EF" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Resolving Physician-Parent Disputes Involving Pediatric Patients, American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference, Northeastern University School of Law, Boston, Massachusetts [Virtual], June 9, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0192A49D" w14:textId="77777777" w:rsidR="001C11EF" w:rsidRPr="0071568E" w:rsidRDefault="001C11EF" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C1BD46" w14:textId="77777777" w:rsidR="003C3B4F" w:rsidRPr="0071568E" w:rsidRDefault="00DA31BD" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Leveling a Fair Market for Prescription Drugs</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3B4F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003C3B4F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Jaharis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C3B4F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health Law Institute</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03D27" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3B4F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, DePaul University College of Law, Chicago, Illinois [Virtual], April 29, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30872702" w14:textId="77777777" w:rsidR="00970478" w:rsidRPr="0071568E" w:rsidRDefault="00970478" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF0516A" w14:textId="77777777" w:rsidR="00970478" w:rsidRPr="0071568E" w:rsidRDefault="00712BFD" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sacrificing the Public’s Health:  Conspiracies and Trust in the Scientific Enterprise, </w:t>
+      </w:r>
+      <w:r w:rsidR="00970478" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Spring Symposium: Alternative Realities, Conspiracy Theory, and the Constitutional and Democratic Order, University of St. Thomas School of Law, St. Paul, Minnesota [Virtual], April 16, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D70399B" w14:textId="77777777" w:rsidR="00022824" w:rsidRPr="0071568E" w:rsidRDefault="00022824" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355ED0F1" w14:textId="77777777" w:rsidR="00022824" w:rsidRPr="0071568E" w:rsidRDefault="002E455D" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Eight Strategies to Engineer Acceptance for Germline Modification of Human Embryos</w:t>
+      </w:r>
+      <w:r w:rsidR="00022824" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C11EF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Future of Humanity: Genetic Engineering, CRISPR, and Beyond, Union </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C11EF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Internationale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C11EF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Avocats</w:t>
+      </w:r>
+      <w:r w:rsidR="00022824" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Paris, France [Virtual], April 7, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11827B08" w14:textId="77777777" w:rsidR="003C3B4F" w:rsidRPr="0071568E" w:rsidRDefault="003C3B4F" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B68E56" w14:textId="77777777" w:rsidR="009F6926" w:rsidRPr="0071568E" w:rsidRDefault="00327034" w:rsidP="009F6926">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Health Ethics for </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6926" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responding to Communicable Disease: Principles for Public Health Professionals, </w:t>
+      </w:r>
+      <w:r w:rsidR="00167994" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Executive Leadership Program</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6926" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Florida Department of Health, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3B4F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tallahassee, Florida [Virtual], </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6926" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>March 12, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577F6E6E" w14:textId="77777777" w:rsidR="009F6926" w:rsidRPr="0071568E" w:rsidRDefault="009F6926" w:rsidP="00FC315B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBC4F19" w14:textId="77777777" w:rsidR="00FC315B" w:rsidRPr="0071568E" w:rsidRDefault="00FC315B" w:rsidP="00FC315B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>What Clinicians Should Know About COVID-19 and Public Health Law, Advent Health Medical Ethics Committee, Tampa, Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3B4F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Virtual]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, November 11, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29334375" w14:textId="77777777" w:rsidR="00FC315B" w:rsidRPr="0071568E" w:rsidRDefault="00FC315B" w:rsidP="0035226B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAF9D05" w14:textId="77777777" w:rsidR="007629EA" w:rsidRPr="0071568E" w:rsidRDefault="00AF27ED" w:rsidP="0035226B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Medical Ethics Law for Florida Clinicians</w:t>
+      </w:r>
+      <w:r w:rsidR="00642AB5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Bay Pines Veteran</w:t>
+      </w:r>
+      <w:r w:rsidR="007629EA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00642AB5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Affairs</w:t>
+      </w:r>
+      <w:r w:rsidR="007629EA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Healthcare System,</w:t>
+      </w:r>
+      <w:r w:rsidR="00883686" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bay Pines, Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3B4F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Virtual]</w:t>
+      </w:r>
+      <w:r w:rsidR="00883686" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007629EA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC315B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6,</w:t>
+      </w:r>
+      <w:r w:rsidR="007629EA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2227A787" w14:textId="77777777" w:rsidR="007629EA" w:rsidRPr="0071568E" w:rsidRDefault="007629EA" w:rsidP="0035226B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6652B04B" w14:textId="77777777" w:rsidR="002A1A63" w:rsidRPr="0071568E" w:rsidRDefault="002A1A63" w:rsidP="0035226B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Treating for Two: Addressing Gaps in Maternal Substance Abuse Treatment Law, American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference, June 5, 2020 [</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7294" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Accepted, c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>onference cancelled due to SARS-CoV-2/COVID-19].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D422DAD" w14:textId="77777777" w:rsidR="002A1A63" w:rsidRPr="0071568E" w:rsidRDefault="002A1A63" w:rsidP="0035226B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDF0610" w14:textId="77777777" w:rsidR="009860D2" w:rsidRPr="0071568E" w:rsidRDefault="009860D2" w:rsidP="0035226B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Law and Policy Considerations for Germline Modification of Human Embryos, Gulf Coast Regional Genetics Conference, Tampa, Florida, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1AE4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>February</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF860D8" w14:textId="77777777" w:rsidR="009860D2" w:rsidRPr="0071568E" w:rsidRDefault="009860D2" w:rsidP="0035226B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA7E775" w14:textId="77777777" w:rsidR="0035226B" w:rsidRPr="0071568E" w:rsidRDefault="00C73F19" w:rsidP="0035226B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sustainable</w:t>
+      </w:r>
+      <w:r w:rsidR="0035226B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vaccine Policy, </w:t>
+      </w:r>
+      <w:r w:rsidR="0035226B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Advent Health Medical Ethics Committee, Tampa, Florida, February 12</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6F61" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0035226B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576734B1" w14:textId="77777777" w:rsidR="0035226B" w:rsidRPr="0071568E" w:rsidRDefault="0035226B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5D4531" w14:textId="77777777" w:rsidR="00C31144" w:rsidRPr="0071568E" w:rsidRDefault="00C31144" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principles of Public Health Law and Ethics for Public Health Professionals, </w:t>
+      </w:r>
+      <w:r w:rsidR="00167994" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Executive Leadership Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Florida Department of Health, Tallahassee, Florida, </w:t>
+      </w:r>
+      <w:r w:rsidR="0004653D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>December 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2075E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3428F0" w14:textId="77777777" w:rsidR="00C31144" w:rsidRPr="0071568E" w:rsidRDefault="00C31144" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62136B9B" w14:textId="77777777" w:rsidR="001E2A2B" w:rsidRPr="0071568E" w:rsidRDefault="001E2A2B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Liability and Risk Management for Treating Patients with Opioid Use Disorder, Hillsborough County Bar Association Health Law Continuing Legal Education, Tampa, Florida,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2075E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...67 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>November 20, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E141338" w14:textId="77777777" w:rsidR="001E2A2B" w:rsidRPr="0071568E" w:rsidRDefault="001E2A2B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03321321" w14:textId="77777777" w:rsidR="001E2A2B" w:rsidRPr="0071568E" w:rsidRDefault="001E2A2B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panelist, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2075E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>An Interprofessional Response to t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Opioid Crisis, USF Health Annual Interprofessional Education Day, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B68B3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tampa, Florida, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>November 13, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33148CEA" w14:textId="77777777" w:rsidR="001E2A2B" w:rsidRPr="0071568E" w:rsidRDefault="001E2A2B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366EC221" w14:textId="77777777" w:rsidR="001E2A2B" w:rsidRPr="0071568E" w:rsidRDefault="001E2A2B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Treating Adolescents: What Providers Should Know About Florida Law, Advent Health Medical Ethics Committee, Tampa, Florida, October</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2A4F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, 2019 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>with students Morgan Cardon and Chelsea Walker</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2A4F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521A43A7" w14:textId="77777777" w:rsidR="001E2A2B" w:rsidRPr="0071568E" w:rsidRDefault="001E2A2B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A24B70" w14:textId="77777777" w:rsidR="00CA37F8" w:rsidRPr="0071568E" w:rsidRDefault="00D429DA" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Resolving Physician – Parent Dispute</w:t>
+      </w:r>
+      <w:r w:rsidR="0045760B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>s Involving Pediatric Patients,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Advent Health Medical Ethics Committee, Tampa, Florida, July 10, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7134E57F" w14:textId="77777777" w:rsidR="00D429DA" w:rsidRPr="0071568E" w:rsidRDefault="00D429DA" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155522DD" w14:textId="77777777" w:rsidR="00CA37F8" w:rsidRPr="0071568E" w:rsidRDefault="00CA37F8" w:rsidP="00CA37F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Questioning</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medication Assisted Treatment,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference, Chicago, Illinois, June </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17E6C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E273726" w14:textId="77777777" w:rsidR="00CA37F8" w:rsidRPr="0071568E" w:rsidRDefault="00CA37F8" w:rsidP="00CA37F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417B95DB" w14:textId="77777777" w:rsidR="00CA37F8" w:rsidRPr="0071568E" w:rsidRDefault="00CA37F8" w:rsidP="00CA37F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Princ</w:t>
+      </w:r>
+      <w:r w:rsidR="0043462E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>ples of Public Health Law and Ethics fo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r Public Health Professionals, </w:t>
+      </w:r>
+      <w:r w:rsidR="00167994" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Executive Leadership Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Florida Department of Health, Tallahassee, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>February 14, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D30BF83" w14:textId="77777777" w:rsidR="00E15B07" w:rsidRPr="0071568E" w:rsidRDefault="00E15B07" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122FCCF9" w14:textId="77777777" w:rsidR="00E15B07" w:rsidRPr="0071568E" w:rsidRDefault="00E15B07" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Building Medical Ethics Capacity at Florida Hospital- Tampa, USF College of Public Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00501D75" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Community En</w:t>
+      </w:r>
+      <w:r w:rsidR="002560C6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00501D75" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>agement Year in Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tampa, Florida,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> December 13, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED731C4" w14:textId="77777777" w:rsidR="00E15B07" w:rsidRPr="0071568E" w:rsidRDefault="00E15B07" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309D06B8" w14:textId="77777777" w:rsidR="00E15B07" w:rsidRPr="0071568E" w:rsidRDefault="00E15B07" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Clinical Practice Guide: What Providers Should Know About Emerging Genomic</w:t>
+      </w:r>
+      <w:r w:rsidR="009A31CC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A31CC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Technology</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Florida Hospital Medical Ethics Committee, Tampa, Florida, December 12, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13178482" w14:textId="77777777" w:rsidR="0094402C" w:rsidRPr="0071568E" w:rsidRDefault="0094402C" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08432388" w14:textId="77777777" w:rsidR="0094402C" w:rsidRPr="0071568E" w:rsidRDefault="0094402C" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digging for the Truth: Decoding Politicized </w:t>
+      </w:r>
+      <w:r w:rsidR="007F109E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Health Information, USF College of Public Health P</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>rofessional Engagement Network, Tampa, Florida,</w:t>
+      </w:r>
+      <w:r w:rsidR="007F109E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> October 23, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B6C3A5" w14:textId="77777777" w:rsidR="008B6234" w:rsidRPr="0071568E" w:rsidRDefault="008B6234" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087C3D01" w14:textId="77777777" w:rsidR="008B6234" w:rsidRPr="0071568E" w:rsidRDefault="008B6234" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Can We Rely on Mitochondrial Replacement Therapy to Cure Dis</w:t>
+      </w:r>
+      <w:r w:rsidR="00931855" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>ease and Tr</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>eat Infertility?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Perinatal Research Seminar, Tampa General Hospital, Tampa, Florida, September 19, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213CFB59" w14:textId="77777777" w:rsidR="00B25D42" w:rsidRPr="0071568E" w:rsidRDefault="00B25D42" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8350B6" w14:textId="77777777" w:rsidR="00486065" w:rsidRPr="0071568E" w:rsidRDefault="00486065" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Futility and Medical</w:t>
+      </w:r>
+      <w:r w:rsidR="0015272F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>ly Nonbeneficial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interventions in Florida: Process Based Resolution, Florida Hospital Medical Ethics Committee, Tampa, Florida, June 13, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BC259E" w14:textId="77777777" w:rsidR="00B03EA0" w:rsidRPr="0071568E" w:rsidRDefault="00B03EA0" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FBED86" w14:textId="77777777" w:rsidR="00B25D42" w:rsidRPr="0071568E" w:rsidRDefault="00B25D42" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Roundup Litigation: Usi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>ng Discovery to Dissolve Doubt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference, Cleveland, Ohio, June </w:t>
+      </w:r>
+      <w:r w:rsidR="00486065" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D40054" w14:textId="77777777" w:rsidR="00962EC4" w:rsidRPr="0071568E" w:rsidRDefault="00962EC4" w:rsidP="00955793">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1D5768" w14:textId="77777777" w:rsidR="008E0074" w:rsidRPr="0071568E" w:rsidRDefault="003C6A98" w:rsidP="00955793">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Parsing Out the</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0074" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Hope from the Hype in Genomics,</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0074" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Carol Carfang Nursing and Healthcare Ethics Conference, </w:t>
+      </w:r>
+      <w:r w:rsidR="00795DDE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duquesne University, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0074" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clearwater, Florida, March </w:t>
+      </w:r>
+      <w:r w:rsidR="00795DDE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0074" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AEEFCC" w14:textId="77777777" w:rsidR="00795DDE" w:rsidRPr="0071568E" w:rsidRDefault="00795DDE" w:rsidP="00955793">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703235BB" w14:textId="77777777" w:rsidR="00955793" w:rsidRPr="0071568E" w:rsidRDefault="00955793" w:rsidP="00955793">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Engineering Our Extinction? Treating Infertili</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ty </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Germline Modifications,</w:t>
+      </w:r>
+      <w:r w:rsidR="00604198" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Americ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>an Society of Bioethics &amp; Humanities Annual Conference, Kansas City, Missouri, October 21, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514431DB" w14:textId="77777777" w:rsidR="00F56793" w:rsidRPr="0071568E" w:rsidRDefault="00F56793" w:rsidP="00955793">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40398031" w14:textId="77777777" w:rsidR="00F56793" w:rsidRPr="0071568E" w:rsidRDefault="008E0074" w:rsidP="00955793">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrating Experimental Cell and Tissue Products into Clinical Care: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Regulatory Compliance and Best Practices</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56793" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hillsborough County B</w:t>
+      </w:r>
+      <w:r w:rsidR="00710EB6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>ar Association Health Law Conti</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56793" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuing Legal Education, </w:t>
+      </w:r>
+      <w:r w:rsidR="00042FF2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Tampa, Florida,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56793" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> October 18, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F7A546" w14:textId="77777777" w:rsidR="00ED6172" w:rsidRPr="0071568E" w:rsidRDefault="00ED6172" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8C6797" w14:textId="77777777" w:rsidR="00ED6172" w:rsidRPr="0071568E" w:rsidRDefault="00ED6172" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Justice and Managed Care, Florida Hospital Medical Ethics Committee, Tampa, Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="009A31CC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 14, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586EDAC1" w14:textId="77777777" w:rsidR="00904AD5" w:rsidRPr="0071568E" w:rsidRDefault="00904AD5" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCB0238" w14:textId="77777777" w:rsidR="00904AD5" w:rsidRPr="0071568E" w:rsidRDefault="00904AD5" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emerging Governance of Mitochondrial Replacement Therapy: Assessing Coherence Between Scientific Evidence and Policy Outcomes, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference, Atlanta, Georgia, June 9, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A20EB99" w14:textId="77777777" w:rsidR="00E574F9" w:rsidRPr="0071568E" w:rsidRDefault="00E574F9" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFB0A78" w14:textId="77777777" w:rsidR="00E574F9" w:rsidRPr="0071568E" w:rsidRDefault="00E574F9" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Assessing Florida’s End of Life Care Options and Consideration</w:t>
+      </w:r>
+      <w:r w:rsidR="00904AD5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Implementing POLST, Florida Hospital Medical Ethics Committee, Tampa, Florida, May 10, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CD9F25" w14:textId="77777777" w:rsidR="000E14DA" w:rsidRPr="0071568E" w:rsidRDefault="000E14DA" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335F2A88" w14:textId="77777777" w:rsidR="00FB21D8" w:rsidRPr="0071568E" w:rsidRDefault="00FB21D8" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regulatory Strategies Addressing Zika: The Fine Print Behind Chemical Vector Control, </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6F42" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency Use Authorizations, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3FA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6F42" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>enetically Modified Mosquitoes</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3FA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Global Health Seminar Series, University of South Florida Health, Tampa, Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3FA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006538A3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>April 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3FA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EF5FF2" w14:textId="77777777" w:rsidR="00BB3FA0" w:rsidRPr="0071568E" w:rsidRDefault="00BB3FA0" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E40BE20" w14:textId="77777777" w:rsidR="00BB3FA0" w:rsidRPr="0071568E" w:rsidRDefault="00BB3FA0" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>A Brave New Healthcare: How Genom</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3C72" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ics and Emerging Technologies </w:t>
+      </w:r>
+      <w:r w:rsidR="008D365E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Challenge</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3C72" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Legal Boundaries,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006538A3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Community Enga</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6065" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>gement Luncheon Keynote Speaker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, University of South Florida Health, Tampa, Florida, April </w:t>
+      </w:r>
+      <w:r w:rsidR="0067168F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8A63C3" w14:textId="77777777" w:rsidR="00F171D4" w:rsidRPr="0092151C" w:rsidRDefault="00F171D4" w:rsidP="007111B5">
-[...211 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="24CAAB17" w14:textId="77777777" w:rsidR="00FB21D8" w:rsidRPr="0071568E" w:rsidRDefault="00FB21D8" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E12668D" w14:textId="77777777" w:rsidR="007E0EA4" w:rsidRPr="0071568E" w:rsidRDefault="00842FF6" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Dying to Be Fresh and Clean? Assessing Regulatory Shortcomings Governing Personal Care Products, Cancer Risk, and Epigenetic Damage</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00070439" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Americ</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0EA4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an Society of Bioethics &amp; Humanities Annual </w:t>
+      </w:r>
+      <w:r w:rsidR="00955793" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Conference</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1084 lines deleted...]
-        <w:t xml:space="preserve"> Fall </w:t>
+      <w:r w:rsidR="007E0EA4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Washington, D.C., </w:t>
+      </w:r>
+      <w:r w:rsidR="00046FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>October 7</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0EA4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F4F6DA" w14:textId="77777777" w:rsidR="007E0EA4" w:rsidRPr="0071568E" w:rsidRDefault="007E0EA4" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AAEFBE9" w14:textId="77777777" w:rsidR="000E14DA" w:rsidRPr="0071568E" w:rsidRDefault="0048076F" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Big Data and Consumer Genomics: Regulatory Compliance, Secondary Data Usage, and Informational Privacy Risks</w:t>
+      </w:r>
+      <w:r w:rsidR="000E14DA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 8th Annual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000E14DA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>FUNdamentals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000E14DA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>: The Legal Implications of the “Internet of Things,</w:t>
+      </w:r>
+      <w:r w:rsidR="00426F10" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="000E14DA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Florida State Bar Association</w:t>
+      </w:r>
+      <w:r w:rsidR="0037525A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Continuing Legal Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6FB9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seminar</w:t>
+      </w:r>
+      <w:r w:rsidR="000E14DA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00333497" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Orlando, Florida, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E14DA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>September 16, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6602F714" w14:textId="77777777" w:rsidR="0048076F" w:rsidRPr="0071568E" w:rsidRDefault="0048076F" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACDA783" w14:textId="77777777" w:rsidR="0048076F" w:rsidRPr="0071568E" w:rsidRDefault="00494D87" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>The Impact of a Developing Regulatory Framework Gover</w:t>
+      </w:r>
+      <w:r w:rsidR="00046FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>ing Diagnostic Tests in Precision Oncology:</w:t>
+      </w:r>
+      <w:r w:rsidR="00195385" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R-envisioning the Clinical Risk Assessment Paradigm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference,</w:t>
+      </w:r>
+      <w:r w:rsidR="00333497" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boston, Massachusetts, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>June 3, 2016</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="009F7471" w:rsidRPr="0092151C">
-[...13 lines deleted...]
-        <w:t>,  Boston</w:t>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1057 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA01FFC" w14:textId="77777777" w:rsidR="00592074" w:rsidRPr="0071568E" w:rsidRDefault="00592074" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="155522DD" w14:textId="77777777" w:rsidR="00CA37F8" w:rsidRPr="0092151C" w:rsidRDefault="00CA37F8" w:rsidP="00CA37F8">
-[...1285 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3FF7E6C1" w14:textId="77777777" w:rsidR="00ED7BA2" w:rsidRPr="0071568E" w:rsidRDefault="00592074" w:rsidP="00ED7BA2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Caveat Emptor: How the Intersection of Big Data and Consumer Genomics Exponentially Increas</w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>es Informational Privacy Risks,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Public Health Research </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7BA2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00ED7BA2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Seminar Series, </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7BA2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00ED7BA2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">University of South Florida </w:t>
       </w:r>
-      <w:r w:rsidR="008C6FB7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008C6FB7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7BA2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00ED7BA2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, Tampa, Florida, April 8</w:t>
       </w:r>
-      <w:r w:rsidR="0097785A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0097785A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2016</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7BA2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00ED7BA2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245C5CA5" w14:textId="77777777" w:rsidR="00592074" w:rsidRPr="0092151C" w:rsidRDefault="00592074" w:rsidP="00592074">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="245C5CA5" w14:textId="77777777" w:rsidR="00592074" w:rsidRPr="0071568E" w:rsidRDefault="00592074" w:rsidP="00592074">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065AFA51" w14:textId="77777777" w:rsidR="00592074" w:rsidRPr="0071568E" w:rsidRDefault="00592074" w:rsidP="00592074">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>FDA Regulation of Mesenchymal Stem Cell Injections: Corporate Circumvention, Clin</w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>ical Risk, and Medical Tourism,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Global Health Seminar Series, University of South Florida Health, Tampa, Florida, March 8</w:t>
       </w:r>
-      <w:r w:rsidR="0097785A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0097785A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2016</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4196C4" w14:textId="77777777" w:rsidR="003A0AC7" w:rsidRPr="0092151C" w:rsidRDefault="003A0AC7" w:rsidP="00255FCD">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6B4196C4" w14:textId="77777777" w:rsidR="003A0AC7" w:rsidRPr="0071568E" w:rsidRDefault="003A0AC7" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E41D6E3" w14:textId="77777777" w:rsidR="003A0AC7" w:rsidRPr="0071568E" w:rsidRDefault="003A0AC7" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Gl</w:t>
       </w:r>
-      <w:r w:rsidR="00C81B2E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C81B2E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>obalized Surrogacy Arrangements</w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Global Health Journal Club, University of South Florida</w:t>
       </w:r>
-      <w:r w:rsidR="008C6FB7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008C6FB7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Tampa, Florida, </w:t>
       </w:r>
-      <w:r w:rsidR="0097785A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0097785A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>February 25, 2016</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDD9BB4" w14:textId="77777777" w:rsidR="0097785A" w:rsidRPr="0092151C" w:rsidRDefault="0097785A" w:rsidP="00255FCD">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="4EDD9BB4" w14:textId="77777777" w:rsidR="0097785A" w:rsidRPr="0071568E" w:rsidRDefault="0097785A" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26AB2F0B" w14:textId="77777777" w:rsidR="0097785A" w:rsidRPr="0071568E" w:rsidRDefault="0097785A" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Genomics for a New Era: Integrating Research Ethics Lessons from Biobanking’s Infancy, University of South Florida Health, </w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Tampa, Florida, </w:t>
       </w:r>
-      <w:r w:rsidR="00B352D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B352D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>April 16, 2015.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10388CFE" w14:textId="77777777" w:rsidR="006530AA" w:rsidRPr="0092151C" w:rsidRDefault="006530AA" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="10388CFE" w14:textId="77777777" w:rsidR="006530AA" w:rsidRPr="0071568E" w:rsidRDefault="006530AA" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6485B780" w14:textId="77777777" w:rsidR="006530AA" w:rsidRPr="0092151C" w:rsidRDefault="00196845" w:rsidP="00255FCD">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6485B780" w14:textId="77777777" w:rsidR="006530AA" w:rsidRPr="0071568E" w:rsidRDefault="00196845" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Implications of </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Bearder</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Beleno</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Higgins</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>: Legal Regulation of Banking Newborn Blood Spots for Research</w:t>
       </w:r>
-      <w:r w:rsidR="00215A1F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00215A1F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0045353E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0045353E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006530AA" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006530AA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>ELSI Congress, Center for Genomics and Society at the University of North Carolina, Chapel Hill, North Carolina, April 12, 2011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DD916C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="78DD916C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6720D9F6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+    <w:p w14:paraId="6720D9F6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reining In </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pharmacological Enhancement Train: We Should Remain Vigilant About Standards </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prescribing Controlled Substances, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ransforming Humanity Conference, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of Pennsylvania Center for Bioethics, Philadelphia, Pennsylvania</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>December 4, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7256AAC6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7256AAC6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E26A2A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Building a Biobank in Indiana: Legal </w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">and Ethical Issues to Consider, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Purdue University Extension Program, Indianapolis, Indiana, November 16, </w:t>
       </w:r>
-      <w:r w:rsidR="00E03437" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E03437" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660F8707" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="660F8707" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CBBF31B" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7CBBF31B" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Prescribing Modafinil for Performance Enhancement and Sleep Avoidance: </w:t>
       </w:r>
-      <w:r w:rsidR="00C81B2E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C81B2E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Physicians’ Legal and Ethical Duties</w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Predictive Health Ethics Research </w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Consortium</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, Indianapolis, Indiana</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, October 11, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516A424D" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="516A424D" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747E6899" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00AB253A" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert Testimony, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolution 10:03, The Sale of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Over the C</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>ounter</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gender Prediction Tests,</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indiana State Medical Association Annual Convention, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Indianapolis, Indiana, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>September 26, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307FB39D" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="307FB39D" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1A5598" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Community Engagement a</w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>nd Biobanks,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Biannual Community Advisory Council Meeting for Indiana Clinical and Translational Sciences Community Health Engagement Program, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Indianapolis, Indiana, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>September 22, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43526D9A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="43526D9A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C438E6D" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="003844AE" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Research Ethics </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Lessons from </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Havasupai Tribe v. Arizona State University Board of Regents</w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Genetics &amp; Ethics in the 21</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Century Conference, Estes Park, Colorado, July 23, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BBD180" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="56BBD180" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E60F689" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7E60F689" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Resolving Issues of Consent to Collect N</w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ewborn Blood Spots for Research,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Third International Conference for Individualized Pharmacotherapy in Pregnancy, Indiana University School of Medicine, Indianapolis, Indiana, June 7, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DEDA35" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="68DEDA35" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48660795" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="48660795" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Gene Patenting Litigation Update: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Association for Molecular Pathology v. USPTO</w:t>
       </w:r>
-      <w:r w:rsidR="003D09BC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003D09BC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Predictive Health Ethics Research Consortium</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, Indianapolis, Indiana</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, May 17, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3DC14A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0D3DC14A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="152CE56A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="152CE56A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Closer Examination of Physician Assisted Suicide: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mismanaging the Desire for Dignity</w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0036486C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0036486C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ebate</w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> with Compassion and Choices, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiana University School of Law- Indianapolis, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Indianapolis, Indiana</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, April 6, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7669C974" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7669C974" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53625EF3" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00AB253A" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="53625EF3" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00AB253A" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Traditional Health Law Careers,</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indiana University School of Law- Indianapolis, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Indianapolis, Indiana</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, February 16, 2010</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE17B32" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7FE17B32" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08403516" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="08403516" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Federal Regulati</w:t>
       </w:r>
-      <w:r w:rsidR="003D09BC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003D09BC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">on of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="003D09BC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003D09BC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Direct to Consumer</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Genetic Tests and </w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>the Case of Baby Gender Mentor,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Predictive Health Ethics Research Consortium</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, Indianapolis, Indiana</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, January 25, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224153A7" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="224153A7" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F32EC29" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Gene Patents in the Context of </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Association for Molecular Pathology v. USPTO</w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> presentation to Indiana University Bioethics Journal Club, Indianapolis, Indiana, January 14, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9AA71B" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="1F9AA71B" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B0971DB" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0B0971DB" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Baby Gender Mentor: </w:t>
       </w:r>
-      <w:r w:rsidR="003D09BC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003D09BC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">FDA’s Framework for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="003D09BC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003D09BC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Direct to Consumer</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Genetic Tests</w:t>
       </w:r>
-      <w:r w:rsidR="00AB253A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB253A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Poynter Center for the Study of Ethics and American Institutions, Bloomington, Indiana, December 10, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04619722" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="04619722" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EEFAC26" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="2EEFAC26" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Assent to Research for Adults with Impaired Decision-Making Capacity, Indiana CTSI and Bioethics and Subject Advocacy Program, Indianapolis, Indiana, August 24, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BABFB82" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3BABFB82" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FDC6B90" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="4FDC6B90" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Revisiting the </w:t>
       </w:r>
-      <w:r w:rsidR="003844AE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003844AE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>U.S. Patent and Trademark Office</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Examinat</w:t>
       </w:r>
-      <w:r w:rsidR="003844AE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003844AE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>ion Guidelines for Gene Patents</w:t>
       </w:r>
-      <w:r w:rsidR="00352B5E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00352B5E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, Predictive Health Ethics Research Consortium</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, Indianapolis, Indiana, August 17, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56175C23" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0092151C" w:rsidRDefault="00D57C70" w:rsidP="00255FCD">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="56175C23" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593688F9" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C31A5A1" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATIONAL </w:t>
       </w:r>
-      <w:r w:rsidR="009D241D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009D241D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>CONTENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> FOR THE PUBLIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37ABDDEA" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0092151C" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
+    <w:p w14:paraId="37ABDDEA" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="576D3E56" w14:textId="77777777" w:rsidR="00432588" w:rsidRPr="0092151C" w:rsidRDefault="00432588" w:rsidP="00D57C70">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="576D3E56" w14:textId="77777777" w:rsidR="00432588" w:rsidRPr="0071568E" w:rsidRDefault="00432588" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75994C29" w14:textId="57191BF0" w:rsidR="00383DBA" w:rsidRPr="0071568E" w:rsidRDefault="00383DBA" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Who</w:t>
       </w:r>
-      <w:r w:rsidR="003A7981" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A7981" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Can</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Make Medical Decisions for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Patients?</w:t>
       </w:r>
-      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> November 2024</w:t>
       </w:r>
-      <w:r w:rsidR="003A7981" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A7981" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>. Available at:</w:t>
       </w:r>
-      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="003A7981" w:rsidRPr="0092151C">
+        <w:r w:rsidR="003A7981" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=-Q385W8pfwY</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09583604" w14:textId="77777777" w:rsidR="00BA2EA9" w:rsidRPr="0092151C" w:rsidRDefault="00BA2EA9" w:rsidP="00D57C70">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="09583604" w14:textId="77777777" w:rsidR="00BA2EA9" w:rsidRPr="0071568E" w:rsidRDefault="00BA2EA9" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DA8DB6" w14:textId="3A23ED32" w:rsidR="00BA2EA9" w:rsidRPr="0071568E" w:rsidRDefault="003A7981" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What Are </w:t>
       </w:r>
-      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Advance </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Directives</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>November,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>. Available at:</w:t>
       </w:r>
-      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA2EA9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="0092151C">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=JLJYaVhhn38&amp;t=1s</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D9FDD8C" w14:textId="77777777" w:rsidR="00383DBA" w:rsidRPr="0092151C" w:rsidRDefault="00383DBA" w:rsidP="00D57C70">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Amendment 3 and Recreational Marijuana, October 2024. Available at: </w:t>
+    <w:p w14:paraId="7D9FDD8C" w14:textId="77777777" w:rsidR="00383DBA" w:rsidRPr="0071568E" w:rsidRDefault="00383DBA" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA45B09" w14:textId="150BB809" w:rsidR="00084465" w:rsidRPr="0071568E" w:rsidRDefault="00084465" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Amendment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Recreational Marijuana, October 2024. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="0092151C">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=-mHxPt7L9bU</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4096BC70" w14:textId="77777777" w:rsidR="00084465" w:rsidRPr="0092151C" w:rsidRDefault="00084465" w:rsidP="00D57C70">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="4096BC70" w14:textId="77777777" w:rsidR="00084465" w:rsidRPr="0071568E" w:rsidRDefault="00084465" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F966BBA" w14:textId="7E2877AA" w:rsidR="003F2513" w:rsidRPr="0071568E" w:rsidRDefault="003F2513" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amendment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Florida Abortion Law, October 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Available at:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=Vu_7lN26jmI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A7BB47" w14:textId="77777777" w:rsidR="00182111" w:rsidRPr="0092151C" w:rsidRDefault="00182111" w:rsidP="00D57C70">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="74A7BB47" w14:textId="77777777" w:rsidR="00182111" w:rsidRPr="0071568E" w:rsidRDefault="00182111" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63357AFD" w14:textId="49A0E765" w:rsidR="00182111" w:rsidRPr="0071568E" w:rsidRDefault="00A22F60" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Firearms and Domestic Violence Protection Orders: </w:t>
       </w:r>
-      <w:r w:rsidR="00182111" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00182111" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>U.S. v. Rahimi</w:t>
       </w:r>
-      <w:r w:rsidR="00BC3294" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BC3294" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00BC3294" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BC3294" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> October 2024</w:t>
       </w:r>
-      <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=PyqxLufksYk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4821408F" w14:textId="77777777" w:rsidR="00BC3294" w:rsidRPr="0092151C" w:rsidRDefault="00BC3294" w:rsidP="00D57C70">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="4821408F" w14:textId="77777777" w:rsidR="00BC3294" w:rsidRPr="0071568E" w:rsidRDefault="00BC3294" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D8F4A84" w14:textId="0F640D51" w:rsidR="00BC3294" w:rsidRPr="0071568E" w:rsidRDefault="00A22F60" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Addressing Homelessness: </w:t>
       </w:r>
-      <w:r w:rsidR="00BC3294" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BC3294" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Grants Pass v. </w:t>
       </w:r>
-      <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Johnson</w:t>
       </w:r>
-      <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, October 2024. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=bOnql4prkX0</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1C077A" w14:textId="77777777" w:rsidR="00A84B00" w:rsidRPr="0092151C" w:rsidRDefault="00A84B00" w:rsidP="00D57C70">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0F1C077A" w14:textId="77777777" w:rsidR="00A84B00" w:rsidRPr="0071568E" w:rsidRDefault="00A84B00" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584AD5B7" w14:textId="01FA57E7" w:rsidR="00A84B00" w:rsidRPr="0071568E" w:rsidRDefault="00A84B00" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Administrative Agency Power: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Loper Bright v. </w:t>
       </w:r>
-      <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Raimondo</w:t>
       </w:r>
-      <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, October 2024. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=YYQEKDV-zpU&amp;t=154s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646DD52A" w14:textId="77777777" w:rsidR="00084465" w:rsidRPr="0092151C" w:rsidRDefault="00084465" w:rsidP="00D57C70">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="646DD52A" w14:textId="77777777" w:rsidR="00084465" w:rsidRPr="0071568E" w:rsidRDefault="00084465" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0125D2E1" w14:textId="47BF9B38" w:rsidR="00363D42" w:rsidRPr="0071568E" w:rsidRDefault="00363D42" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>What New Physicians Should Know About Florida Abortion Law</w:t>
       </w:r>
-      <w:r w:rsidR="003F2513" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003F2513" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, September 2023</w:t>
       </w:r>
-      <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=chWhRtaavvk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00084465" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BA97B1" w14:textId="77777777" w:rsidR="00363D42" w:rsidRPr="0092151C" w:rsidRDefault="00363D42" w:rsidP="00D57C70">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">COVID-19 Stay at Home Orders, Public Health Law, and the Constitution, Educational presentation designed as a public resource for lay audiences, September 2020.  Available at: </w:t>
+    <w:p w14:paraId="61BA97B1" w14:textId="77777777" w:rsidR="00363D42" w:rsidRPr="0071568E" w:rsidRDefault="00363D42" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14FD4B67" w14:textId="2317C3AD" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>COVID-19 Stay at Home Orders, Public Health Law, and the Constitution, Educational presentation designed as a public resource for lay audiences, September 2020</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="0092151C">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=ZLTKKMjqMJE</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54425FF2" w14:textId="77777777" w:rsidR="00432588" w:rsidRPr="0092151C" w:rsidRDefault="00432588" w:rsidP="00D57C70">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Update: What We Know About Novel Coronavirus (SARS-CoV-2/COVID-19), Educational presentation designed as a public resource for lay audience and students, August 2020.  Available at: </w:t>
+    <w:p w14:paraId="54425FF2" w14:textId="77777777" w:rsidR="00432588" w:rsidRPr="0071568E" w:rsidRDefault="00432588" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1167A33B" w14:textId="77777777" w:rsidR="00432588" w:rsidRPr="0071568E" w:rsidRDefault="00432588" w:rsidP="00432588">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Update: What We Know About Novel Coronavirus (SARS-CoV-2/COVID-19), Educational presentation designed as a public resource for lay audience and students, August 2020</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="0092151C">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=WlOlVgWhxHU&amp;t=169s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEDB984" w14:textId="77777777" w:rsidR="00432588" w:rsidRPr="0092151C" w:rsidRDefault="00432588" w:rsidP="00D57C70">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Tips for Making an Effective Recorded Video Presentation, Educational presentation designed as a public resource for lay audience and students, August 2020.  Available at: </w:t>
+    <w:p w14:paraId="4FEDB984" w14:textId="77777777" w:rsidR="00432588" w:rsidRPr="0071568E" w:rsidRDefault="00432588" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF2E7CC" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Tips for Making an Effective Recorded Video Presentation, Educational presentation designed as a public resource for lay audience and students, August 2020</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="0092151C">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=ogci6pvXdso</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB37E10" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0092151C" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Law and Policy Considerations for SARS-CoV-2/COVID-19, Educational presentation designed as a public resource for professional audiences, April 2020.  Available at: </w:t>
+    <w:p w14:paraId="1AB37E10" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F7F683" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Law and Policy Considerations for SARS-CoV-2/COVID-19, Educational presentation designed as a public resource for professional audiences, April 2020</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="0092151C">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=QXiQk9ofoUA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB90377" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0092151C" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">What We Know About Novel Coronavirus (SARS-CoV-2/COVID-19), Educational presentation designed as a public resource for lay audience and students, April 2020.  Available at: </w:t>
+    <w:p w14:paraId="2DB90377" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC6BA15" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>What We Know About Novel Coronavirus (SARS-CoV-2/COVID-19), Educational presentation designed as a public resource for lay audience and students, April 2020</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="0092151C">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=mc7ZyHPCINI&amp;t=3s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDD86E7" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0092151C" w:rsidRDefault="00D57C70" w:rsidP="00255FCD">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3BDD86E7" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8D2C80" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EF10983" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="007E0EA4" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0EF10983" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="007E0EA4" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GUEST </w:t>
       </w:r>
-      <w:r w:rsidR="00EE3523" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE3523" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LECTURES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5006A65A" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="5006A65A" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="1BEBBD20">
           <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A28BAA4" w14:textId="77777777" w:rsidR="00EE1657" w:rsidRPr="0092151C" w:rsidRDefault="00EE1657" w:rsidP="0048676E">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6C1B01E1" w14:textId="18297294" w:rsidR="00EB41D9" w:rsidRPr="0071568E" w:rsidRDefault="00EB41D9" w:rsidP="0048676E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Systems of Law Affecting Healthcare Providers: Understanding Elements of Negligence and Malpractice, University of South Florida Morsani College of Medicine Physician Assistant Program, April 1, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762B0293" w14:textId="77777777" w:rsidR="00EB41D9" w:rsidRPr="0071568E" w:rsidRDefault="00EB41D9" w:rsidP="0048676E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A28BAA4" w14:textId="6323F997" w:rsidR="00EE1657" w:rsidRPr="0071568E" w:rsidRDefault="00546135" w:rsidP="0048676E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Research Ethics for Maternal &amp; Child Health, University of South Florida College of Public Health, January 28, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277D3506" w14:textId="77777777" w:rsidR="00827529" w:rsidRPr="0071568E" w:rsidRDefault="00827529" w:rsidP="00310DC0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01997768" w14:textId="505351FD" w:rsidR="00310DC0" w:rsidRPr="0071568E" w:rsidRDefault="00310DC0" w:rsidP="00310DC0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What is Health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Law?,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Great American Teach In, Turner Bartels K8 School, November 2</w:t>
       </w:r>
-      <w:r w:rsidR="00665687">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00665687" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5188A11B" w14:textId="77777777" w:rsidR="00310DC0" w:rsidRPr="0071568E" w:rsidRDefault="00310DC0" w:rsidP="00F43117">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="671607DC" w14:textId="337CB06A" w:rsidR="00F43117" w:rsidRPr="0071568E" w:rsidRDefault="00F43117" w:rsidP="00F43117">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Artificial Intelligence in Healthcare: Regulation and Risk, Morsani College of Medicine, University of South Florida, October 13, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0D7704" w14:textId="77777777" w:rsidR="00F43117" w:rsidRPr="0071568E" w:rsidRDefault="00F43117" w:rsidP="00287784">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFDD075" w14:textId="3FA1CB9F" w:rsidR="00287784" w:rsidRPr="0071568E" w:rsidRDefault="00287784" w:rsidP="00287784">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Human Subjects Research Law, University of South Florida College of Public Health, September 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0016520C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F80104B" w14:textId="77777777" w:rsidR="00287784" w:rsidRPr="0071568E" w:rsidRDefault="00287784" w:rsidP="0069659D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A23771" w14:textId="4D9A9CD9" w:rsidR="0069659D" w:rsidRPr="0071568E" w:rsidRDefault="0069659D" w:rsidP="0069659D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Systems of Law Affecting Healthcare Providers: Understanding Elements of Negligence and Malpractice, University of South Florida Morsani College of Medicine Physician Assistant Program, March 7, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABEFB0B" w14:textId="77777777" w:rsidR="00D63167" w:rsidRPr="0071568E" w:rsidRDefault="00D63167" w:rsidP="00DB2081">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7800AECD" w14:textId="157D80B2" w:rsidR="005E74DC" w:rsidRPr="0071568E" w:rsidRDefault="005E74DC" w:rsidP="00DB2081">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Ethics for Maternal &amp; Child Health, University of South Florida College of Public Health, January 29, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0FDA5B" w14:textId="77777777" w:rsidR="005E74DC" w:rsidRPr="0071568E" w:rsidRDefault="005E74DC" w:rsidP="00DB2081">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE97E9C" w14:textId="138B1E66" w:rsidR="00DB2081" w:rsidRPr="0071568E" w:rsidRDefault="00DB2081" w:rsidP="00DB2081">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is Public Health and Health </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Law?,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Great American Teach In, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE01D4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Turner Bartels K8 School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, November 21, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D6290A" w14:textId="77777777" w:rsidR="005E74DC" w:rsidRPr="0071568E" w:rsidRDefault="005E74DC" w:rsidP="00DB2081">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62418D49" w14:textId="283DEC89" w:rsidR="005E74DC" w:rsidRPr="0071568E" w:rsidRDefault="005E74DC" w:rsidP="00DB2081">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is Public Health and Health </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Law?,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Great American Teach In, Temple Terrace Elementary School, November 21, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C5C37D" w14:textId="77777777" w:rsidR="00DB2081" w:rsidRPr="0071568E" w:rsidRDefault="00DB2081" w:rsidP="005C02BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1389F9A8" w14:textId="4D911454" w:rsidR="00BA6F20" w:rsidRPr="0071568E" w:rsidRDefault="00BA6F20" w:rsidP="005C02BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Human Subjects Research Law, University of South Florida College of Public Health, September </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD70A5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BD70A5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5188A11B" w14:textId="77777777" w:rsidR="00310DC0" w:rsidRDefault="00310DC0" w:rsidP="00F43117">
-[...195 lines deleted...]
-        <w:t xml:space="preserve">What is Public Health and Health </w:t>
+    <w:p w14:paraId="14E9EFC5" w14:textId="77777777" w:rsidR="00BA6F20" w:rsidRPr="0071568E" w:rsidRDefault="00BA6F20" w:rsidP="005C02BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778CE74A" w14:textId="2F3B66F7" w:rsidR="005C02BF" w:rsidRPr="0071568E" w:rsidRDefault="005C02BF" w:rsidP="005C02BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Systems of Law Affecting Healthcare Providers: Understanding Elements of Negligence and Malpractice, University of South Florida Morsani College of Medicine Physician Assistant Program, March 1, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7391E72F" w14:textId="77777777" w:rsidR="005C02BF" w:rsidRPr="0071568E" w:rsidRDefault="005C02BF" w:rsidP="005C02BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5EE618" w14:textId="77777777" w:rsidR="005C02BF" w:rsidRPr="0071568E" w:rsidRDefault="005C02BF" w:rsidP="005C02BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Ethics for Maternal &amp; Child Health, University of South Florida College of Public Health, January 24, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36ADEF7A" w14:textId="77777777" w:rsidR="005C02BF" w:rsidRPr="0071568E" w:rsidRDefault="005C02BF" w:rsidP="0048676E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C8DD1B" w14:textId="77777777" w:rsidR="008256D3" w:rsidRPr="0071568E" w:rsidRDefault="008256D3" w:rsidP="0048676E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Artificial Intelligence in Healthcare: Regulation and Risk, Morsani College of Medicine, University of South Florida, December 6, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D74115" w14:textId="77777777" w:rsidR="008256D3" w:rsidRPr="0071568E" w:rsidRDefault="008256D3" w:rsidP="0048676E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E8882A" w14:textId="75D6305A" w:rsidR="008256D3" w:rsidRPr="0071568E" w:rsidRDefault="008256D3" w:rsidP="0048676E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>What is Health Law</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE433B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...4 lines deleted...]
-        <w:t>Law?,</w:t>
+      <w:r w:rsidR="00CE433B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Bioethics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>?,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...251 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Great American Teach In, Turner-Bartels K-8 School, November 16, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BC7C51" w14:textId="77777777" w:rsidR="008256D3" w:rsidRPr="0092151C" w:rsidRDefault="008256D3" w:rsidP="0048676E">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="20BC7C51" w14:textId="77777777" w:rsidR="008256D3" w:rsidRPr="0071568E" w:rsidRDefault="008256D3" w:rsidP="0048676E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F9E6B8" w14:textId="77777777" w:rsidR="001E62B5" w:rsidRPr="0071568E" w:rsidRDefault="001E62B5" w:rsidP="0048676E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Current Issues in Global Health Law, University of South Florida College of Public Health, November 1, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03152300" w14:textId="77777777" w:rsidR="001E62B5" w:rsidRPr="0092151C" w:rsidRDefault="001E62B5" w:rsidP="0048676E">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="03152300" w14:textId="77777777" w:rsidR="001E62B5" w:rsidRPr="0071568E" w:rsidRDefault="001E62B5" w:rsidP="0048676E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CEC57BE" w14:textId="77777777" w:rsidR="001E62B5" w:rsidRPr="0071568E" w:rsidRDefault="001E62B5" w:rsidP="001E62B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Human Subjects Research Law, University of South Florida College of Public Health, September 8, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EEFC53" w14:textId="77777777" w:rsidR="00EE1657" w:rsidRPr="0092151C" w:rsidRDefault="00EE1657" w:rsidP="001E62B5">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="71EEFC53" w14:textId="77777777" w:rsidR="00EE1657" w:rsidRPr="0071568E" w:rsidRDefault="00EE1657" w:rsidP="001E62B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7852E6FF" w14:textId="77777777" w:rsidR="00EE1657" w:rsidRPr="0071568E" w:rsidRDefault="00EE1657" w:rsidP="00EE1657">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>What New Physicians Should Know About Florida Abortion Law, Morsani College of Medicine, University of South Florida, August 18, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F74C5BE" w14:textId="77777777" w:rsidR="001E62B5" w:rsidRPr="0092151C" w:rsidRDefault="001E62B5" w:rsidP="0048676E">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="1F74C5BE" w14:textId="77777777" w:rsidR="001E62B5" w:rsidRPr="0071568E" w:rsidRDefault="001E62B5" w:rsidP="0048676E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD2BC4D" w14:textId="77777777" w:rsidR="0048676E" w:rsidRPr="0071568E" w:rsidRDefault="0048676E" w:rsidP="0048676E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Reducing Health Inequities Through Policy</w:t>
       </w:r>
-      <w:r w:rsidR="003A65D9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A65D9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Course Section I</w:t>
       </w:r>
-      <w:r w:rsidR="00222817" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00222817" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="003A65D9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A65D9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, University of South Florida College of Public Health, April 25, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788EAB3D" w14:textId="77777777" w:rsidR="0048676E" w:rsidRPr="0092151C" w:rsidRDefault="0048676E" w:rsidP="00DB0674">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="788EAB3D" w14:textId="77777777" w:rsidR="0048676E" w:rsidRPr="0071568E" w:rsidRDefault="0048676E" w:rsidP="00DB0674">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144C3820" w14:textId="77777777" w:rsidR="0048676E" w:rsidRPr="0071568E" w:rsidRDefault="0048676E" w:rsidP="00DB0674">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Reducing Health Inequities Through Policy</w:t>
       </w:r>
-      <w:r w:rsidR="003A65D9" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A65D9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Course Section I)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, University of South Florida College of Public Health, April 24, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B11EBEE" w14:textId="77777777" w:rsidR="0048676E" w:rsidRPr="0092151C" w:rsidRDefault="0048676E" w:rsidP="00DB0674">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="4B11EBEE" w14:textId="77777777" w:rsidR="0048676E" w:rsidRPr="0071568E" w:rsidRDefault="0048676E" w:rsidP="00DB0674">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0994EE2B" w14:textId="77777777" w:rsidR="006B7ECD" w:rsidRPr="0071568E" w:rsidRDefault="006B7ECD" w:rsidP="00DB0674">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Public Health Ethics for Maternal &amp; Child Health, University of South Florida College of Public Health, </w:t>
       </w:r>
-      <w:r w:rsidR="0048676E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0048676E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>January</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 25, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31819FE5" w14:textId="77777777" w:rsidR="006B7ECD" w:rsidRPr="0092151C" w:rsidRDefault="006B7ECD" w:rsidP="00DB0674">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="31819FE5" w14:textId="77777777" w:rsidR="006B7ECD" w:rsidRPr="0071568E" w:rsidRDefault="006B7ECD" w:rsidP="00DB0674">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DFD77A" w14:textId="77777777" w:rsidR="006B7ECD" w:rsidRPr="0071568E" w:rsidRDefault="006B7ECD" w:rsidP="006B7ECD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Genomics and Public Health Ethics, University of South Florida College of Public Health, </w:t>
       </w:r>
-      <w:r w:rsidR="0048676E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0048676E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>January</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 25, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5A4182" w14:textId="77777777" w:rsidR="006B7ECD" w:rsidRPr="0092151C" w:rsidRDefault="006B7ECD" w:rsidP="00DB0674">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="2A5A4182" w14:textId="77777777" w:rsidR="006B7ECD" w:rsidRPr="0071568E" w:rsidRDefault="006B7ECD" w:rsidP="00DB0674">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638FD810" w14:textId="77777777" w:rsidR="00514E67" w:rsidRPr="0071568E" w:rsidRDefault="00514E67" w:rsidP="00DB0674">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Current Issues in Global Health Law, University of South Florida College of Public Health, December 7, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2060D4BA" w14:textId="77777777" w:rsidR="00514E67" w:rsidRPr="0092151C" w:rsidRDefault="00514E67" w:rsidP="00DB0674">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="2060D4BA" w14:textId="77777777" w:rsidR="00514E67" w:rsidRPr="0071568E" w:rsidRDefault="00514E67" w:rsidP="00DB0674">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCDA129" w14:textId="77777777" w:rsidR="00DB0674" w:rsidRPr="0071568E" w:rsidRDefault="00DB0674" w:rsidP="00DB0674">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal Issues in Regenerative Medicine, Genetics, and Emerging Technology, University of South Florida School of Physical Therapy and </w:t>
       </w:r>
-      <w:r w:rsidR="0048676E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0048676E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Rehabilitation</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Science, November 18, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AC8793" w14:textId="77777777" w:rsidR="00DB0674" w:rsidRPr="0092151C" w:rsidRDefault="00DB0674" w:rsidP="00DB0674">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="14AC8793" w14:textId="77777777" w:rsidR="00DB0674" w:rsidRPr="0071568E" w:rsidRDefault="00DB0674" w:rsidP="00DB0674">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D9D889" w14:textId="77777777" w:rsidR="00DB0674" w:rsidRPr="0071568E" w:rsidRDefault="00DB0674" w:rsidP="00DB0674">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What is Public Health and Health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Law?,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Great American Teach In, Turner-Bartels K-8 School, November 17, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7554DA34" w14:textId="77777777" w:rsidR="00DB0674" w:rsidRPr="0092151C" w:rsidRDefault="00DB0674" w:rsidP="00C61145">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7554DA34" w14:textId="77777777" w:rsidR="00DB0674" w:rsidRPr="0071568E" w:rsidRDefault="00DB0674" w:rsidP="00C61145">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5344064F" w14:textId="77777777" w:rsidR="00C61145" w:rsidRPr="0071568E" w:rsidRDefault="00C61145" w:rsidP="00C61145">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Human Subjects Research Law, University of South Florida College of Public Health, September 9, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B2E3A1" w14:textId="77777777" w:rsidR="00C61145" w:rsidRPr="0092151C" w:rsidRDefault="00C61145" w:rsidP="00476593">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="73B2E3A1" w14:textId="77777777" w:rsidR="00C61145" w:rsidRPr="0071568E" w:rsidRDefault="00C61145" w:rsidP="00476593">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D39D03" w14:textId="77777777" w:rsidR="00EB4935" w:rsidRPr="0071568E" w:rsidRDefault="00EB4935" w:rsidP="00476593">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Systems of Law Affecting Healthcare Providers: Understanding Elements of Negligence and Malpractice, University of South Florida Morsani College of Medicine Physician Assistant Program, June 23, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413B49F1" w14:textId="77777777" w:rsidR="006636DE" w:rsidRPr="0092151C" w:rsidRDefault="006636DE" w:rsidP="00476593">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="413B49F1" w14:textId="77777777" w:rsidR="006636DE" w:rsidRPr="0071568E" w:rsidRDefault="006636DE" w:rsidP="00476593">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A9071D4" w14:textId="77777777" w:rsidR="006636DE" w:rsidRPr="0071568E" w:rsidRDefault="006636DE" w:rsidP="006636DE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Medical Ethics Law for New Physicians, University of South Florida Morsani College of Medicine</w:t>
       </w:r>
-      <w:r w:rsidR="00410129" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00410129" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Medicine and Education Scholarly Concentration)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, March 28, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326B8C3C" w14:textId="77777777" w:rsidR="00EB4935" w:rsidRPr="0092151C" w:rsidRDefault="00EB4935" w:rsidP="00476593">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="326B8C3C" w14:textId="77777777" w:rsidR="00EB4935" w:rsidRPr="0071568E" w:rsidRDefault="00EB4935" w:rsidP="00476593">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62EFB8CE" w14:textId="77777777" w:rsidR="00476593" w:rsidRPr="0071568E" w:rsidRDefault="00476593" w:rsidP="00476593">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Public Health Ethics for Maternal &amp; Child Health, University of South Florida College of Public Health, </w:t>
       </w:r>
-      <w:r w:rsidR="00230CC8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00230CC8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>February 16, 2022</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21919CF7" w14:textId="77777777" w:rsidR="00476593" w:rsidRPr="0092151C" w:rsidRDefault="00476593" w:rsidP="009F7471">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="21919CF7" w14:textId="77777777" w:rsidR="00476593" w:rsidRPr="0071568E" w:rsidRDefault="00476593" w:rsidP="009F7471">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3F794F" w14:textId="77777777" w:rsidR="009F7471" w:rsidRPr="0071568E" w:rsidRDefault="009F7471" w:rsidP="009F7471">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What is Public Health and Health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Law?,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Great American Teach In, Turner-Bartels K-8 School, November 18, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201DB3C7" w14:textId="77777777" w:rsidR="009F7471" w:rsidRPr="0092151C" w:rsidRDefault="009F7471" w:rsidP="00F370D5">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="201DB3C7" w14:textId="77777777" w:rsidR="009F7471" w:rsidRPr="0071568E" w:rsidRDefault="009F7471" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E86983C" w14:textId="77777777" w:rsidR="00F30AA4" w:rsidRPr="0071568E" w:rsidRDefault="00F30AA4" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Vaccine Law and Policy, University of South Florida College of Public Health, October 5, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8AFF73" w14:textId="77777777" w:rsidR="00F30AA4" w:rsidRPr="0092151C" w:rsidRDefault="00F30AA4" w:rsidP="00F370D5">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7C8AFF73" w14:textId="77777777" w:rsidR="00F30AA4" w:rsidRPr="0071568E" w:rsidRDefault="00F30AA4" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B76CDD1" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0071568E" w:rsidRDefault="00F370D5" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Human Subjects Research Law, University of South Florida College of Public Health, September 9, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C2D2A0" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0092151C" w:rsidRDefault="00F370D5" w:rsidP="00F370D5">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="17C2D2A0" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0071568E" w:rsidRDefault="00F370D5" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2816F5CE" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0071568E" w:rsidRDefault="00F370D5" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Human Subjects Research Law, University of South Florida College of Public Health, September 3, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E0A3B9" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0092151C" w:rsidRDefault="00F370D5" w:rsidP="00F370D5">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="13E0A3B9" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0071568E" w:rsidRDefault="00F370D5" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF5B96A" w14:textId="77777777" w:rsidR="00936279" w:rsidRPr="0071568E" w:rsidRDefault="00936279" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Reducing Health Inequities Through Policy, University of South Florida College of Public Health, August 9, 2021 [designed for online course content].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD6DCBF" w14:textId="77777777" w:rsidR="00936279" w:rsidRPr="0092151C" w:rsidRDefault="00936279" w:rsidP="00F370D5">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0CD6DCBF" w14:textId="77777777" w:rsidR="00936279" w:rsidRPr="0071568E" w:rsidRDefault="00936279" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DF3892" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0071568E" w:rsidRDefault="00F370D5" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Systems of Law Affecting Healthcare Providers: Understanding Elements of Negligence and Malpractice, University of South Florida Morsani College of Medicine Physician Assistant Program, August 2, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738A00D1" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0092151C" w:rsidRDefault="00F370D5" w:rsidP="00F32557">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="738A00D1" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0071568E" w:rsidRDefault="00F370D5" w:rsidP="00F32557">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104E5295" w14:textId="77777777" w:rsidR="00F32557" w:rsidRPr="0071568E" w:rsidRDefault="00F32557" w:rsidP="00F32557">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>HIPAA and Occupational Risk, University of South Florida College of Public Health, April 23, 2021 [designed for online course content].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C2CCF6" w14:textId="77777777" w:rsidR="00B1313E" w:rsidRPr="0092151C" w:rsidRDefault="00B1313E" w:rsidP="00C002B6">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="27C2CCF6" w14:textId="77777777" w:rsidR="00B1313E" w:rsidRPr="0071568E" w:rsidRDefault="00B1313E" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773DC0FF" w14:textId="77777777" w:rsidR="00F32557" w:rsidRPr="0071568E" w:rsidRDefault="00F32557" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Organizational and Professional Ethics in Public Health, University of South Florida College of Public Health, April 23, 2021 [designed for online course content].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1721E95B" w14:textId="77777777" w:rsidR="00F32557" w:rsidRPr="0092151C" w:rsidRDefault="00F32557" w:rsidP="00C002B6">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="1721E95B" w14:textId="77777777" w:rsidR="00F32557" w:rsidRPr="0071568E" w:rsidRDefault="00F32557" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B01FF22" w14:textId="77777777" w:rsidR="00B1313E" w:rsidRPr="0071568E" w:rsidRDefault="00F32557" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Responsible Conduct of Research and IRBs, University of South Florida College of Public Health, April 23, 2021 [designed for online course content].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A5823B" w14:textId="77777777" w:rsidR="00B1313E" w:rsidRPr="0092151C" w:rsidRDefault="00B1313E" w:rsidP="00C002B6">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="66A5823B" w14:textId="77777777" w:rsidR="00B1313E" w:rsidRPr="0071568E" w:rsidRDefault="00B1313E" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76820B30" w14:textId="77777777" w:rsidR="00C002B6" w:rsidRPr="0071568E" w:rsidRDefault="00C002B6" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Public Health Ethics for Maternal</w:t>
       </w:r>
-      <w:r w:rsidR="00194AA5" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00194AA5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Child Health, University of South Florida College of Public Health, </w:t>
       </w:r>
-      <w:r w:rsidR="00395A31" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00395A31" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>March 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F43701" w14:textId="77777777" w:rsidR="00C002B6" w:rsidRPr="0092151C" w:rsidRDefault="00C002B6" w:rsidP="00C002B6">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="75F43701" w14:textId="77777777" w:rsidR="00C002B6" w:rsidRPr="0071568E" w:rsidRDefault="00C002B6" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EF2A42" w14:textId="77777777" w:rsidR="00C002B6" w:rsidRPr="0071568E" w:rsidRDefault="00C002B6" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Public Health Genomics and Ethics, University of South Florida College of Public Health, January 27, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5634FA6B" w14:textId="77777777" w:rsidR="00C002B6" w:rsidRPr="0092151C" w:rsidRDefault="00C002B6" w:rsidP="00B22802">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="5634FA6B" w14:textId="77777777" w:rsidR="00C002B6" w:rsidRPr="0071568E" w:rsidRDefault="00C002B6" w:rsidP="00B22802">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4977CFE9" w14:textId="77777777" w:rsidR="00B22802" w:rsidRPr="0071568E" w:rsidRDefault="00B22802" w:rsidP="00B22802">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What is Public Health and Health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Law?,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Great American Teach In, Turner-Bartels K-8 School, November 19, 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146FECD9" w14:textId="77777777" w:rsidR="00B22802" w:rsidRPr="0092151C" w:rsidRDefault="00B22802" w:rsidP="00D57C70">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="146FECD9" w14:textId="77777777" w:rsidR="00B22802" w:rsidRPr="0071568E" w:rsidRDefault="00B22802" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DDF416" w14:textId="77777777" w:rsidR="00AF27ED" w:rsidRPr="0071568E" w:rsidRDefault="00AF27ED" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Human Subjects Research Law, University of South Florida College of Public Health, September 25, 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E9ACC2" w14:textId="77777777" w:rsidR="00AF27ED" w:rsidRPr="0092151C" w:rsidRDefault="00AF27ED" w:rsidP="00D57C70">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="71E9ACC2" w14:textId="77777777" w:rsidR="00AF27ED" w:rsidRPr="0071568E" w:rsidRDefault="00AF27ED" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C95743B" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Case Studies in Human Subjects Research: Considerations for Research Involving Children, Indigenous Populations, and Public Health Research,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>University of South Florida College of Public Health, September 10, 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C98C8AE" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0092151C" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7C98C8AE" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C57C5D5" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Case Studies in Human Subjects Research: Considerations for Research Involving Children, Indigenous Populations, and Public Health Research,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>University of South Florida College of Public Health, September 4, 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4D315B" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0092151C" w:rsidRDefault="00D57C70" w:rsidP="0016689E">
-[...23 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="1E4D315B" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="0016689E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="126B33A6" w14:textId="77777777" w:rsidR="0016689E" w:rsidRPr="0071568E" w:rsidRDefault="0016689E" w:rsidP="0016689E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
         <w:t>Systems of Law Affecting Healthcare Providers: Understanding Elements of Negligence and Malpractice, University of South Florida Morsani College of Medicine Physician Assistant Program, July 17, 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A914A3" w14:textId="77777777" w:rsidR="0016689E" w:rsidRPr="0092151C" w:rsidRDefault="0016689E" w:rsidP="002F4993">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="35A914A3" w14:textId="77777777" w:rsidR="0016689E" w:rsidRPr="0071568E" w:rsidRDefault="0016689E" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328986EF" w14:textId="77777777" w:rsidR="00341AFB" w:rsidRPr="0071568E" w:rsidRDefault="00341AFB" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Medical Malpractice: A Primer for New Physicians, University of South Florida Morsani College of Medicine Doctoring Cohort, April 8</w:t>
       </w:r>
-      <w:r w:rsidR="00C748FD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C748FD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610A50DE" w14:textId="77777777" w:rsidR="00341AFB" w:rsidRPr="0092151C" w:rsidRDefault="00341AFB" w:rsidP="002F4993">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="610A50DE" w14:textId="77777777" w:rsidR="00341AFB" w:rsidRPr="0071568E" w:rsidRDefault="00341AFB" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63CD50E1" w14:textId="77777777" w:rsidR="00A83B28" w:rsidRPr="0071568E" w:rsidRDefault="00A83B28" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What is Public Health and Health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Law?,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Great American Teach In, Turner-Bartels K-8 School, November 21, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A4A7B8" w14:textId="77777777" w:rsidR="00A83B28" w:rsidRPr="0092151C" w:rsidRDefault="00A83B28" w:rsidP="002F4993">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="56A4A7B8" w14:textId="77777777" w:rsidR="00A83B28" w:rsidRPr="0071568E" w:rsidRDefault="00A83B28" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C331D6" w14:textId="77777777" w:rsidR="00D017BD" w:rsidRPr="0071568E" w:rsidRDefault="00D017BD" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Abortion Law, Medicine and Gender Scholarly Concentration, University of South Florida Morsani College of Medicine, </w:t>
       </w:r>
-      <w:r w:rsidR="00710F51" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00710F51" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>November 5, 2019.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5B991D" w14:textId="77777777" w:rsidR="00D017BD" w:rsidRPr="0092151C" w:rsidRDefault="00D017BD" w:rsidP="002F4993">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="2C5B991D" w14:textId="77777777" w:rsidR="00D017BD" w:rsidRPr="0071568E" w:rsidRDefault="00D017BD" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510DB41E" w14:textId="77777777" w:rsidR="00F83253" w:rsidRPr="0071568E" w:rsidRDefault="00F83253" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Foundations of Research Ethics Involving Human Subjects, University of South Florida College of Public Health, September 6, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C3C0C9" w14:textId="77777777" w:rsidR="00F83253" w:rsidRPr="0092151C" w:rsidRDefault="00F83253" w:rsidP="002F4993">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="15C3C0C9" w14:textId="77777777" w:rsidR="00F83253" w:rsidRPr="0071568E" w:rsidRDefault="00F83253" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C7A95A" w14:textId="77777777" w:rsidR="00FE0114" w:rsidRPr="0071568E" w:rsidRDefault="00FE0114" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Systems of Law Affecting Healthcare Providers: Understanding Elements of Negligence and Malpractice, University of South Florida Morsani College of Medicine Physician Assistant Program, July 24, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B89C5E" w14:textId="77777777" w:rsidR="00FE0114" w:rsidRPr="0092151C" w:rsidRDefault="00FE0114" w:rsidP="002F4993">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="33B89C5E" w14:textId="77777777" w:rsidR="00FE0114" w:rsidRPr="0071568E" w:rsidRDefault="00FE0114" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C537E3E" w14:textId="77777777" w:rsidR="003D679E" w:rsidRPr="0071568E" w:rsidRDefault="003D679E" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Medical Malpractice: A Primer for New Physicians</w:t>
       </w:r>
-      <w:r w:rsidR="00352B5E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00352B5E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of South Florida Morsani College of Medicine</w:t>
       </w:r>
-      <w:r w:rsidR="00FE0114" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE0114" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Doctoring Cohort</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, May 7, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1EDDED" w14:textId="77777777" w:rsidR="003D679E" w:rsidRPr="0092151C" w:rsidRDefault="003D679E" w:rsidP="002F4993">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3A1EDDED" w14:textId="77777777" w:rsidR="003D679E" w:rsidRPr="0071568E" w:rsidRDefault="003D679E" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3498ED" w14:textId="77777777" w:rsidR="002F4993" w:rsidRPr="0071568E" w:rsidRDefault="002F4993" w:rsidP="002F4993">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Framing the Research Question: Tools </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Identify Red Flag Rhetoric </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>And</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Decode Bias</w:t>
       </w:r>
-      <w:r w:rsidR="00352B5E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00352B5E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of South Florida College of Public Health, April 19, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DB8F0A" w14:textId="77777777" w:rsidR="002F4993" w:rsidRPr="0092151C" w:rsidRDefault="002F4993" w:rsidP="00603838">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="75DB8F0A" w14:textId="77777777" w:rsidR="002F4993" w:rsidRPr="0071568E" w:rsidRDefault="002F4993" w:rsidP="00603838">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030B75C3" w14:textId="77777777" w:rsidR="00603838" w:rsidRPr="0071568E" w:rsidRDefault="00603838" w:rsidP="00603838">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Case Studies in Human Subjects Research: Considerations for Research Involving Children, Indigenous Populations,</w:t>
       </w:r>
-      <w:r w:rsidR="00352B5E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00352B5E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Public Health Research,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>University of South Florida College of Public Health, March 29, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B16885" w14:textId="77777777" w:rsidR="00603838" w:rsidRPr="0092151C" w:rsidRDefault="00603838" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="69B16885" w14:textId="77777777" w:rsidR="00603838" w:rsidRPr="0071568E" w:rsidRDefault="00603838" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56039660" w14:textId="77777777" w:rsidR="00EE5B22" w:rsidRPr="0092151C" w:rsidRDefault="00EE5B22" w:rsidP="00255FCD">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="56039660" w14:textId="77777777" w:rsidR="00EE5B22" w:rsidRPr="0071568E" w:rsidRDefault="00EE5B22" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Foundations of Research E</w:t>
       </w:r>
-      <w:r w:rsidR="00352B5E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00352B5E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>thics Involving Human Subjects,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of South Florida College of Public Health, February 15, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62ACCC78" w14:textId="77777777" w:rsidR="00795DDE" w:rsidRPr="0092151C" w:rsidRDefault="00795DDE" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="62ACCC78" w14:textId="77777777" w:rsidR="00795DDE" w:rsidRPr="0071568E" w:rsidRDefault="00795DDE" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A2D1181" w14:textId="77777777" w:rsidR="003261FA" w:rsidRPr="0092151C" w:rsidRDefault="003261FA" w:rsidP="003261FA">
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="1A2D1181" w14:textId="77777777" w:rsidR="003261FA" w:rsidRPr="0071568E" w:rsidRDefault="003261FA" w:rsidP="003261FA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Dying to Be Fresh and Clean</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Preventable Cancer and Environmentally Mediated Epigenetic Damage, University of South Florida Morsani College of Medicine, Tampa, Florida, May 8, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0549A5" w14:textId="77777777" w:rsidR="003261FA" w:rsidRPr="0071568E" w:rsidRDefault="003261FA" w:rsidP="00795DDE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE7193B" w14:textId="77777777" w:rsidR="00795DDE" w:rsidRPr="0071568E" w:rsidRDefault="00795DDE" w:rsidP="00795DDE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What is Public Health and Health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Law?</w:t>
       </w:r>
-      <w:r w:rsidR="009A3A4B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009A3A4B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Great American Teach In, Turner-Bartels K-8 School, November 16, 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBFC18E" w14:textId="77777777" w:rsidR="006538A3" w:rsidRPr="0092151C" w:rsidRDefault="006538A3" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="2BBFC18E" w14:textId="77777777" w:rsidR="006538A3" w:rsidRPr="0071568E" w:rsidRDefault="006538A3" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7671253F" w14:textId="77777777" w:rsidR="006538A3" w:rsidRPr="0092151C" w:rsidRDefault="006538A3" w:rsidP="00255FCD">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7671253F" w14:textId="77777777" w:rsidR="006538A3" w:rsidRPr="0071568E" w:rsidRDefault="006538A3" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Dying to Be Fresh and Clean</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Preventable Cancer and Environmentally Mediated Epigenetic Damage,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42123" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">University of South Florida </w:t>
       </w:r>
-      <w:r w:rsidR="00207297" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00207297" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Morsani College </w:t>
       </w:r>
-      <w:r w:rsidR="006B6F42" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006B6F42" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>of Medicine, Tampa, Florida, May 30, 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAED8B8" w14:textId="77777777" w:rsidR="00842FF6" w:rsidRPr="0092151C" w:rsidRDefault="00842FF6" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6DAED8B8" w14:textId="77777777" w:rsidR="00842FF6" w:rsidRPr="0071568E" w:rsidRDefault="00842FF6" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67BD0E57" w14:textId="64F2C966" w:rsidR="00BB3FA0" w:rsidRPr="0092151C" w:rsidRDefault="00A42123" w:rsidP="003A0AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="67BD0E57" w14:textId="64F2C966" w:rsidR="00BB3FA0" w:rsidRPr="0071568E" w:rsidRDefault="00A42123" w:rsidP="003A0AC7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidR="00BB3FA0" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BB3FA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Role of Law and Ethics in Healthcare Careers, </w:t>
       </w:r>
-      <w:r w:rsidR="00BB3FA0" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BB3FA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>University of South Florida College of Public Health, Tampa, Florida, March</w:t>
       </w:r>
-      <w:r w:rsidR="00481A5B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00481A5B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3FA0" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BB3FA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADC176A" w14:textId="77777777" w:rsidR="00BB3FA0" w:rsidRPr="0092151C" w:rsidRDefault="00BB3FA0" w:rsidP="003A0AC7">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="5ADC176A" w14:textId="77777777" w:rsidR="00BB3FA0" w:rsidRPr="0071568E" w:rsidRDefault="00BB3FA0" w:rsidP="003A0AC7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="487B285B" w14:textId="77777777" w:rsidR="003A0AC7" w:rsidRPr="0071568E" w:rsidRDefault="00FF142F" w:rsidP="003A0AC7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Zika, Law</w:t>
       </w:r>
-      <w:r w:rsidR="0036486C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0036486C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Ethics</w:t>
       </w:r>
-      <w:r w:rsidR="00842FF6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00842FF6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, University of South Florida College of Public Health, Tampa, Florida, October 28, 2016. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C805A6" w14:textId="77777777" w:rsidR="00842FF6" w:rsidRPr="0092151C" w:rsidRDefault="00842FF6" w:rsidP="003A0AC7">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="37C805A6" w14:textId="77777777" w:rsidR="00842FF6" w:rsidRPr="0071568E" w:rsidRDefault="00842FF6" w:rsidP="003A0AC7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F8D7BF0" w14:textId="77777777" w:rsidR="003A0AC7" w:rsidRPr="0092151C" w:rsidRDefault="007D46D8" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0F8D7BF0" w14:textId="77777777" w:rsidR="003A0AC7" w:rsidRPr="0071568E" w:rsidRDefault="007D46D8" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A0AC7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A0AC7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Pediatric Oncology, Refusal of Treatment, and </w:t>
       </w:r>
-      <w:r w:rsidR="00954BA0" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00954BA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Informed</w:t>
       </w:r>
-      <w:r w:rsidR="003A0AC7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A0AC7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Consent</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003A0AC7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A0AC7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of South Florida College of Public Health, Tampa, Florida, </w:t>
       </w:r>
-      <w:r w:rsidR="00333497" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00333497" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>February 29, 2016</w:t>
       </w:r>
-      <w:r w:rsidR="003A0AC7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A0AC7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D8565E" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="41D8565E" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2376261F" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="007D46D8" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Legal and Ethical Issues in Biobanking:</w:t>
       </w:r>
-      <w:r w:rsidR="008C6FB7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008C6FB7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>What Can We Learn</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Havasupai </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Case?,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indiana University School of Medicine, Indianapolis, Indiana, November </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>16,  2010</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A1422A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="06A1422A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737402FF" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="007D46D8" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>The Intersection of Public Health and Research: Newborn Screening a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">nd Research Using Blood Spots, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Indiana University School of Medicine, Indianapolis, Indiana, November 9, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A3E440" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="44A3E440" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E784F94" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="5E784F94" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
         <w:t>Biological Materials, Data, and</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ownership: The Havasupai Case,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indiana University School of Medicine, Indianapolis, Indiana, October 5, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4891C2EC" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0092151C" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="4891C2EC" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AEFAFA1" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7831696F" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONSULTATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA6BF23" w14:textId="77777777" w:rsidR="003F7D21" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="003F7D21">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="1AA6BF23" w14:textId="77777777" w:rsidR="003F7D21" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="003F7D21">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="3DC34613">
           <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FF6647" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0092151C" w:rsidRDefault="003C44C8" w:rsidP="003F7D21">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="09FF6647" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0071568E" w:rsidRDefault="003C44C8" w:rsidP="003F7D21">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26036CFD" w14:textId="0AD4332D" w:rsidR="00E03437" w:rsidRPr="0092151C" w:rsidRDefault="00D63167" w:rsidP="003F7D21">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="26036CFD" w14:textId="0AD4332D" w:rsidR="00E03437" w:rsidRPr="0071568E" w:rsidRDefault="00D63167" w:rsidP="003F7D21">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Evaluating Capacity and</w:t>
       </w:r>
-      <w:r w:rsidR="00E03437" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E03437" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> End of Life Treatment in Florida, Consultation and Memoranda, Advent Health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E03437" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E03437" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Medical Ethics</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00E03437" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E03437" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee, August 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C78EC6A" w14:textId="77777777" w:rsidR="00E03437" w:rsidRPr="0092151C" w:rsidRDefault="00E03437" w:rsidP="003F7D21">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6C78EC6A" w14:textId="77777777" w:rsidR="00E03437" w:rsidRPr="0071568E" w:rsidRDefault="00E03437" w:rsidP="003F7D21">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76129BC9" w14:textId="77777777" w:rsidR="00782E09" w:rsidRPr="0092151C" w:rsidRDefault="00782E09" w:rsidP="003F7D21">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="76129BC9" w14:textId="77777777" w:rsidR="00782E09" w:rsidRPr="0071568E" w:rsidRDefault="00782E09" w:rsidP="003F7D21">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Forming a Hospital Ethics Committee, </w:t>
       </w:r>
-      <w:r w:rsidR="00990445" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00990445" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultation, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dr. Christine Behan, Bayonet Point Hospital, Hudson, Florida, February 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EF62D5" w14:textId="77777777" w:rsidR="00782E09" w:rsidRPr="0092151C" w:rsidRDefault="00782E09" w:rsidP="003F7D21">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="42EF62D5" w14:textId="77777777" w:rsidR="00782E09" w:rsidRPr="0071568E" w:rsidRDefault="00782E09" w:rsidP="003F7D21">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74AF661C" w14:textId="77777777" w:rsidR="00C73F19" w:rsidRPr="0092151C" w:rsidRDefault="00C73F19" w:rsidP="003F7D21">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="74AF661C" w14:textId="77777777" w:rsidR="00C73F19" w:rsidRPr="0071568E" w:rsidRDefault="00C73F19" w:rsidP="003F7D21">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legislative Analysis of Pending Vaccine Bills in Massachusetts, </w:t>
       </w:r>
-      <w:r w:rsidR="00990445" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00990445" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultation and Policy Memoranda development, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dr. Sylvia Fogel, Massachusetts General Hospital, December 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07ED2D1F" w14:textId="77777777" w:rsidR="00C73F19" w:rsidRPr="0092151C" w:rsidRDefault="00C73F19" w:rsidP="003F7D21">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="07ED2D1F" w14:textId="77777777" w:rsidR="00C73F19" w:rsidRPr="0071568E" w:rsidRDefault="00C73F19" w:rsidP="003F7D21">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30E8B5EF" w14:textId="77777777" w:rsidR="003F7D21" w:rsidRPr="0092151C" w:rsidRDefault="00FA746F" w:rsidP="003F7D21">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="30E8B5EF" w14:textId="77777777" w:rsidR="003F7D21" w:rsidRPr="0071568E" w:rsidRDefault="00FA746F" w:rsidP="003F7D21">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Continuing Education</w:t>
       </w:r>
-      <w:r w:rsidR="003F7D21" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003F7D21" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Module Integrating Florida Law and Medical Ethics Best Practices for Providers, consultation and ed</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ucational materials development, </w:t>
       </w:r>
-      <w:r w:rsidR="003F7D21" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003F7D21" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Florida Hospital Medical Ethics </w:t>
       </w:r>
-      <w:r w:rsidR="00FE0AEF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE0AEF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Committee, </w:t>
       </w:r>
-      <w:r w:rsidR="00095581" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00095581" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="00FE0AEF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE0AEF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>une 2018</w:t>
       </w:r>
-      <w:r w:rsidR="003F7D21" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003F7D21" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A986A16" w14:textId="77777777" w:rsidR="003F7D21" w:rsidRPr="0092151C" w:rsidRDefault="003F7D21" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6A986A16" w14:textId="77777777" w:rsidR="003F7D21" w:rsidRPr="0071568E" w:rsidRDefault="003F7D21" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="742ACD25" w14:textId="77777777" w:rsidR="00CD6986" w:rsidRPr="0092151C" w:rsidRDefault="003F7D21" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="742ACD25" w14:textId="77777777" w:rsidR="00CD6986" w:rsidRPr="0071568E" w:rsidRDefault="003F7D21" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Provider and Patient Education Relating to Medical Ethics Committee </w:t>
       </w:r>
-      <w:r w:rsidR="009A31CC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009A31CC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Policies and Procedures</w:t>
       </w:r>
-      <w:r w:rsidR="00931855" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00931855" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Consultation </w:t>
       </w:r>
-      <w:r w:rsidR="00095581" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00095581" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00931855" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00931855" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Educational Material Development</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Florida Hospital Medical Ethics Committee, January-March 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290CE7A6" w14:textId="77777777" w:rsidR="00703F50" w:rsidRPr="0092151C" w:rsidRDefault="00703F50" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="290CE7A6" w14:textId="77777777" w:rsidR="00703F50" w:rsidRPr="0071568E" w:rsidRDefault="00703F50" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F1F91A9" w14:textId="77777777" w:rsidR="00D933A2" w:rsidRPr="0092151C" w:rsidRDefault="00D933A2" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6F1F91A9" w14:textId="77777777" w:rsidR="00D933A2" w:rsidRPr="0071568E" w:rsidRDefault="00D933A2" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Legal Questions Surrounding Ch</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>emical Vector Control in Miami, C</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>onsultation, Hall Clinic, July 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2923EFBD" w14:textId="77777777" w:rsidR="00D933A2" w:rsidRPr="0092151C" w:rsidRDefault="00D933A2" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="2923EFBD" w14:textId="77777777" w:rsidR="00D933A2" w:rsidRPr="0071568E" w:rsidRDefault="00D933A2" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62B0FC80" w14:textId="77777777" w:rsidR="00D933A2" w:rsidRPr="0092151C" w:rsidRDefault="00E643F5" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="62B0FC80" w14:textId="77777777" w:rsidR="00D933A2" w:rsidRPr="0071568E" w:rsidRDefault="00E643F5" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Evidentiary and Regulatory Inconsistencies Surrounding</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> FDA’s Approval of </w:t>
       </w:r>
-      <w:r w:rsidR="009A31CC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009A31CC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Breast </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Implants,</w:t>
       </w:r>
-      <w:r w:rsidR="00D933A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D933A2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00D933A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D933A2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>onsult</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ation, </w:t>
       </w:r>
-      <w:r w:rsidR="00D933A2" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D933A2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Smith, Chappel, and Arden PC, May 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD3A858" w14:textId="77777777" w:rsidR="00D933A2" w:rsidRPr="0092151C" w:rsidRDefault="00D933A2" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3AD3A858" w14:textId="77777777" w:rsidR="00D933A2" w:rsidRPr="0071568E" w:rsidRDefault="00D933A2" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64EE1CBF" w14:textId="77777777" w:rsidR="00703F50" w:rsidRPr="0092151C" w:rsidRDefault="00703F50" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="64EE1CBF" w14:textId="77777777" w:rsidR="00703F50" w:rsidRPr="0071568E" w:rsidRDefault="00703F50" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>End of Life Care Docu</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mentation and POLST in Florida, C</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">onsultation </w:t>
       </w:r>
-      <w:r w:rsidR="00ED6172" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00ED6172" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>emorandum</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Florida Hospital Medical Ethics Committee, May 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD1B0FE" w14:textId="77777777" w:rsidR="00921541" w:rsidRPr="0092151C" w:rsidRDefault="00921541" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="1DD1B0FE" w14:textId="77777777" w:rsidR="00921541" w:rsidRPr="0071568E" w:rsidRDefault="00921541" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="107FBF71" w14:textId="77777777" w:rsidR="00DF2B81" w:rsidRPr="0092151C" w:rsidRDefault="00DF2B81" w:rsidP="00DF2B81">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="107FBF71" w14:textId="77777777" w:rsidR="00DF2B81" w:rsidRPr="0071568E" w:rsidRDefault="00DF2B81" w:rsidP="00DF2B81">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Dossier Medical Personnels and </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">e-Health Initiatives </w:t>
       </w:r>
-      <w:r w:rsidR="004E5855" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004E5855" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Law and Policy </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>in France, C</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">onsultation </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">with Memorandum, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Indiana University Center for Bioethics, July 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE00A40" w14:textId="77777777" w:rsidR="00DF2B81" w:rsidRPr="0092151C" w:rsidRDefault="00DF2B81" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0FE00A40" w14:textId="77777777" w:rsidR="00DF2B81" w:rsidRPr="0071568E" w:rsidRDefault="00DF2B81" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F5F592" w14:textId="77777777" w:rsidR="007D46D8" w:rsidRPr="0092151C" w:rsidRDefault="00DF2B81" w:rsidP="007D46D8">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="20F5F592" w14:textId="77777777" w:rsidR="007D46D8" w:rsidRPr="0071568E" w:rsidRDefault="00DF2B81" w:rsidP="007D46D8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pharmacogenomics and P</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ersonalized Medicine</w:t>
       </w:r>
-      <w:r w:rsidR="00781BE3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00781BE3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Law and Policy</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in France,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Consultation with Memorandum, Indiana University Center for Bioethics, July 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16DA9DFC" w14:textId="77777777" w:rsidR="00DF2B81" w:rsidRPr="0092151C" w:rsidRDefault="00DF2B81" w:rsidP="00DF2B81">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="16DA9DFC" w14:textId="77777777" w:rsidR="00DF2B81" w:rsidRPr="0071568E" w:rsidRDefault="00DF2B81" w:rsidP="00DF2B81">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BEB8C02" w14:textId="77777777" w:rsidR="007D46D8" w:rsidRPr="0092151C" w:rsidRDefault="007D46D8" w:rsidP="007D46D8">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="5BEB8C02" w14:textId="77777777" w:rsidR="007D46D8" w:rsidRPr="0071568E" w:rsidRDefault="007D46D8" w:rsidP="007D46D8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Biobanking</w:t>
       </w:r>
-      <w:r w:rsidR="00781BE3" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00781BE3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> History, Law, and Policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in France,</w:t>
       </w:r>
-      <w:r w:rsidR="00DF2B81" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF2B81" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Consultation with Memorandum, Indiana University Center for Bioethics, July 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76672328" w14:textId="77777777" w:rsidR="00DF2B81" w:rsidRPr="0092151C" w:rsidRDefault="00DF2B81" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="76672328" w14:textId="77777777" w:rsidR="00DF2B81" w:rsidRPr="0071568E" w:rsidRDefault="00DF2B81" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DBCAE17" w14:textId="77777777" w:rsidR="007D46D8" w:rsidRPr="0092151C" w:rsidRDefault="004E5855" w:rsidP="007D46D8">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6DBCAE17" w14:textId="77777777" w:rsidR="007D46D8" w:rsidRPr="0071568E" w:rsidRDefault="004E5855" w:rsidP="007D46D8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Human Embryonic Stem Cell</w:t>
       </w:r>
-      <w:r w:rsidR="00921541" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00921541" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Law and </w:t>
       </w:r>
-      <w:r w:rsidR="00921541" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00921541" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Policy in France</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Consultation with Memorandum, Indiana University Center for Bioethics, July 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6F8C3B" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7A6F8C3B" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2463B895" w14:textId="77777777" w:rsidR="00537B3D" w:rsidRPr="0071568E" w:rsidRDefault="008D6C3B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Privacy and Security Considerations in Federal and State Law Relating to the Development of Health Information Technology and </w:t>
       </w:r>
-      <w:r w:rsidR="0087306E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0087306E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Using </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Electronic Health Records f</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">or Clinical Care and Research, </w:t>
       </w:r>
-      <w:r w:rsidR="00537B3D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00537B3D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultation </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Database </w:t>
+      </w:r>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:r w:rsidR="00537B3D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, Center for Law, Ethics, and Applied Research at Indiana University School of Law- Bloomington, November 2011- January 2012. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ACFD6E" w14:textId="77777777" w:rsidR="00537B3D" w:rsidRPr="0092151C" w:rsidRDefault="00537B3D" w:rsidP="00255FCD">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="20ACFD6E" w14:textId="77777777" w:rsidR="00537B3D" w:rsidRPr="0071568E" w:rsidRDefault="00537B3D" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27831B83" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Legal and Ethical Issues to Consider Prior to Publicly Postin</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>g Tissue Bank Donors’ RNA Data,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Consultation and Memorandum,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Susan G. Komen for the Cure Tissue Bank, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>October,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC32D0E" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6BC32D0E" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A46254" w14:textId="0B676875" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="007D46D8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Sherley v. Sebelius</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: Reviewing NIH’s Motion to Stay the Injunction, </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultation with Memorandum, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Office of Research Administration, Indiana University School of Medicine, August</w:t>
       </w:r>
-      <w:r w:rsidR="00AB1A35" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AB1A35" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725D0E40" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="725D0E40" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F89001" w14:textId="191EFA8B" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Sherley v. Sebelius</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>: Reviewing the Injunction Against NIH’s Guideline</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s for Human Stem Cell Research,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">onsultation </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">with Memorandum, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Office of Research Administration, Indiana University School of Medicine, August 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B95FCA" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="38B95FCA" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9C91BD" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="009A31CC" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Governance Issues to Consider: </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">urveying </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Attitudes Toward N</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ewborn </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Blood Spot</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research Use, Consultation, </w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiana University Children’s Health Services Research, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>April,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2010- </w:t>
       </w:r>
-      <w:r w:rsidR="00892366" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00892366" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>December 2010</w:t>
       </w:r>
-      <w:r w:rsidR="00255FCD" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238FD2D5" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="238FD2D5" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9800AE" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="007D46D8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Direct to Consumer Early </w:t>
       </w:r>
-      <w:r w:rsidR="00726F2D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00726F2D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Fetal Sex</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Detection Tests: Regulation and</w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Outcomes in the United States,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D46D8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Consultation with Memorandum</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>InterCultural</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Resources, New Delhi, India, February 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655F021A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="655F021A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E0990F" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00C85F1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Attitudinal Bias Statistics and ELSI Issues Related to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Direct to Consumer</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Early Gender Det</w:t>
       </w:r>
-      <w:r w:rsidR="00C85F1E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C85F1E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ection Tests and Sex Selection,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C85F1E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C85F1E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultation with Memorandum, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>American College of Physicians, January 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5C805C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="2B5C805C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B50DD6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Newborn Blood Spot Retention and Research Use and Sample Sharing Policy,</w:t>
       </w:r>
-      <w:r w:rsidR="00397A8E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00397A8E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Law and Policy R</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ecommendations</w:t>
       </w:r>
-      <w:r w:rsidR="00397A8E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00397A8E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indiana State Department of Health, Indianapolis, Indiana, December 2009- </w:t>
       </w:r>
-      <w:r w:rsidR="008D6C3B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008D6C3B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>December 2010</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE07800" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3AE07800" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506866C0" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Newborn Blood Spot Retention and Research Use: Legal Issues to Consi</w:t>
       </w:r>
-      <w:r w:rsidR="00397A8E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00397A8E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">der for Use in </w:t>
       </w:r>
-      <w:r w:rsidR="00CD4AB6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CD4AB6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Research Studies</w:t>
       </w:r>
-      <w:r w:rsidR="00397A8E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00397A8E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00397A8E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00397A8E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Law and Policy Recommendations</w:t>
       </w:r>
-      <w:r w:rsidR="00397A8E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00397A8E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Indiana University Children’s Health Services Research</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, Indianapolis, Indiana, September 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503AA9EB" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="503AA9EB" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759571DD" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Information Leaks in Genome Wide Association Studies: Implications for Governance Under the Common Ru</w:t>
       </w:r>
-      <w:r w:rsidR="00397A8E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00397A8E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>le, HIPAA, and HIPAA Amendments,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00397A8E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00397A8E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Law and Policy Recommendations,</w:t>
       </w:r>
-      <w:r w:rsidR="00397A8E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00397A8E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Informatics, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Indiana University-Bloomington, August 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013E0ECB" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="013E0ECB" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CA3D9D" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Ethical and Legal Recommendations Regarding Assent to Research for Adults with Imp</w:t>
       </w:r>
-      <w:r w:rsidR="00397A8E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00397A8E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>aired Decision-Making Capacity,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00397A8E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00397A8E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Law and Policy Recommendations</w:t>
       </w:r>
-      <w:r w:rsidR="00397A8E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00397A8E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indiana CTSI and Bioethics and Subject Advocacy Program, Indianapolis, Indiana, August 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAA8EE6" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0092151C" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
-[...17 lines deleted...]
-    <w:p w14:paraId="24CAB0A3" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="006A623B" w:rsidP="00255FCD">
+    <w:p w14:paraId="1DAA8EE6" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3338CAD9" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CAB0A3" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="006A623B" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>TEACHING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE733D6" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="00255FCD">
+    <w:p w14:paraId="0EE733D6" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="07640B64">
           <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BC4B51" w14:textId="77777777" w:rsidR="00F92A5C" w:rsidRPr="0092151C" w:rsidRDefault="00F92A5C" w:rsidP="00255FCD">
+    <w:p w14:paraId="56BC4B51" w14:textId="77777777" w:rsidR="00F92A5C" w:rsidRPr="0071568E" w:rsidRDefault="00F92A5C" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10A25392" w14:textId="77777777" w:rsidR="008C6FB7" w:rsidRPr="0092151C" w:rsidRDefault="008C6FB7" w:rsidP="00255FCD">
+    <w:p w14:paraId="10A25392" w14:textId="77777777" w:rsidR="008C6FB7" w:rsidRPr="0071568E" w:rsidRDefault="008C6FB7" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of South Florida </w:t>
       </w:r>
-      <w:r w:rsidR="00207297" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00207297" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>College of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6CC628" w14:textId="77777777" w:rsidR="00207297" w:rsidRPr="0092151C" w:rsidRDefault="00207297" w:rsidP="00255FCD">
+    <w:p w14:paraId="3E6CC628" w14:textId="77777777" w:rsidR="00207297" w:rsidRPr="0071568E" w:rsidRDefault="00207297" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DFAB642" w14:textId="77777777" w:rsidR="00095581" w:rsidRPr="0092151C" w:rsidRDefault="00095581" w:rsidP="002D417D">
+    <w:p w14:paraId="6DFAB642" w14:textId="77777777" w:rsidR="00095581" w:rsidRPr="0071568E" w:rsidRDefault="00095581" w:rsidP="002D417D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Professor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, August 2023 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> current</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462EF7FD" w14:textId="77777777" w:rsidR="002D417D" w:rsidRPr="0092151C" w:rsidRDefault="002D417D" w:rsidP="002D417D">
+    <w:p w14:paraId="462EF7FD" w14:textId="77777777" w:rsidR="002D417D" w:rsidRPr="0071568E" w:rsidRDefault="002D417D" w:rsidP="002D417D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Associate Professor, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>August 2020 – current</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EC820D" w14:textId="77777777" w:rsidR="002D417D" w:rsidRPr="0092151C" w:rsidRDefault="002D417D" w:rsidP="002D417D">
+    <w:p w14:paraId="12EC820D" w14:textId="77777777" w:rsidR="002D417D" w:rsidRPr="0071568E" w:rsidRDefault="002D417D" w:rsidP="002D417D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Assistant Professor, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">December 2015 – August 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1645D7BC" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0092151C" w:rsidRDefault="004C4551" w:rsidP="00255FCD">
+    <w:p w14:paraId="1645D7BC" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0071568E" w:rsidRDefault="004C4551" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="107204D1" w14:textId="77777777" w:rsidR="002B5AAE" w:rsidRPr="0092151C" w:rsidRDefault="004C4551" w:rsidP="00733A7B">
+    <w:p w14:paraId="107204D1" w14:textId="77777777" w:rsidR="002B5AAE" w:rsidRPr="0071568E" w:rsidRDefault="004C4551" w:rsidP="00733A7B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Devel</w:t>
       </w:r>
-      <w:r w:rsidR="00A801D4" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A801D4" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oped new graduate level courses</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012F7E47" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0092151C" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
+    <w:p w14:paraId="012F7E47" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0071568E" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="160C0DB0" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0092151C" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160C0DB0" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0071568E" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PHC 6934 Genomics, Law &amp; Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6775CCA3" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0092151C" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
+    <w:p w14:paraId="6775CCA3" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0071568E" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PHC 6934 Advanced Genomics: Emerging Ethical, Legal and Policy Issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D387B4B" w14:textId="77777777" w:rsidR="002B5AAE" w:rsidRPr="0092151C" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
+    <w:p w14:paraId="2D387B4B" w14:textId="77777777" w:rsidR="002B5AAE" w:rsidRPr="0071568E" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...13 lines deleted...]
-        </w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PHC 6934 Bioethics and the Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADEC7F5" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0092151C" w:rsidRDefault="004C4551" w:rsidP="00207297">
+    <w:p w14:paraId="6ADEC7F5" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0071568E" w:rsidRDefault="004C4551" w:rsidP="00207297">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="426"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7FA9E86D" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0092151C" w:rsidRDefault="001A12A8" w:rsidP="00733A7B">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA9E86D" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0071568E" w:rsidRDefault="001A12A8" w:rsidP="00733A7B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Revised curriculum and t</w:t>
       </w:r>
-      <w:r w:rsidR="004C4551" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004C4551" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aught core curriculum graduate level courses:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3446A97D" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0092151C" w:rsidRDefault="004C4551" w:rsidP="00207297">
+    <w:p w14:paraId="3446A97D" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0071568E" w:rsidRDefault="004C4551" w:rsidP="00207297">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="393"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="15E0FF0C" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0092151C" w:rsidRDefault="00A801D4" w:rsidP="00733A7B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E0FF0C" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0071568E" w:rsidRDefault="00A801D4" w:rsidP="00733A7B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">PHC 6420 </w:t>
       </w:r>
-      <w:r w:rsidR="004C4551" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004C4551" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Health Care Law, Regulation, and Ethics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A532A4" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0092151C" w:rsidRDefault="00A801D4" w:rsidP="00733A7B">
+    <w:p w14:paraId="73A532A4" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0071568E" w:rsidRDefault="00A801D4" w:rsidP="00733A7B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">PHC 6421 </w:t>
       </w:r>
-      <w:r w:rsidR="004C4551" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004C4551" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Public Health Law and Ethics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2394C221" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0092151C" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
+    <w:p w14:paraId="2394C221" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0071568E" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="753"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE82BE8" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0071568E" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Mentored graduate</w:t>
       </w:r>
-      <w:r w:rsidR="00600744" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00600744" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and undergraduate</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> student</w:t>
       </w:r>
-      <w:r w:rsidR="00600744" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00600744" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">s during their Field Experience, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>thesis, Capstone, or final project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E91470" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0092151C" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
-[...7 lines deleted...]
-    <w:p w14:paraId="35C1C629" w14:textId="0033B8FE" w:rsidR="00733A7B" w:rsidRPr="0092151C" w:rsidRDefault="00733A7B" w:rsidP="00CD4AB6">
+    <w:p w14:paraId="11E91470" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0071568E" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C1C629" w14:textId="0033B8FE" w:rsidR="00733A7B" w:rsidRPr="0071568E" w:rsidRDefault="00733A7B" w:rsidP="00CD4AB6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">PHC </w:t>
       </w:r>
-      <w:r w:rsidR="00600744" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00600744" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>6945</w:t>
       </w:r>
-      <w:r w:rsidR="00CD4AB6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CD4AB6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Advanced Practice Experience (Master</w:t>
       </w:r>
-      <w:r w:rsidR="00F46693">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F46693" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00CD4AB6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CD4AB6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Internship</w:t>
       </w:r>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DBD295" w14:textId="76BC491D" w:rsidR="00733A7B" w:rsidRPr="0092151C" w:rsidRDefault="00733A7B" w:rsidP="00CD4AB6">
+    <w:p w14:paraId="65DBD295" w14:textId="76BC491D" w:rsidR="00733A7B" w:rsidRPr="0071568E" w:rsidRDefault="00733A7B" w:rsidP="00CD4AB6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">PHC </w:t>
       </w:r>
-      <w:r w:rsidR="00600744" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00600744" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>6977</w:t>
       </w:r>
-      <w:r w:rsidR="00CD4AB6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CD4AB6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A623B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006A623B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Inte</w:t>
       </w:r>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>grated Learning Experience (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Master</w:t>
       </w:r>
-      <w:r w:rsidR="00F46693">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F46693" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thesis)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2A871B" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0092151C" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
+    <w:p w14:paraId="3D2A871B" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0071568E" w:rsidRDefault="00733A7B" w:rsidP="00733A7B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>IDH</w:t>
       </w:r>
-      <w:r w:rsidR="00600744" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00600744" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4950 </w:t>
       </w:r>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Undergraduate </w:t>
       </w:r>
-      <w:r w:rsidR="00600744" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00600744" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Honors Project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238DDCA5" w14:textId="77777777" w:rsidR="00600744" w:rsidRPr="0092151C" w:rsidRDefault="00600744" w:rsidP="00733A7B">
+    <w:p w14:paraId="238DDCA5" w14:textId="77777777" w:rsidR="00600744" w:rsidRPr="0071568E" w:rsidRDefault="00600744" w:rsidP="00733A7B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IDH 4970 </w:t>
       </w:r>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Undergraduate </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Honors Thesis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14566482" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0092151C" w:rsidRDefault="00733A7B" w:rsidP="00CC31BF">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="14566482" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0071568E" w:rsidRDefault="00733A7B" w:rsidP="00CC31BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515A9C67" w14:textId="78A4C88F" w:rsidR="00CC31BF" w:rsidRPr="0071568E" w:rsidRDefault="001A12A8" w:rsidP="00CC31BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Revised curriculum</w:t>
       </w:r>
-      <w:r w:rsidR="00BA542A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA542A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00CC31BF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CC31BF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">aught undergraduate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CC31BF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CC31BF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>course</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00BA542A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA542A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, built online instructor resources, and served as course supervisor for </w:t>
       </w:r>
-      <w:r w:rsidR="00665687">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00665687" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4-8</w:t>
       </w:r>
-      <w:r w:rsidR="00BA542A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA542A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> sections per semester.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2EF8B5" w14:textId="77777777" w:rsidR="00CC31BF" w:rsidRPr="0092151C" w:rsidRDefault="00CC31BF" w:rsidP="00CC31BF">
-[...7 lines deleted...]
-    <w:p w14:paraId="5107F0B3" w14:textId="77777777" w:rsidR="00CC31BF" w:rsidRPr="0092151C" w:rsidRDefault="00A801D4" w:rsidP="00600744">
+    <w:p w14:paraId="1C2EF8B5" w14:textId="77777777" w:rsidR="00CC31BF" w:rsidRPr="0071568E" w:rsidRDefault="00CC31BF" w:rsidP="00CC31BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5107F0B3" w14:textId="77777777" w:rsidR="00CC31BF" w:rsidRPr="0071568E" w:rsidRDefault="00A801D4" w:rsidP="00600744">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">PHC 4931 </w:t>
       </w:r>
-      <w:r w:rsidR="00CC31BF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CC31BF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Health Care Ethics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A9DEAA" w14:textId="77777777" w:rsidR="00CC31BF" w:rsidRPr="0092151C" w:rsidRDefault="00CC31BF" w:rsidP="00207297">
+    <w:p w14:paraId="38A9DEAA" w14:textId="77777777" w:rsidR="00CC31BF" w:rsidRPr="0071568E" w:rsidRDefault="00CC31BF" w:rsidP="00207297">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="67CFFF37" w14:textId="77777777" w:rsidR="00207297" w:rsidRPr="0092151C" w:rsidRDefault="00207297" w:rsidP="00207297">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67CFFF37" w14:textId="77777777" w:rsidR="00207297" w:rsidRPr="0071568E" w:rsidRDefault="00207297" w:rsidP="00207297">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of South Florida Morsani College of Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317ECA8E" w14:textId="77777777" w:rsidR="00207297" w:rsidRPr="0092151C" w:rsidRDefault="00207297" w:rsidP="00207297">
+    <w:p w14:paraId="317ECA8E" w14:textId="77777777" w:rsidR="00207297" w:rsidRPr="0071568E" w:rsidRDefault="00207297" w:rsidP="00207297">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="682D80CD" w14:textId="77777777" w:rsidR="00207297" w:rsidRPr="0092151C" w:rsidRDefault="00207297" w:rsidP="00207297">
+    <w:p w14:paraId="682D80CD" w14:textId="77777777" w:rsidR="00207297" w:rsidRPr="0071568E" w:rsidRDefault="00207297" w:rsidP="00207297">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Co-Director, Law and Medicine </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t xml:space="preserve">Co-Director, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Law</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="003A17AF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Scholarly</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Concentration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B322CC" w14:textId="77777777" w:rsidR="00207297" w:rsidRPr="0092151C" w:rsidRDefault="00207297" w:rsidP="004C4551">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="34B322CC" w14:textId="77777777" w:rsidR="00207297" w:rsidRPr="0071568E" w:rsidRDefault="00207297" w:rsidP="004C4551">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574ABC48" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="004C4551" w:rsidP="00872A75">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Co-developed and taught lectures</w:t>
       </w:r>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> each month</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00207297" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00207297" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>for medical students on issue</w:t>
       </w:r>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s intersecting law and medicine over the course each academic year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6925FDA1" w14:textId="77777777" w:rsidR="00872A75" w:rsidRPr="0092151C" w:rsidRDefault="00872A75" w:rsidP="00872A75">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6925FDA1" w14:textId="77777777" w:rsidR="00872A75" w:rsidRPr="0071568E" w:rsidRDefault="00872A75" w:rsidP="00872A75">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718003C5" w14:textId="53C1E759" w:rsidR="00667A50" w:rsidRPr="0071568E" w:rsidRDefault="00667A50" w:rsidP="00872A75">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Advised </w:t>
       </w:r>
-      <w:r w:rsidR="00211D4B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00211D4B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">and trained </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>students on scholarly research projects including research methods and interdisciplinary research design integr</w:t>
       </w:r>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ating health law</w:t>
       </w:r>
-      <w:r w:rsidR="00D1041F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D1041F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, policy,</w:t>
       </w:r>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ethics </w:t>
       </w:r>
-      <w:r w:rsidR="00D1041F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D1041F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="00A32F79" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Capstone research projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571D8730" w14:textId="77777777" w:rsidR="00710F51" w:rsidRPr="0092151C" w:rsidRDefault="00710F51" w:rsidP="00710F51">
+    <w:p w14:paraId="571D8730" w14:textId="77777777" w:rsidR="00710F51" w:rsidRPr="0071568E" w:rsidRDefault="00710F51" w:rsidP="00710F51">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="22D82890" w14:textId="77777777" w:rsidR="00906BFF" w:rsidRPr="0092151C" w:rsidRDefault="003A15EB" w:rsidP="00710F51">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D82890" w14:textId="77777777" w:rsidR="00906BFF" w:rsidRPr="0071568E" w:rsidRDefault="003A15EB" w:rsidP="00710F51">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BMC 6991 and BMC 6992</w:t>
       </w:r>
-      <w:r w:rsidR="00906BFF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00906BFF" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scholarly Concentration Program </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5998D3E8" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0092151C" w:rsidRDefault="000D0753" w:rsidP="00710F51">
+    <w:p w14:paraId="5998D3E8" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0071568E" w:rsidRDefault="000D0753" w:rsidP="00710F51">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Research </w:t>
       </w:r>
-      <w:r w:rsidR="00906BFF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00906BFF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Mentor, Summer Scholars Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570662F1" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="570662F1" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0E9477" w14:textId="77777777" w:rsidR="00710F51" w:rsidRPr="0071568E" w:rsidRDefault="00710F51" w:rsidP="00906BFF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696255B2" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PROFESSIONAL SERVICE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7E7DE7" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7C7E7DE7" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="2415AF8E">
           <v:rect id="_x0000_i1036" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB10ADF" w14:textId="77777777" w:rsidR="006669C3" w:rsidRPr="0092151C" w:rsidRDefault="006669C3" w:rsidP="00255FCD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="1BB10ADF" w14:textId="77777777" w:rsidR="006669C3" w:rsidRPr="0071568E" w:rsidRDefault="006669C3" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71FABB8A" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0092151C" w:rsidRDefault="00695B94" w:rsidP="00860666">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="71FABB8A" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0071568E" w:rsidRDefault="00695B94" w:rsidP="00860666">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Service to the Community</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF9959E" w14:textId="77777777" w:rsidR="00860666" w:rsidRPr="0092151C" w:rsidRDefault="00860666" w:rsidP="00255FCD">
-[...9 lines deleted...]
-    <w:p w14:paraId="13EDAB3D" w14:textId="7F6FF0EA" w:rsidR="00D82B42" w:rsidRPr="0092151C" w:rsidRDefault="00D82B42" w:rsidP="00204C05">
+    <w:p w14:paraId="3AF9959E" w14:textId="77777777" w:rsidR="00860666" w:rsidRPr="0071568E" w:rsidRDefault="00860666" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13EDAB3D" w14:textId="7F6FF0EA" w:rsidR="00D82B42" w:rsidRPr="0071568E" w:rsidRDefault="00D82B42" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Medical Ethics Committee, </w:t>
       </w:r>
-      <w:r w:rsidR="00D220CB" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D220CB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Advent Health </w:t>
       </w:r>
-      <w:r w:rsidR="00AD7E01" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AD7E01" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00D220CB" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D220CB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Tampa</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D220CB" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D220CB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Medical Ethicist</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, November 2016- present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCEF8A9" w14:textId="77777777" w:rsidR="007C5C71" w:rsidRPr="0092151C" w:rsidRDefault="007C5C71" w:rsidP="007C5C71">
+    <w:p w14:paraId="1FCEF8A9" w14:textId="77777777" w:rsidR="007C5C71" w:rsidRPr="0071568E" w:rsidRDefault="007C5C71" w:rsidP="007C5C71">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Co-Organizer, Annual Black Robe Day, Collaboration between USF Health and the Thirteenth Judicial Circuit of Florida, August 2017-present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62263965" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="00204C05">
+    <w:p w14:paraId="62263965" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Volunteer teacher, Great </w:t>
       </w:r>
-      <w:r w:rsidR="00376517" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00376517" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>American Teach In, November 2017</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>- present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F74B4E6" w14:textId="77777777" w:rsidR="00221DC3" w:rsidRPr="0092151C" w:rsidRDefault="00221DC3" w:rsidP="00204C05">
+    <w:p w14:paraId="6F74B4E6" w14:textId="77777777" w:rsidR="00221DC3" w:rsidRPr="0071568E" w:rsidRDefault="00221DC3" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Judge, Incubate Debate, November 13, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4CDA42" w14:textId="77777777" w:rsidR="00AD7E01" w:rsidRPr="0092151C" w:rsidRDefault="00AD7E01" w:rsidP="00204C05">
+    <w:p w14:paraId="6B4CDA42" w14:textId="77777777" w:rsidR="00AD7E01" w:rsidRPr="0071568E" w:rsidRDefault="00AD7E01" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">COVID-19 Surge Capacity Preparedness Response </w:t>
       </w:r>
-      <w:r w:rsidR="00FE0AEF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE0AEF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Team</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, Advent Health – Tampa, April 2020 –</w:t>
       </w:r>
-      <w:r w:rsidR="00454BC7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00454BC7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>June 2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5DF5CE" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0092151C" w:rsidRDefault="00695B94" w:rsidP="00204C05">
+    <w:p w14:paraId="7E5DF5CE" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0071568E" w:rsidRDefault="00695B94" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Preceptor, Spring Career Internship, Tampa Preparatory School, March-May 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ABEC53" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0092151C" w:rsidRDefault="00695B94" w:rsidP="00204C05">
+    <w:p w14:paraId="75ABEC53" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0071568E" w:rsidRDefault="00695B94" w:rsidP="00204C05">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiana Biobank, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>member of Community Outreach and Engagement Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Indiana University School of Medicine and Indiana Biobank, August 2010- December 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F961C2B" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0092151C" w:rsidRDefault="00695B94" w:rsidP="00695B94">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="5F961C2B" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0071568E" w:rsidRDefault="00695B94" w:rsidP="00695B94">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC38CBE" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0071568E" w:rsidRDefault="00695B94" w:rsidP="00701C28">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Service to the University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FB16D0" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0092151C" w:rsidRDefault="00695B94" w:rsidP="00701C28">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="14FB16D0" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0071568E" w:rsidRDefault="00695B94" w:rsidP="00701C28">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="128BAAB1" w14:textId="77777777" w:rsidR="00B46087" w:rsidRPr="0092151C" w:rsidRDefault="00B46087" w:rsidP="00B46087">
+    <w:p w14:paraId="128BAAB1" w14:textId="77777777" w:rsidR="00B46087" w:rsidRPr="0071568E" w:rsidRDefault="00B46087" w:rsidP="00B46087">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Member, Executive Committee, University of South Florida College of Public Health, 2025-present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B334BB0" w14:textId="246E953B" w:rsidR="00A54D7A" w:rsidRPr="0092151C" w:rsidRDefault="00A54D7A" w:rsidP="00A54D7A">
+    <w:p w14:paraId="0B334BB0" w14:textId="246E953B" w:rsidR="00A54D7A" w:rsidRPr="0071568E" w:rsidRDefault="00A54D7A" w:rsidP="00A54D7A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Member, Operations Committee, University of South Florida College of Public Health, 2025</w:t>
       </w:r>
-      <w:r w:rsidR="009C4F88" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009C4F88" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>-present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA6EF78" w14:textId="3458795A" w:rsidR="00204C05" w:rsidRPr="0092151C" w:rsidRDefault="00204C05" w:rsidP="00204C05">
+    <w:p w14:paraId="7FA6EF78" w14:textId="3458795A" w:rsidR="00204C05" w:rsidRPr="0071568E" w:rsidRDefault="00204C05" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Chair, MHA Curriculum Committee, University of South Florida College of Public Health, 2022-present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423DBA7E" w14:textId="77777777" w:rsidR="000755C9" w:rsidRPr="0092151C" w:rsidRDefault="000755C9" w:rsidP="000755C9">
+    <w:p w14:paraId="423DBA7E" w14:textId="77777777" w:rsidR="000755C9" w:rsidRPr="0071568E" w:rsidRDefault="000755C9" w:rsidP="000755C9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Chair, Data Safety Monitoring Board, Positively Quit Trial, University of South Florida, 2020-present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63787B65" w14:textId="0B0B04AC" w:rsidR="00F479D8" w:rsidRPr="0092151C" w:rsidRDefault="00F479D8" w:rsidP="002F3EEC">
+    <w:p w14:paraId="63787B65" w14:textId="0B0B04AC" w:rsidR="00F479D8" w:rsidRPr="0071568E" w:rsidRDefault="00F479D8" w:rsidP="002F3EEC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Chair, Distinguished University Professor Candidate Selection Committee, University of South Florida, 2025-current.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB62925" w14:textId="77777777" w:rsidR="00F479D8" w:rsidRPr="0092151C" w:rsidRDefault="00F479D8" w:rsidP="00F479D8">
+    <w:p w14:paraId="0BB62925" w14:textId="77777777" w:rsidR="00F479D8" w:rsidRPr="0071568E" w:rsidRDefault="00F479D8" w:rsidP="00F479D8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Member, Distinguished University Professor Candidate Selection Committee, University of South Florida, 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A430468" w14:textId="120C5BCB" w:rsidR="00BC2145" w:rsidRPr="0092151C" w:rsidRDefault="00BC2145" w:rsidP="000755C9">
+    <w:p w14:paraId="2A430468" w14:textId="120C5BCB" w:rsidR="00BC2145" w:rsidRPr="0071568E" w:rsidRDefault="00BC2145" w:rsidP="000755C9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Member, </w:t>
       </w:r>
-      <w:r w:rsidR="00037D27">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00037D27" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Faculty Affairs</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee, University of South Florida College of Public Health, 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD012EF" w14:textId="26A96687" w:rsidR="00D368A2" w:rsidRPr="0092151C" w:rsidRDefault="00D368A2" w:rsidP="00204C05">
+    <w:p w14:paraId="0FD012EF" w14:textId="26A96687" w:rsidR="00D368A2" w:rsidRPr="0071568E" w:rsidRDefault="00D368A2" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>USF A</w:t>
       </w:r>
-      <w:r w:rsidR="0026494D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0026494D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">rtificial Intelligence + </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>X Research Symposium Proposal Reviewer, 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B26EAE" w14:textId="77777777" w:rsidR="0067020D" w:rsidRPr="0092151C" w:rsidRDefault="0067020D" w:rsidP="0067020D">
+    <w:p w14:paraId="03B26EAE" w14:textId="77777777" w:rsidR="0067020D" w:rsidRPr="0071568E" w:rsidRDefault="0067020D" w:rsidP="0067020D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>MHA Faculty Search Committee for Administrative Specialist, University of South Florida College of Public Health, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4CBEA2" w14:textId="77777777" w:rsidR="0031079E" w:rsidRPr="0092151C" w:rsidRDefault="0031079E" w:rsidP="00204C05">
+    <w:p w14:paraId="6F4CBEA2" w14:textId="77777777" w:rsidR="0031079E" w:rsidRPr="0071568E" w:rsidRDefault="0031079E" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>MHA Faculty Search Committee</w:t>
       </w:r>
-      <w:r w:rsidR="0067020D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0067020D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Director</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, University of South Florida College of Public Health, 2021</w:t>
       </w:r>
-      <w:r w:rsidR="004C66FF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004C66FF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00A94551" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A94551" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3A3A3F" w14:textId="77777777" w:rsidR="007F3AAC" w:rsidRPr="0092151C" w:rsidRDefault="007F109E" w:rsidP="00204C05">
+    <w:p w14:paraId="6E3A3A3F" w14:textId="77777777" w:rsidR="007F3AAC" w:rsidRPr="0071568E" w:rsidRDefault="007F109E" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Professional Engagement Network</w:t>
       </w:r>
-      <w:r w:rsidR="007F3AAC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007F3AAC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Advisory Panel, University of South Florida College of Public </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007F3AAC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007F3AAC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Health,  </w:t>
       </w:r>
-      <w:r w:rsidR="00CA47E1" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CA47E1" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Advisory</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00773D02" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00773D02" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Board member</w:t>
       </w:r>
-      <w:r w:rsidR="007F3AAC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007F3AAC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, May 2018- present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD96438" w14:textId="77777777" w:rsidR="00043CCD" w:rsidRPr="0092151C" w:rsidRDefault="002A5EEA" w:rsidP="00EA3A64">
+    <w:p w14:paraId="4AD96438" w14:textId="77777777" w:rsidR="00043CCD" w:rsidRPr="0071568E" w:rsidRDefault="002A5EEA" w:rsidP="00EA3A64">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Summer Scholarly Awards, Office of Research, Innovation, and Scholarly Endeavors, Morsani College of Medicine, </w:t>
       </w:r>
-      <w:r w:rsidR="00491C0C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00491C0C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> of South Flor</w:t>
       </w:r>
-      <w:r w:rsidR="00D82B42" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00D82B42" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">da HEALTH, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Proposal</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Reviewer</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017</w:t>
       </w:r>
-      <w:r w:rsidR="008D376B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008D376B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="003A4924" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003A4924" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>present</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E69063" w14:textId="77777777" w:rsidR="0061063E" w:rsidRPr="0092151C" w:rsidRDefault="0061063E" w:rsidP="00204C05">
+    <w:p w14:paraId="10E69063" w14:textId="77777777" w:rsidR="0061063E" w:rsidRPr="0071568E" w:rsidRDefault="0061063E" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Masters of Health Administration</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Advisory Board, University of South Florida College of Public </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Health,  </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>member</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, December 2015- present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783DE9D9" w14:textId="77777777" w:rsidR="00661384" w:rsidRPr="0092151C" w:rsidRDefault="00661384" w:rsidP="00204C05">
+    <w:p w14:paraId="783DE9D9" w14:textId="77777777" w:rsidR="00661384" w:rsidRPr="0071568E" w:rsidRDefault="00661384" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Masters of Health Administration</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Admission Committee, University of South Florida College of Public Health, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>member</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, October 2018- </w:t>
       </w:r>
-      <w:r w:rsidR="00773D02" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00773D02" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>January 2019</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A411966" w14:textId="77777777" w:rsidR="001523BB" w:rsidRPr="0092151C" w:rsidRDefault="001523BB" w:rsidP="00204C05">
+    <w:p w14:paraId="7A411966" w14:textId="77777777" w:rsidR="001523BB" w:rsidRPr="0071568E" w:rsidRDefault="001523BB" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Community Engagement Committee, University of South Florida College of Public Health, </w:t>
       </w:r>
-      <w:r w:rsidR="00773D02" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00773D02" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Advisory Board</w:t>
       </w:r>
-      <w:r w:rsidR="00773D02" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00773D02" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>member</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, October 2016-present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7849BA" w14:textId="77777777" w:rsidR="00773D02" w:rsidRPr="0092151C" w:rsidRDefault="00773D02" w:rsidP="00204C05">
+    <w:p w14:paraId="2E7849BA" w14:textId="77777777" w:rsidR="00773D02" w:rsidRPr="0071568E" w:rsidRDefault="00773D02" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Activist Lab, University of South Florida College of Public Health, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Advisory Board member</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, May 2018- present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B13F28" w14:textId="77777777" w:rsidR="0061063E" w:rsidRPr="0092151C" w:rsidRDefault="0061063E" w:rsidP="00204C05">
+    <w:p w14:paraId="57B13F28" w14:textId="77777777" w:rsidR="0061063E" w:rsidRPr="0071568E" w:rsidRDefault="0061063E" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Outstanding Woman </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Public Health Award Review Committee, University of South Florida College of Public Health, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>reviewer</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2016</w:t>
       </w:r>
-      <w:r w:rsidR="008D376B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008D376B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
-      <w:r w:rsidR="0009791F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0009791F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
-      <w:r w:rsidR="008D376B" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008D376B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (annual committee)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D0D286" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00204C05">
+    <w:p w14:paraId="45D0D286" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Predictive Health Ethics Research Program (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>PredictER</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidR="0061063E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0061063E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiana University School of Medicine, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Schedule and Presentation Coordinator</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, July 2009- December 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77293538" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00204C05">
+    <w:p w14:paraId="77293538" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00204C05">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiana CTSI Bioethics and Subject Advocacy Program, </w:t>
       </w:r>
-      <w:r w:rsidR="0061063E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0061063E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiana University School of Medicine, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>member</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, July 2009- December 2010. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EB9DAF" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00866270">
+    <w:p w14:paraId="02EB9DAF" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00866270">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative Effectiveness Research Core, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>member</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0061063E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0061063E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indiana University School of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0061063E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0061063E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicine, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> September</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2009- December 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240CEB43" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+    <w:p w14:paraId="240CEB43" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EAA3506" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="1EAA3506" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Journal Review and Service to the Profession</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C0DCD5" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="02C0DCD5" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BE48CF4" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+    <w:p w14:paraId="3BE48CF4" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewer, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>American Journal of Public Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A00419D" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+    <w:p w14:paraId="4A00419D" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewer, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Journal of Legal Medicine</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E1EDC5" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+    <w:p w14:paraId="06E1EDC5" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewer, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Bioethics</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246B47DB" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+    <w:p w14:paraId="246B47DB" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewer, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>American Journal of Law and Medicine</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t xml:space="preserve">American Journal of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Law</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B05342" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+    <w:p w14:paraId="42B05342" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewer, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Journal of Medical Ethics</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0176D562" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+    <w:p w14:paraId="0176D562" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewer, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>International Journal of Tuberculosis and Lung Disease</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E4D23D" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+    <w:p w14:paraId="46E4D23D" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Engineering Future Generations? The New Debate about Societal Governance, Public Engagement, and Human Gene Editing for Reproduction, Brocher Foundation, Hermance, Switzerland, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Geneva Accord</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Working Group Member</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2019-2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53624C7F" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+    <w:p w14:paraId="53624C7F" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Certified in Public Health Review Book, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Author and Writing Group Member</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> for American Public Health Association, June 2017-April 2018. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1D7D5F" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+    <w:p w14:paraId="7D1D7D5F" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Florida State Bar Association Health Law Section Faculty and for the 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annual </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>FUNdamentals</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: The Legal Implications of the Internet of Things Conference, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Steering Committee Member</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5FB286" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+    <w:p w14:paraId="6F5FB286" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiana State Department of Health Working Committee to Develop a Policy Relating to the Use of Newborn Blood Spots, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>member</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...7 lines deleted...]
-    <w:p w14:paraId="4550B930" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0092151C" w:rsidRDefault="004B388A" w:rsidP="004B388A">
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Indiana State Department of Health, December 2009- December 2010</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4550B930" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiana Biobank, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>member of Collection Governance Practices Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Indiana University School of Medicine and Indiana Biobank, February 2010- December 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DD3FAD" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
-[...8 lines deleted...]
-    <w:p w14:paraId="76E0B67F" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0092151C" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
+    <w:p w14:paraId="44DD3FAD" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E0B67F" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C6207F" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
+    <w:p w14:paraId="25C6207F" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>MEDIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD97371" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="00255FCD">
+    <w:p w14:paraId="3CD97371" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="6EFCA536">
           <v:rect id="_x0000_i1037" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2E7E94" w14:textId="77777777" w:rsidR="001F64D7" w:rsidRPr="0092151C" w:rsidRDefault="001F64D7" w:rsidP="00EB1A36">
+    <w:p w14:paraId="7D2E7E94" w14:textId="77777777" w:rsidR="001F64D7" w:rsidRPr="0071568E" w:rsidRDefault="001F64D7" w:rsidP="00EB1A36">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF5DCBC" w14:textId="63810399" w:rsidR="00E87E86" w:rsidRPr="0071568E" w:rsidRDefault="00E87E86" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Podcast Interview. </w:t>
       </w:r>
-      <w:r w:rsidR="003C537C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003C537C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Pediatricians Push Back: Florida’s Growing Vaccine Policy Divide.” Manny Munoz Show. I Heart Radio. </w:t>
       </w:r>
-      <w:r w:rsidR="000242A9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000242A9" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Miami, Florida</w:t>
       </w:r>
-      <w:r w:rsidR="008E5112">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E5112" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. September 17, 2025. </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="008E5112" w:rsidRPr="002161E5">
+        <w:r w:rsidR="008E5112" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.iheart.com/podcast/1248-manny-munoz-106868591/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CCC377C" w14:textId="77777777" w:rsidR="00E87E86" w:rsidRDefault="00E87E86" w:rsidP="00EB1A36">
-      <w:pPr>
+    <w:p w14:paraId="3E7F0431" w14:textId="3621E147" w:rsidR="00DA4A50" w:rsidRPr="0071568E" w:rsidRDefault="00DA4A50" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Podcast Interview. “</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1248" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Genetic Testing and Genetic Privacy.” WMNF Midpoint. Tampa. November 20, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12198341" w14:textId="29D0972E" w:rsidR="00240E69" w:rsidRPr="0071568E" w:rsidRDefault="008520CC" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00240E69" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Searches for women's health topics surge since Election Day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD566C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sinclair National News Desk</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5174" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Distributed and run by NBC, CBS stations across the country)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD566C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. November 13, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30462C6A" w14:textId="01848613" w:rsidR="00852ED7" w:rsidRPr="0071568E" w:rsidRDefault="00BF587F" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...85 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00852ED7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00852ED7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>adio</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Interview</w:t>
       </w:r>
-      <w:r w:rsidR="00852ED7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00852ED7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. “10 states with abortion measures on the ballot.” </w:t>
       </w:r>
-      <w:r w:rsidR="006257D7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006257D7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KCBS New Radio</w:t>
       </w:r>
-      <w:r w:rsidR="00DA4A50" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DA4A50" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/Audacy Podcast</w:t>
       </w:r>
-      <w:r w:rsidR="006257D7" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006257D7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> San Francisco, California. </w:t>
       </w:r>
-      <w:r w:rsidR="008520CC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008520CC" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>November 9, 2024.</w:t>
       </w:r>
-      <w:r w:rsidR="00BA793C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BA793C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00BA793C" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00BA793C" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.audacy.com/podcast/kcbs-radio-on-demand-011f4/episodes/an-expert-explains-vote-results-this-month-on-abortion-laws-in-us-states-237e6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F95CC22" w14:textId="77777777" w:rsidR="00852ED7" w:rsidRPr="0092151C" w:rsidRDefault="00852ED7" w:rsidP="00EB1A36">
-      <w:pPr>
+    <w:p w14:paraId="17B7406D" w14:textId="0F22A80E" w:rsidR="00616741" w:rsidRPr="0071568E" w:rsidRDefault="00616741" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interview for print article. </w:t>
+      </w:r>
+      <w:r w:rsidR="00204818" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="0097290A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00283366" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00204818" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Florid</w:t>
+      </w:r>
+      <w:r w:rsidR="00283366" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a, Regulators Eye Brazilian Butt Lift Industry</w:t>
+      </w:r>
+      <w:r w:rsidR="00204818" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00283366" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Law 360. Sept</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD240F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ember</w:t>
+      </w:r>
+      <w:r w:rsidR="00283366" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24, 2024.</w:t>
+      </w:r>
+      <w:r w:rsidR="00204818" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422A7413" w14:textId="6C2F5DD3" w:rsidR="00A233DC" w:rsidRPr="0071568E" w:rsidRDefault="00A233DC" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26F54" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Three states file petition, want EPA to classify four PFAS as hazardous air pollutants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.” Sinclair National News Desk (Distributed and run by ABC</w:t>
+      </w:r>
+      <w:r w:rsidR="00623F9A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00204818" w:rsidRPr="0092151C">
-[...52 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stations across the country). </w:t>
+      </w:r>
+      <w:r w:rsidR="00E26F54" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26F54" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00584C3B" w:rsidRPr="0071568E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...88 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00584C3B" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00584C3B" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://thenationaldesk.com/news/americas-news-now/three-states-file-petition-want-epa-to-classify-pfas-as-hazardous-air-pollutants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B30C979" w14:textId="77777777" w:rsidR="00A233DC" w:rsidRPr="0092151C" w:rsidRDefault="00A233DC" w:rsidP="00EB1A36">
-      <w:pPr>
+    <w:p w14:paraId="1CAFF301" w14:textId="71B3D64A" w:rsidR="00A069D0" w:rsidRPr="0071568E" w:rsidRDefault="00A069D0" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Television Interview. “County in New York makes wearing masks in public illegal, with others to possibly follow.” Sinclair National News Desk (Distributed and run by ABC, Fox, CBS stations across the country). August 8, 2024. </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="0092151C">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://cbs12.com/news/nation-world/new-york-county-makes-wearing-masks-in-public-illegal-others-could-follow-public-safety-hiding-identities-hate-crimes-hamas-october-7-attack-war-gaza-palestine-antisemitic-harassment-medical-religious</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="121058F8" w14:textId="77777777" w:rsidR="00A069D0" w:rsidRPr="0092151C" w:rsidRDefault="00A069D0" w:rsidP="00EB1A36">
-      <w:pPr>
+    <w:p w14:paraId="2D8EF858" w14:textId="250A2A95" w:rsidR="008E1C2C" w:rsidRPr="0071568E" w:rsidRDefault="00A85FD6" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “</w:t>
       </w:r>
-      <w:r w:rsidR="008E1C2C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E1C2C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DeSantis plans to appeal federal ruling on gender-affirming care</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
-      <w:r w:rsidR="008E1C2C" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E1C2C" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> WFLA ABC News Tam</w:t>
       </w:r>
-      <w:r w:rsidR="00B675A8" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B675A8" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pa</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. June 12, 2024.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA24DE" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CA24DE" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00CA24DE" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00CA24DE" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.yahoo.com/news/desantis-plans-appeal-federal-ruling-231447671.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69DC416A" w14:textId="77777777" w:rsidR="008E1C2C" w:rsidRPr="0092151C" w:rsidRDefault="008E1C2C" w:rsidP="00EB1A36">
-      <w:pPr>
+    <w:p w14:paraId="7BBAED5F" w14:textId="50824DD6" w:rsidR="00E77591" w:rsidRPr="0071568E" w:rsidRDefault="00E77591" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Television Interview. “Pasco woman confided in friend about smothering hospice patient to death with pillow: affidavit.” WFLA ABC News Tampa. January 4, 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7792AC28" w14:textId="77777777" w:rsidR="00F517E0" w:rsidRPr="0071568E" w:rsidRDefault="00EB1A36" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “</w:t>
       </w:r>
-      <w:r w:rsidR="00F517E0" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F517E0" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bill to allow option to not perform medical services</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.” CBS FOX Action News JAX Jacksonville. April 28, 2023.</w:t>
       </w:r>
-      <w:r w:rsidR="00F517E0" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F517E0" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="00F517E0" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00F517E0" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.actionnewsjax.com/news/local/bill-allow-option-not-perform-medical-services/c770046e-161e-4b05-b5a1-37415c461f7d/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F517E0" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F517E0" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E3775C" w14:textId="77777777" w:rsidR="00EB1A36" w:rsidRPr="0092151C" w:rsidRDefault="00EB1A36" w:rsidP="00EB1A36">
-      <w:pPr>
+    <w:p w14:paraId="4166F5F0" w14:textId="77777777" w:rsidR="00EB1A36" w:rsidRPr="0071568E" w:rsidRDefault="00EB1A36" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interview for print article. “Newborn Blood Spots Used to Solve Cold Case </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New Jersey.” Wall Street Journal. April 26, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63983BED" w14:textId="77777777" w:rsidR="00E427D0" w:rsidRPr="0071568E" w:rsidRDefault="00E427D0" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview. “DeSantis faces pushback after seeking grand jury investigation of COVID-19 vaccines.” WCTV Tallahassee. December 14, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49269100" w14:textId="77777777" w:rsidR="000D3E2A" w:rsidRPr="0071568E" w:rsidRDefault="000D3E2A" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interview for print article. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00D82C4A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Debates over transgender athletes rage on, with new state bans and rules for Olympians, NCAA sports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.” Leaps. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82C4A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>December 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE15D98" w14:textId="77777777" w:rsidR="00773160" w:rsidRPr="0071568E" w:rsidRDefault="00773160" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...77 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Television Interview. “New Executive Order to Help Lower Prescription Costs” FOX Tampa. July 8, 2022. </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="0092151C">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://www.fox13news.com/news/new-executive-order-aimed-at-lowering-prescription-drug-prices-in-florida</w:t>
+          <w:t>https://www.fox13news.com/news/new-executive-order-aimed-at-lowering-prescription-drug-</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0071568E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>prices-in-florida</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79D08999" w14:textId="77777777" w:rsidR="00773160" w:rsidRPr="0092151C" w:rsidRDefault="00773160" w:rsidP="004B27F1">
-      <w:pPr>
+    <w:p w14:paraId="503BBCAD" w14:textId="59E39C46" w:rsidR="004B27F1" w:rsidRPr="0071568E" w:rsidRDefault="004B27F1" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00773160" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Addressing Listeria Lawsuits: Burden of Proof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.” ABC News Sarasota. July 7, 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00773160" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744F862E" w14:textId="16FDAA6B" w:rsidR="004B27F1" w:rsidRPr="0071568E" w:rsidRDefault="004B27F1" w:rsidP="004B27F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview. “Investigating Rapid COVID Tests.” ABC News Tampa. July 7, 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DB80B5" w14:textId="77777777" w:rsidR="004B27F1" w:rsidRPr="0071568E" w:rsidRDefault="004B27F1" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interview for print article. “Abortion Law</w:t>
+      </w:r>
+      <w:r w:rsidR="00733564" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the UK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.” Washington Post. July 5, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5071252B" w14:textId="77777777" w:rsidR="00C32271" w:rsidRPr="0071568E" w:rsidRDefault="00C32271" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Facebook Live Interview</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“What Dobbs v. Jackson means for abortion law in the U.S.” College of Public Health Office of Constituent Engagement. June 28, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C46F713" w14:textId="77777777" w:rsidR="00037E63" w:rsidRPr="0071568E" w:rsidRDefault="00037E63" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview. “Breaking News: Supreme Court Overturned Roe v. Wade.” Spectrum Bay News Tampa. June 24, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20821B91" w14:textId="77777777" w:rsidR="00176D5E" w:rsidRPr="0071568E" w:rsidRDefault="00176D5E" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interview for print article. “Potential Roe v. Wade overturning draws disapproval from students” USF Oracle. May 16, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4378B7" w14:textId="77777777" w:rsidR="00CE6700" w:rsidRPr="0071568E" w:rsidRDefault="00CE6700" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interview for print article. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00264CAB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Judge’s ‘textualist’ ruling on airline mask mandate sparks backlash</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4C27" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Hill. April 19, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F592E52" w14:textId="77777777" w:rsidR="008B1A35" w:rsidRPr="0071568E" w:rsidRDefault="008B1A35" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interview for print article. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63CB4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fact Check: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gene Patents and COVID Vaccines.” Thomson Reuters. January 24, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F80137" w14:textId="77777777" w:rsidR="00D40F55" w:rsidRPr="0071568E" w:rsidRDefault="00D40F55" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interview for print article. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63CB4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fact Check: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mask mandates and the Nuremberg Code.” USA Today. January 12, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3AAD12" w14:textId="77777777" w:rsidR="009D1F46" w:rsidRPr="0071568E" w:rsidRDefault="009D1F46" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “</w:t>
       </w:r>
-      <w:r w:rsidR="00773160" w:rsidRPr="0092151C">
-[...357 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0040793D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Concerns over Medicare errors exposed in Dane County trial</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.” WKOW ABC News. Madison, Wisconsin. November 1, 2021.</w:t>
       </w:r>
-      <w:r w:rsidR="0040793D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0040793D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="0040793D" w:rsidRPr="0092151C">
+        <w:r w:rsidR="0040793D" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.wkow.com/news/concerns-over-medicare-errors-exposed-in-dane-county-trial/article_0b2df178-3b70-11ec-a695-c3790bac52ad.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="520E751D" w14:textId="77777777" w:rsidR="009D1F46" w:rsidRPr="0092151C" w:rsidRDefault="009D1F46" w:rsidP="00E97947">
-      <w:pPr>
+    <w:p w14:paraId="0FAFB0C1" w14:textId="77777777" w:rsidR="00FA68FF" w:rsidRPr="0071568E" w:rsidRDefault="009F4D57" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “</w:t>
       </w:r>
-      <w:r w:rsidR="00290491" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00290491" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Florida officials release list of businesses under investigation for violating vaccine passport law.” WFLA ABC</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> News. Tampa. October 11, 2021.</w:t>
       </w:r>
-      <w:r w:rsidR="00FA68FF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FA68FF" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00FA68FF" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00FA68FF" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.wfla.com/community/health/coronavirus/florida-officials-release-list-of-businesses-under-investigation-for-violating-covid-19-mandates/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FA68FF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FA68FF" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621CA012" w14:textId="77777777" w:rsidR="009F4D57" w:rsidRPr="0092151C" w:rsidRDefault="009F4D57" w:rsidP="00E97947">
-      <w:pPr>
+    <w:p w14:paraId="7F35C912" w14:textId="77777777" w:rsidR="00E97947" w:rsidRPr="0071568E" w:rsidRDefault="00E97947" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “Family Pushes Hospital to Use Ivermectin.” WPTV CBS West Palm Beach. October 8, 2021.</w:t>
       </w:r>
-      <w:r w:rsidR="00E5112D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E5112D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="00E5112D" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00E5112D" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=fQ6O8nipwPY</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E5112D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E5112D" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6FC561" w14:textId="77777777" w:rsidR="00E97947" w:rsidRPr="0092151C" w:rsidRDefault="00E97947" w:rsidP="005D2EBC">
-      <w:pPr>
+    <w:p w14:paraId="53F3EE3B" w14:textId="77777777" w:rsidR="008F74AF" w:rsidRPr="0071568E" w:rsidRDefault="008F74AF" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quoted in print article. “Federal vaccine mandates.” Tampa Bay Times. September 13, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4109B11B" w14:textId="77777777" w:rsidR="006C53C3" w:rsidRPr="0071568E" w:rsidRDefault="006C53C3" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview. “Doctor Advertises Mask Exemptions.” WCTV CBS News Tallahassee. August 25, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3931003F" w14:textId="77777777" w:rsidR="00193F2E" w:rsidRPr="0071568E" w:rsidRDefault="006C53C3" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quoted in print article. “</w:t>
       </w:r>
-      <w:r w:rsidR="00E97947" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E97947" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Thomasville doctor offering “I</w:t>
       </w:r>
-      <w:r w:rsidR="002B13B6" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="002B13B6" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vermectin therapy” for COVID, counter to FDA guidelines</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.” WCTV CBS News Tallahassee. August 24, 2021.</w:t>
       </w:r>
-      <w:r w:rsidR="00193F2E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00193F2E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00193F2E" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00193F2E" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.msn.com/en-us/health/medical/thomasville-doctor-offering-unproven-potentially-dangerous-ivermectin-therapy-for-covid/ar-AANHNVu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00193F2E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00193F2E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E338D2" w14:textId="77777777" w:rsidR="006C53C3" w:rsidRPr="0092151C" w:rsidRDefault="006C53C3" w:rsidP="006C53C3">
-      <w:pPr>
+    <w:p w14:paraId="53079226" w14:textId="77777777" w:rsidR="00C15F2B" w:rsidRPr="0071568E" w:rsidRDefault="00C15F2B" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quoted in print article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FC7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fact Checking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gov. DeSantis’ Mask Mandate Executive Order.” Kaiser Health News</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>August 3, 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00853434" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0E20C5" w14:textId="77777777" w:rsidR="005D2EBC" w:rsidRPr="0071568E" w:rsidRDefault="005D2EBC" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...39 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Television Interview. “Governor’s Executive Order Against </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD48E2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mask Mandates.” Spectrum Bay News Tampa. August 3, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229C4490" w14:textId="77777777" w:rsidR="007F7E38" w:rsidRPr="0071568E" w:rsidRDefault="007F7E38" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Facebook Live Interview</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“The Delta Variant and Back to School for K-12.” College of Public Health Office of Constituent Engagement. July 22, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5702440A" w14:textId="77777777" w:rsidR="005D2EBC" w:rsidRPr="0071568E" w:rsidRDefault="00236688" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...79 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Television </w:t>
       </w:r>
-      <w:r w:rsidR="00C83BF0" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C83BF0" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Podcast Interview. “</w:t>
       </w:r>
-      <w:r w:rsidR="005D2EBC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005D2EBC" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unvaccinated? Your Wallet and Your Vacation May Be Cru</w:t>
       </w:r>
-      <w:r w:rsidR="00BB52F5" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BB52F5" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="005D2EBC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005D2EBC" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sing for a Bruising</w:t>
       </w:r>
-      <w:r w:rsidR="00C83BF0" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C83BF0" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.” To the Point Already on Spectrum Bay News Tampa. July 16, 2021.</w:t>
       </w:r>
-      <w:r w:rsidR="005D2EBC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005D2EBC" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="005D2EBC" w:rsidRPr="0092151C">
+        <w:r w:rsidR="005D2EBC" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.baynews9.com/fl/tampa/news/2021/07/27/unvaccinated--your-wallet-and-vacation-may-be-cruising-for-a-bruising</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005D2EBC" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="005D2EBC" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF929B9" w14:textId="77777777" w:rsidR="00C83BF0" w:rsidRPr="0092151C" w:rsidRDefault="00C83BF0" w:rsidP="00CA3C7D">
-      <w:pPr>
+    <w:p w14:paraId="4DC25BDF" w14:textId="77777777" w:rsidR="00B90099" w:rsidRPr="0071568E" w:rsidRDefault="00B90099" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quote</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5EBB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in print article. “</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5EBB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Florida’s New Law Brings Big Changes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.” South Florida Sun Sentinel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>July 1, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAE2368" w14:textId="7879AECF" w:rsidR="00CA3C7D" w:rsidRPr="0071568E" w:rsidRDefault="00CA3C7D" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...68 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “</w:t>
       </w:r>
-      <w:r w:rsidR="00E52C1A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E52C1A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Confusion over</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Parental Bill of Rights.” </w:t>
       </w:r>
-      <w:r w:rsidR="00472E08" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00472E08" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTSP </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBS News </w:t>
       </w:r>
-      <w:r w:rsidR="00472E08" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00472E08" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tampa</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. May 20, 2021.</w:t>
       </w:r>
-      <w:r w:rsidR="00E52C1A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E52C1A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="00E52C1A" w:rsidRPr="0092151C">
+        <w:r w:rsidR="00E52C1A" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.wtsp.com/article/news/regional/florida/parents-bill-of-rights-florida/67-cbb6fc47-c5f6-4e19-a8b8-c2700d956bae</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E52C1A" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E52C1A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72912797" w14:textId="77777777" w:rsidR="00CA3C7D" w:rsidRPr="0092151C" w:rsidRDefault="00CA3C7D" w:rsidP="00950FE6">
+    <w:p w14:paraId="72912797" w14:textId="77777777" w:rsidR="00CA3C7D" w:rsidRPr="0071568E" w:rsidRDefault="00CA3C7D" w:rsidP="00950FE6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A8D1C1" w14:textId="77777777" w:rsidR="00950FE6" w:rsidRPr="0071568E" w:rsidRDefault="00950FE6" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Television Interview. “HIPAA and Requesting Vaccine Status.” Spectrum Bay News </w:t>
       </w:r>
-      <w:r w:rsidR="00472E08" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00472E08" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tampa</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. May 20, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7883A35D" w14:textId="77777777" w:rsidR="00950FE6" w:rsidRPr="0092151C" w:rsidRDefault="00950FE6" w:rsidP="00B92176">
-      <w:pPr>
+    <w:p w14:paraId="6D1F2736" w14:textId="77777777" w:rsidR="00B1313E" w:rsidRPr="0071568E" w:rsidRDefault="00B1313E" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Television Interview. “Legislature Passes Measure Prohibiting Vaccine Passports.” Spectrum Bay News </w:t>
+      </w:r>
+      <w:r w:rsidR="00472E08" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tampa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. April 30, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AEF001" w14:textId="77777777" w:rsidR="005749AF" w:rsidRPr="0071568E" w:rsidRDefault="005749AF" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...31 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quoted in print article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20DD5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Why spend billions for Ancestry’s DNA data if you don’t plan to use it?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” Lo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20DD5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s Angeles Times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C20DD5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C20DD5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>April 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E547EA6" w14:textId="77777777" w:rsidR="00782E09" w:rsidRPr="0071568E" w:rsidRDefault="00782E09" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00114E85" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hope on the Horizon: Travel in the Age of Vaccinations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.” WCTV CBS News Tallahassee. April 2, 2021</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007174FD" w:rsidRPr="0071568E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007174FD" w:rsidRPr="0071568E">
+        <w:instrText>HYPERLINK "https://www.wctv.tv/2021/04/03/hope-on-the-horizon-travel-in-the-age-of-vaccinations/"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007174FD" w:rsidRPr="0071568E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007174FD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://www.wctv.tv/2021/04/03/hope-on-the-horizon-travel-in-the-age-of-vaccinations/</w:t>
+      </w:r>
+      <w:r w:rsidR="007174FD" w:rsidRPr="0071568E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="007174FD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A8049A" w14:textId="77777777" w:rsidR="00B92176" w:rsidRPr="0071568E" w:rsidRDefault="00B92176" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...47 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“’Bama Bound: Floridians Travel North for Coronavirus Vaccines.” WCTV CBS News Tallahassee. February 27, 2021</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:instrText>HYPERLINK "https://www.wctv.tv/2021/02/27/bama-bound-floridians-flock-north-to-find-vaccine/"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://www.wctv.tv/2021/02/27/bama-bound-floridians-flock-north-to-find-vaccine/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C78CEE" w14:textId="77777777" w:rsidR="00B1313E" w:rsidRPr="0071568E" w:rsidRDefault="00B1313E" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quote</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA12C7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in print article. “Florida Inmates Should Receive COVID-19 Vaccine.” USF Oracle. January 20, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0752F960" w14:textId="77777777" w:rsidR="000F41F5" w:rsidRPr="0071568E" w:rsidRDefault="000F41F5" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:r w:rsidR="007174FD" w:rsidRPr="0092151C">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quoted in print article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“COVID-19 Vaccines at Long Term Care Facilities.” Tampa Bay Times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December 10, 2020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452F4AD6" w14:textId="77777777" w:rsidR="00530317" w:rsidRPr="0071568E" w:rsidRDefault="00530317" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quote</w:t>
+      </w:r>
+      <w:r w:rsidR="000F41F5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in print article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Price transparency is expected by consumers and required</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB52F5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by CMS: Ethicists have a role t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o play.” Medical Ethics Advisor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December 7, 2020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DCEA80" w14:textId="77777777" w:rsidR="007F3EFA" w:rsidRPr="0071568E" w:rsidRDefault="007F3EFA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quoted in print article. “How hospital administrators were implicated i</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC05A1" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n right wing COVID-19 conspiracies</w:t>
+      </w:r>
+      <w:r w:rsidR="00136A2E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.” Modern Healthcare. Sep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tember 11, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6617D758" w14:textId="77777777" w:rsidR="00E40703" w:rsidRPr="0071568E" w:rsidRDefault="00E40703" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Facebook Live Interview</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“COVID-19 Stay at Home Orders, Public Health Law and the Constitution.” College of Public Health Office of Constituent Engagement. September 3, 2020</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7DB19C20" w14:textId="77777777" w:rsidR="004612D8" w:rsidRPr="0071568E" w:rsidRDefault="004612D8" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quoted in print article. “Eluding the virus while at school: a Q&amp;A with health experts.”  Tampa Bay Times. August 5, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E962D5" w14:textId="77777777" w:rsidR="003216CD" w:rsidRPr="0071568E" w:rsidRDefault="003216CD" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Tracking coronavirus cases.” WTSP CBS News Tampa. April 10, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033141DF" w14:textId="77777777" w:rsidR="00D26902" w:rsidRPr="0071568E" w:rsidRDefault="00D26902" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Preventing spread of coronavirus a matter of ‘social responsibility.’” WINK News Fort Myers. March 13, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9BEBFE" w14:textId="77777777" w:rsidR="00566051" w:rsidRPr="0071568E" w:rsidRDefault="00566051" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interviewed for Radio/Podcast. “Barriers to addiction treatment.” All Sides </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ann Fisher. NPR/WOSU Radio. March 4, 2020. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:anchor="stream/0" w:history="1">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...407 lines deleted...]
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://radio.wosu.org/post/barriers-addiction-treatment#stream/0</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB94179" w14:textId="77777777" w:rsidR="00566051" w:rsidRPr="0092151C" w:rsidRDefault="00566051" w:rsidP="00103FCA">
-      <w:pPr>
+    <w:p w14:paraId="5D117C66" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview. “Pharmaceutical companies promoting opioids pay big bucks to Tampa Bay area doctors.”  ABC Action News Tampa. August 21, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20695C7D" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...24 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Podcast Interview and Facebook Live. “Pharmaceutical prescribing and pricing,” N-Touch News Tampa Bay</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>August 14, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8D5F65" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview. “Medical ethics expert reacts to I-Team investigation into Florida doctors with multiple malpractice suits.”  ABC Action News Tampa. May 22, 2019.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3D4E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidR="009D3D4E" w:rsidRPr="0092151C">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="009D3D4E" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.abcactionnews.com/news/local-news/i-team-investigates/medical-ethics-expert-reacts-to-i-team-investigation-into-florida-doctors-with-multiple-malpractices</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009D3D4E" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009D3D4E" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D91A49E" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="07653637" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quoted in Print Article. “Police took a cancer-stricken toddler from his parents. Their supporters call it a ‘medical kidnapping.’” Washington Post. May 2, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DD9659" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5FDDC147" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Television Interview. “Parents of sick toddler labeled 'missing and endangered' say he was never in danger.”  ABC Action News Tampa. May 1, 2019. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594C9EAD" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
+    <w:p w14:paraId="6B70438A" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="360"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interviewed for Print Article. “Chemo or natural remedies? Little Noah caught in legal fight over how to treat his leukemia.” Tampa Bay Times. May 1, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDBE62A" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="0092151C">
+    <w:p w14:paraId="4CDBE62A" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.tampabay.com/news/publicsafety/chemo-or-natural-remedies-little-noah-caught-in-legal-fight-over-how-to-treat-his-leukemia-20190501/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B19BBCA" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
+    <w:p w14:paraId="154608C1" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="360"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interviewed for Print Article. “Vaccines and Regulating Misinformation.” Bloomberg Law. April 31, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACA9BD2" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="09C89A9D" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interviewed for Radio/Podcast</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Vaccine Laws.”  Top of Mind with Julie Rose</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PBS/BYU Radio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>April 15, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE02BE9" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="0092151C">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.byuradio.org/episode/03cb2840-679d-4ad5-a7b9-a218186b661c/top-of-mind-with-julie-rose-vaccine-laws-stunt-driver-the-sanskrit-effect</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0601704D" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="003DE7C2" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Interviewed for Print Article. “Florida Suspended His License </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sexual Misconduct. Now It Pays Him $196,000 To Treat Vulnerable Patients.” Tampa Bay Times. February 28, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F0B047" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="69A7737A" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “At home DNA Kits.” CBS 10 News Ft. Myers. January 21, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5805F5D2" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
-      <w:pPr>
+    <w:p w14:paraId="5805F5D2" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="0092151C">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.winknews.com/2019/03/11/data-from-at-home-ancestry-dna-tests-is-frequently-sold-to-third-parties/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77B465B5" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5EAECA96" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “Genetic DNA Used in Cold Case.” CBS 10 News Tampa</w:t>
       </w:r>
-      <w:r w:rsidR="00A63CB4" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A63CB4" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bay. January 11, 2019. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729EC3D1" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4FCB1545" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “Chinese Scientist Confirms More Potential Pregnancies with Gene-Edited Embryos.” Fox 13 News</w:t>
       </w:r>
-      <w:r w:rsidR="00A63CB4" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A63CB4" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tampa</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. November 28, 2018. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFBEB15" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="27765780" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radio Podcast Interview. “23 and Them.” 2 Scientists. December 18, 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-        <w:r w:rsidRPr="0092151C">
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://2scientists.org/podcast/bioethics</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02079F4C" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
+    <w:p w14:paraId="7976D942" w14:textId="4E49FC0B" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="360"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:r w:rsidRPr="0092151C">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Facebook Live Interview</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Human Genome Editing and the Law.” College of Public Health Office of Constituent Engagement. December 13, 2018</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5F79B116" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.facebook.com/USFCollegeofPublicHealth/videos/521520115018010/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A8B905A" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
+    <w:p w14:paraId="6F62F008" w14:textId="5920406B" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="004952F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="360"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interviewed for Print Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“23andMe’s Pharma Deals Have Been the Plan All Along.” Wired</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>August 3, 2018.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>Facebook Live Interview</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Dying to Be Fresh and Clean.” College of Public Health Office of Constituent Engagement. June 5, 2018</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:instrText>HYPERLINK "https://www.facebook.com/USFCollegeofPublicHealth/videos/1976768302347484/"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://www.facebook.com/USFCollegeofPublicHealth/videos/1976768302347484/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180C3921" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...36 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview. “DNA testing kits can create unex</w:t>
+      </w:r>
+      <w:r w:rsidR="00911036" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pected dilemmas.” ABC WFLA News</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63CB4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tampa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A63CB4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>March 9, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE3DFAE" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...48 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Television Interview. “Spit take: Home DNA kits may put your privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63CB4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at risk.” ABC First Coast News Jacksonville. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>February 28, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEA0F77" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...40 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interviewed for Print Article. “Little Quality Evidence for Market</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63CB4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing MRT as Fertility Treatment.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AHC Media. December 1, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7E0FEE" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...40 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Radio Podcast Interview. “USF Professor Warns of Genetic Privacy Risks.” Outbreak News Today. July 17, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CADEA0B" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7135EC0F" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0092151C" w:rsidRDefault="00103FCA" w:rsidP="00103FCA">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quote in Print Article. “’Big Brother’ and the Growing Controversy Surrounding Newborn Blood Spots.” American Bar Association Health Law Section eSource. October 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372F39B1" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="360"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interviewed for Print Article. “Stakes Rise in Gene Patenting Lawsuit.” Salt Lake Tribune. September 29, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C4FE5D" w14:textId="77777777" w:rsidR="00753C31" w:rsidRPr="0092151C" w:rsidRDefault="00753C31" w:rsidP="00255FCD">
+    <w:p w14:paraId="29C4FE5D" w14:textId="77777777" w:rsidR="00753C31" w:rsidRPr="0071568E" w:rsidRDefault="00753C31" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="055EFF12" w14:textId="77777777" w:rsidR="00753C31" w:rsidRPr="0092151C" w:rsidRDefault="00753C31" w:rsidP="00255FCD">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055EFF12" w14:textId="77777777" w:rsidR="00753C31" w:rsidRPr="0071568E" w:rsidRDefault="00753C31" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="286BFB61" w14:textId="77777777" w:rsidR="009C465F" w:rsidRPr="0092151C" w:rsidRDefault="009C465F" w:rsidP="00255FCD">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286BFB61" w14:textId="77777777" w:rsidR="009C465F" w:rsidRPr="0071568E" w:rsidRDefault="009C465F" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>GRANTS AND CONTRACTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519787A9" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="00255FCD">
+    <w:p w14:paraId="519787A9" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="6D5B0585">
           <v:rect id="_x0000_i1038" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3C4CEA" w14:textId="77777777" w:rsidR="009E685B" w:rsidRPr="0092151C" w:rsidRDefault="009E685B" w:rsidP="00AD22DA">
+    <w:p w14:paraId="3D3C4CEA" w14:textId="77777777" w:rsidR="009E685B" w:rsidRPr="0071568E" w:rsidRDefault="009E685B" w:rsidP="00AD22DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="506DC56E" w14:textId="276ECEBF" w:rsidR="00122332" w:rsidRPr="0092151C" w:rsidRDefault="00AF3AAA" w:rsidP="009848F6">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A15652" w14:textId="1063F966" w:rsidR="00F1643E" w:rsidRPr="0071568E" w:rsidRDefault="00AA64AE" w:rsidP="009848F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1643E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000D13BD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>National Center on Homelessness Among Veterans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0076328A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="0076328A" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00880E70" w:rsidRPr="0092151C">
-[...130 lines deleted...]
-    <w:p w14:paraId="7ABBDC05" w14:textId="77777777" w:rsidR="00122332" w:rsidRPr="0092151C" w:rsidRDefault="00122332" w:rsidP="009848F6">
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0076328A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> October</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="005251E8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $38,</w:t>
+      </w:r>
+      <w:r w:rsidR="00742329" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>562.</w:t>
+      </w:r>
+      <w:r w:rsidR="00051ACB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conduct an overview of state and local enforcement related to </w:t>
+      </w:r>
+      <w:r w:rsidR="00843193" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">homeless </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00843193" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00843193" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00051ACB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>camping/encampments on public property and variation in municipal enforcement strategies.</w:t>
+      </w:r>
+      <w:r w:rsidR="00731918" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02225784" w14:textId="77777777" w:rsidR="00F1643E" w:rsidRPr="0071568E" w:rsidRDefault="00F1643E" w:rsidP="009848F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="47C62E69" w14:textId="70D590B7" w:rsidR="00210D6D" w:rsidRPr="0092151C" w:rsidRDefault="00A124EA" w:rsidP="00210D6D">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36566AD8" w14:textId="3C1008C3" w:rsidR="00A53C07" w:rsidRPr="0071568E" w:rsidRDefault="00A53C07" w:rsidP="009848F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...147 lines deleted...]
-    <w:p w14:paraId="5A6C2F64" w14:textId="77777777" w:rsidR="00A124EA" w:rsidRPr="0092151C" w:rsidRDefault="00A124EA" w:rsidP="009848F6">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PI, </w:t>
+      </w:r>
+      <w:r w:rsidR="001748F0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fertility as a Vital Sign: Expanding Infertility Treatment Options </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001748F0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001748F0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Restorative Reproductive Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="00497862" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Greenwall Foundation</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4F5F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, June 2025. [Not funded]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364EA3CB" w14:textId="77777777" w:rsidR="00A53C07" w:rsidRPr="0071568E" w:rsidRDefault="00A53C07" w:rsidP="009848F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="45C12233" w14:textId="02C77075" w:rsidR="009848F6" w:rsidRPr="0092151C" w:rsidRDefault="009848F6" w:rsidP="009848F6">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506DC56E" w14:textId="1B7D706C" w:rsidR="00122332" w:rsidRPr="0071568E" w:rsidRDefault="00AF3AAA" w:rsidP="009848F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Co-Investigator</w:t>
       </w:r>
-      <w:r w:rsidR="00A929E6" w:rsidRPr="0092151C">
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A929E6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C65B7" w:rsidRPr="0092151C">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00880E70" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PI: Ray</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD222B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00880E70" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jiang, University of South Florida College of Public Health. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Precision Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6C66" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11A30" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, USF </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6C66" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CREATE </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11A30" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Award, 2024-2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00484863" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36966" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$500,000 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11A30" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>total, in kind support.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B601C3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00503C27" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00B601C3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stablish the first USF precision medicine program, a campus-wide program enabling collaboration, training, and service</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6C66" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FC3C3A" w:rsidRPr="0092151C">
-[...20 lines deleted...]
-    <w:p w14:paraId="58EFC3D3" w14:textId="77777777" w:rsidR="006E38D9" w:rsidRPr="0092151C" w:rsidRDefault="006E38D9" w:rsidP="00AD22DA">
+    </w:p>
+    <w:p w14:paraId="7ABBDC05" w14:textId="77777777" w:rsidR="00122332" w:rsidRPr="0071568E" w:rsidRDefault="00122332" w:rsidP="009848F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4D5F83C6" w14:textId="688AB780" w:rsidR="00165C08" w:rsidRPr="0092151C" w:rsidRDefault="00165C08" w:rsidP="00AD22DA">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C62E69" w14:textId="70D590B7" w:rsidR="00210D6D" w:rsidRPr="0071568E" w:rsidRDefault="00A124EA" w:rsidP="00210D6D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="644F29CE" w14:textId="77777777" w:rsidR="00165C08" w:rsidRPr="0092151C" w:rsidRDefault="00165C08" w:rsidP="00AD22DA">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Co-Investigator</w:t>
+      </w:r>
+      <w:r w:rsidR="00A929E6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. PI: Issam El Naqa, Moffitt Cancer Center.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210D6D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Advancing Health Research through Ethical, Multimodal AI</w:t>
+      </w:r>
+      <w:r w:rsidR="005D08E2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91200" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NIH/ODSS OTA-24-015</w:t>
+      </w:r>
+      <w:r w:rsidR="009313DF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="000C60FD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00484863" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3501B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>$4,000,000 total,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2688B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $168,795</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3501B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2292" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>share</w:t>
+      </w:r>
+      <w:r w:rsidR="00484863" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. [Not funded.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6C2F64" w14:textId="77777777" w:rsidR="00A124EA" w:rsidRPr="0071568E" w:rsidRDefault="00A124EA" w:rsidP="009848F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4C03ACBC" w14:textId="18324E91" w:rsidR="009E685B" w:rsidRPr="0092151C" w:rsidRDefault="009E685B" w:rsidP="00AD22DA">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C12233" w14:textId="02C77075" w:rsidR="009848F6" w:rsidRPr="0071568E" w:rsidRDefault="009848F6" w:rsidP="009848F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Co-Investigator</w:t>
+      </w:r>
+      <w:r w:rsidR="00A929E6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. PIs:</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marissa Levine and Jennifer Ma</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2292" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>shall, University of South Florida College of Public Health</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006F6EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PHEARLESS, DeBeaumont Foundation, Kresge Foundation and Robert Wood Johnson Foundation, 2023-2024.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C65B7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $ 8.5</w:t>
+      </w:r>
+      <w:r w:rsidR="0069461A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C65B7" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>million</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2292" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> total, share: $11,101</w:t>
+      </w:r>
+      <w:r w:rsidR="005C65B7" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="44068D86" w14:textId="77777777" w:rsidR="009E685B" w:rsidRPr="0092151C" w:rsidRDefault="009E685B" w:rsidP="00AD22DA">
+      <w:r w:rsidR="00FC3C3A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This project provides training to public health professionals in leadership positions</w:t>
+      </w:r>
+      <w:r w:rsidR="00944C47" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to enhance their communication, decision-making, and management skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EFC3D3" w14:textId="77777777" w:rsidR="006E38D9" w:rsidRPr="0071568E" w:rsidRDefault="006E38D9" w:rsidP="00AD22DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4A7036BB" w14:textId="77777777" w:rsidR="00AD22DA" w:rsidRPr="0092151C" w:rsidRDefault="00AD22DA" w:rsidP="00AD22DA">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5F83C6" w14:textId="688AB780" w:rsidR="00165C08" w:rsidRPr="0071568E" w:rsidRDefault="00165C08" w:rsidP="00AD22DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="4DF070BC" w14:textId="77777777" w:rsidR="00AD22DA" w:rsidRPr="0092151C" w:rsidRDefault="00AD22DA" w:rsidP="00255FCD">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PI, Averting Crisis: Upholding the Rule of Law to Protect Public Health and Safety, Institute for Human</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2AD1" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies, January 2021 [Not funded]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13B9B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644F29CE" w14:textId="77777777" w:rsidR="00165C08" w:rsidRPr="0071568E" w:rsidRDefault="00165C08" w:rsidP="00AD22DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1C21BD1B" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0092151C" w:rsidRDefault="001D082D" w:rsidP="00255FCD">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C03ACBC" w14:textId="18324E91" w:rsidR="009E685B" w:rsidRPr="0071568E" w:rsidRDefault="009E685B" w:rsidP="00AD22DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PI, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Evidence for Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Charles Koch Foundation, August 2020 [Not funded]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13B9B" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5560825C" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0092151C" w:rsidRDefault="003C44C8" w:rsidP="00255FCD">
+    <w:p w14:paraId="44068D86" w14:textId="77777777" w:rsidR="009E685B" w:rsidRPr="0071568E" w:rsidRDefault="009E685B" w:rsidP="00AD22DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7275DD2F" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0092151C" w:rsidRDefault="001D082D" w:rsidP="00255FCD">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7036BB" w14:textId="77777777" w:rsidR="00AD22DA" w:rsidRPr="0071568E" w:rsidRDefault="00AD22DA" w:rsidP="00AD22DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PI, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Health Law at the Bedside</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="2EB34524" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0092151C" w:rsidRDefault="003C44C8" w:rsidP="00255FCD">
+        <w:t>Evidence for Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, National Library of Medicine, January 2020 [Not funded].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF070BC" w14:textId="77777777" w:rsidR="00AD22DA" w:rsidRPr="0071568E" w:rsidRDefault="00AD22DA" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="2E7053AA" w14:textId="77777777" w:rsidR="009C465F" w:rsidRPr="0092151C" w:rsidRDefault="009F201A" w:rsidP="00255FCD">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C21BD1B" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0071568E" w:rsidRDefault="001D082D" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PI, </w:t>
       </w:r>
-      <w:r w:rsidR="009C465F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Evidence for Health</w:t>
       </w:r>
-      <w:r w:rsidR="009C465F" w:rsidRPr="0092151C">
-[...20 lines deleted...]
-    <w:p w14:paraId="26467594" w14:textId="77777777" w:rsidR="00117423" w:rsidRPr="0092151C" w:rsidRDefault="00117423" w:rsidP="00255FCD">
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Law and Social Sciences Program, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C44C8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>National Science Foundation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, January 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72CA1" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Not funded]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5560825C" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0071568E" w:rsidRDefault="003C44C8" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="00772B28" w14:textId="77777777" w:rsidR="009C465F" w:rsidRPr="0092151C" w:rsidRDefault="009F201A" w:rsidP="00255FCD">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7275DD2F" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0071568E" w:rsidRDefault="001D082D" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PI, </w:t>
       </w:r>
-      <w:r w:rsidR="009C465F" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Re-Writing the Genome,</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="76BF56A0" w14:textId="77777777" w:rsidR="00906BFF" w:rsidRPr="0092151C" w:rsidRDefault="00906BFF" w:rsidP="00906BFF">
+        <w:t>Health Law at the Bedside</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C44C8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Macy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Faculty Scholar Program, Josiah H. Macy Faculty Foundation, February 2019 [Not funded].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB34524" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0071568E" w:rsidRDefault="003C44C8" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="256B21B4" w14:textId="54033DA7" w:rsidR="00906BFF" w:rsidRPr="0092151C" w:rsidRDefault="00906BFF" w:rsidP="00906BFF">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7053AA" w14:textId="77777777" w:rsidR="009C465F" w:rsidRPr="0071568E" w:rsidRDefault="009F201A" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="19F8B2DC" w14:textId="77777777" w:rsidR="00906BFF" w:rsidRPr="0092151C" w:rsidRDefault="00906BFF" w:rsidP="00906BFF">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PI, </w:t>
+      </w:r>
+      <w:r w:rsidR="009C465F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evidence for Health</w:t>
+      </w:r>
+      <w:r w:rsidR="009C465F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Pioneering Ideas, Robert Wood Johnson Foundation, </w:t>
+      </w:r>
+      <w:r w:rsidR="001D082D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>January 2018 [Not funded].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26467594" w14:textId="77777777" w:rsidR="00117423" w:rsidRPr="0071568E" w:rsidRDefault="00117423" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="74F26BCC" w14:textId="457A2D77" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00906BFF" w:rsidP="00906BFF">
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00772B28" w14:textId="77777777" w:rsidR="009C465F" w:rsidRPr="0071568E" w:rsidRDefault="009F201A" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PI, </w:t>
+      </w:r>
+      <w:r w:rsidR="009C465F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Re-Writing the Genome,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C465F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Greenwall Faculty Scholars, Greenwall Foundation, October 2016 [Not funded].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BF56A0" w14:textId="77777777" w:rsidR="00906BFF" w:rsidRPr="0071568E" w:rsidRDefault="00906BFF" w:rsidP="00906BFF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256B21B4" w14:textId="54033DA7" w:rsidR="00906BFF" w:rsidRPr="0071568E" w:rsidRDefault="00906BFF" w:rsidP="00906BFF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Co-Investigator, Predictive Health Ethics Research Program, Richard Fairbanks Foundation, 2009- 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F8B2DC" w14:textId="77777777" w:rsidR="00906BFF" w:rsidRPr="0071568E" w:rsidRDefault="00906BFF" w:rsidP="00906BFF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F26BCC" w14:textId="457A2D77" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00906BFF" w:rsidP="00906BFF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Co-Investigator, Predictive Health Ethics Research Program, NIH/NCRR Grant Number RR025761</w:t>
       </w:r>
-      <w:r w:rsidR="00AA7499" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00AA7499" w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2009-2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131E7510" w14:textId="77777777" w:rsidR="009F201A" w:rsidRPr="0092151C" w:rsidRDefault="009F201A" w:rsidP="00255FCD">
+    <w:p w14:paraId="131E7510" w14:textId="77777777" w:rsidR="009F201A" w:rsidRPr="0071568E" w:rsidRDefault="009F201A" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="338"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="127D9559" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0092151C" w:rsidRDefault="00940BD0" w:rsidP="00255FCD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="127D9559" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00940BD0" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONTINUING EDUCATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D72316" w14:textId="77777777" w:rsidR="00940BD0" w:rsidRPr="0092151C" w:rsidRDefault="00000000" w:rsidP="00255FCD">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="76D72316" w14:textId="77777777" w:rsidR="00940BD0" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="2E4658C5">
           <v:rect id="_x0000_i1039" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366A0631" w14:textId="77777777" w:rsidR="00940BD0" w:rsidRPr="0092151C" w:rsidRDefault="00940BD0" w:rsidP="00255FCD">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="366A0631" w14:textId="77777777" w:rsidR="00940BD0" w:rsidRPr="0071568E" w:rsidRDefault="00940BD0" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7C61BE" w14:textId="77777777" w:rsidR="00CC6BC4" w:rsidRPr="0071568E" w:rsidRDefault="00CC6BC4" w:rsidP="00CC6BC4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Continuing Legal Education: </w:t>
       </w:r>
-      <w:r w:rsidR="00055847" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00055847" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>at least</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 hours annually of law related subject matter</w:t>
       </w:r>
-      <w:r w:rsidR="00381A12" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00381A12" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABE64A0" w14:textId="77777777" w:rsidR="00381A12" w:rsidRPr="0092151C" w:rsidRDefault="00381A12" w:rsidP="00CC6BC4">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6ABE64A0" w14:textId="77777777" w:rsidR="00381A12" w:rsidRPr="0071568E" w:rsidRDefault="00381A12" w:rsidP="00CC6BC4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25274D94" w14:textId="77777777" w:rsidR="00E503D0" w:rsidRPr="0071568E" w:rsidRDefault="00E503D0" w:rsidP="00381A12">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Kognito Mental Health Training, January 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD7FF7A" w14:textId="77777777" w:rsidR="00E503D0" w:rsidRPr="0092151C" w:rsidRDefault="00E503D0" w:rsidP="00381A12">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6FD7FF7A" w14:textId="77777777" w:rsidR="00E503D0" w:rsidRPr="0071568E" w:rsidRDefault="00E503D0" w:rsidP="00381A12">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C70EDEB" w14:textId="77777777" w:rsidR="00381A12" w:rsidRPr="0071568E" w:rsidRDefault="00381A12" w:rsidP="00381A12">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Quality Matters Online Course Development Faculty Training, August 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2364414A" w14:textId="77777777" w:rsidR="00BB52F5" w:rsidRPr="0092151C" w:rsidRDefault="00BB52F5" w:rsidP="00381A12">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="2364414A" w14:textId="77777777" w:rsidR="00BB52F5" w:rsidRPr="0071568E" w:rsidRDefault="00BB52F5" w:rsidP="00381A12">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58298375" w14:textId="77777777" w:rsidR="00BB52F5" w:rsidRPr="0071568E" w:rsidRDefault="00BB52F5" w:rsidP="00BB52F5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>DiSC</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Productive Conflict Profile Faculty Training, March 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA4F599" w14:textId="77777777" w:rsidR="00381A12" w:rsidRPr="0092151C" w:rsidRDefault="00381A12" w:rsidP="00381A12">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="4BA4F599" w14:textId="77777777" w:rsidR="00381A12" w:rsidRPr="0071568E" w:rsidRDefault="00381A12" w:rsidP="00381A12">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="126EBD1C" w14:textId="77777777" w:rsidR="00381A12" w:rsidRPr="0071568E" w:rsidRDefault="00381A12" w:rsidP="00381A12">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>DiSC</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Profile Faculty Training, September 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D599C6F" w14:textId="77777777" w:rsidR="00381A12" w:rsidRPr="0092151C" w:rsidRDefault="00381A12" w:rsidP="00381A12">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3D599C6F" w14:textId="77777777" w:rsidR="00381A12" w:rsidRPr="0071568E" w:rsidRDefault="00381A12" w:rsidP="00381A12">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D3302F" w14:textId="77777777" w:rsidR="00381A12" w:rsidRPr="0071568E" w:rsidRDefault="00381A12" w:rsidP="00381A12">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Violence Against Women Faculty Training, May 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEC3718" w14:textId="77777777" w:rsidR="00CC6BC4" w:rsidRPr="0092151C" w:rsidRDefault="00CC6BC4" w:rsidP="00CC6BC4">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0DEC3718" w14:textId="77777777" w:rsidR="00CC6BC4" w:rsidRPr="0071568E" w:rsidRDefault="00CC6BC4" w:rsidP="00CC6BC4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0A5A27" w14:textId="77777777" w:rsidR="00E63F64" w:rsidRPr="0071568E" w:rsidRDefault="00CC6BC4" w:rsidP="00CC6BC4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Title IX </w:t>
       </w:r>
-      <w:r w:rsidR="008475CF" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008475CF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Responsible</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emp</w:t>
       </w:r>
-      <w:r w:rsidR="008E3A9D" w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008E3A9D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>loyee Training, Janu</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092151C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ary 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A315A1E" w14:textId="77777777" w:rsidR="00CC6BC4" w:rsidRPr="0092151C" w:rsidRDefault="00CC6BC4" w:rsidP="00CC6BC4">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="3A315A1E" w14:textId="77777777" w:rsidR="00CC6BC4" w:rsidRPr="0071568E" w:rsidRDefault="00CC6BC4" w:rsidP="00CC6BC4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="125B0379" w14:textId="77777777" w:rsidR="00940BD0" w:rsidRPr="0071568E" w:rsidRDefault="00CC6BC4" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Preventing Sexual Harassment on Campus Employee Training, January 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A0F2E0" w14:textId="77777777" w:rsidR="001274DE" w:rsidRPr="0092151C" w:rsidRDefault="001274DE" w:rsidP="00255FCD">
-[...9 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId46"/>
+    <w:p w14:paraId="48A0F2E0" w14:textId="77777777" w:rsidR="001274DE" w:rsidRPr="0071568E" w:rsidRDefault="001274DE" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001274DE" w:rsidRPr="0071568E" w:rsidSect="0010418C">
+      <w:headerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47DBE2C1" w14:textId="77777777" w:rsidR="00BF4D76" w:rsidRDefault="00BF4D76" w:rsidP="00B63D8D">
+    <w:p w14:paraId="73D27BD5" w14:textId="77777777" w:rsidR="005B08B6" w:rsidRDefault="005B08B6" w:rsidP="00B63D8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="098822EF" w14:textId="77777777" w:rsidR="00BF4D76" w:rsidRDefault="00BF4D76" w:rsidP="00B63D8D">
+    <w:p w14:paraId="3D0F52FB" w14:textId="77777777" w:rsidR="005B08B6" w:rsidRDefault="005B08B6" w:rsidP="00B63D8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D2A9C0D" w14:textId="77777777" w:rsidR="00EB5E9E" w:rsidRPr="00E835F1" w:rsidRDefault="00EB5E9E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E835F1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -34052,102 +34312,104 @@
     </w:r>
     <w:r w:rsidRPr="00E835F1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="46B1970F" w14:textId="77777777" w:rsidR="00C92F25" w:rsidRDefault="00C92F25" w:rsidP="00C54AB0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8565"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BD948FF" w14:textId="77777777" w:rsidR="00BF4D76" w:rsidRDefault="00BF4D76" w:rsidP="00B63D8D">
+    <w:p w14:paraId="67DD6E02" w14:textId="77777777" w:rsidR="005B08B6" w:rsidRDefault="005B08B6" w:rsidP="00B63D8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75623D4D" w14:textId="77777777" w:rsidR="00BF4D76" w:rsidRDefault="00BF4D76" w:rsidP="00B63D8D">
+    <w:p w14:paraId="7C22F265" w14:textId="77777777" w:rsidR="005B08B6" w:rsidRDefault="005B08B6" w:rsidP="00B63D8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DC935D5" w14:textId="2474851C" w:rsidR="001444DB" w:rsidRPr="00E835F1" w:rsidRDefault="001444DB" w:rsidP="00FB5739">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E835F1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>KATHERINE DRABIAK</w:t>
     </w:r>
     <w:r w:rsidR="00FB5739">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00E835F1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>CURRICULUM VITAE</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11C32A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09369F54"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -35440,389 +35702,502 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BBF4995"/>
+    <w:nsid w:val="3B6548E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CD7CCB26"/>
+    <w:tmpl w:val="21064220"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="753" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1473" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2193" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2913" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3633" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4353" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5073" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5793" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6513" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="424E5C05"/>
+    <w:nsid w:val="3BBF4995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0A1AEF46"/>
+    <w:tmpl w:val="CD7CCB26"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="753" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2193" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3633" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4353" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5073" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5793" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6513" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43584F48"/>
+    <w:nsid w:val="424E5C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A1A4B686"/>
+    <w:tmpl w:val="0A1AEF46"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43584F48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1A4B686"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="461B450D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A75C0114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -35927,51 +36302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48273B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D52C8596"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -36013,51 +36388,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="490212CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFA23424"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36125,51 +36500,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A4C7FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AD8E582"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -36211,51 +36586,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="536E67C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A465BFC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36324,51 +36699,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D6B0BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="837EF96A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36437,51 +36812,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61141344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6E0656E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36550,51 +36925,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61A301E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAB222F4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36663,51 +37038,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B4204C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="518E0D20"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36776,51 +37151,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B956C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="059480F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36889,51 +37264,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="785C2800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7348EA40"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37002,51 +37377,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A543A02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40D6CF06"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37115,51 +37490,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BED7E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B882F02"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37229,139 +37604,142 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1007682289">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="350382317">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="666443190">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2144225583">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1258758336">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="523514521">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1175614289">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="769471428">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="853422710">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="625744642">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1228414420">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="207038902">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1597440859">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1515803793">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2126533746">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1813709731">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="885486988">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="981426136">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="988366137">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1460755572">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="486480005">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1502546584">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="485127786">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="558324030">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1852328676">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1237738978">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1824420670">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1705667960">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="29" w16cid:durableId="1562475516">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00144A74"/>
     <w:rsid w:val="00000B71"/>
@@ -37393,208 +37771,216 @@
     <w:rsid w:val="00022824"/>
     <w:rsid w:val="00023888"/>
     <w:rsid w:val="000242A9"/>
     <w:rsid w:val="00025EF7"/>
     <w:rsid w:val="00027440"/>
     <w:rsid w:val="0002768E"/>
     <w:rsid w:val="00027E7A"/>
     <w:rsid w:val="00030233"/>
     <w:rsid w:val="00030694"/>
     <w:rsid w:val="00030CC5"/>
     <w:rsid w:val="00032872"/>
     <w:rsid w:val="00037D27"/>
     <w:rsid w:val="00037E63"/>
     <w:rsid w:val="00040800"/>
     <w:rsid w:val="00042295"/>
     <w:rsid w:val="00042FF2"/>
     <w:rsid w:val="00043036"/>
     <w:rsid w:val="00043CCD"/>
     <w:rsid w:val="0004424A"/>
     <w:rsid w:val="000449ED"/>
     <w:rsid w:val="000454EC"/>
     <w:rsid w:val="0004653D"/>
     <w:rsid w:val="000468B2"/>
     <w:rsid w:val="00046FCD"/>
     <w:rsid w:val="00050CCB"/>
+    <w:rsid w:val="00051ACB"/>
     <w:rsid w:val="00053C14"/>
     <w:rsid w:val="00055847"/>
+    <w:rsid w:val="00055B04"/>
     <w:rsid w:val="000578A2"/>
     <w:rsid w:val="00057AFE"/>
     <w:rsid w:val="00057E3C"/>
     <w:rsid w:val="00061425"/>
     <w:rsid w:val="00061433"/>
     <w:rsid w:val="00061815"/>
     <w:rsid w:val="00062CD5"/>
     <w:rsid w:val="00066A14"/>
     <w:rsid w:val="00067102"/>
     <w:rsid w:val="00070439"/>
     <w:rsid w:val="000715B5"/>
     <w:rsid w:val="00071F89"/>
     <w:rsid w:val="00072D43"/>
     <w:rsid w:val="00073307"/>
     <w:rsid w:val="00073974"/>
     <w:rsid w:val="00073C26"/>
     <w:rsid w:val="0007438F"/>
     <w:rsid w:val="000751C6"/>
     <w:rsid w:val="000755C9"/>
     <w:rsid w:val="00075B60"/>
     <w:rsid w:val="00076A2B"/>
     <w:rsid w:val="000773C0"/>
     <w:rsid w:val="00080037"/>
     <w:rsid w:val="00080873"/>
     <w:rsid w:val="000810DA"/>
+    <w:rsid w:val="00082358"/>
     <w:rsid w:val="000837D3"/>
     <w:rsid w:val="00083D84"/>
     <w:rsid w:val="00084465"/>
     <w:rsid w:val="0008496B"/>
     <w:rsid w:val="0008506A"/>
     <w:rsid w:val="0008585B"/>
     <w:rsid w:val="0009094E"/>
     <w:rsid w:val="00090C77"/>
     <w:rsid w:val="0009145F"/>
     <w:rsid w:val="00091BE4"/>
     <w:rsid w:val="000925BF"/>
     <w:rsid w:val="00093568"/>
     <w:rsid w:val="000943A9"/>
     <w:rsid w:val="00094A04"/>
     <w:rsid w:val="00095581"/>
     <w:rsid w:val="0009576B"/>
     <w:rsid w:val="00097029"/>
     <w:rsid w:val="0009791F"/>
     <w:rsid w:val="000A0DFE"/>
     <w:rsid w:val="000A2C83"/>
     <w:rsid w:val="000A59C2"/>
     <w:rsid w:val="000A64B7"/>
     <w:rsid w:val="000A6C7A"/>
     <w:rsid w:val="000A7032"/>
     <w:rsid w:val="000A73BA"/>
     <w:rsid w:val="000A769D"/>
     <w:rsid w:val="000B007E"/>
     <w:rsid w:val="000B1B9E"/>
     <w:rsid w:val="000B3687"/>
     <w:rsid w:val="000B5165"/>
     <w:rsid w:val="000B7ACC"/>
     <w:rsid w:val="000C3BA2"/>
     <w:rsid w:val="000C4D40"/>
     <w:rsid w:val="000C4EB8"/>
     <w:rsid w:val="000C5814"/>
     <w:rsid w:val="000C60FD"/>
     <w:rsid w:val="000C6A2D"/>
     <w:rsid w:val="000C6C96"/>
     <w:rsid w:val="000C74A9"/>
     <w:rsid w:val="000C7D06"/>
     <w:rsid w:val="000D0753"/>
+    <w:rsid w:val="000D13BD"/>
     <w:rsid w:val="000D1645"/>
     <w:rsid w:val="000D2293"/>
     <w:rsid w:val="000D3E2A"/>
     <w:rsid w:val="000D4CBF"/>
     <w:rsid w:val="000D5CC1"/>
     <w:rsid w:val="000D66D5"/>
     <w:rsid w:val="000E14DA"/>
     <w:rsid w:val="000E1551"/>
     <w:rsid w:val="000E1C98"/>
     <w:rsid w:val="000E3D41"/>
     <w:rsid w:val="000E3E0D"/>
     <w:rsid w:val="000E57E7"/>
     <w:rsid w:val="000E71D5"/>
+    <w:rsid w:val="000F179D"/>
     <w:rsid w:val="000F26EF"/>
     <w:rsid w:val="000F27DB"/>
     <w:rsid w:val="000F30D3"/>
     <w:rsid w:val="000F3CCA"/>
     <w:rsid w:val="000F41F5"/>
     <w:rsid w:val="000F487F"/>
     <w:rsid w:val="000F4EDA"/>
     <w:rsid w:val="000F5198"/>
     <w:rsid w:val="000F6EFA"/>
     <w:rsid w:val="000F7985"/>
     <w:rsid w:val="001006D0"/>
     <w:rsid w:val="00100C60"/>
     <w:rsid w:val="0010110E"/>
     <w:rsid w:val="00101626"/>
     <w:rsid w:val="00102554"/>
     <w:rsid w:val="00103FCA"/>
     <w:rsid w:val="0010418C"/>
     <w:rsid w:val="00104521"/>
     <w:rsid w:val="001047D7"/>
     <w:rsid w:val="001047DE"/>
     <w:rsid w:val="00104DB3"/>
     <w:rsid w:val="00105187"/>
+    <w:rsid w:val="00106EC4"/>
     <w:rsid w:val="0011060C"/>
     <w:rsid w:val="00110655"/>
     <w:rsid w:val="001123A0"/>
     <w:rsid w:val="00114925"/>
     <w:rsid w:val="00114E85"/>
     <w:rsid w:val="001151C0"/>
     <w:rsid w:val="00117045"/>
     <w:rsid w:val="00117417"/>
     <w:rsid w:val="00117423"/>
     <w:rsid w:val="00121886"/>
     <w:rsid w:val="00121C47"/>
     <w:rsid w:val="00122332"/>
     <w:rsid w:val="001250E9"/>
     <w:rsid w:val="00127125"/>
     <w:rsid w:val="001274DE"/>
     <w:rsid w:val="00127AD8"/>
     <w:rsid w:val="00130D44"/>
     <w:rsid w:val="00130EB7"/>
     <w:rsid w:val="001321A8"/>
     <w:rsid w:val="0013469A"/>
     <w:rsid w:val="00134D68"/>
     <w:rsid w:val="00136665"/>
     <w:rsid w:val="00136A2E"/>
     <w:rsid w:val="00141636"/>
     <w:rsid w:val="00142277"/>
     <w:rsid w:val="001444DB"/>
     <w:rsid w:val="00144740"/>
     <w:rsid w:val="00144A74"/>
     <w:rsid w:val="00145176"/>
     <w:rsid w:val="001451C7"/>
     <w:rsid w:val="0014591F"/>
     <w:rsid w:val="00145E71"/>
     <w:rsid w:val="00147813"/>
     <w:rsid w:val="00150666"/>
     <w:rsid w:val="001506E9"/>
     <w:rsid w:val="001523BB"/>
     <w:rsid w:val="0015272F"/>
     <w:rsid w:val="0015299F"/>
     <w:rsid w:val="00152ADF"/>
     <w:rsid w:val="00153DB1"/>
     <w:rsid w:val="0015446B"/>
     <w:rsid w:val="0015472E"/>
     <w:rsid w:val="0015684C"/>
     <w:rsid w:val="00157304"/>
+    <w:rsid w:val="001607BB"/>
     <w:rsid w:val="001611EA"/>
     <w:rsid w:val="00162B60"/>
     <w:rsid w:val="0016381D"/>
     <w:rsid w:val="00164056"/>
     <w:rsid w:val="0016520C"/>
     <w:rsid w:val="00165C08"/>
     <w:rsid w:val="001664B9"/>
     <w:rsid w:val="0016689E"/>
     <w:rsid w:val="00166D9F"/>
     <w:rsid w:val="00167994"/>
     <w:rsid w:val="0017019C"/>
+    <w:rsid w:val="001748F0"/>
     <w:rsid w:val="00175242"/>
     <w:rsid w:val="00175C35"/>
     <w:rsid w:val="00176D5E"/>
     <w:rsid w:val="00180843"/>
     <w:rsid w:val="00182111"/>
     <w:rsid w:val="0018223E"/>
     <w:rsid w:val="001824E8"/>
     <w:rsid w:val="00182501"/>
     <w:rsid w:val="00182E48"/>
     <w:rsid w:val="001830E9"/>
     <w:rsid w:val="00185985"/>
     <w:rsid w:val="00187483"/>
     <w:rsid w:val="00191943"/>
     <w:rsid w:val="00192C7C"/>
     <w:rsid w:val="00193A12"/>
     <w:rsid w:val="00193F2E"/>
     <w:rsid w:val="001947E6"/>
     <w:rsid w:val="00194AA5"/>
     <w:rsid w:val="00195385"/>
     <w:rsid w:val="00196845"/>
     <w:rsid w:val="001A07A8"/>
     <w:rsid w:val="001A0E3C"/>
     <w:rsid w:val="001A12A8"/>
     <w:rsid w:val="001A1B2A"/>
     <w:rsid w:val="001A3A86"/>
@@ -37624,80 +38010,82 @@
     <w:rsid w:val="001D0FAC"/>
     <w:rsid w:val="001D1E4B"/>
     <w:rsid w:val="001D273D"/>
     <w:rsid w:val="001D4852"/>
     <w:rsid w:val="001D4D20"/>
     <w:rsid w:val="001D5234"/>
     <w:rsid w:val="001D6125"/>
     <w:rsid w:val="001D6FC3"/>
     <w:rsid w:val="001D7F48"/>
     <w:rsid w:val="001E0BAF"/>
     <w:rsid w:val="001E0F2F"/>
     <w:rsid w:val="001E1FC2"/>
     <w:rsid w:val="001E2515"/>
     <w:rsid w:val="001E2A2B"/>
     <w:rsid w:val="001E3212"/>
     <w:rsid w:val="001E62B5"/>
     <w:rsid w:val="001E6451"/>
     <w:rsid w:val="001E7579"/>
     <w:rsid w:val="001F11EB"/>
     <w:rsid w:val="001F4383"/>
     <w:rsid w:val="001F4854"/>
     <w:rsid w:val="001F5016"/>
     <w:rsid w:val="001F61BF"/>
     <w:rsid w:val="001F64D7"/>
     <w:rsid w:val="001F777B"/>
+    <w:rsid w:val="00200D7C"/>
     <w:rsid w:val="002016D2"/>
     <w:rsid w:val="00201FE6"/>
     <w:rsid w:val="002027C4"/>
     <w:rsid w:val="002039B6"/>
     <w:rsid w:val="00204002"/>
     <w:rsid w:val="00204818"/>
     <w:rsid w:val="00204C05"/>
     <w:rsid w:val="00205A86"/>
     <w:rsid w:val="00207297"/>
     <w:rsid w:val="00207FBE"/>
     <w:rsid w:val="0021054A"/>
     <w:rsid w:val="00210D6D"/>
     <w:rsid w:val="00211152"/>
     <w:rsid w:val="00211D4B"/>
     <w:rsid w:val="002120C9"/>
     <w:rsid w:val="00212503"/>
     <w:rsid w:val="0021278F"/>
     <w:rsid w:val="00212F58"/>
     <w:rsid w:val="00214856"/>
     <w:rsid w:val="002149EB"/>
     <w:rsid w:val="00215A1F"/>
     <w:rsid w:val="00217A0C"/>
     <w:rsid w:val="00221DC3"/>
     <w:rsid w:val="00222817"/>
     <w:rsid w:val="00223E12"/>
     <w:rsid w:val="00224514"/>
     <w:rsid w:val="00224884"/>
     <w:rsid w:val="00225992"/>
     <w:rsid w:val="002277E7"/>
     <w:rsid w:val="00230CC8"/>
+    <w:rsid w:val="00233814"/>
     <w:rsid w:val="002349F6"/>
     <w:rsid w:val="00234B5B"/>
     <w:rsid w:val="00234C0C"/>
     <w:rsid w:val="0023531D"/>
     <w:rsid w:val="002364A0"/>
     <w:rsid w:val="00236688"/>
     <w:rsid w:val="00236B7C"/>
     <w:rsid w:val="00240AB8"/>
     <w:rsid w:val="00240E69"/>
     <w:rsid w:val="00241C11"/>
     <w:rsid w:val="00243B28"/>
     <w:rsid w:val="00244DE5"/>
     <w:rsid w:val="002514F6"/>
     <w:rsid w:val="00254B8A"/>
     <w:rsid w:val="00255F9D"/>
     <w:rsid w:val="00255FCD"/>
     <w:rsid w:val="002560C6"/>
     <w:rsid w:val="00256D9D"/>
     <w:rsid w:val="0025753E"/>
     <w:rsid w:val="00261BA3"/>
     <w:rsid w:val="002628F4"/>
     <w:rsid w:val="0026494D"/>
     <w:rsid w:val="00264C3D"/>
     <w:rsid w:val="00264CAB"/>
     <w:rsid w:val="00265AD4"/>
@@ -37715,125 +38103,131 @@
     <w:rsid w:val="00287189"/>
     <w:rsid w:val="00287784"/>
     <w:rsid w:val="0028795B"/>
     <w:rsid w:val="00290491"/>
     <w:rsid w:val="00291219"/>
     <w:rsid w:val="00291231"/>
     <w:rsid w:val="00292B63"/>
     <w:rsid w:val="00293275"/>
     <w:rsid w:val="002939CA"/>
     <w:rsid w:val="00293B4E"/>
     <w:rsid w:val="00293C77"/>
     <w:rsid w:val="00295D10"/>
     <w:rsid w:val="002A0F32"/>
     <w:rsid w:val="002A18FD"/>
     <w:rsid w:val="002A1A63"/>
     <w:rsid w:val="002A2D59"/>
     <w:rsid w:val="002A41F5"/>
     <w:rsid w:val="002A5A4A"/>
     <w:rsid w:val="002A5EEA"/>
     <w:rsid w:val="002A5F8E"/>
     <w:rsid w:val="002A651A"/>
     <w:rsid w:val="002A6722"/>
     <w:rsid w:val="002A68B4"/>
     <w:rsid w:val="002A6DC2"/>
     <w:rsid w:val="002A75DD"/>
+    <w:rsid w:val="002B0FBD"/>
     <w:rsid w:val="002B13B6"/>
     <w:rsid w:val="002B2D44"/>
     <w:rsid w:val="002B3A22"/>
     <w:rsid w:val="002B43ED"/>
     <w:rsid w:val="002B5131"/>
     <w:rsid w:val="002B5AAE"/>
     <w:rsid w:val="002C06ED"/>
     <w:rsid w:val="002C14F8"/>
     <w:rsid w:val="002C1AF8"/>
     <w:rsid w:val="002C4630"/>
     <w:rsid w:val="002C5235"/>
     <w:rsid w:val="002C5F28"/>
     <w:rsid w:val="002C76F5"/>
     <w:rsid w:val="002C7F51"/>
     <w:rsid w:val="002D0E1C"/>
     <w:rsid w:val="002D17F5"/>
     <w:rsid w:val="002D2F0B"/>
     <w:rsid w:val="002D417D"/>
     <w:rsid w:val="002D4B58"/>
     <w:rsid w:val="002D4F98"/>
     <w:rsid w:val="002D5174"/>
     <w:rsid w:val="002D5E31"/>
     <w:rsid w:val="002D7212"/>
     <w:rsid w:val="002E07A7"/>
     <w:rsid w:val="002E1B2C"/>
     <w:rsid w:val="002E2041"/>
     <w:rsid w:val="002E2F96"/>
     <w:rsid w:val="002E35FB"/>
     <w:rsid w:val="002E3B57"/>
     <w:rsid w:val="002E455D"/>
     <w:rsid w:val="002E47DB"/>
     <w:rsid w:val="002E4AAF"/>
     <w:rsid w:val="002E55D3"/>
     <w:rsid w:val="002E5C30"/>
     <w:rsid w:val="002E64EA"/>
     <w:rsid w:val="002F1248"/>
     <w:rsid w:val="002F3798"/>
     <w:rsid w:val="002F4993"/>
+    <w:rsid w:val="00300348"/>
     <w:rsid w:val="003013B7"/>
     <w:rsid w:val="003052A4"/>
     <w:rsid w:val="0030591D"/>
     <w:rsid w:val="00305C31"/>
     <w:rsid w:val="003066B5"/>
     <w:rsid w:val="00306996"/>
     <w:rsid w:val="00307040"/>
     <w:rsid w:val="0031079E"/>
     <w:rsid w:val="00310DC0"/>
     <w:rsid w:val="00311981"/>
     <w:rsid w:val="003136BB"/>
     <w:rsid w:val="003136D9"/>
+    <w:rsid w:val="00320F47"/>
     <w:rsid w:val="00320F7B"/>
     <w:rsid w:val="003216CD"/>
     <w:rsid w:val="003250EC"/>
     <w:rsid w:val="003261FA"/>
     <w:rsid w:val="003264BA"/>
     <w:rsid w:val="00326832"/>
     <w:rsid w:val="00327034"/>
     <w:rsid w:val="00327BB5"/>
     <w:rsid w:val="003300F7"/>
     <w:rsid w:val="00332E85"/>
+    <w:rsid w:val="00333123"/>
     <w:rsid w:val="00333497"/>
     <w:rsid w:val="00333D0A"/>
     <w:rsid w:val="0033448C"/>
     <w:rsid w:val="003344B7"/>
     <w:rsid w:val="00336934"/>
     <w:rsid w:val="0033704A"/>
     <w:rsid w:val="00340882"/>
     <w:rsid w:val="00341074"/>
     <w:rsid w:val="00341AFB"/>
     <w:rsid w:val="003443C9"/>
     <w:rsid w:val="003452D3"/>
     <w:rsid w:val="00350764"/>
+    <w:rsid w:val="00350D76"/>
     <w:rsid w:val="0035226B"/>
     <w:rsid w:val="00352B5E"/>
     <w:rsid w:val="00354DCA"/>
+    <w:rsid w:val="0035501B"/>
     <w:rsid w:val="003614C0"/>
     <w:rsid w:val="00361868"/>
     <w:rsid w:val="00361FC5"/>
     <w:rsid w:val="0036273A"/>
     <w:rsid w:val="00362D9B"/>
     <w:rsid w:val="00363D42"/>
     <w:rsid w:val="0036486C"/>
     <w:rsid w:val="00364F2A"/>
     <w:rsid w:val="00365AC4"/>
     <w:rsid w:val="00366326"/>
     <w:rsid w:val="00367827"/>
     <w:rsid w:val="003711E1"/>
     <w:rsid w:val="003714E6"/>
     <w:rsid w:val="00375255"/>
     <w:rsid w:val="0037525A"/>
     <w:rsid w:val="0037531D"/>
     <w:rsid w:val="00376517"/>
     <w:rsid w:val="00381A12"/>
     <w:rsid w:val="00382084"/>
     <w:rsid w:val="00382F0E"/>
     <w:rsid w:val="00383098"/>
     <w:rsid w:val="0038392B"/>
     <w:rsid w:val="00383DBA"/>
     <w:rsid w:val="003844AE"/>
     <w:rsid w:val="003862EA"/>
@@ -37885,119 +38279,126 @@
     <w:rsid w:val="003D66AA"/>
     <w:rsid w:val="003D679E"/>
     <w:rsid w:val="003E05AD"/>
     <w:rsid w:val="003E2335"/>
     <w:rsid w:val="003E30A5"/>
     <w:rsid w:val="003E3FAD"/>
     <w:rsid w:val="003E47D1"/>
     <w:rsid w:val="003E5B5D"/>
     <w:rsid w:val="003E66B2"/>
     <w:rsid w:val="003E7C59"/>
     <w:rsid w:val="003F0467"/>
     <w:rsid w:val="003F0474"/>
     <w:rsid w:val="003F2513"/>
     <w:rsid w:val="003F3E41"/>
     <w:rsid w:val="003F5F2F"/>
     <w:rsid w:val="003F7D21"/>
     <w:rsid w:val="004026A3"/>
     <w:rsid w:val="004031E0"/>
     <w:rsid w:val="00403FA3"/>
     <w:rsid w:val="004055E8"/>
     <w:rsid w:val="00406C73"/>
     <w:rsid w:val="0040793D"/>
     <w:rsid w:val="00410129"/>
     <w:rsid w:val="00411776"/>
     <w:rsid w:val="0041262D"/>
+    <w:rsid w:val="004152B8"/>
     <w:rsid w:val="004168CA"/>
     <w:rsid w:val="00416D67"/>
     <w:rsid w:val="00420D28"/>
     <w:rsid w:val="00421885"/>
     <w:rsid w:val="00422F0A"/>
     <w:rsid w:val="004236CD"/>
     <w:rsid w:val="00424282"/>
+    <w:rsid w:val="00424CDD"/>
     <w:rsid w:val="00426342"/>
     <w:rsid w:val="00426F10"/>
+    <w:rsid w:val="004306BD"/>
     <w:rsid w:val="004318BF"/>
     <w:rsid w:val="00432588"/>
     <w:rsid w:val="00433ACE"/>
     <w:rsid w:val="00433EE0"/>
     <w:rsid w:val="0043462E"/>
     <w:rsid w:val="00441758"/>
     <w:rsid w:val="004417A3"/>
     <w:rsid w:val="00444554"/>
     <w:rsid w:val="00446118"/>
     <w:rsid w:val="00446D50"/>
     <w:rsid w:val="00446EE5"/>
     <w:rsid w:val="00447C4F"/>
     <w:rsid w:val="004501FC"/>
     <w:rsid w:val="0045060B"/>
     <w:rsid w:val="0045156F"/>
     <w:rsid w:val="004517E6"/>
     <w:rsid w:val="00452D71"/>
     <w:rsid w:val="00452E1F"/>
     <w:rsid w:val="0045353E"/>
     <w:rsid w:val="004546E8"/>
     <w:rsid w:val="004548A4"/>
     <w:rsid w:val="00454BC7"/>
     <w:rsid w:val="00455163"/>
     <w:rsid w:val="0045760B"/>
     <w:rsid w:val="0045769B"/>
     <w:rsid w:val="004612D8"/>
     <w:rsid w:val="0046160D"/>
+    <w:rsid w:val="004641F6"/>
     <w:rsid w:val="00464886"/>
     <w:rsid w:val="00464F52"/>
     <w:rsid w:val="00467D38"/>
     <w:rsid w:val="004713C4"/>
     <w:rsid w:val="00472E08"/>
     <w:rsid w:val="00473CFA"/>
     <w:rsid w:val="00474FB1"/>
     <w:rsid w:val="00476593"/>
     <w:rsid w:val="00480351"/>
     <w:rsid w:val="0048076F"/>
     <w:rsid w:val="00480DAC"/>
     <w:rsid w:val="00481A5B"/>
+    <w:rsid w:val="00483F41"/>
     <w:rsid w:val="00484863"/>
     <w:rsid w:val="004850BD"/>
     <w:rsid w:val="00485F48"/>
     <w:rsid w:val="00486065"/>
     <w:rsid w:val="004866C5"/>
     <w:rsid w:val="0048675B"/>
     <w:rsid w:val="0048676E"/>
     <w:rsid w:val="00490A77"/>
     <w:rsid w:val="00491C0C"/>
     <w:rsid w:val="0049203F"/>
     <w:rsid w:val="0049267A"/>
     <w:rsid w:val="00494A6D"/>
     <w:rsid w:val="00494D87"/>
     <w:rsid w:val="00495473"/>
     <w:rsid w:val="00495C5C"/>
     <w:rsid w:val="004962E8"/>
+    <w:rsid w:val="00497862"/>
     <w:rsid w:val="004A0EB5"/>
     <w:rsid w:val="004A1824"/>
     <w:rsid w:val="004A19CE"/>
     <w:rsid w:val="004A33A6"/>
     <w:rsid w:val="004A3EC3"/>
+    <w:rsid w:val="004A4F5F"/>
     <w:rsid w:val="004A534A"/>
     <w:rsid w:val="004A7174"/>
     <w:rsid w:val="004A72A0"/>
     <w:rsid w:val="004B0221"/>
     <w:rsid w:val="004B0305"/>
     <w:rsid w:val="004B1131"/>
     <w:rsid w:val="004B22D1"/>
     <w:rsid w:val="004B27F1"/>
     <w:rsid w:val="004B2896"/>
     <w:rsid w:val="004B30A6"/>
     <w:rsid w:val="004B388A"/>
     <w:rsid w:val="004B4FD6"/>
     <w:rsid w:val="004B57D7"/>
     <w:rsid w:val="004B57E5"/>
     <w:rsid w:val="004B6511"/>
     <w:rsid w:val="004B71FB"/>
     <w:rsid w:val="004B73F7"/>
     <w:rsid w:val="004C0B51"/>
     <w:rsid w:val="004C1A63"/>
     <w:rsid w:val="004C1C66"/>
     <w:rsid w:val="004C2299"/>
     <w:rsid w:val="004C261F"/>
     <w:rsid w:val="004C2C5E"/>
     <w:rsid w:val="004C3486"/>
     <w:rsid w:val="004C4551"/>
@@ -38008,156 +38409,166 @@
     <w:rsid w:val="004D340C"/>
     <w:rsid w:val="004D3743"/>
     <w:rsid w:val="004D3CEA"/>
     <w:rsid w:val="004D42CB"/>
     <w:rsid w:val="004D4A1C"/>
     <w:rsid w:val="004D57CE"/>
     <w:rsid w:val="004D6B2A"/>
     <w:rsid w:val="004D7D79"/>
     <w:rsid w:val="004E01A2"/>
     <w:rsid w:val="004E2CEC"/>
     <w:rsid w:val="004E5855"/>
     <w:rsid w:val="004E5F23"/>
     <w:rsid w:val="004E704A"/>
     <w:rsid w:val="004F0DBA"/>
     <w:rsid w:val="004F21D5"/>
     <w:rsid w:val="004F2867"/>
     <w:rsid w:val="004F2E70"/>
     <w:rsid w:val="004F3A55"/>
     <w:rsid w:val="004F3D59"/>
     <w:rsid w:val="004F5B2F"/>
     <w:rsid w:val="004F6600"/>
     <w:rsid w:val="00501218"/>
     <w:rsid w:val="00501D75"/>
     <w:rsid w:val="0050249A"/>
     <w:rsid w:val="00502654"/>
+    <w:rsid w:val="00503C27"/>
     <w:rsid w:val="00503DA0"/>
     <w:rsid w:val="005046C7"/>
     <w:rsid w:val="005049FA"/>
     <w:rsid w:val="00504C76"/>
     <w:rsid w:val="0050768F"/>
     <w:rsid w:val="005076B1"/>
     <w:rsid w:val="0051030E"/>
     <w:rsid w:val="00511450"/>
     <w:rsid w:val="005114EE"/>
     <w:rsid w:val="005127C6"/>
     <w:rsid w:val="00513753"/>
     <w:rsid w:val="00514E67"/>
     <w:rsid w:val="0052081F"/>
     <w:rsid w:val="00520D1A"/>
+    <w:rsid w:val="005251E8"/>
     <w:rsid w:val="005251FF"/>
     <w:rsid w:val="00525D1A"/>
     <w:rsid w:val="00530317"/>
     <w:rsid w:val="005322A0"/>
     <w:rsid w:val="0053443B"/>
     <w:rsid w:val="00534657"/>
     <w:rsid w:val="00534A52"/>
     <w:rsid w:val="00536055"/>
     <w:rsid w:val="00536669"/>
     <w:rsid w:val="00536DBF"/>
     <w:rsid w:val="00536E71"/>
     <w:rsid w:val="00537B3D"/>
     <w:rsid w:val="005410FE"/>
     <w:rsid w:val="005413B4"/>
     <w:rsid w:val="00542CE7"/>
     <w:rsid w:val="005430CF"/>
     <w:rsid w:val="0054485D"/>
     <w:rsid w:val="00544A7B"/>
     <w:rsid w:val="00545214"/>
+    <w:rsid w:val="00546135"/>
     <w:rsid w:val="0054735F"/>
     <w:rsid w:val="0055229B"/>
     <w:rsid w:val="005525B8"/>
     <w:rsid w:val="005533E3"/>
     <w:rsid w:val="00556A36"/>
     <w:rsid w:val="00557712"/>
     <w:rsid w:val="005600B9"/>
     <w:rsid w:val="0056147A"/>
     <w:rsid w:val="00562B3B"/>
+    <w:rsid w:val="00562FA2"/>
     <w:rsid w:val="00563B02"/>
     <w:rsid w:val="00564EFC"/>
     <w:rsid w:val="00566051"/>
     <w:rsid w:val="00566FAB"/>
     <w:rsid w:val="0056729A"/>
     <w:rsid w:val="00570142"/>
     <w:rsid w:val="005749AF"/>
     <w:rsid w:val="0057553A"/>
     <w:rsid w:val="005762A3"/>
     <w:rsid w:val="00577532"/>
     <w:rsid w:val="00577C13"/>
+    <w:rsid w:val="00581CE7"/>
     <w:rsid w:val="00581E83"/>
+    <w:rsid w:val="00583751"/>
     <w:rsid w:val="00584C3B"/>
     <w:rsid w:val="0059074A"/>
     <w:rsid w:val="0059116D"/>
     <w:rsid w:val="005916EC"/>
     <w:rsid w:val="00592074"/>
+    <w:rsid w:val="005935F1"/>
     <w:rsid w:val="00594386"/>
     <w:rsid w:val="0059492F"/>
     <w:rsid w:val="0059520D"/>
     <w:rsid w:val="0059549F"/>
     <w:rsid w:val="00597251"/>
     <w:rsid w:val="005A178F"/>
     <w:rsid w:val="005A42FB"/>
     <w:rsid w:val="005A4727"/>
     <w:rsid w:val="005A48E6"/>
     <w:rsid w:val="005A4CCB"/>
     <w:rsid w:val="005A76F0"/>
     <w:rsid w:val="005B045B"/>
     <w:rsid w:val="005B05EE"/>
+    <w:rsid w:val="005B08B6"/>
     <w:rsid w:val="005B1AE4"/>
     <w:rsid w:val="005B24EF"/>
     <w:rsid w:val="005B3013"/>
     <w:rsid w:val="005B3073"/>
+    <w:rsid w:val="005B5248"/>
     <w:rsid w:val="005C02BF"/>
     <w:rsid w:val="005C18AD"/>
     <w:rsid w:val="005C1915"/>
     <w:rsid w:val="005C1944"/>
     <w:rsid w:val="005C2E41"/>
     <w:rsid w:val="005C3045"/>
     <w:rsid w:val="005C36D8"/>
     <w:rsid w:val="005C38D0"/>
     <w:rsid w:val="005C3949"/>
     <w:rsid w:val="005C5396"/>
     <w:rsid w:val="005C65B7"/>
     <w:rsid w:val="005C721E"/>
     <w:rsid w:val="005D08E2"/>
     <w:rsid w:val="005D1BAE"/>
     <w:rsid w:val="005D2EBC"/>
     <w:rsid w:val="005D2FFE"/>
     <w:rsid w:val="005D4147"/>
     <w:rsid w:val="005D415E"/>
     <w:rsid w:val="005D615F"/>
     <w:rsid w:val="005E386E"/>
     <w:rsid w:val="005E3BF1"/>
     <w:rsid w:val="005E3DD7"/>
     <w:rsid w:val="005E4ABA"/>
     <w:rsid w:val="005E5436"/>
     <w:rsid w:val="005E6647"/>
     <w:rsid w:val="005E74DC"/>
     <w:rsid w:val="005F08D1"/>
     <w:rsid w:val="005F2CDA"/>
     <w:rsid w:val="005F4065"/>
     <w:rsid w:val="005F47F2"/>
+    <w:rsid w:val="005F5A54"/>
     <w:rsid w:val="005F6AE6"/>
     <w:rsid w:val="0060033B"/>
     <w:rsid w:val="00600744"/>
     <w:rsid w:val="006017DF"/>
     <w:rsid w:val="006021B2"/>
     <w:rsid w:val="00603111"/>
     <w:rsid w:val="00603838"/>
     <w:rsid w:val="00604198"/>
     <w:rsid w:val="00604CDF"/>
     <w:rsid w:val="006061C6"/>
     <w:rsid w:val="00607FBC"/>
     <w:rsid w:val="0061063E"/>
     <w:rsid w:val="0061457E"/>
     <w:rsid w:val="0061467C"/>
     <w:rsid w:val="00614EE5"/>
     <w:rsid w:val="00616741"/>
     <w:rsid w:val="00616C88"/>
     <w:rsid w:val="006172AC"/>
     <w:rsid w:val="00617563"/>
     <w:rsid w:val="0062027E"/>
     <w:rsid w:val="00622FEA"/>
     <w:rsid w:val="00623EB5"/>
     <w:rsid w:val="00623EC1"/>
     <w:rsid w:val="00623F9A"/>
     <w:rsid w:val="00624284"/>
@@ -38262,184 +38673,199 @@
     <w:rsid w:val="006E1584"/>
     <w:rsid w:val="006E247C"/>
     <w:rsid w:val="006E38D9"/>
     <w:rsid w:val="006E7C08"/>
     <w:rsid w:val="006F20F9"/>
     <w:rsid w:val="006F3C43"/>
     <w:rsid w:val="006F436C"/>
     <w:rsid w:val="006F4CF9"/>
     <w:rsid w:val="006F5CD0"/>
     <w:rsid w:val="006F6EA0"/>
     <w:rsid w:val="007007DF"/>
     <w:rsid w:val="00701C28"/>
     <w:rsid w:val="0070361D"/>
     <w:rsid w:val="00703F50"/>
     <w:rsid w:val="00704097"/>
     <w:rsid w:val="007043F9"/>
     <w:rsid w:val="00705592"/>
     <w:rsid w:val="00707E39"/>
     <w:rsid w:val="00710EB6"/>
     <w:rsid w:val="00710F51"/>
     <w:rsid w:val="007111B5"/>
     <w:rsid w:val="00711869"/>
     <w:rsid w:val="00712065"/>
     <w:rsid w:val="00712BFD"/>
     <w:rsid w:val="0071464B"/>
+    <w:rsid w:val="0071568E"/>
     <w:rsid w:val="00715B9D"/>
     <w:rsid w:val="00715F03"/>
     <w:rsid w:val="0071630F"/>
     <w:rsid w:val="007165B2"/>
     <w:rsid w:val="0071725A"/>
     <w:rsid w:val="007174FD"/>
     <w:rsid w:val="00717FEA"/>
     <w:rsid w:val="00720AA5"/>
     <w:rsid w:val="00721C8E"/>
     <w:rsid w:val="00723864"/>
     <w:rsid w:val="00726F2D"/>
     <w:rsid w:val="00726F3A"/>
+    <w:rsid w:val="00730257"/>
     <w:rsid w:val="00730FEE"/>
+    <w:rsid w:val="00731918"/>
     <w:rsid w:val="007320AB"/>
     <w:rsid w:val="007333C3"/>
     <w:rsid w:val="00733564"/>
     <w:rsid w:val="00733A7B"/>
     <w:rsid w:val="007348F5"/>
     <w:rsid w:val="007354F3"/>
     <w:rsid w:val="00737C35"/>
     <w:rsid w:val="007402B8"/>
     <w:rsid w:val="00740ED0"/>
+    <w:rsid w:val="00742329"/>
     <w:rsid w:val="007439C3"/>
     <w:rsid w:val="0074409F"/>
     <w:rsid w:val="00747F9F"/>
     <w:rsid w:val="0075026D"/>
     <w:rsid w:val="007528E6"/>
     <w:rsid w:val="00753C31"/>
     <w:rsid w:val="00753F65"/>
     <w:rsid w:val="00754717"/>
     <w:rsid w:val="00760C67"/>
     <w:rsid w:val="007619E2"/>
     <w:rsid w:val="00761C7C"/>
     <w:rsid w:val="007629EA"/>
     <w:rsid w:val="007630A6"/>
+    <w:rsid w:val="0076328A"/>
     <w:rsid w:val="00766769"/>
     <w:rsid w:val="00767003"/>
     <w:rsid w:val="00767DAA"/>
+    <w:rsid w:val="007706B8"/>
     <w:rsid w:val="00772A5A"/>
     <w:rsid w:val="00773160"/>
     <w:rsid w:val="00773234"/>
     <w:rsid w:val="00773D02"/>
     <w:rsid w:val="00774454"/>
     <w:rsid w:val="00776211"/>
     <w:rsid w:val="00776929"/>
     <w:rsid w:val="00777CCC"/>
+    <w:rsid w:val="00780A35"/>
     <w:rsid w:val="00781767"/>
     <w:rsid w:val="00781BE3"/>
     <w:rsid w:val="00782217"/>
     <w:rsid w:val="00782E09"/>
     <w:rsid w:val="0078586D"/>
+    <w:rsid w:val="007862F8"/>
     <w:rsid w:val="0079076F"/>
     <w:rsid w:val="007910A0"/>
+    <w:rsid w:val="00792837"/>
     <w:rsid w:val="00794FCA"/>
     <w:rsid w:val="007952CE"/>
     <w:rsid w:val="00795DDE"/>
     <w:rsid w:val="0079626D"/>
     <w:rsid w:val="00796585"/>
     <w:rsid w:val="00796CCD"/>
     <w:rsid w:val="0079701A"/>
     <w:rsid w:val="007A09D9"/>
     <w:rsid w:val="007A2520"/>
     <w:rsid w:val="007A2579"/>
     <w:rsid w:val="007A4422"/>
     <w:rsid w:val="007A4D75"/>
     <w:rsid w:val="007A4DC6"/>
     <w:rsid w:val="007A6EC2"/>
     <w:rsid w:val="007A7753"/>
     <w:rsid w:val="007A77BF"/>
     <w:rsid w:val="007A78A5"/>
     <w:rsid w:val="007B2AB8"/>
     <w:rsid w:val="007B4282"/>
     <w:rsid w:val="007B5DE8"/>
     <w:rsid w:val="007B5FFB"/>
     <w:rsid w:val="007C0C27"/>
     <w:rsid w:val="007C1013"/>
     <w:rsid w:val="007C20C4"/>
     <w:rsid w:val="007C2C52"/>
     <w:rsid w:val="007C3AD4"/>
     <w:rsid w:val="007C4BC9"/>
     <w:rsid w:val="007C5C71"/>
     <w:rsid w:val="007C7E40"/>
     <w:rsid w:val="007D1241"/>
     <w:rsid w:val="007D13C6"/>
     <w:rsid w:val="007D1F74"/>
     <w:rsid w:val="007D3263"/>
     <w:rsid w:val="007D46D8"/>
+    <w:rsid w:val="007D4CEE"/>
     <w:rsid w:val="007D6707"/>
     <w:rsid w:val="007E0EA4"/>
     <w:rsid w:val="007E2A4F"/>
     <w:rsid w:val="007E30AF"/>
     <w:rsid w:val="007E3532"/>
     <w:rsid w:val="007E3B33"/>
     <w:rsid w:val="007E3F12"/>
     <w:rsid w:val="007E44D5"/>
     <w:rsid w:val="007F08B9"/>
     <w:rsid w:val="007F109E"/>
+    <w:rsid w:val="007F1A1F"/>
     <w:rsid w:val="007F38F5"/>
     <w:rsid w:val="007F3AAC"/>
     <w:rsid w:val="007F3C12"/>
     <w:rsid w:val="007F3EFA"/>
+    <w:rsid w:val="007F4BB4"/>
     <w:rsid w:val="007F7140"/>
+    <w:rsid w:val="007F7B65"/>
     <w:rsid w:val="007F7E38"/>
     <w:rsid w:val="0080130E"/>
     <w:rsid w:val="00802137"/>
     <w:rsid w:val="00805E7E"/>
     <w:rsid w:val="0081179B"/>
     <w:rsid w:val="00811AF6"/>
     <w:rsid w:val="008143C3"/>
     <w:rsid w:val="008144FF"/>
     <w:rsid w:val="00814622"/>
     <w:rsid w:val="008151A3"/>
     <w:rsid w:val="00815220"/>
     <w:rsid w:val="00815492"/>
     <w:rsid w:val="00815F0F"/>
     <w:rsid w:val="00821D7D"/>
     <w:rsid w:val="008225C8"/>
     <w:rsid w:val="00822F26"/>
     <w:rsid w:val="00823287"/>
     <w:rsid w:val="008256D3"/>
     <w:rsid w:val="00826AE0"/>
     <w:rsid w:val="00826C9B"/>
+    <w:rsid w:val="00827529"/>
     <w:rsid w:val="008276EF"/>
     <w:rsid w:val="00827785"/>
     <w:rsid w:val="00827D8E"/>
     <w:rsid w:val="0083058B"/>
     <w:rsid w:val="00831197"/>
     <w:rsid w:val="00832134"/>
     <w:rsid w:val="008355D5"/>
     <w:rsid w:val="008363E3"/>
     <w:rsid w:val="00836BF2"/>
     <w:rsid w:val="008371CE"/>
     <w:rsid w:val="00837F45"/>
     <w:rsid w:val="00842FF6"/>
+    <w:rsid w:val="00843193"/>
     <w:rsid w:val="00843286"/>
     <w:rsid w:val="008447CB"/>
     <w:rsid w:val="0084510A"/>
     <w:rsid w:val="008456EA"/>
     <w:rsid w:val="00846145"/>
     <w:rsid w:val="0084676D"/>
     <w:rsid w:val="00846E54"/>
     <w:rsid w:val="008473B8"/>
     <w:rsid w:val="0084742A"/>
     <w:rsid w:val="008475CF"/>
     <w:rsid w:val="00850756"/>
     <w:rsid w:val="008520CC"/>
     <w:rsid w:val="008520DE"/>
     <w:rsid w:val="00852B75"/>
     <w:rsid w:val="00852ED7"/>
     <w:rsid w:val="00853434"/>
     <w:rsid w:val="00853A70"/>
     <w:rsid w:val="00856596"/>
     <w:rsid w:val="00856767"/>
     <w:rsid w:val="00856AA2"/>
     <w:rsid w:val="00860666"/>
     <w:rsid w:val="00861442"/>
     <w:rsid w:val="008621DE"/>
     <w:rsid w:val="008628BC"/>
     <w:rsid w:val="00864255"/>
@@ -38462,178 +38888,185 @@
     <w:rsid w:val="008767F4"/>
     <w:rsid w:val="00877D3E"/>
     <w:rsid w:val="008800A3"/>
     <w:rsid w:val="00880B8D"/>
     <w:rsid w:val="00880E70"/>
     <w:rsid w:val="0088153F"/>
     <w:rsid w:val="00881D09"/>
     <w:rsid w:val="008823B2"/>
     <w:rsid w:val="00882AB9"/>
     <w:rsid w:val="00883686"/>
     <w:rsid w:val="008853F3"/>
     <w:rsid w:val="00885E5C"/>
     <w:rsid w:val="008861D5"/>
     <w:rsid w:val="00886615"/>
     <w:rsid w:val="008866AD"/>
     <w:rsid w:val="00891918"/>
     <w:rsid w:val="00892366"/>
     <w:rsid w:val="008932AA"/>
     <w:rsid w:val="00893A1D"/>
     <w:rsid w:val="00893BB4"/>
     <w:rsid w:val="008955FD"/>
     <w:rsid w:val="0089668D"/>
     <w:rsid w:val="0089790E"/>
     <w:rsid w:val="008A165F"/>
     <w:rsid w:val="008A2ABE"/>
+    <w:rsid w:val="008A3EF6"/>
     <w:rsid w:val="008A5B67"/>
     <w:rsid w:val="008A6D62"/>
     <w:rsid w:val="008B0A8E"/>
     <w:rsid w:val="008B1A35"/>
     <w:rsid w:val="008B28DE"/>
     <w:rsid w:val="008B2BD8"/>
     <w:rsid w:val="008B5EAE"/>
     <w:rsid w:val="008B6234"/>
     <w:rsid w:val="008B68B3"/>
     <w:rsid w:val="008B6B69"/>
     <w:rsid w:val="008C222D"/>
     <w:rsid w:val="008C23E2"/>
     <w:rsid w:val="008C25EA"/>
     <w:rsid w:val="008C5CB1"/>
     <w:rsid w:val="008C6FB7"/>
     <w:rsid w:val="008D2A8C"/>
     <w:rsid w:val="008D3280"/>
     <w:rsid w:val="008D365E"/>
     <w:rsid w:val="008D376B"/>
+    <w:rsid w:val="008D3B20"/>
     <w:rsid w:val="008D4BAA"/>
     <w:rsid w:val="008D5519"/>
     <w:rsid w:val="008D66F2"/>
     <w:rsid w:val="008D6C3B"/>
     <w:rsid w:val="008E0074"/>
     <w:rsid w:val="008E0BA4"/>
     <w:rsid w:val="008E1C2C"/>
     <w:rsid w:val="008E3A9D"/>
     <w:rsid w:val="008E5112"/>
     <w:rsid w:val="008E61B9"/>
     <w:rsid w:val="008E6A28"/>
     <w:rsid w:val="008E749F"/>
     <w:rsid w:val="008E7CF3"/>
     <w:rsid w:val="008F1A59"/>
     <w:rsid w:val="008F1CC2"/>
     <w:rsid w:val="008F1CD2"/>
     <w:rsid w:val="008F1CFC"/>
     <w:rsid w:val="008F2D9B"/>
     <w:rsid w:val="008F2EDF"/>
     <w:rsid w:val="008F2F01"/>
     <w:rsid w:val="008F514C"/>
     <w:rsid w:val="008F5722"/>
     <w:rsid w:val="008F6783"/>
     <w:rsid w:val="008F74AF"/>
     <w:rsid w:val="008F7F29"/>
     <w:rsid w:val="0090095E"/>
+    <w:rsid w:val="00901823"/>
     <w:rsid w:val="00902320"/>
     <w:rsid w:val="00902D17"/>
     <w:rsid w:val="00904AD5"/>
     <w:rsid w:val="0090558F"/>
     <w:rsid w:val="0090565A"/>
     <w:rsid w:val="00906BFF"/>
+    <w:rsid w:val="00910144"/>
     <w:rsid w:val="00910F74"/>
     <w:rsid w:val="00911036"/>
     <w:rsid w:val="009112CD"/>
     <w:rsid w:val="009128D6"/>
     <w:rsid w:val="009128FB"/>
     <w:rsid w:val="00912B12"/>
     <w:rsid w:val="009140B7"/>
     <w:rsid w:val="00915AF0"/>
     <w:rsid w:val="00916BB4"/>
     <w:rsid w:val="0092151C"/>
     <w:rsid w:val="00921541"/>
     <w:rsid w:val="00922168"/>
     <w:rsid w:val="00922ED9"/>
     <w:rsid w:val="00925E24"/>
     <w:rsid w:val="00925F34"/>
     <w:rsid w:val="00926DFB"/>
     <w:rsid w:val="009313DF"/>
     <w:rsid w:val="00931855"/>
     <w:rsid w:val="0093253D"/>
     <w:rsid w:val="009328EB"/>
     <w:rsid w:val="009354D6"/>
     <w:rsid w:val="00935706"/>
     <w:rsid w:val="00936279"/>
     <w:rsid w:val="009364DB"/>
     <w:rsid w:val="009408BA"/>
     <w:rsid w:val="00940BD0"/>
     <w:rsid w:val="00942559"/>
     <w:rsid w:val="009427AE"/>
     <w:rsid w:val="00942874"/>
     <w:rsid w:val="00942B7E"/>
     <w:rsid w:val="0094349C"/>
     <w:rsid w:val="0094402C"/>
     <w:rsid w:val="00944C47"/>
     <w:rsid w:val="009457C9"/>
     <w:rsid w:val="00946C46"/>
     <w:rsid w:val="00947C64"/>
     <w:rsid w:val="00950FE6"/>
+    <w:rsid w:val="0095112E"/>
     <w:rsid w:val="0095234A"/>
     <w:rsid w:val="00954BA0"/>
     <w:rsid w:val="00954C9C"/>
     <w:rsid w:val="00955793"/>
     <w:rsid w:val="00957899"/>
     <w:rsid w:val="00957A2F"/>
     <w:rsid w:val="00957E84"/>
     <w:rsid w:val="00960ACE"/>
     <w:rsid w:val="00960B2F"/>
     <w:rsid w:val="00961A46"/>
     <w:rsid w:val="00962EC4"/>
     <w:rsid w:val="009634CD"/>
     <w:rsid w:val="009636CF"/>
     <w:rsid w:val="00967AC2"/>
     <w:rsid w:val="00970478"/>
     <w:rsid w:val="009718E5"/>
     <w:rsid w:val="00971A18"/>
+    <w:rsid w:val="00972342"/>
     <w:rsid w:val="0097290A"/>
     <w:rsid w:val="00972B26"/>
     <w:rsid w:val="00973224"/>
     <w:rsid w:val="00975F8A"/>
     <w:rsid w:val="0097615D"/>
     <w:rsid w:val="00976BD3"/>
     <w:rsid w:val="0097785A"/>
     <w:rsid w:val="00980666"/>
     <w:rsid w:val="00980823"/>
     <w:rsid w:val="00980FBE"/>
     <w:rsid w:val="0098115C"/>
     <w:rsid w:val="009848F6"/>
     <w:rsid w:val="009860D2"/>
     <w:rsid w:val="00987734"/>
     <w:rsid w:val="0099023B"/>
     <w:rsid w:val="00990445"/>
     <w:rsid w:val="0099051F"/>
     <w:rsid w:val="00990AD1"/>
     <w:rsid w:val="00991502"/>
     <w:rsid w:val="0099637B"/>
     <w:rsid w:val="009A31CC"/>
     <w:rsid w:val="009A3A4B"/>
     <w:rsid w:val="009A4EE0"/>
+    <w:rsid w:val="009A5814"/>
     <w:rsid w:val="009A7D4D"/>
     <w:rsid w:val="009B0572"/>
     <w:rsid w:val="009B2813"/>
     <w:rsid w:val="009B30A1"/>
     <w:rsid w:val="009B4431"/>
     <w:rsid w:val="009C0F40"/>
     <w:rsid w:val="009C2E83"/>
     <w:rsid w:val="009C397C"/>
     <w:rsid w:val="009C465F"/>
     <w:rsid w:val="009C4F88"/>
     <w:rsid w:val="009C5618"/>
     <w:rsid w:val="009C5C18"/>
     <w:rsid w:val="009C5EBB"/>
     <w:rsid w:val="009C6B21"/>
     <w:rsid w:val="009C6FA2"/>
     <w:rsid w:val="009C7467"/>
     <w:rsid w:val="009D0233"/>
     <w:rsid w:val="009D120C"/>
     <w:rsid w:val="009D1F46"/>
     <w:rsid w:val="009D241D"/>
     <w:rsid w:val="009D2622"/>
     <w:rsid w:val="009D2A46"/>
     <w:rsid w:val="009D3D4E"/>
     <w:rsid w:val="009D5252"/>
     <w:rsid w:val="009D6320"/>
@@ -38675,115 +39108,121 @@
     <w:rsid w:val="00A25274"/>
     <w:rsid w:val="00A252BB"/>
     <w:rsid w:val="00A25453"/>
     <w:rsid w:val="00A2776E"/>
     <w:rsid w:val="00A27D02"/>
     <w:rsid w:val="00A307B6"/>
     <w:rsid w:val="00A31754"/>
     <w:rsid w:val="00A32F79"/>
     <w:rsid w:val="00A33192"/>
     <w:rsid w:val="00A34368"/>
     <w:rsid w:val="00A34A34"/>
     <w:rsid w:val="00A37D42"/>
     <w:rsid w:val="00A42123"/>
     <w:rsid w:val="00A439A2"/>
     <w:rsid w:val="00A4485C"/>
     <w:rsid w:val="00A44A45"/>
     <w:rsid w:val="00A45977"/>
     <w:rsid w:val="00A46D51"/>
     <w:rsid w:val="00A46E77"/>
     <w:rsid w:val="00A474D4"/>
     <w:rsid w:val="00A50F4D"/>
     <w:rsid w:val="00A5138B"/>
     <w:rsid w:val="00A51B5B"/>
     <w:rsid w:val="00A51F3D"/>
     <w:rsid w:val="00A531CF"/>
+    <w:rsid w:val="00A53C07"/>
     <w:rsid w:val="00A5410D"/>
     <w:rsid w:val="00A54D7A"/>
     <w:rsid w:val="00A61AB7"/>
     <w:rsid w:val="00A61E78"/>
+    <w:rsid w:val="00A6344D"/>
     <w:rsid w:val="00A6350A"/>
     <w:rsid w:val="00A63CB4"/>
     <w:rsid w:val="00A64637"/>
     <w:rsid w:val="00A64ED0"/>
     <w:rsid w:val="00A64FDC"/>
     <w:rsid w:val="00A65986"/>
     <w:rsid w:val="00A6608D"/>
     <w:rsid w:val="00A66163"/>
     <w:rsid w:val="00A672AD"/>
     <w:rsid w:val="00A70862"/>
     <w:rsid w:val="00A72CF3"/>
     <w:rsid w:val="00A73683"/>
     <w:rsid w:val="00A73AAD"/>
     <w:rsid w:val="00A73E0D"/>
     <w:rsid w:val="00A74548"/>
     <w:rsid w:val="00A75313"/>
     <w:rsid w:val="00A801D4"/>
     <w:rsid w:val="00A81515"/>
     <w:rsid w:val="00A83B28"/>
     <w:rsid w:val="00A84B00"/>
     <w:rsid w:val="00A85FD6"/>
     <w:rsid w:val="00A90004"/>
     <w:rsid w:val="00A929E6"/>
     <w:rsid w:val="00A9392C"/>
     <w:rsid w:val="00A94551"/>
     <w:rsid w:val="00A95520"/>
     <w:rsid w:val="00AA13ED"/>
     <w:rsid w:val="00AA27EA"/>
     <w:rsid w:val="00AA37AA"/>
     <w:rsid w:val="00AA4529"/>
+    <w:rsid w:val="00AA64AE"/>
     <w:rsid w:val="00AA7499"/>
     <w:rsid w:val="00AB1043"/>
     <w:rsid w:val="00AB1A35"/>
     <w:rsid w:val="00AB1FA1"/>
     <w:rsid w:val="00AB253A"/>
     <w:rsid w:val="00AB3C34"/>
     <w:rsid w:val="00AB40C1"/>
     <w:rsid w:val="00AB4EFC"/>
+    <w:rsid w:val="00AB5557"/>
     <w:rsid w:val="00AB5590"/>
     <w:rsid w:val="00AB675E"/>
+    <w:rsid w:val="00AC08B0"/>
     <w:rsid w:val="00AC1048"/>
     <w:rsid w:val="00AC2608"/>
     <w:rsid w:val="00AC5ADD"/>
     <w:rsid w:val="00AC6DC0"/>
     <w:rsid w:val="00AD02CF"/>
     <w:rsid w:val="00AD06DA"/>
     <w:rsid w:val="00AD22DA"/>
     <w:rsid w:val="00AD59FB"/>
     <w:rsid w:val="00AD6B36"/>
     <w:rsid w:val="00AD7576"/>
     <w:rsid w:val="00AD7E01"/>
     <w:rsid w:val="00AE07FC"/>
     <w:rsid w:val="00AE0D38"/>
     <w:rsid w:val="00AE0E33"/>
     <w:rsid w:val="00AE1220"/>
     <w:rsid w:val="00AE2292"/>
     <w:rsid w:val="00AE28F0"/>
     <w:rsid w:val="00AE37EB"/>
     <w:rsid w:val="00AE4044"/>
     <w:rsid w:val="00AE64E9"/>
     <w:rsid w:val="00AE7492"/>
+    <w:rsid w:val="00AE7CF5"/>
     <w:rsid w:val="00AF1457"/>
     <w:rsid w:val="00AF27ED"/>
     <w:rsid w:val="00AF2A26"/>
     <w:rsid w:val="00AF3AAA"/>
     <w:rsid w:val="00AF3D6F"/>
     <w:rsid w:val="00AF4A8D"/>
     <w:rsid w:val="00AF4E3F"/>
     <w:rsid w:val="00AF5205"/>
     <w:rsid w:val="00AF6678"/>
     <w:rsid w:val="00AF6EF8"/>
     <w:rsid w:val="00AF7CEB"/>
     <w:rsid w:val="00B00953"/>
     <w:rsid w:val="00B00A16"/>
     <w:rsid w:val="00B00BFB"/>
     <w:rsid w:val="00B03EA0"/>
     <w:rsid w:val="00B059E3"/>
     <w:rsid w:val="00B06237"/>
     <w:rsid w:val="00B10E61"/>
     <w:rsid w:val="00B1313E"/>
     <w:rsid w:val="00B14558"/>
     <w:rsid w:val="00B22802"/>
     <w:rsid w:val="00B22856"/>
     <w:rsid w:val="00B22D25"/>
     <w:rsid w:val="00B2303E"/>
     <w:rsid w:val="00B24168"/>
@@ -38860,50 +39299,51 @@
     <w:rsid w:val="00BA424C"/>
     <w:rsid w:val="00BA4524"/>
     <w:rsid w:val="00BA4E03"/>
     <w:rsid w:val="00BA542A"/>
     <w:rsid w:val="00BA6E0E"/>
     <w:rsid w:val="00BA6F20"/>
     <w:rsid w:val="00BA793C"/>
     <w:rsid w:val="00BB16E1"/>
     <w:rsid w:val="00BB20AE"/>
     <w:rsid w:val="00BB24C2"/>
     <w:rsid w:val="00BB2B73"/>
     <w:rsid w:val="00BB3FA0"/>
     <w:rsid w:val="00BB409D"/>
     <w:rsid w:val="00BB40F5"/>
     <w:rsid w:val="00BB47FB"/>
     <w:rsid w:val="00BB4CD4"/>
     <w:rsid w:val="00BB52F5"/>
     <w:rsid w:val="00BB5724"/>
     <w:rsid w:val="00BC0B42"/>
     <w:rsid w:val="00BC1774"/>
     <w:rsid w:val="00BC2145"/>
     <w:rsid w:val="00BC24D3"/>
     <w:rsid w:val="00BC2BD8"/>
     <w:rsid w:val="00BC3294"/>
     <w:rsid w:val="00BC38B5"/>
+    <w:rsid w:val="00BC403D"/>
     <w:rsid w:val="00BC4249"/>
     <w:rsid w:val="00BC47A1"/>
     <w:rsid w:val="00BC526A"/>
     <w:rsid w:val="00BC558A"/>
     <w:rsid w:val="00BC5FEB"/>
     <w:rsid w:val="00BC7CC0"/>
     <w:rsid w:val="00BD2348"/>
     <w:rsid w:val="00BD271B"/>
     <w:rsid w:val="00BD3B47"/>
     <w:rsid w:val="00BD70A5"/>
     <w:rsid w:val="00BD7367"/>
     <w:rsid w:val="00BE01D4"/>
     <w:rsid w:val="00BE42BF"/>
     <w:rsid w:val="00BE634B"/>
     <w:rsid w:val="00BE6D84"/>
     <w:rsid w:val="00BE6FC4"/>
     <w:rsid w:val="00BE7A37"/>
     <w:rsid w:val="00BF06A1"/>
     <w:rsid w:val="00BF22AD"/>
     <w:rsid w:val="00BF2689"/>
     <w:rsid w:val="00BF2ADD"/>
     <w:rsid w:val="00BF2D7D"/>
     <w:rsid w:val="00BF32C1"/>
     <w:rsid w:val="00BF4083"/>
     <w:rsid w:val="00BF4980"/>
@@ -38927,148 +39367,153 @@
     <w:rsid w:val="00C2075E"/>
     <w:rsid w:val="00C20A83"/>
     <w:rsid w:val="00C20DD5"/>
     <w:rsid w:val="00C23107"/>
     <w:rsid w:val="00C2352B"/>
     <w:rsid w:val="00C23C6A"/>
     <w:rsid w:val="00C23F91"/>
     <w:rsid w:val="00C24D3C"/>
     <w:rsid w:val="00C256A7"/>
     <w:rsid w:val="00C27441"/>
     <w:rsid w:val="00C30F1E"/>
     <w:rsid w:val="00C31144"/>
     <w:rsid w:val="00C318DB"/>
     <w:rsid w:val="00C32271"/>
     <w:rsid w:val="00C33D3B"/>
     <w:rsid w:val="00C33E53"/>
     <w:rsid w:val="00C367E4"/>
     <w:rsid w:val="00C36966"/>
     <w:rsid w:val="00C36CB9"/>
     <w:rsid w:val="00C43602"/>
     <w:rsid w:val="00C46264"/>
     <w:rsid w:val="00C4641D"/>
     <w:rsid w:val="00C46A49"/>
     <w:rsid w:val="00C51FDE"/>
     <w:rsid w:val="00C535B1"/>
+    <w:rsid w:val="00C53FC7"/>
+    <w:rsid w:val="00C54A8D"/>
     <w:rsid w:val="00C54AB0"/>
     <w:rsid w:val="00C54D99"/>
     <w:rsid w:val="00C54EB8"/>
     <w:rsid w:val="00C551D1"/>
     <w:rsid w:val="00C56BA1"/>
     <w:rsid w:val="00C61145"/>
     <w:rsid w:val="00C63C05"/>
     <w:rsid w:val="00C71FD3"/>
     <w:rsid w:val="00C7328D"/>
     <w:rsid w:val="00C73F19"/>
     <w:rsid w:val="00C748FD"/>
     <w:rsid w:val="00C74BC4"/>
     <w:rsid w:val="00C74E64"/>
     <w:rsid w:val="00C754E3"/>
     <w:rsid w:val="00C8046D"/>
     <w:rsid w:val="00C81B2E"/>
     <w:rsid w:val="00C82708"/>
     <w:rsid w:val="00C83BF0"/>
     <w:rsid w:val="00C8552E"/>
     <w:rsid w:val="00C855A7"/>
     <w:rsid w:val="00C8587F"/>
     <w:rsid w:val="00C85F1E"/>
     <w:rsid w:val="00C860A8"/>
     <w:rsid w:val="00C91A2A"/>
     <w:rsid w:val="00C9278B"/>
     <w:rsid w:val="00C92F25"/>
     <w:rsid w:val="00C93740"/>
     <w:rsid w:val="00C94061"/>
     <w:rsid w:val="00C94CEE"/>
     <w:rsid w:val="00C95008"/>
     <w:rsid w:val="00C952B1"/>
+    <w:rsid w:val="00C9636C"/>
     <w:rsid w:val="00C96BEA"/>
     <w:rsid w:val="00C974A3"/>
     <w:rsid w:val="00C97B7B"/>
     <w:rsid w:val="00CA11D9"/>
     <w:rsid w:val="00CA24DE"/>
     <w:rsid w:val="00CA37F8"/>
     <w:rsid w:val="00CA3C7D"/>
     <w:rsid w:val="00CA3D34"/>
     <w:rsid w:val="00CA3DCF"/>
     <w:rsid w:val="00CA42E4"/>
     <w:rsid w:val="00CA47E1"/>
     <w:rsid w:val="00CA4EC1"/>
     <w:rsid w:val="00CA5559"/>
     <w:rsid w:val="00CA5589"/>
     <w:rsid w:val="00CA5C7C"/>
     <w:rsid w:val="00CA6C1D"/>
     <w:rsid w:val="00CB1D04"/>
     <w:rsid w:val="00CB1FB8"/>
     <w:rsid w:val="00CB392E"/>
     <w:rsid w:val="00CB5F1F"/>
     <w:rsid w:val="00CB7DBC"/>
     <w:rsid w:val="00CC0058"/>
     <w:rsid w:val="00CC005E"/>
     <w:rsid w:val="00CC20FC"/>
     <w:rsid w:val="00CC23DE"/>
+    <w:rsid w:val="00CC2AB8"/>
     <w:rsid w:val="00CC31BF"/>
     <w:rsid w:val="00CC35C7"/>
     <w:rsid w:val="00CC60ED"/>
     <w:rsid w:val="00CC6BC4"/>
     <w:rsid w:val="00CD00A8"/>
     <w:rsid w:val="00CD18CD"/>
     <w:rsid w:val="00CD222B"/>
     <w:rsid w:val="00CD3920"/>
     <w:rsid w:val="00CD4926"/>
     <w:rsid w:val="00CD4A23"/>
     <w:rsid w:val="00CD4AB6"/>
     <w:rsid w:val="00CD6152"/>
     <w:rsid w:val="00CD6986"/>
     <w:rsid w:val="00CD6DC6"/>
     <w:rsid w:val="00CD756B"/>
     <w:rsid w:val="00CE07D3"/>
     <w:rsid w:val="00CE10AB"/>
     <w:rsid w:val="00CE1D90"/>
     <w:rsid w:val="00CE4169"/>
     <w:rsid w:val="00CE433B"/>
     <w:rsid w:val="00CE46A8"/>
     <w:rsid w:val="00CE4785"/>
     <w:rsid w:val="00CE4C14"/>
     <w:rsid w:val="00CE6700"/>
     <w:rsid w:val="00CE71AF"/>
     <w:rsid w:val="00CE764A"/>
     <w:rsid w:val="00CE7740"/>
     <w:rsid w:val="00CF03D4"/>
     <w:rsid w:val="00CF1A73"/>
     <w:rsid w:val="00CF279A"/>
     <w:rsid w:val="00CF31D3"/>
     <w:rsid w:val="00CF3EB4"/>
     <w:rsid w:val="00CF4693"/>
     <w:rsid w:val="00CF4B6D"/>
     <w:rsid w:val="00CF4C27"/>
     <w:rsid w:val="00CF5587"/>
     <w:rsid w:val="00CF6376"/>
     <w:rsid w:val="00CF6765"/>
     <w:rsid w:val="00CF7360"/>
     <w:rsid w:val="00CF77A9"/>
     <w:rsid w:val="00CF7CF9"/>
     <w:rsid w:val="00D008AF"/>
+    <w:rsid w:val="00D00F99"/>
     <w:rsid w:val="00D017BD"/>
     <w:rsid w:val="00D029A4"/>
     <w:rsid w:val="00D0551D"/>
     <w:rsid w:val="00D059B1"/>
     <w:rsid w:val="00D05BC1"/>
     <w:rsid w:val="00D05FBB"/>
     <w:rsid w:val="00D060ED"/>
     <w:rsid w:val="00D078BC"/>
     <w:rsid w:val="00D1041F"/>
     <w:rsid w:val="00D10A4A"/>
     <w:rsid w:val="00D11D60"/>
     <w:rsid w:val="00D13B9B"/>
     <w:rsid w:val="00D140B9"/>
     <w:rsid w:val="00D1469A"/>
     <w:rsid w:val="00D17A0E"/>
     <w:rsid w:val="00D20B4B"/>
     <w:rsid w:val="00D220CB"/>
     <w:rsid w:val="00D2276A"/>
     <w:rsid w:val="00D233DE"/>
     <w:rsid w:val="00D235DD"/>
     <w:rsid w:val="00D24749"/>
     <w:rsid w:val="00D257EF"/>
     <w:rsid w:val="00D26065"/>
     <w:rsid w:val="00D2688B"/>
     <w:rsid w:val="00D26902"/>
@@ -39136,146 +39581,152 @@
     <w:rsid w:val="00DA7294"/>
     <w:rsid w:val="00DA732C"/>
     <w:rsid w:val="00DA7B47"/>
     <w:rsid w:val="00DB0674"/>
     <w:rsid w:val="00DB2081"/>
     <w:rsid w:val="00DB5442"/>
     <w:rsid w:val="00DB74FC"/>
     <w:rsid w:val="00DC019B"/>
     <w:rsid w:val="00DC05A1"/>
     <w:rsid w:val="00DC1258"/>
     <w:rsid w:val="00DC7834"/>
     <w:rsid w:val="00DD1ACF"/>
     <w:rsid w:val="00DD240F"/>
     <w:rsid w:val="00DD2EC6"/>
     <w:rsid w:val="00DD2EEF"/>
     <w:rsid w:val="00DD34CF"/>
     <w:rsid w:val="00DD361A"/>
     <w:rsid w:val="00DD4710"/>
     <w:rsid w:val="00DD48E2"/>
     <w:rsid w:val="00DD6257"/>
     <w:rsid w:val="00DD686D"/>
     <w:rsid w:val="00DD7088"/>
     <w:rsid w:val="00DD7AAB"/>
     <w:rsid w:val="00DD7BA5"/>
     <w:rsid w:val="00DE1A8C"/>
+    <w:rsid w:val="00DE3239"/>
     <w:rsid w:val="00DE38B2"/>
     <w:rsid w:val="00DE3A45"/>
     <w:rsid w:val="00DE4325"/>
     <w:rsid w:val="00DE5E5B"/>
     <w:rsid w:val="00DE6120"/>
     <w:rsid w:val="00DE6455"/>
     <w:rsid w:val="00DE7747"/>
     <w:rsid w:val="00DE7AE5"/>
     <w:rsid w:val="00DF2B81"/>
     <w:rsid w:val="00DF631B"/>
     <w:rsid w:val="00DF780E"/>
     <w:rsid w:val="00E00B23"/>
     <w:rsid w:val="00E01148"/>
     <w:rsid w:val="00E0213E"/>
     <w:rsid w:val="00E03437"/>
     <w:rsid w:val="00E03D27"/>
     <w:rsid w:val="00E0418D"/>
     <w:rsid w:val="00E065EB"/>
     <w:rsid w:val="00E06FDA"/>
+    <w:rsid w:val="00E07198"/>
     <w:rsid w:val="00E07CF6"/>
     <w:rsid w:val="00E10540"/>
     <w:rsid w:val="00E10911"/>
     <w:rsid w:val="00E11A30"/>
     <w:rsid w:val="00E12654"/>
     <w:rsid w:val="00E14B35"/>
     <w:rsid w:val="00E15093"/>
     <w:rsid w:val="00E15724"/>
+    <w:rsid w:val="00E158E8"/>
     <w:rsid w:val="00E15B07"/>
     <w:rsid w:val="00E16095"/>
     <w:rsid w:val="00E1642D"/>
     <w:rsid w:val="00E1757C"/>
     <w:rsid w:val="00E17829"/>
     <w:rsid w:val="00E2027B"/>
     <w:rsid w:val="00E24FE6"/>
     <w:rsid w:val="00E2567A"/>
     <w:rsid w:val="00E26583"/>
     <w:rsid w:val="00E26F54"/>
     <w:rsid w:val="00E3052C"/>
     <w:rsid w:val="00E30C34"/>
     <w:rsid w:val="00E31233"/>
     <w:rsid w:val="00E32465"/>
     <w:rsid w:val="00E32DF6"/>
     <w:rsid w:val="00E33CE7"/>
     <w:rsid w:val="00E3402F"/>
     <w:rsid w:val="00E3510F"/>
     <w:rsid w:val="00E368A5"/>
     <w:rsid w:val="00E40703"/>
+    <w:rsid w:val="00E41468"/>
     <w:rsid w:val="00E427D0"/>
     <w:rsid w:val="00E43A89"/>
     <w:rsid w:val="00E446BD"/>
     <w:rsid w:val="00E47344"/>
     <w:rsid w:val="00E503D0"/>
     <w:rsid w:val="00E5112D"/>
     <w:rsid w:val="00E52C1A"/>
     <w:rsid w:val="00E55796"/>
     <w:rsid w:val="00E56095"/>
     <w:rsid w:val="00E568CF"/>
     <w:rsid w:val="00E574F9"/>
     <w:rsid w:val="00E60D61"/>
     <w:rsid w:val="00E6135F"/>
     <w:rsid w:val="00E61614"/>
     <w:rsid w:val="00E62B19"/>
     <w:rsid w:val="00E63F64"/>
     <w:rsid w:val="00E643F5"/>
     <w:rsid w:val="00E675C4"/>
     <w:rsid w:val="00E67FD7"/>
     <w:rsid w:val="00E7065A"/>
     <w:rsid w:val="00E70AA4"/>
     <w:rsid w:val="00E70B98"/>
     <w:rsid w:val="00E72310"/>
     <w:rsid w:val="00E72AF9"/>
     <w:rsid w:val="00E7610E"/>
     <w:rsid w:val="00E77591"/>
     <w:rsid w:val="00E7779C"/>
+    <w:rsid w:val="00E80DFF"/>
     <w:rsid w:val="00E814BE"/>
     <w:rsid w:val="00E82F3E"/>
     <w:rsid w:val="00E835F1"/>
     <w:rsid w:val="00E851EF"/>
     <w:rsid w:val="00E861F8"/>
     <w:rsid w:val="00E86208"/>
     <w:rsid w:val="00E8647D"/>
     <w:rsid w:val="00E86B6E"/>
     <w:rsid w:val="00E87E86"/>
     <w:rsid w:val="00E90AD2"/>
     <w:rsid w:val="00E9539C"/>
     <w:rsid w:val="00E95E5B"/>
     <w:rsid w:val="00E97947"/>
     <w:rsid w:val="00EA13CA"/>
     <w:rsid w:val="00EA3A64"/>
     <w:rsid w:val="00EA4B00"/>
     <w:rsid w:val="00EA5BC3"/>
     <w:rsid w:val="00EA7463"/>
     <w:rsid w:val="00EB015D"/>
     <w:rsid w:val="00EB1A36"/>
     <w:rsid w:val="00EB2AD1"/>
     <w:rsid w:val="00EB3108"/>
+    <w:rsid w:val="00EB41D9"/>
     <w:rsid w:val="00EB4935"/>
     <w:rsid w:val="00EB58C1"/>
     <w:rsid w:val="00EB5D01"/>
     <w:rsid w:val="00EB5E9E"/>
     <w:rsid w:val="00EB6613"/>
     <w:rsid w:val="00EB6C4A"/>
     <w:rsid w:val="00EB78E7"/>
     <w:rsid w:val="00EC2218"/>
     <w:rsid w:val="00EC2551"/>
     <w:rsid w:val="00EC27DA"/>
     <w:rsid w:val="00EC37F4"/>
     <w:rsid w:val="00EC4083"/>
     <w:rsid w:val="00EC5035"/>
     <w:rsid w:val="00EC52FF"/>
     <w:rsid w:val="00EC6065"/>
     <w:rsid w:val="00EC6A39"/>
     <w:rsid w:val="00EC749B"/>
     <w:rsid w:val="00ED2265"/>
     <w:rsid w:val="00ED288A"/>
     <w:rsid w:val="00ED34D4"/>
     <w:rsid w:val="00ED604A"/>
     <w:rsid w:val="00ED6172"/>
     <w:rsid w:val="00ED6979"/>
     <w:rsid w:val="00ED772D"/>
     <w:rsid w:val="00ED7BA2"/>
@@ -39285,150 +39736,162 @@
     <w:rsid w:val="00EE3B9B"/>
     <w:rsid w:val="00EE3C6D"/>
     <w:rsid w:val="00EE4911"/>
     <w:rsid w:val="00EE5B22"/>
     <w:rsid w:val="00EE5B69"/>
     <w:rsid w:val="00EE5D18"/>
     <w:rsid w:val="00EE76B9"/>
     <w:rsid w:val="00EE7874"/>
     <w:rsid w:val="00EF10BC"/>
     <w:rsid w:val="00EF1A0F"/>
     <w:rsid w:val="00EF2176"/>
     <w:rsid w:val="00EF2FA4"/>
     <w:rsid w:val="00EF3351"/>
     <w:rsid w:val="00EF3B84"/>
     <w:rsid w:val="00EF486F"/>
     <w:rsid w:val="00EF4C60"/>
     <w:rsid w:val="00F00BF7"/>
     <w:rsid w:val="00F00DF5"/>
     <w:rsid w:val="00F02997"/>
     <w:rsid w:val="00F02F04"/>
     <w:rsid w:val="00F0464F"/>
     <w:rsid w:val="00F048F3"/>
     <w:rsid w:val="00F04B23"/>
     <w:rsid w:val="00F062D1"/>
     <w:rsid w:val="00F0655E"/>
+    <w:rsid w:val="00F07289"/>
     <w:rsid w:val="00F10970"/>
     <w:rsid w:val="00F12037"/>
     <w:rsid w:val="00F12D70"/>
     <w:rsid w:val="00F149EF"/>
+    <w:rsid w:val="00F1603C"/>
+    <w:rsid w:val="00F1643E"/>
+    <w:rsid w:val="00F169A2"/>
     <w:rsid w:val="00F171D4"/>
     <w:rsid w:val="00F17E6C"/>
     <w:rsid w:val="00F24056"/>
     <w:rsid w:val="00F24180"/>
     <w:rsid w:val="00F24DE8"/>
     <w:rsid w:val="00F30AA4"/>
     <w:rsid w:val="00F31A67"/>
     <w:rsid w:val="00F32557"/>
     <w:rsid w:val="00F32597"/>
     <w:rsid w:val="00F33077"/>
     <w:rsid w:val="00F35D4F"/>
     <w:rsid w:val="00F3629F"/>
     <w:rsid w:val="00F36F04"/>
     <w:rsid w:val="00F370D5"/>
+    <w:rsid w:val="00F3726F"/>
     <w:rsid w:val="00F37CBA"/>
     <w:rsid w:val="00F40917"/>
     <w:rsid w:val="00F421F2"/>
     <w:rsid w:val="00F42E13"/>
     <w:rsid w:val="00F43117"/>
     <w:rsid w:val="00F45AB2"/>
     <w:rsid w:val="00F45AEF"/>
     <w:rsid w:val="00F46693"/>
     <w:rsid w:val="00F479D8"/>
     <w:rsid w:val="00F47C75"/>
     <w:rsid w:val="00F47CB3"/>
     <w:rsid w:val="00F5054B"/>
     <w:rsid w:val="00F517E0"/>
     <w:rsid w:val="00F522C7"/>
     <w:rsid w:val="00F52395"/>
+    <w:rsid w:val="00F5249B"/>
     <w:rsid w:val="00F53278"/>
     <w:rsid w:val="00F532B0"/>
     <w:rsid w:val="00F54FD3"/>
     <w:rsid w:val="00F56793"/>
     <w:rsid w:val="00F6171C"/>
+    <w:rsid w:val="00F62C9C"/>
     <w:rsid w:val="00F62F7A"/>
     <w:rsid w:val="00F674D9"/>
     <w:rsid w:val="00F72CF2"/>
     <w:rsid w:val="00F73AFD"/>
     <w:rsid w:val="00F76037"/>
     <w:rsid w:val="00F82473"/>
     <w:rsid w:val="00F825B3"/>
     <w:rsid w:val="00F83253"/>
     <w:rsid w:val="00F85425"/>
     <w:rsid w:val="00F85755"/>
     <w:rsid w:val="00F8638C"/>
     <w:rsid w:val="00F863FE"/>
     <w:rsid w:val="00F86602"/>
     <w:rsid w:val="00F874D9"/>
     <w:rsid w:val="00F875DC"/>
     <w:rsid w:val="00F906D3"/>
     <w:rsid w:val="00F92A5C"/>
     <w:rsid w:val="00F9329E"/>
     <w:rsid w:val="00F9401E"/>
     <w:rsid w:val="00F943C3"/>
     <w:rsid w:val="00F9734D"/>
     <w:rsid w:val="00F974AE"/>
     <w:rsid w:val="00F97E96"/>
     <w:rsid w:val="00FA026A"/>
     <w:rsid w:val="00FA1102"/>
     <w:rsid w:val="00FA12C7"/>
     <w:rsid w:val="00FA18D8"/>
     <w:rsid w:val="00FA249D"/>
     <w:rsid w:val="00FA29F5"/>
     <w:rsid w:val="00FA5809"/>
     <w:rsid w:val="00FA611D"/>
     <w:rsid w:val="00FA68FF"/>
     <w:rsid w:val="00FA746F"/>
     <w:rsid w:val="00FB21D8"/>
     <w:rsid w:val="00FB4497"/>
     <w:rsid w:val="00FB50D6"/>
     <w:rsid w:val="00FB5739"/>
     <w:rsid w:val="00FB5916"/>
+    <w:rsid w:val="00FB7806"/>
     <w:rsid w:val="00FB7EFA"/>
     <w:rsid w:val="00FC0C12"/>
     <w:rsid w:val="00FC0F40"/>
+    <w:rsid w:val="00FC25A0"/>
     <w:rsid w:val="00FC2AE4"/>
     <w:rsid w:val="00FC2BBC"/>
     <w:rsid w:val="00FC315B"/>
     <w:rsid w:val="00FC3C3A"/>
+    <w:rsid w:val="00FC400A"/>
     <w:rsid w:val="00FC446C"/>
     <w:rsid w:val="00FC49E0"/>
     <w:rsid w:val="00FC64B1"/>
+    <w:rsid w:val="00FD0DA7"/>
     <w:rsid w:val="00FD36BF"/>
     <w:rsid w:val="00FD39F4"/>
     <w:rsid w:val="00FD43D5"/>
     <w:rsid w:val="00FD49B7"/>
     <w:rsid w:val="00FD566C"/>
     <w:rsid w:val="00FD6AF5"/>
     <w:rsid w:val="00FD6E68"/>
     <w:rsid w:val="00FD6FB9"/>
     <w:rsid w:val="00FD7145"/>
     <w:rsid w:val="00FE0114"/>
     <w:rsid w:val="00FE0AEF"/>
     <w:rsid w:val="00FE1912"/>
     <w:rsid w:val="00FE1A67"/>
     <w:rsid w:val="00FE1FC7"/>
+    <w:rsid w:val="00FE30E3"/>
     <w:rsid w:val="00FE32AF"/>
     <w:rsid w:val="00FF142F"/>
     <w:rsid w:val="00FF18E9"/>
     <w:rsid w:val="00FF1ECF"/>
     <w:rsid w:val="00FF2826"/>
     <w:rsid w:val="00FF3A9B"/>
     <w:rsid w:val="00FF3E15"/>
     <w:rsid w:val="00FF4E1B"/>
     <w:rsid w:val="00FF5985"/>
     <w:rsid w:val="00FF69A6"/>
     <w:rsid w:val="00FF6B84"/>
     <w:rsid w:val="00FF6C66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -39826,53 +40289,75 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001274DE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D13BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
@@ -40066,50 +40551,63 @@
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F517E0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="xcontentpasted2">
     <w:name w:val="x_contentpasted2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F12037"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A069D0"/>
     <w:rPr>
       <w:color w:val="96607D"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000D13BD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="59524001">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="102311196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -41095,51 +41593,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111006542">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PyqxLufksYk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WlOlVgWhxHU&amp;t=169s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yahoo.com/news/desantis-plans-appeal-federal-ruling-231447671.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tampabay.com/news/publicsafety/chemo-or-natural-remedies-little-noah-caught-in-legal-fight-over-how-to-treat-his-leukemia-20190501/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=mc7ZyHPCINI&amp;t=3s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wtsp.com/article/news/regional/florida/parents-bill-of-rights-florida/67-cbb6fc47-c5f6-4e19-a8b8-c2700d956bae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2scientists.org/podcast/bioethics" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=chWhRtaavvk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wkow.com/news/concerns-over-medicare-errors-exposed-in-dane-county-trial/article_0b2df178-3b70-11ec-a695-c3790bac52ad.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-mHxPt7L9bU" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thenationaldesk.com/news/americas-news-now/three-states-file-petition-want-epa-to-classify-pfas-as-hazardous-air-pollutants" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/en-us/health/medical/thomasville-doctor-offering-unproven-potentially-dangerous-ivermectin-therapy-for-covid/ar-AANHNVu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radio.wosu.org/post/barriers-addiction-treatment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.byuradio.org/episode/03cb2840-679d-4ad5-a7b9-a218186b661c/top-of-mind-with-julie-rose-vaccine-laws-stunt-driver-the-sanskrit-effect" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YYQEKDV-zpU&amp;t=154s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.audacy.com/podcast/kcbs-radio-on-demand-011f4/episodes/an-expert-explains-vote-results-this-month-on-abortion-laws-in-us-states-237e6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fox13news.com/news/new-executive-order-aimed-at-lowering-prescription-drug-prices-in-florida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wctv.tv/2021/02/27/bama-bound-floridians-flock-north-to-find-vaccine/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=JLJYaVhhn38&amp;t=1s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ogci6pvXdso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fQ6O8nipwPY" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/USFCollegeofPublicHealth/videos/1976768302347484/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-Q385W8pfwY" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bOnql4prkX0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iheart.com/podcast/1248-manny-munoz-106868591/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actionnewsjax.com/news/local/bill-allow-option-not-perform-medical-services/c770046e-161e-4b05-b5a1-37415c461f7d/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wfla.com/community/health/coronavirus/florida-officials-release-list-of-businesses-under-investigation-for-violating-covid-19-mandates/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wctv.tv/2021/04/03/hope-on-the-horizon-travel-in-the-age-of-vaccinations/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/USFCollegeofPublicHealth/videos/521520115018010/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdrabiak@usf.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Vu_7lN26jmI" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZLTKKMjqMJE" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbs12.com/news/nation-world/new-york-county-makes-wearing-masks-in-public-illegal-others-could-follow-public-safety-hiding-identities-hate-crimes-hamas-october-7-attack-war-gaza-palestine-antisemitic-harassment-medical-religious" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baynews9.com/fl/tampa/news/2021/07/27/unvaccinated--your-wallet-and-vacation-may-be-cruising-for-a-bruising" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcactionnews.com/news/local-news/i-team-investigates/medical-ethics-expert-reacts-to-i-team-investigation-into-florida-doctors-with-multiple-malpractices" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QXiQk9ofoUA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winknews.com/2019/03/11/data-from-at-home-ancestry-dna-tests-is-frequently-sold-to-third-parties/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PyqxLufksYk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WlOlVgWhxHU&amp;t=169s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yahoo.com/news/desantis-plans-appeal-federal-ruling-231447671.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winknews.com/2019/03/11/data-from-at-home-ancestry-dna-tests-is-frequently-sold-to-third-parties/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=mc7ZyHPCINI&amp;t=3s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wtsp.com/article/news/regional/florida/parents-bill-of-rights-florida/67-cbb6fc47-c5f6-4e19-a8b8-c2700d956bae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=chWhRtaavvk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wkow.com/news/concerns-over-medicare-errors-exposed-in-dane-county-trial/article_0b2df178-3b70-11ec-a695-c3790bac52ad.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-mHxPt7L9bU" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thenationaldesk.com/news/americas-news-now/three-states-file-petition-want-epa-to-classify-pfas-as-hazardous-air-pollutants" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/en-us/health/medical/thomasville-doctor-offering-unproven-potentially-dangerous-ivermectin-therapy-for-covid/ar-AANHNVu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tampabay.com/news/publicsafety/chemo-or-natural-remedies-little-noah-caught-in-legal-fight-over-how-to-treat-his-leukemia-20190501/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2scientists.org/podcast/bioethics" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YYQEKDV-zpU&amp;t=154s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.audacy.com/podcast/kcbs-radio-on-demand-011f4/episodes/an-expert-explains-vote-results-this-month-on-abortion-laws-in-us-states-237e6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fox13news.com/news/new-executive-order-aimed-at-lowering-prescription-drug-prices-in-florida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcactionnews.com/news/local-news/i-team-investigates/medical-ethics-expert-reacts-to-i-team-investigation-into-florida-doctors-with-multiple-malpractices" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=JLJYaVhhn38&amp;t=1s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ogci6pvXdso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fQ6O8nipwPY" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-Q385W8pfwY" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bOnql4prkX0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iheart.com/podcast/1248-manny-munoz-106868591/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actionnewsjax.com/news/local/bill-allow-option-not-perform-medical-services/c770046e-161e-4b05-b5a1-37415c461f7d/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wfla.com/community/health/coronavirus/florida-officials-release-list-of-businesses-under-investigation-for-violating-covid-19-mandates/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radio.wosu.org/post/barriers-addiction-treatment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdrabiak@usf.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Vu_7lN26jmI" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZLTKKMjqMJE" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbs12.com/news/nation-world/new-york-county-makes-wearing-masks-in-public-illegal-others-could-follow-public-safety-hiding-identities-hate-crimes-hamas-october-7-attack-war-gaza-palestine-antisemitic-harassment-medical-religious" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baynews9.com/fl/tampa/news/2021/07/27/unvaccinated--your-wallet-and-vacation-may-be-cruising-for-a-bruising" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.byuradio.org/episode/03cb2840-679d-4ad5-a7b9-a218186b661c/top-of-mind-with-julie-rose-vaccine-laws-stunt-driver-the-sanskrit-effect" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QXiQk9ofoUA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/USFCollegeofPublicHealth/videos/521520115018010/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -41420,75 +41918,75 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D562B933-E2F7-45CF-BC48-1B4435EA599C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{741bf7de-e2e5-46df-8d67-82607df9deaa}" enabled="0" method="" siteId="{741bf7de-e2e5-46df-8d67-82607df9deaa}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>10557</Words>
-  <Characters>69575</Characters>
+  <Words>10739</Words>
+  <Characters>70772</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1546</Lines>
-  <Paragraphs>641</Paragraphs>
+  <Lines>1538</Lines>
+  <Paragraphs>646</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IU - Dept of Medicine</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>79491</CharactersWithSpaces>
+  <CharactersWithSpaces>80865</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="138" baseType="variant">
       <vt:variant>
         <vt:i4>2228345</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>66</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.facebook.com/USFCollegeofPublicHealth/videos/1976768302347484/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720970</vt:i4>
       </vt:variant>
       <vt:variant>