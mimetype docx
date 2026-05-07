--- v1 (2026-04-17)
+++ v2 (2026-05-07)
@@ -264,51 +264,51 @@
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>ACADEMIC APPOINTMENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3BC1BA" w14:textId="77777777" w:rsidR="00236B7C" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="619264DF">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E83C52C" w14:textId="77777777" w:rsidR="004501FC" w:rsidRPr="0071568E" w:rsidRDefault="004501FC" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
@@ -1544,51 +1544,51 @@
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>BAR ADMISSION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36916802" w14:textId="77777777" w:rsidR="00236B7C" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="4834B59F">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="034FD5C5" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1710,51 +1710,51 @@
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7BF688" w14:textId="77777777" w:rsidR="00236B7C" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="29288335">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="34ADA755" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="364"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
@@ -2090,51 +2090,51 @@
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>AWARDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498523B5" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="008F1CD2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="123E580E">
           <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B7A009" w14:textId="77777777" w:rsidR="008F1CD2" w:rsidRPr="0071568E" w:rsidRDefault="008F1CD2" w:rsidP="008F1CD2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2256,51 +2256,51 @@
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>PUBLICATIONS IN PROGRESS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02449A13" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="0028795B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="7CC4D5B8">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD78A12" w14:textId="77777777" w:rsidR="0028795B" w:rsidRPr="0071568E" w:rsidRDefault="0028795B" w:rsidP="0028795B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
@@ -2669,51 +2669,51 @@
       <w:r w:rsidR="00EE3523" w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>UBLICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9C89CE" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="2647DC5F">
           <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="035F67BA" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
@@ -2805,77 +2805,51 @@
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, Donald Mullins, Jay Wolfson</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Health </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> and Politics, </w:t>
+        <w:t xml:space="preserve">, Health Policy and Politics, </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:smallCaps/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Government and Politics in Florida</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
@@ -6773,71 +6747,51 @@
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Disentangling Dicta: </w:t>
       </w:r>
       <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prince v. Massachusetts</w:t>
       </w:r>
       <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Police </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and Childhood Vaccine Policy, </w:t>
+        <w:t xml:space="preserve">, Police Power and Childhood Vaccine Policy, </w:t>
       </w:r>
       <w:r w:rsidR="00CC0058" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29 (1) </w:t>
       </w:r>
       <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Annals of Health Law and Life Sciences</w:t>
       </w:r>
       <w:r w:rsidR="007D3263" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
@@ -11079,65 +11033,51 @@
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prescription Drug Advertisements: Factors </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Consider When Introducing Comparative Effectiveness Claims, White Paper, Indiana University Center for Bioethics</w:t>
-[...13 lines deleted...]
-        <w:t>2010.</w:t>
+        <w:t xml:space="preserve"> Consider When Introducing Comparative Effectiveness Claims, White Paper, Indiana University Center for Bioethics.  2010.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E45280F" w14:textId="77777777" w:rsidR="0015272F" w:rsidRPr="0071568E" w:rsidRDefault="0015272F" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E1E9452" w14:textId="5D827551" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">GINA and Genetic Discrimination, </w:t>
@@ -11459,67 +11399,51 @@
     </w:p>
     <w:p w14:paraId="15B0755A" w14:textId="77777777" w:rsidR="00F07289" w:rsidRPr="0071568E" w:rsidRDefault="00F07289" w:rsidP="00A14225">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F29F403" w14:textId="57092A81" w:rsidR="0051030E" w:rsidRPr="0071568E" w:rsidRDefault="0051030E" w:rsidP="00A14225">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Katherine Drabiak, We </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Know if the Babies Born </w:t>
+        <w:t xml:space="preserve">Katherine Drabiak, We Don’t Know if the Babies Born </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mitochondrial Replacement Therapy Will Still Develop Mitochondrial Disease, Journal of Medical Ethics</w:t>
       </w:r>
       <w:r w:rsidR="00A73683" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Forum, August 5, 2025. </w:t>
       </w:r>
     </w:p>
@@ -11553,67 +11477,51 @@
     </w:p>
     <w:p w14:paraId="7F8387F1" w14:textId="77777777" w:rsidR="00BC38B5" w:rsidRPr="0071568E" w:rsidRDefault="00BC38B5" w:rsidP="00A14225">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E32DBE5" w14:textId="11F85939" w:rsidR="009A4EE0" w:rsidRPr="0071568E" w:rsidRDefault="009A4EE0" w:rsidP="00A14225">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Katherine Drabiak, Montana SB </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and the Future of Physician Assisted Suicide in the U.S., Bioethics Today, March 7, 2025.</w:t>
+        <w:t>Katherine Drabiak, Montana SB 136 and the Future of Physician Assisted Suicide in the U.S., Bioethics Today, March 7, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF132FA" w14:textId="77777777" w:rsidR="009A4EE0" w:rsidRPr="0071568E" w:rsidRDefault="009A4EE0" w:rsidP="00A14225">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E26D990" w14:textId="502A970A" w:rsidR="00A14225" w:rsidRPr="0071568E" w:rsidRDefault="00A14225" w:rsidP="00A14225">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
@@ -12398,84 +12306,59 @@
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CFEAB00" w14:textId="77777777" w:rsidR="008143C3" w:rsidRPr="0071568E" w:rsidRDefault="008143C3" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Drabiak, </w:t>
       </w:r>
       <w:r w:rsidR="00333D0A" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Change </w:t>
-[...23 lines deleted...]
-        <w:t>M</w:t>
+        <w:t>Change Won’t Appear Overnight in M</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00333D0A" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> States if the Supreme Court O</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>verturns Roe v. Wade</w:t>
       </w:r>
       <w:r w:rsidR="00080037" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, The Conversation, June 3</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
@@ -12909,67 +12792,51 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23794CF4" w14:textId="77777777" w:rsidR="001006D0" w:rsidRPr="0071568E" w:rsidRDefault="001006D0" w:rsidP="00FB50D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Katherine Drabiak, Infants Born Through Surrogacy Contracts Cannot </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or Returned, Harvard Law Bill of Health, February 8, 2021.</w:t>
+        <w:t>Katherine Drabiak, Infants Born Through Surrogacy Contracts Cannot Be Canceled or Returned, Harvard Law Bill of Health, February 8, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F89EDAD" w14:textId="77777777" w:rsidR="001006D0" w:rsidRPr="0071568E" w:rsidRDefault="001006D0" w:rsidP="00FB50D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="696FF929" w14:textId="77777777" w:rsidR="00FB50D6" w:rsidRPr="0071568E" w:rsidRDefault="00FB50D6" w:rsidP="00FB50D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
@@ -13151,119 +13018,83 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>September 24, 2019</w:t>
       </w:r>
       <w:r w:rsidR="00E861F8" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ***</w:t>
       </w:r>
       <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Evidence of impact: Article </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Evidence of impact: Article was republished on U.S. News and World Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5219" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, TIME,</w:t>
+      </w:r>
       <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>was republished</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5219" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
       <w:r w:rsidR="00D60B8C" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on U.S. News and World Report</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Reached over </w:t>
+        <w:t xml:space="preserve"> newspaper outlets.  Reached over </w:t>
       </w:r>
       <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="008F1CC2" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="002B5131" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -13385,657 +13216,575 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>April 11, 2019</w:t>
       </w:r>
       <w:r w:rsidR="00B40850" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ***</w:t>
       </w:r>
       <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Evidence of impact: Article </w:t>
+        <w:t>Evidence of impact: Article was republished on PBS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5219" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Houston Chronicle, San Francisco Chronicle</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5219" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> newspaper outlets.  Reached over</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00164056" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,000 read</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s and resulted in radio podcast </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>was republished</w:t>
+        <w:t>interview</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on PBS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF5219" w:rsidRPr="0071568E">
+        <w:t xml:space="preserve"> with BYU/PBS radio and print media interviews.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55883C82" w14:textId="77777777" w:rsidR="007619E2" w:rsidRPr="0071568E" w:rsidRDefault="007619E2" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66861945" w14:textId="77777777" w:rsidR="007619E2" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="007619E2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="007619E2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17829" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Toxic Breastmilk: When Substance Abuse Relapse Means Death for Baby</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD36BF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6257" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Harvard Law Bill of Health, November 15, 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="007619E2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4184684C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00872D01" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA20B99" w14:textId="77777777" w:rsidR="00673D80" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00673D80" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0033448C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hawaii’s New End of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0033448C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Life Law</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0033448C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>: Do the Additional Safeguards Withstand Scrutiny? The Hastings Center Bioethics Forum, May 4, 2018.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ***</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Houston Chronicle, San Francisco </w:t>
+        <w:t>Evidence of impact: quoted by health advocacy groups, including the Australian Healthcare Alliance and Patients’ Right Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A393D8" w14:textId="77777777" w:rsidR="00673D80" w:rsidRPr="0071568E" w:rsidRDefault="00673D80" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6BA633" w14:textId="77777777" w:rsidR="002E4AAF" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4AAF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, As Genetic Testing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00BF5219" w:rsidRPr="0071568E">
+      <w:r w:rsidR="002E4AAF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E4AAF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Breast Cancer Gene Mutation Expands, What Women Need </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E4AAF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E4AAF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consider, The Conversation, </w:t>
+      </w:r>
+      <w:r w:rsidR="0033448C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>May 3,</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4AAF" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2018.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ***</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>Chronicle</w:t>
+        <w:t>Evidence of impact: republished in Washington Post, Salon, and other new</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>spaper outlets.  Reached over 24</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00717FEA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>00 read</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2CDA" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>s and resulted in requests for TV, podcast, and print media interviews.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D3DF7A" w14:textId="77777777" w:rsidR="002C4630" w:rsidRPr="0071568E" w:rsidRDefault="002C4630" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633102D7" w14:textId="77777777" w:rsidR="002C4630" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4630" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Engineering Consensus in the Development of Genome Editing Policy, The Hastings Center Bioethics Forum, March 14, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A46E2CC" w14:textId="77777777" w:rsidR="00C97B7B" w:rsidRPr="0071568E" w:rsidRDefault="00C97B7B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C778D24" w14:textId="77777777" w:rsidR="00B740A2" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Dea</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6FB9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>ths in Cancer Trials Using Gene-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B740A2" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Altered Cells, Center for Genetics and Society, August 5, 2016. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516E8088" w14:textId="77777777" w:rsidR="00B740A2" w:rsidRPr="0071568E" w:rsidRDefault="00B740A2" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1745D52C" w14:textId="77777777" w:rsidR="00B00953" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00B00953">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00953" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Read the Fine Print Before Sending Your Spit to 23andMe, Hastings Center Bioethics Forum, February 26, 2016.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *** </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evidence of impact: This commentary, along with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>full length</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008B5EAE" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...561 lines deleted...]
-        <w:t xml:space="preserve"> TV and podcast media interviews.</w:t>
+        <w:t xml:space="preserve"> law review article, resulted in numerous TV and podcast media interviews.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D0FC4CF" w14:textId="77777777" w:rsidR="009C5618" w:rsidRPr="0071568E" w:rsidRDefault="009C5618" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10FE3283" w14:textId="77777777" w:rsidR="009C5618" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="009C5618">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
@@ -14515,572 +14264,542 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E54C1A0" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
       <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Havasupai </w:t>
+        <w:t xml:space="preserve">, Havasupai Tribe and Arizona State University Settlement Agreement: ASU to Return the Blood Samples, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, April 29, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4495111C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BE2DEC" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Judge Grants Partial Summary Judgment to Plaintiffs: Myriad's Gene Patents Are Invalid, Predictive Health Ethics Research News, April 5, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF48CE8" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FCE4F69" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Transparency of Texas’ NBS Transfer and Reassessing Evasive Statutory Interpretation, Predictive Health Ethics Research News, March 9, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C952A6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E748C8A" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Direct-to-Consumer Fetal Sex Prediction Tests: the US is Not Immune to Sex Selection, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, February 2, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284042A1" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4448F2AE" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Minnesota Judge’s Dismissal of Newborn Blood Spot Case Misses the Mark</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Predictive Health Ethics Research News, December 14, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D92CF08" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441D4D3C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Lawsuit Challenging Myriad’s BRCA1 and BRCA2 Patents Will Go Forward: Judge Rejects Defendants’ Attempts to Preclude Plaintiffs’ Day in Court, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, November 25, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3328BCC8" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CDF1129" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Newborn Blood Spot Litigation Continues in Minnesota and Texas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, November 20, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A216D4" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6952A10C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Critiquing HHS’s Summary Recommendations on Newborn Blood Spots: Opt-Out is Not Optimal, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, September 4, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F947FE" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734B8DB3" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Direct-To-Consumer Baby Gender Mentor Test in a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:kern w:val="28"/>
-[...1 lines deleted...]
-        <w:t>Tribe</w:t>
+        </w:rPr>
+        <w:t>Three Year</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:kern w:val="28"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> and Arizona State University Settlement Agreement: ASU to Return the Blood Samples, </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stalemate, Predictive Health Ethics Research News, July 21, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3487EF3C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF19727" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
       </w:r>
       <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Predictive Health Ethics Research News, April 29, 2010.</w:t>
-[...21 lines deleted...]
-          <w:kern w:val="28"/>
+        <w:t>, Sharing Patient Health Records: Wisconsin Assembly Bill 793, Predictive Health Ethics Research News, February 15, 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1840A284" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A75249" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
       <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, A Public Cord Blood Bank in Indiana? Reviewing House Bill 1020, Predictive Health Ethics Research News, January 26, 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680C7410" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CD76D6" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Newborn Screening: An Update on Minnesota, Predictive Health Ethics Research News, November 16, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2554C53D" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401F724D" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Get Your Genetic Test Results Online and Who Needs a Physician? Predictive Health Ethics Research News, November 15, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1170D635" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D667C0" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Katherine Drabiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:kern w:val="28"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insurance Underwriting and Healthcare Limbo, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Predictive Health Ethics Research News, October 15, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5708F1" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FED760" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
       <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:kern w:val="28"/>
-[...432 lines deleted...]
-        <w:t xml:space="preserve"> and Genetic Privacy: Why the Rule of Law is Good for Research, Predictive Health Ethics Research News, September 26, 2007.</w:t>
+        </w:rPr>
+        <w:t>, Minnesota and Genetic Privacy: Why the Rule of Law is Good for Research, Predictive Health Ethics Research News, September 26, 2007.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48993ED6" w14:textId="77777777" w:rsidR="00FC64B1" w:rsidRPr="0071568E" w:rsidRDefault="00FC64B1" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A0C8417" w14:textId="77777777" w:rsidR="004C66FF" w:rsidRPr="0071568E" w:rsidRDefault="004C66FF" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -15099,51 +14818,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INTELLECTUAL PROPERTY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268FE6DC" w14:textId="77777777" w:rsidR="00FC64B1" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="40A9911C">
           <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="79983D97" w14:textId="77777777" w:rsidR="00B4526E" w:rsidRPr="0071568E" w:rsidRDefault="00FC64B1" w:rsidP="00B4526E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
@@ -15188,61 +14907,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>An educational board game</w:t>
       </w:r>
       <w:r w:rsidR="00B4526E" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> designed for upper elementary grades to teach princ</w:t>
       </w:r>
       <w:r w:rsidR="0062027E" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00B4526E" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ples of communicable disease and public health </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ples of communicable disease and public health law</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="213B15FD" w14:textId="77777777" w:rsidR="00B4526E" w:rsidRPr="0071568E" w:rsidRDefault="002A5A4A" w:rsidP="00B4526E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Prototype u</w:t>
       </w:r>
       <w:r w:rsidR="00B4526E" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
@@ -15297,51 +15007,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRESENTATIONS</w:t>
       </w:r>
       <w:r w:rsidR="001A07A8" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, CONFERENCES, AND WORKFORCE DEVELOPMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E201A77" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="4430B710">
           <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A4202C" w14:textId="423FF3FA" w:rsidR="00490A77" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00101626">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="505FD6B2" w14:textId="4BEC6F01" w:rsidR="007F4BB4" w:rsidRPr="0071568E" w:rsidRDefault="00424CDD" w:rsidP="009A5814">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -19434,69 +19144,51 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference,</w:t>
       </w:r>
       <w:r w:rsidR="00333497" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Boston, Massachusetts, </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>June 3, 2016</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">June 3, 2016.     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA01FFC" w14:textId="77777777" w:rsidR="00592074" w:rsidRPr="0071568E" w:rsidRDefault="00592074" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF7E6C1" w14:textId="77777777" w:rsidR="00ED7BA2" w:rsidRPr="0071568E" w:rsidRDefault="00592074" w:rsidP="00ED7BA2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
@@ -21131,136 +20823,100 @@
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EA45B09" w14:textId="150BB809" w:rsidR="00084465" w:rsidRPr="0071568E" w:rsidRDefault="00084465" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Amendment </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and Recreational Marijuana, October 2024. Available at: </w:t>
+        <w:t xml:space="preserve">Amendment 3 and Recreational Marijuana, October 2024. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=-mHxPt7L9bU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4096BC70" w14:textId="77777777" w:rsidR="00084465" w:rsidRPr="0071568E" w:rsidRDefault="00084465" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F966BBA" w14:textId="7E2877AA" w:rsidR="003F2513" w:rsidRPr="0071568E" w:rsidRDefault="003F2513" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Amendment </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and Florida Abortion Law, October 202</w:t>
+        <w:t>Amendment 4 and Florida Abortion Law, October 202</w:t>
       </w:r>
       <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Available at:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=Vu_7lN26jmI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00084465" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
@@ -21577,337 +21233,247 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14FD4B67" w14:textId="2317C3AD" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>COVID-19 Stay at Home Orders, Public Health Law, and the Constitution, Educational presentation designed as a public resource for lay audiences, September 2020</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Available at: </w:t>
+        <w:t xml:space="preserve">COVID-19 Stay at Home Orders, Public Health Law, and the Constitution, Educational presentation designed as a public resource for lay audiences, September 2020.  Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=ZLTKKMjqMJE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54425FF2" w14:textId="77777777" w:rsidR="00432588" w:rsidRPr="0071568E" w:rsidRDefault="00432588" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1167A33B" w14:textId="77777777" w:rsidR="00432588" w:rsidRPr="0071568E" w:rsidRDefault="00432588" w:rsidP="00432588">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>Update: What We Know About Novel Coronavirus (SARS-CoV-2/COVID-19), Educational presentation designed as a public resource for lay audience and students, August 2020</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Available at: </w:t>
+        <w:t xml:space="preserve">Update: What We Know About Novel Coronavirus (SARS-CoV-2/COVID-19), Educational presentation designed as a public resource for lay audience and students, August 2020.  Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=WlOlVgWhxHU&amp;t=169s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEDB984" w14:textId="77777777" w:rsidR="00432588" w:rsidRPr="0071568E" w:rsidRDefault="00432588" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DF2E7CC" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>Tips for Making an Effective Recorded Video Presentation, Educational presentation designed as a public resource for lay audience and students, August 2020</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Available at: </w:t>
+        <w:t xml:space="preserve">Tips for Making an Effective Recorded Video Presentation, Educational presentation designed as a public resource for lay audience and students, August 2020.  Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=ogci6pvXdso</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB37E10" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72F7F683" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>Law and Policy Considerations for SARS-CoV-2/COVID-19, Educational presentation designed as a public resource for professional audiences, April 2020</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Available at: </w:t>
+        <w:t xml:space="preserve">Law and Policy Considerations for SARS-CoV-2/COVID-19, Educational presentation designed as a public resource for professional audiences, April 2020.  Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=QXiQk9ofoUA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB90377" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DC6BA15" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>What We Know About Novel Coronavirus (SARS-CoV-2/COVID-19), Educational presentation designed as a public resource for lay audience and students, April 2020</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Available at: </w:t>
+        <w:t xml:space="preserve">What We Know About Novel Coronavirus (SARS-CoV-2/COVID-19), Educational presentation designed as a public resource for lay audience and students, April 2020.  Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=mc7ZyHPCINI&amp;t=3s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BDD86E7" w14:textId="77777777" w:rsidR="00D57C70" w:rsidRPr="0071568E" w:rsidRDefault="00D57C70" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
@@ -21946,51 +21512,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GUEST </w:t>
       </w:r>
       <w:r w:rsidR="00EE3523" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LECTURES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5006A65A" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="1BEBBD20">
           <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1B01E1" w14:textId="18297294" w:rsidR="00EB41D9" w:rsidRPr="0071568E" w:rsidRDefault="00EB41D9" w:rsidP="0048676E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
@@ -23926,161 +23492,129 @@
     <w:p w14:paraId="62ACCC78" w14:textId="77777777" w:rsidR="00795DDE" w:rsidRPr="0071568E" w:rsidRDefault="00795DDE" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A2D1181" w14:textId="77777777" w:rsidR="003261FA" w:rsidRPr="0071568E" w:rsidRDefault="003261FA" w:rsidP="003261FA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>Dying to Be Fresh and Clean</w:t>
+        <w:t>Dying to Be Fresh and Clean?  Preventable Cancer and Environmentally Mediated Epigenetic Damage, University of South Florida Morsani College of Medicine, Tampa, Florida, May 8, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0549A5" w14:textId="77777777" w:rsidR="003261FA" w:rsidRPr="0071568E" w:rsidRDefault="003261FA" w:rsidP="00795DDE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE7193B" w14:textId="77777777" w:rsidR="00795DDE" w:rsidRPr="0071568E" w:rsidRDefault="00795DDE" w:rsidP="00795DDE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is Public Health and Health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">?  </w:t>
+        <w:t>Law?</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3A4B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>Preventable Cancer and Environmentally Mediated Epigenetic Damage, University of South Florida Morsani College of Medicine, Tampa, Florida, May 8, 2018.</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Great American Teach In, Turner-Bartels K-8 School, November 16, 2017.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBFC18E" w14:textId="77777777" w:rsidR="006538A3" w:rsidRPr="0071568E" w:rsidRDefault="006538A3" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7671253F" w14:textId="77777777" w:rsidR="006538A3" w:rsidRPr="0071568E" w:rsidRDefault="006538A3" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>Dying to Be Fresh and Clean</w:t>
-[...15 lines deleted...]
-        <w:t>Preventable Cancer and Environmentally Mediated Epigenetic Damage,</w:t>
+        <w:t>Dying to Be Fresh and Clean?  Preventable Cancer and Environmentally Mediated Epigenetic Damage,</w:t>
       </w:r>
       <w:r w:rsidR="00A42123" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">University of South Florida </w:t>
       </w:r>
       <w:r w:rsidR="00207297" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Morsani College </w:t>
       </w:r>
       <w:r w:rsidR="006B6F42" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -24493,51 +24027,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONSULTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA6BF23" w14:textId="77777777" w:rsidR="003F7D21" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="003F7D21">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="3DC34613">
           <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FF6647" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0071568E" w:rsidRDefault="003C44C8" w:rsidP="003F7D21">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26036CFD" w14:textId="0AD4332D" w:rsidR="00E03437" w:rsidRPr="0071568E" w:rsidRDefault="00D63167" w:rsidP="003F7D21">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
@@ -26018,51 +25552,51 @@
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>TEACHING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE733D6" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="07640B64">
           <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="56BC4B51" w14:textId="77777777" w:rsidR="00F92A5C" w:rsidRPr="0071568E" w:rsidRDefault="00F92A5C" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
@@ -26924,73 +26458,51 @@
     </w:p>
     <w:p w14:paraId="682D80CD" w14:textId="77777777" w:rsidR="00207297" w:rsidRPr="0071568E" w:rsidRDefault="00207297" w:rsidP="00207297">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Co-Director, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> and Medicine </w:t>
+        <w:t xml:space="preserve">Co-Director, Law and Medicine </w:t>
       </w:r>
       <w:r w:rsidR="003A17AF" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Scholarly</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Concentration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B322CC" w14:textId="77777777" w:rsidR="00207297" w:rsidRPr="0071568E" w:rsidRDefault="00207297" w:rsidP="004C4551">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -27206,51 +26718,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PROFESSIONAL SERVICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7E7DE7" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="2415AF8E">
           <v:rect id="_x0000_i1036" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB10ADF" w14:textId="77777777" w:rsidR="006669C3" w:rsidRPr="0071568E" w:rsidRDefault="006669C3" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71FABB8A" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0071568E" w:rsidRDefault="00695B94" w:rsidP="00860666">
       <w:pPr>
@@ -28638,69 +28150,51 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewer, </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">American Journal of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and Medicine</w:t>
+        <w:t>American Journal of Law and Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B05342" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -28925,61 +28419,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiana State Department of Health Working Committee to Develop a Policy Relating to the Use of Newborn Blood Spots, </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>member</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>, Indiana State Department of Health, December 2009- December 2010</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">, Indiana State Department of Health, December 2009- December 2010.  </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4550B930" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
@@ -29047,51 +28532,51 @@
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>MEDIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD97371" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="6EFCA536">
           <v:rect id="_x0000_i1037" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D2E7E94" w14:textId="77777777" w:rsidR="001F64D7" w:rsidRPr="0071568E" w:rsidRDefault="001F64D7" w:rsidP="00EB1A36">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FF5DCBC" w14:textId="63810399" w:rsidR="00E87E86" w:rsidRPr="0071568E" w:rsidRDefault="00E87E86" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
@@ -29920,67 +29405,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.” Washington Post. July 5, 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5071252B" w14:textId="77777777" w:rsidR="00C32271" w:rsidRPr="0071568E" w:rsidRDefault="00C32271" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Facebook Live Interview</w:t>
-[...15 lines deleted...]
-        <w:t>“What Dobbs v. Jackson means for abortion law in the U.S.” College of Public Health Office of Constituent Engagement. June 28, 2022.</w:t>
+        <w:t>Facebook Live Interview.  “What Dobbs v. Jackson means for abortion law in the U.S.” College of Public Health Office of Constituent Engagement. June 28, 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C46F713" w14:textId="77777777" w:rsidR="00037E63" w:rsidRPr="0071568E" w:rsidRDefault="00037E63" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “Breaking News: Supreme Court Overturned Roe v. Wade.” Spectrum Bay News Tampa. June 24, 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20821B91" w14:textId="77777777" w:rsidR="00176D5E" w:rsidRPr="0071568E" w:rsidRDefault="00176D5E" w:rsidP="00583751">
       <w:pPr>
@@ -30382,97 +29851,65 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53079226" w14:textId="77777777" w:rsidR="00C15F2B" w:rsidRPr="0071568E" w:rsidRDefault="00C15F2B" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Quoted in print article</w:t>
-[...15 lines deleted...]
-        <w:t>“</w:t>
+        <w:t>Quoted in print article.  “</w:t>
       </w:r>
       <w:r w:rsidR="00FE1FC7" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fact Checking</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gov. DeSantis’ Mask Mandate Executive Order.” Kaiser Health News</w:t>
-[...15 lines deleted...]
-        <w:t>August 3, 2021</w:t>
+        <w:t xml:space="preserve"> Gov. DeSantis’ Mask Mandate Executive Order.” Kaiser Health News.  August 3, 2021</w:t>
       </w:r>
       <w:r w:rsidR="00853434" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0E20C5" w14:textId="77777777" w:rsidR="005D2EBC" w:rsidRPr="0071568E" w:rsidRDefault="005D2EBC" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -30491,67 +29928,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mask Mandates.” Spectrum Bay News Tampa. August 3, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229C4490" w14:textId="77777777" w:rsidR="007F7E38" w:rsidRPr="0071568E" w:rsidRDefault="007F7E38" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Facebook Live Interview</w:t>
-[...15 lines deleted...]
-        <w:t>“The Delta Variant and Back to School for K-12.” College of Public Health Office of Constituent Engagement. July 22, 2021.</w:t>
+        <w:t>Facebook Live Interview.  “The Delta Variant and Back to School for K-12.” College of Public Health Office of Constituent Engagement. July 22, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5702440A" w14:textId="77777777" w:rsidR="005D2EBC" w:rsidRPr="0071568E" w:rsidRDefault="00236688" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Television </w:t>
       </w:r>
       <w:r w:rsidR="00C83BF0" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -30636,67 +30057,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in print article. “</w:t>
       </w:r>
       <w:r w:rsidR="009C5EBB" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Florida’s New Law Brings Big Changes</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.” South Florida Sun Sentinel</w:t>
-[...15 lines deleted...]
-        <w:t>July 1, 2021.</w:t>
+        <w:t>.” South Florida Sun Sentinel.  July 1, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BAE2368" w14:textId="7879AECF" w:rsidR="00CA3C7D" w:rsidRPr="0071568E" w:rsidRDefault="00CA3C7D" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “</w:t>
       </w:r>
       <w:r w:rsidR="00E52C1A" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -30840,265 +30245,163 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. April 30, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AEF001" w14:textId="77777777" w:rsidR="005749AF" w:rsidRPr="0071568E" w:rsidRDefault="005749AF" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Quoted in print article</w:t>
-[...15 lines deleted...]
-        <w:t>“</w:t>
+        <w:t>Quoted in print article.  “</w:t>
       </w:r>
       <w:r w:rsidR="00C20DD5" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Why spend billions for Ancestry’s DNA data if you don’t plan to use it?</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>” Lo</w:t>
       </w:r>
       <w:r w:rsidR="00C20DD5" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s Angeles Times</w:t>
-[...15 lines deleted...]
-        <w:t>April 13</w:t>
+        <w:t>s Angeles Times.  April 13</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E547EA6" w14:textId="77777777" w:rsidR="00782E09" w:rsidRPr="0071568E" w:rsidRDefault="00782E09" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Television Interview</w:t>
-[...15 lines deleted...]
-        <w:t>“</w:t>
+        <w:t>Television Interview.  “</w:t>
       </w:r>
       <w:r w:rsidR="00114E85" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hope on the Horizon: Travel in the Age of Vaccinations</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.” WCTV CBS News Tallahassee. April 2, 2021</w:t>
-[...29 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">.” WCTV CBS News Tallahassee. April 2, 2021.  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="007174FD" w:rsidRPr="0071568E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.wctv.tv/2021/04/03/hope-on-the-horizon-travel-in-the-age-of-vaccinations/</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="007174FD" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A8049A" w14:textId="77777777" w:rsidR="00B92176" w:rsidRPr="0071568E" w:rsidRDefault="00B92176" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Television Interview</w:t>
-[...45 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Television Interview.  “’Bama Bound: Floridians Travel North for Coronavirus Vaccines.” WCTV CBS News Tallahassee. February 27, 2021.  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="0071568E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.wctv.tv/2021/02/27/bama-bound-floridians-flock-north-to-find-vaccine/</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C78CEE" w14:textId="77777777" w:rsidR="00B1313E" w:rsidRPr="0071568E" w:rsidRDefault="00B1313E" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -31116,164 +30419,100 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in print article. “Florida Inmates Should Receive COVID-19 Vaccine.” USF Oracle. January 20, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0752F960" w14:textId="77777777" w:rsidR="000F41F5" w:rsidRPr="0071568E" w:rsidRDefault="000F41F5" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Quoted in print article</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">December 10, 2020. </w:t>
+        <w:t xml:space="preserve">Quoted in print article.  “COVID-19 Vaccines at Long Term Care Facilities.” Tampa Bay Times.  December 10, 2020. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="452F4AD6" w14:textId="77777777" w:rsidR="00530317" w:rsidRPr="0071568E" w:rsidRDefault="00530317" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quote</w:t>
       </w:r>
       <w:r w:rsidR="000F41F5" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in print article</w:t>
-[...15 lines deleted...]
-        <w:t>“Price transparency is expected by consumers and required</w:t>
+        <w:t xml:space="preserve"> in print article.  “Price transparency is expected by consumers and required</w:t>
       </w:r>
       <w:r w:rsidR="00BB52F5" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by CMS: Ethicists have a role t</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>o play.” Medical Ethics Advisor</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">December 7, 2020. </w:t>
+        <w:t xml:space="preserve">o play.” Medical Ethics Advisor.  December 7, 2020. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18DCEA80" w14:textId="77777777" w:rsidR="007F3EFA" w:rsidRPr="0071568E" w:rsidRDefault="007F3EFA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quoted in print article. “How hospital administrators were implicated i</w:t>
       </w:r>
       <w:r w:rsidR="00DC05A1" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -31292,210 +30531,153 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tember 11, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6617D758" w14:textId="77777777" w:rsidR="00E40703" w:rsidRPr="0071568E" w:rsidRDefault="00E40703" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Facebook Live Interview</w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Facebook Live Interview.  “COVID-19 Stay at Home Orders, Public Health Law and the Constitution.” College of Public Health Office of Constituent Engagement. September 3, 2020.  </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7DB19C20" w14:textId="77777777" w:rsidR="004612D8" w:rsidRPr="0071568E" w:rsidRDefault="004612D8" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quoted in print article. “Eluding the virus while at school: a Q&amp;A with health experts.”  Tampa Bay Times. August 5, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E962D5" w14:textId="77777777" w:rsidR="003216CD" w:rsidRPr="0071568E" w:rsidRDefault="003216CD" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Television Interview</w:t>
-[...15 lines deleted...]
-        <w:t>“Tracking coronavirus cases.” WTSP CBS News Tampa. April 10, 2020.</w:t>
+        <w:t>Television Interview.  “Tracking coronavirus cases.” WTSP CBS News Tampa. April 10, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033141DF" w14:textId="77777777" w:rsidR="00D26902" w:rsidRPr="0071568E" w:rsidRDefault="00D26902" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Television Interview</w:t>
-[...15 lines deleted...]
-        <w:t>“Preventing spread of coronavirus a matter of ‘social responsibility.’” WINK News Fort Myers. March 13, 2020.</w:t>
+        <w:t>Television Interview.  “Preventing spread of coronavirus a matter of ‘social responsibility.’” WINK News Fort Myers. March 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F9BEBFE" w14:textId="77777777" w:rsidR="00566051" w:rsidRPr="0071568E" w:rsidRDefault="00566051" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Interviewed for Radio/Podcast. “Barriers to addiction treatment.” All Sides </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>With</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ann Fisher. NPR/WOSU Radio. March 4, 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:anchor="stream/0" w:history="1">
+      <w:hyperlink r:id="rId37" w:anchor="stream/0" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://radio.wosu.org/post/barriers-addiction-treatment#stream/0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D117C66" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
@@ -31508,97 +30690,81 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “Pharmaceutical companies promoting opioids pay big bucks to Tampa Bay area doctors.”  ABC Action News Tampa. August 21, 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20695C7D" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Podcast Interview and Facebook Live. “Pharmaceutical prescribing and pricing,” N-Touch News Tampa Bay</w:t>
-[...15 lines deleted...]
-        <w:t>August 14, 2019.</w:t>
+        <w:t>Podcast Interview and Facebook Live. “Pharmaceutical prescribing and pricing,” N-Touch News Tampa Bay.  August 14, 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8D5F65" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “Medical ethics expert reacts to I-Team investigation into Florida doctors with multiple malpractice suits.”  ABC Action News Tampa. May 22, 2019.</w:t>
       </w:r>
       <w:r w:rsidR="009D3D4E" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="009D3D4E" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.abcactionnews.com/news/local-news/i-team-investigates/medical-ethics-expert-reacts-to-i-team-investigation-into-florida-doctors-with-multiple-malpractices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D3D4E" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07653637" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
@@ -31647,165 +30813,117 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interviewed for Print Article. “Chemo or natural remedies? Little Noah caught in legal fight over how to treat his leukemia.” Tampa Bay Times. May 1, 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CDBE62A" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.tampabay.com/news/publicsafety/chemo-or-natural-remedies-little-noah-caught-in-legal-fight-over-how-to-treat-his-leukemia-20190501/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="154608C1" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interviewed for Print Article. “Vaccines and Regulating Misinformation.” Bloomberg Law. April 31, 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C89A9D" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Interviewed for Radio/Podcast</w:t>
-[...47 lines deleted...]
-        <w:t>April 15, 2019.</w:t>
+        <w:t>Interviewed for Radio/Podcast.  “Vaccine Laws.”  Top of Mind with Julie Rose.  PBS/BYU Radio.  April 15, 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE02BE9" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.byuradio.org/episode/03cb2840-679d-4ad5-a7b9-a218186b661c/top-of-mind-with-julie-rose-vaccine-laws-stunt-driver-the-sanskrit-effect</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="003DE7C2" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
@@ -31843,51 +30961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “At home DNA Kits.” CBS 10 News Ft. Myers. January 21, 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5805F5D2" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.winknews.com/2019/03/11/data-from-at-home-ancestry-dna-tests-is-frequently-sold-to-third-parties/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5EAECA96" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
@@ -31944,292 +31062,184 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. November 28, 2018. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27765780" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radio Podcast Interview. “23 and Them.” 2 Scientists. December 18, 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://2scientists.org/podcast/bioethics</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7976D942" w14:textId="4E49FC0B" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Facebook Live Interview</w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Facebook Live Interview.  “Human Genome Editing and the Law.” College of Public Health Office of Constituent Engagement. December 13, 2018.  </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5F79B116" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.facebook.com/USFCollegeofPublicHealth/videos/521520115018010/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F62F008" w14:textId="5920406B" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="004952F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Interviewed for Print Article</w:t>
-[...31 lines deleted...]
-        <w:t>August 3, 2018.</w:t>
+        <w:t>Interviewed for Print Article.  “23andMe’s Pharma Deals Have Been the Plan All Along.” Wired.  August 3, 2018.</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>Facebook Live Interview</w:t>
-[...45 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Facebook Live Interview.  “Dying to Be Fresh and Clean.” College of Public Health Office of Constituent Engagement. June 5, 2018.  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="0071568E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.facebook.com/USFCollegeofPublicHealth/videos/1976768302347484/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="180C3921" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “DNA testing kits can create unex</w:t>
       </w:r>
       <w:r w:rsidR="00911036" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pected dilemmas.” ABC WFLA News</w:t>
       </w:r>
       <w:r w:rsidR="00A63CB4" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tampa</w:t>
-[...22 lines deleted...]
-        <w:t>March 9, 2018.</w:t>
+        <w:t xml:space="preserve"> Tampa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  March 9, 2018.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE3DFAE" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “Spit take: Home DNA kits may put your privacy</w:t>
       </w:r>
       <w:r w:rsidR="00A63CB4" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -32388,51 +31398,51 @@
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>GRANTS AND CONTRACTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519787A9" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="6D5B0585">
           <v:rect id="_x0000_i1038" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3C4CEA" w14:textId="77777777" w:rsidR="009E685B" w:rsidRPr="0071568E" w:rsidRDefault="009E685B" w:rsidP="00AD22DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -33101,80 +32111,60 @@
       <w:r w:rsidR="006F6EA0" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marissa Levine and Jennifer Ma</w:t>
       </w:r>
       <w:r w:rsidR="00AE2292" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="006F6EA0" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>shall, University of South Florida College of Public Health</w:t>
-[...28 lines deleted...]
-        <w:t>PHEARLESS, DeBeaumont Foundation, Kresge Foundation and Robert Wood Johnson Foundation, 2023-2024.</w:t>
+        <w:t xml:space="preserve">shall, University of South Florida College of Public Health. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PHEARLESS, DeBeaumont Foundation, Kresge Foundation and Robert Wood Johnson Foundation, 2023-2024.</w:t>
       </w:r>
       <w:r w:rsidR="005C65B7" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> $ 8.5</w:t>
       </w:r>
       <w:r w:rsidR="0069461A" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C65B7" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -33821,51 +32811,51 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONTINUING EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D72316" w14:textId="77777777" w:rsidR="00940BD0" w:rsidRPr="0071568E" w:rsidRDefault="00000000" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071568E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="2E4658C5">
           <v:rect id="_x0000_i1039" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="366A0631" w14:textId="77777777" w:rsidR="00940BD0" w:rsidRPr="0071568E" w:rsidRDefault="00940BD0" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C7C61BE" w14:textId="77777777" w:rsidR="00CC6BC4" w:rsidRPr="0071568E" w:rsidRDefault="00CC6BC4" w:rsidP="00CC6BC4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -34075,73 +33065,73 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="125B0379" w14:textId="77777777" w:rsidR="00940BD0" w:rsidRPr="0071568E" w:rsidRDefault="00CC6BC4" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Preventing Sexual Harassment on Campus Employee Training, January 2016.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A0F2E0" w14:textId="77777777" w:rsidR="001274DE" w:rsidRPr="0071568E" w:rsidRDefault="001274DE" w:rsidP="00255FCD">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001274DE" w:rsidRPr="0071568E" w:rsidSect="0010418C">
-      <w:headerReference w:type="default" r:id="rId42"/>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:headerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73D27BD5" w14:textId="77777777" w:rsidR="005B08B6" w:rsidRDefault="005B08B6" w:rsidP="00B63D8D">
+    <w:p w14:paraId="7B27D62D" w14:textId="77777777" w:rsidR="00B079EA" w:rsidRDefault="00B079EA" w:rsidP="00B63D8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D0F52FB" w14:textId="77777777" w:rsidR="005B08B6" w:rsidRDefault="005B08B6" w:rsidP="00B63D8D">
+    <w:p w14:paraId="25B8741C" w14:textId="77777777" w:rsidR="00B079EA" w:rsidRDefault="00B079EA" w:rsidP="00B63D8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -34312,104 +33302,102 @@
     </w:r>
     <w:r w:rsidRPr="00E835F1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="46B1970F" w14:textId="77777777" w:rsidR="00C92F25" w:rsidRDefault="00C92F25" w:rsidP="00C54AB0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8565"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67DD6E02" w14:textId="77777777" w:rsidR="005B08B6" w:rsidRDefault="005B08B6" w:rsidP="00B63D8D">
+    <w:p w14:paraId="64D417B3" w14:textId="77777777" w:rsidR="00B079EA" w:rsidRDefault="00B079EA" w:rsidP="00B63D8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C22F265" w14:textId="77777777" w:rsidR="005B08B6" w:rsidRDefault="005B08B6" w:rsidP="00B63D8D">
+    <w:p w14:paraId="44CE9F40" w14:textId="77777777" w:rsidR="00B079EA" w:rsidRDefault="00B079EA" w:rsidP="00B63D8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DC935D5" w14:textId="2474851C" w:rsidR="001444DB" w:rsidRPr="00E835F1" w:rsidRDefault="001444DB" w:rsidP="00FB5739">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E835F1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>KATHERINE DRABIAK</w:t>
     </w:r>
     <w:r w:rsidR="00FB5739">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00E835F1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>CURRICULUM VITAE</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11C32A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09369F54"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -37695,51 +36683,51 @@
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="558324030">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1852328676">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1237738978">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1824420670">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1705667960">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1562475516">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00144A74"/>
     <w:rsid w:val="00000B71"/>
@@ -38743,50 +37731,51 @@
     <w:rsid w:val="00773160"/>
     <w:rsid w:val="00773234"/>
     <w:rsid w:val="00773D02"/>
     <w:rsid w:val="00774454"/>
     <w:rsid w:val="00776211"/>
     <w:rsid w:val="00776929"/>
     <w:rsid w:val="00777CCC"/>
     <w:rsid w:val="00780A35"/>
     <w:rsid w:val="00781767"/>
     <w:rsid w:val="00781BE3"/>
     <w:rsid w:val="00782217"/>
     <w:rsid w:val="00782E09"/>
     <w:rsid w:val="0078586D"/>
     <w:rsid w:val="007862F8"/>
     <w:rsid w:val="0079076F"/>
     <w:rsid w:val="007910A0"/>
     <w:rsid w:val="00792837"/>
     <w:rsid w:val="00794FCA"/>
     <w:rsid w:val="007952CE"/>
     <w:rsid w:val="00795DDE"/>
     <w:rsid w:val="0079626D"/>
     <w:rsid w:val="00796585"/>
     <w:rsid w:val="00796CCD"/>
     <w:rsid w:val="0079701A"/>
     <w:rsid w:val="007A09D9"/>
+    <w:rsid w:val="007A1DA2"/>
     <w:rsid w:val="007A2520"/>
     <w:rsid w:val="007A2579"/>
     <w:rsid w:val="007A4422"/>
     <w:rsid w:val="007A4D75"/>
     <w:rsid w:val="007A4DC6"/>
     <w:rsid w:val="007A6EC2"/>
     <w:rsid w:val="007A7753"/>
     <w:rsid w:val="007A77BF"/>
     <w:rsid w:val="007A78A5"/>
     <w:rsid w:val="007B2AB8"/>
     <w:rsid w:val="007B4282"/>
     <w:rsid w:val="007B5DE8"/>
     <w:rsid w:val="007B5FFB"/>
     <w:rsid w:val="007C0C27"/>
     <w:rsid w:val="007C1013"/>
     <w:rsid w:val="007C20C4"/>
     <w:rsid w:val="007C2C52"/>
     <w:rsid w:val="007C3AD4"/>
     <w:rsid w:val="007C4BC9"/>
     <w:rsid w:val="007C5C71"/>
     <w:rsid w:val="007C7E40"/>
     <w:rsid w:val="007D1241"/>
     <w:rsid w:val="007D13C6"/>
     <w:rsid w:val="007D1F74"/>
     <w:rsid w:val="007D3263"/>
@@ -39196,50 +38185,51 @@
     <w:rsid w:val="00AE1220"/>
     <w:rsid w:val="00AE2292"/>
     <w:rsid w:val="00AE28F0"/>
     <w:rsid w:val="00AE37EB"/>
     <w:rsid w:val="00AE4044"/>
     <w:rsid w:val="00AE64E9"/>
     <w:rsid w:val="00AE7492"/>
     <w:rsid w:val="00AE7CF5"/>
     <w:rsid w:val="00AF1457"/>
     <w:rsid w:val="00AF27ED"/>
     <w:rsid w:val="00AF2A26"/>
     <w:rsid w:val="00AF3AAA"/>
     <w:rsid w:val="00AF3D6F"/>
     <w:rsid w:val="00AF4A8D"/>
     <w:rsid w:val="00AF4E3F"/>
     <w:rsid w:val="00AF5205"/>
     <w:rsid w:val="00AF6678"/>
     <w:rsid w:val="00AF6EF8"/>
     <w:rsid w:val="00AF7CEB"/>
     <w:rsid w:val="00B00953"/>
     <w:rsid w:val="00B00A16"/>
     <w:rsid w:val="00B00BFB"/>
     <w:rsid w:val="00B03EA0"/>
     <w:rsid w:val="00B059E3"/>
     <w:rsid w:val="00B06237"/>
+    <w:rsid w:val="00B079EA"/>
     <w:rsid w:val="00B10E61"/>
     <w:rsid w:val="00B1313E"/>
     <w:rsid w:val="00B14558"/>
     <w:rsid w:val="00B22802"/>
     <w:rsid w:val="00B22856"/>
     <w:rsid w:val="00B22D25"/>
     <w:rsid w:val="00B2303E"/>
     <w:rsid w:val="00B24168"/>
     <w:rsid w:val="00B24451"/>
     <w:rsid w:val="00B24E29"/>
     <w:rsid w:val="00B259A6"/>
     <w:rsid w:val="00B25D3C"/>
     <w:rsid w:val="00B25D42"/>
     <w:rsid w:val="00B26610"/>
     <w:rsid w:val="00B31695"/>
     <w:rsid w:val="00B31EC3"/>
     <w:rsid w:val="00B31FCB"/>
     <w:rsid w:val="00B32209"/>
     <w:rsid w:val="00B352D8"/>
     <w:rsid w:val="00B35E23"/>
     <w:rsid w:val="00B37385"/>
     <w:rsid w:val="00B37E24"/>
     <w:rsid w:val="00B40850"/>
     <w:rsid w:val="00B40F43"/>
     <w:rsid w:val="00B41049"/>
@@ -39540,50 +38530,51 @@
     <w:rsid w:val="00D54290"/>
     <w:rsid w:val="00D54746"/>
     <w:rsid w:val="00D57C70"/>
     <w:rsid w:val="00D57ED5"/>
     <w:rsid w:val="00D6021E"/>
     <w:rsid w:val="00D6071F"/>
     <w:rsid w:val="00D60B8C"/>
     <w:rsid w:val="00D626BC"/>
     <w:rsid w:val="00D63167"/>
     <w:rsid w:val="00D657D4"/>
     <w:rsid w:val="00D658F3"/>
     <w:rsid w:val="00D663AA"/>
     <w:rsid w:val="00D7336A"/>
     <w:rsid w:val="00D74F2B"/>
     <w:rsid w:val="00D75B4D"/>
     <w:rsid w:val="00D76864"/>
     <w:rsid w:val="00D76AF0"/>
     <w:rsid w:val="00D809FD"/>
     <w:rsid w:val="00D8131D"/>
     <w:rsid w:val="00D82B42"/>
     <w:rsid w:val="00D82C4A"/>
     <w:rsid w:val="00D83973"/>
     <w:rsid w:val="00D85227"/>
     <w:rsid w:val="00D906D2"/>
     <w:rsid w:val="00D91200"/>
+    <w:rsid w:val="00D91249"/>
     <w:rsid w:val="00D91AC5"/>
     <w:rsid w:val="00D933A2"/>
     <w:rsid w:val="00D9350B"/>
     <w:rsid w:val="00D935C6"/>
     <w:rsid w:val="00D95C62"/>
     <w:rsid w:val="00D96619"/>
     <w:rsid w:val="00D969F0"/>
     <w:rsid w:val="00DA1019"/>
     <w:rsid w:val="00DA111B"/>
     <w:rsid w:val="00DA1788"/>
     <w:rsid w:val="00DA1CA6"/>
     <w:rsid w:val="00DA2CCC"/>
     <w:rsid w:val="00DA31BD"/>
     <w:rsid w:val="00DA4A50"/>
     <w:rsid w:val="00DA4E66"/>
     <w:rsid w:val="00DA6F41"/>
     <w:rsid w:val="00DA7294"/>
     <w:rsid w:val="00DA732C"/>
     <w:rsid w:val="00DA7B47"/>
     <w:rsid w:val="00DB0674"/>
     <w:rsid w:val="00DB2081"/>
     <w:rsid w:val="00DB5442"/>
     <w:rsid w:val="00DB74FC"/>
     <w:rsid w:val="00DC019B"/>
     <w:rsid w:val="00DC05A1"/>
@@ -41593,51 +40584,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111006542">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PyqxLufksYk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WlOlVgWhxHU&amp;t=169s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yahoo.com/news/desantis-plans-appeal-federal-ruling-231447671.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winknews.com/2019/03/11/data-from-at-home-ancestry-dna-tests-is-frequently-sold-to-third-parties/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=mc7ZyHPCINI&amp;t=3s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wtsp.com/article/news/regional/florida/parents-bill-of-rights-florida/67-cbb6fc47-c5f6-4e19-a8b8-c2700d956bae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=chWhRtaavvk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wkow.com/news/concerns-over-medicare-errors-exposed-in-dane-county-trial/article_0b2df178-3b70-11ec-a695-c3790bac52ad.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-mHxPt7L9bU" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thenationaldesk.com/news/americas-news-now/three-states-file-petition-want-epa-to-classify-pfas-as-hazardous-air-pollutants" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/en-us/health/medical/thomasville-doctor-offering-unproven-potentially-dangerous-ivermectin-therapy-for-covid/ar-AANHNVu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tampabay.com/news/publicsafety/chemo-or-natural-remedies-little-noah-caught-in-legal-fight-over-how-to-treat-his-leukemia-20190501/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2scientists.org/podcast/bioethics" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YYQEKDV-zpU&amp;t=154s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.audacy.com/podcast/kcbs-radio-on-demand-011f4/episodes/an-expert-explains-vote-results-this-month-on-abortion-laws-in-us-states-237e6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fox13news.com/news/new-executive-order-aimed-at-lowering-prescription-drug-prices-in-florida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcactionnews.com/news/local-news/i-team-investigates/medical-ethics-expert-reacts-to-i-team-investigation-into-florida-doctors-with-multiple-malpractices" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=JLJYaVhhn38&amp;t=1s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ogci6pvXdso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fQ6O8nipwPY" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-Q385W8pfwY" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bOnql4prkX0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iheart.com/podcast/1248-manny-munoz-106868591/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actionnewsjax.com/news/local/bill-allow-option-not-perform-medical-services/c770046e-161e-4b05-b5a1-37415c461f7d/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wfla.com/community/health/coronavirus/florida-officials-release-list-of-businesses-under-investigation-for-violating-covid-19-mandates/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radio.wosu.org/post/barriers-addiction-treatment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdrabiak@usf.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Vu_7lN26jmI" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZLTKKMjqMJE" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbs12.com/news/nation-world/new-york-county-makes-wearing-masks-in-public-illegal-others-could-follow-public-safety-hiding-identities-hate-crimes-hamas-october-7-attack-war-gaza-palestine-antisemitic-harassment-medical-religious" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baynews9.com/fl/tampa/news/2021/07/27/unvaccinated--your-wallet-and-vacation-may-be-cruising-for-a-bruising" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.byuradio.org/episode/03cb2840-679d-4ad5-a7b9-a218186b661c/top-of-mind-with-julie-rose-vaccine-laws-stunt-driver-the-sanskrit-effect" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QXiQk9ofoUA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/USFCollegeofPublicHealth/videos/521520115018010/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PyqxLufksYk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WlOlVgWhxHU&amp;t=169s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yahoo.com/news/desantis-plans-appeal-federal-ruling-231447671.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tampabay.com/news/publicsafety/chemo-or-natural-remedies-little-noah-caught-in-legal-fight-over-how-to-treat-his-leukemia-20190501/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=mc7ZyHPCINI&amp;t=3s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wtsp.com/article/news/regional/florida/parents-bill-of-rights-florida/67-cbb6fc47-c5f6-4e19-a8b8-c2700d956bae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2scientists.org/podcast/bioethics" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=chWhRtaavvk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wkow.com/news/concerns-over-medicare-errors-exposed-in-dane-county-trial/article_0b2df178-3b70-11ec-a695-c3790bac52ad.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-mHxPt7L9bU" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thenationaldesk.com/news/americas-news-now/three-states-file-petition-want-epa-to-classify-pfas-as-hazardous-air-pollutants" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/en-us/health/medical/thomasville-doctor-offering-unproven-potentially-dangerous-ivermectin-therapy-for-covid/ar-AANHNVu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radio.wosu.org/post/barriers-addiction-treatment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.byuradio.org/episode/03cb2840-679d-4ad5-a7b9-a218186b661c/top-of-mind-with-julie-rose-vaccine-laws-stunt-driver-the-sanskrit-effect" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YYQEKDV-zpU&amp;t=154s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.audacy.com/podcast/kcbs-radio-on-demand-011f4/episodes/an-expert-explains-vote-results-this-month-on-abortion-laws-in-us-states-237e6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fox13news.com/news/new-executive-order-aimed-at-lowering-prescription-drug-prices-in-florida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wctv.tv/2021/02/27/bama-bound-floridians-flock-north-to-find-vaccine/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=JLJYaVhhn38&amp;t=1s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ogci6pvXdso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fQ6O8nipwPY" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/USFCollegeofPublicHealth/videos/1976768302347484/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-Q385W8pfwY" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bOnql4prkX0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iheart.com/podcast/1248-manny-munoz-106868591/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actionnewsjax.com/news/local/bill-allow-option-not-perform-medical-services/c770046e-161e-4b05-b5a1-37415c461f7d/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wfla.com/community/health/coronavirus/florida-officials-release-list-of-businesses-under-investigation-for-violating-covid-19-mandates/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wctv.tv/2021/04/03/hope-on-the-horizon-travel-in-the-age-of-vaccinations/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/USFCollegeofPublicHealth/videos/521520115018010/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdrabiak@usf.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Vu_7lN26jmI" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZLTKKMjqMJE" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbs12.com/news/nation-world/new-york-county-makes-wearing-masks-in-public-illegal-others-could-follow-public-safety-hiding-identities-hate-crimes-hamas-october-7-attack-war-gaza-palestine-antisemitic-harassment-medical-religious" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baynews9.com/fl/tampa/news/2021/07/27/unvaccinated--your-wallet-and-vacation-may-be-cruising-for-a-bruising" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcactionnews.com/news/local-news/i-team-investigates/medical-ethics-expert-reacts-to-i-team-investigation-into-florida-doctors-with-multiple-malpractices" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QXiQk9ofoUA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winknews.com/2019/03/11/data-from-at-home-ancestry-dna-tests-is-frequently-sold-to-third-parties/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -41918,75 +40909,75 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D562B933-E2F7-45CF-BC48-1B4435EA599C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{741bf7de-e2e5-46df-8d67-82607df9deaa}" enabled="0" method="" siteId="{741bf7de-e2e5-46df-8d67-82607df9deaa}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>10739</Words>
-  <Characters>70772</Characters>
+  <Words>10155</Words>
+  <Characters>67047</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1538</Lines>
-  <Paragraphs>646</Paragraphs>
+  <Lines>1452</Lines>
+  <Paragraphs>536</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IU - Dept of Medicine</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>80865</CharactersWithSpaces>
+  <CharactersWithSpaces>77020</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="138" baseType="variant">
       <vt:variant>
         <vt:i4>2228345</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>66</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.facebook.com/USFCollegeofPublicHealth/videos/1976768302347484/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720970</vt:i4>
       </vt:variant>
       <vt:variant>