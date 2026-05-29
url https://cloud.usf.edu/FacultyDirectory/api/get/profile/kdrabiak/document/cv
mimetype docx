--- v2 (2026-05-07)
+++ v3 (2026-05-29)
@@ -375,117 +375,127 @@
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tampa, F</w:t>
       </w:r>
       <w:r w:rsidR="005B5248" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lorida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584EC03F" w14:textId="5B124067" w:rsidR="001D4D20" w:rsidRPr="0071568E" w:rsidRDefault="001D4D20" w:rsidP="00730257">
+    <w:p w14:paraId="584EC03F" w14:textId="68C3A30D" w:rsidR="001D4D20" w:rsidRPr="0071568E" w:rsidRDefault="001D4D20" w:rsidP="00730257">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Interim Department Chair</w:t>
+        <w:t>Department Chair</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Health Policy &amp; Systems Management</w:t>
       </w:r>
       <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00792837" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000F179D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB3D27">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2025 </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2756,51 +2766,51 @@
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A12C0BD" w14:textId="77777777" w:rsidR="00F00DF5" w:rsidRPr="0071568E" w:rsidRDefault="00F00DF5" w:rsidP="000B1B9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B3641B3" w14:textId="21239AC2" w:rsidR="00C551D1" w:rsidRPr="0071568E" w:rsidRDefault="00C551D1" w:rsidP="00C551D1">
+    <w:p w14:paraId="2B3641B3" w14:textId="15D2CEC7" w:rsidR="00C551D1" w:rsidRPr="0071568E" w:rsidRDefault="00C551D1" w:rsidP="00C551D1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2861,60 +2871,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> Edition, (J. Edwin Benton ed.) (202</w:t>
       </w:r>
-      <w:r w:rsidR="00EE3222" w:rsidRPr="0071568E">
+      <w:r w:rsidR="00180CB6">
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rStyle w:val="xcontentpasted2"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286E516B" w14:textId="77777777" w:rsidR="00C551D1" w:rsidRPr="0071568E" w:rsidRDefault="00C551D1" w:rsidP="00C551D1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
@@ -3305,51 +3315,51 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Articles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D3CDC2" w14:textId="77777777" w:rsidR="007F38F5" w:rsidRPr="0071568E" w:rsidRDefault="007F38F5" w:rsidP="000B1B9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4407B91A" w14:textId="542FF554" w:rsidR="00F169A2" w:rsidRPr="0071568E" w:rsidRDefault="00F169A2" w:rsidP="00F169A2">
+    <w:p w14:paraId="4407B91A" w14:textId="701B7A78" w:rsidR="00F169A2" w:rsidRPr="0071568E" w:rsidRDefault="00F169A2" w:rsidP="00F169A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. Scotty Mooney [student], </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3363,209 +3373,232 @@
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sylvia Fogel, Risks of Improper Stimulant Prescribing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>With</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Telemedicine-Only Platforms, </w:t>
       </w:r>
+      <w:r w:rsidR="0063332D">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Journal of Legal Medicine,</w:t>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Legal Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="0063332D">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 231-244</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE30E3" w:rsidRPr="0071568E">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>online ahead of print</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FE30E3" w:rsidRPr="0071568E">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="006219FD">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0071568E">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3AEA27DA" w14:textId="77777777" w:rsidR="00F169A2" w:rsidRPr="0071568E" w:rsidRDefault="00F169A2" w:rsidP="0074409F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B2C7497" w14:textId="1E63CDD1" w:rsidR="0074409F" w:rsidRPr="0071568E" w:rsidRDefault="0074409F" w:rsidP="0074409F">
+    <w:p w14:paraId="6B2C7497" w14:textId="354AAC4E" w:rsidR="0074409F" w:rsidRPr="0071568E" w:rsidRDefault="0074409F" w:rsidP="0074409F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Caution is Warranted in Prescribing Ketamine for Mental Health, </w:t>
       </w:r>
+      <w:r w:rsidR="002E271A">
+        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41(5) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Journal of General Internal Medicine,</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of General Internal Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="002E271A">
+        <w:rPr>
+          <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00581CE7" w:rsidRPr="0071568E">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="0046544D">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1394-1398 </w:t>
       </w:r>
       <w:r w:rsidR="00581CE7" w:rsidRPr="0071568E">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00581CE7" w:rsidRPr="0071568E">
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
@@ -3710,51 +3743,51 @@
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="78AEF651" w14:textId="77777777" w:rsidR="0074409F" w:rsidRPr="0071568E" w:rsidRDefault="0074409F" w:rsidP="00754717">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677D80EA" w14:textId="0A30440A" w:rsidR="00CF7CF9" w:rsidRPr="0071568E" w:rsidRDefault="00CF7CF9" w:rsidP="00754717">
+    <w:p w14:paraId="677D80EA" w14:textId="05656A07" w:rsidR="00CF7CF9" w:rsidRPr="0071568E" w:rsidRDefault="00CF7CF9" w:rsidP="00754717">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
@@ -3783,69 +3816,96 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clinical Ethicists </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provide Clarity and Guidance on Physician Assisted Suicide/Euthanasia, </w:t>
       </w:r>
+      <w:r w:rsidR="00AD0DC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40(3) </w:t>
+      </w:r>
       <w:r w:rsidR="00422F0A" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bioethics</w:t>
       </w:r>
       <w:r w:rsidR="00C12CD9" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-8 (</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0DC5">
+        <w:rPr>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>259-266</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12CD9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C12CD9" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2025)</w:t>
       </w:r>
       <w:r w:rsidR="003E05AD" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="05547631" w14:textId="77777777" w:rsidR="00CF7CF9" w:rsidRPr="0071568E" w:rsidRDefault="00CF7CF9" w:rsidP="00754717">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
@@ -10410,203 +10470,233 @@
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7D0B0320" w14:textId="77777777" w:rsidR="00F54FD3" w:rsidRPr="0071568E" w:rsidRDefault="00F54FD3" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A203197" w14:textId="6275CA75" w:rsidR="00E3052C" w:rsidRPr="0071568E" w:rsidRDefault="00E3052C" w:rsidP="00EB4935">
+    <w:p w14:paraId="6A203197" w14:textId="6275CA75" w:rsidR="00E3052C" w:rsidRPr="006371DD" w:rsidRDefault="00E3052C" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
-          <w:kern w:val="28"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006371DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Publication notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A83E574" w14:textId="77777777" w:rsidR="003443C9" w:rsidRPr="0071568E" w:rsidRDefault="003443C9" w:rsidP="00EB4935">
+    <w:p w14:paraId="2A83E574" w14:textId="77777777" w:rsidR="003443C9" w:rsidRPr="006371DD" w:rsidRDefault="003443C9" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
-          <w:kern w:val="28"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006371DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">* Denotes peer-reviewed </w:t>
       </w:r>
-      <w:r w:rsidR="00525D1A" w:rsidRPr="0071568E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00525D1A" w:rsidRPr="006371DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00525D1A" w:rsidRPr="0071568E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00525D1A" w:rsidRPr="006371DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>refereed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00525D1A" w:rsidRPr="0071568E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00525D1A" w:rsidRPr="006371DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> j</w:t>
       </w:r>
-      <w:r w:rsidR="0036273A" w:rsidRPr="0071568E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0036273A" w:rsidRPr="006371DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ournal</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071568E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006371DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DC967B" w14:textId="4178F6EB" w:rsidR="00E3052C" w:rsidRPr="0071568E" w:rsidRDefault="00E3052C" w:rsidP="00EB4935">
+    <w:p w14:paraId="45DC967B" w14:textId="4178F6EB" w:rsidR="00E3052C" w:rsidRPr="006371DD" w:rsidRDefault="00E3052C" w:rsidP="00EB4935">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
-          <w:kern w:val="28"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006371DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[Student Authors]: Dean’s instruction at the College of Public Health to list </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0071568E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006371DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0071568E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006371DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> as first author on all publications where students </w:t>
       </w:r>
-      <w:r w:rsidR="00387E5B" w:rsidRPr="0071568E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00387E5B" w:rsidRPr="006371DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>participated</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071568E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006371DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21064C50" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09AA633F" w14:textId="77777777" w:rsidR="00EE3523" w:rsidRPr="0071568E" w:rsidRDefault="00EE3523" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68AE149E" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
@@ -10646,51 +10736,120 @@
         <w:t>Memoranda</w:t>
       </w:r>
       <w:r w:rsidR="001A76AC" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, Technical Reports, and Public Comments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7959DC18" w14:textId="77777777" w:rsidR="001A76AC" w:rsidRPr="0071568E" w:rsidRDefault="001A76AC" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="075D77BD" w14:textId="1C1C9D64" w:rsidR="00114925" w:rsidRPr="0071568E" w:rsidRDefault="00114925" w:rsidP="00114925">
+    <w:p w14:paraId="2F6B9F64" w14:textId="62439CEA" w:rsidR="00F6553C" w:rsidRDefault="0059520A" w:rsidP="00114925">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Model Laws: Simon’s Law </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA40FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>for DNR Orders and Simon’s Law for Medically Nonbeneficial Treatment</w:t>
+      </w:r>
+      <w:r w:rsidR="00315A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA40FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E330BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legislative </w:t>
+      </w:r>
+      <w:r w:rsidR="00315A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Brief</w:t>
+      </w:r>
+      <w:r w:rsidR="00E330BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prepared for Simon’s Law, May 13, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A67D05" w14:textId="77777777" w:rsidR="00F6553C" w:rsidRDefault="00F6553C" w:rsidP="00114925">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075D77BD" w14:textId="4ECE83E3" w:rsidR="00114925" w:rsidRPr="0071568E" w:rsidRDefault="00114925" w:rsidP="00114925">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Policy Memorandum: Senate Bill 1517 and House Bill 2271, Massachusetts State Legislature Public Health Committee, July 12, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C73A3F" w14:textId="77777777" w:rsidR="00114925" w:rsidRPr="0071568E" w:rsidRDefault="00114925" w:rsidP="00207FBE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
@@ -11399,101 +11558,101 @@
     </w:p>
     <w:p w14:paraId="15B0755A" w14:textId="77777777" w:rsidR="00F07289" w:rsidRPr="0071568E" w:rsidRDefault="00F07289" w:rsidP="00A14225">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F29F403" w14:textId="57092A81" w:rsidR="0051030E" w:rsidRPr="0071568E" w:rsidRDefault="0051030E" w:rsidP="00A14225">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Katherine Drabiak, We Don’t Know if the Babies Born </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mitochondrial Replacement Therapy Will Still Develop Mitochondrial Disease, Journal of Medical Ethics</w:t>
       </w:r>
       <w:r w:rsidR="00A73683" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Forum, August 5, 2025. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25648C01" w14:textId="77777777" w:rsidR="0051030E" w:rsidRPr="0071568E" w:rsidRDefault="0051030E" w:rsidP="00A14225">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61E10E8E" w14:textId="6782F100" w:rsidR="00BC38B5" w:rsidRPr="0071568E" w:rsidRDefault="000E57E7" w:rsidP="00A14225">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Katherine Drabiak, Post-Mortem Pregnancy is About Brain Death, Not Abortion, Orlando Sentinel, June 1, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8387F1" w14:textId="77777777" w:rsidR="00BC38B5" w:rsidRPr="0071568E" w:rsidRDefault="00BC38B5" w:rsidP="00A14225">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E32DBE5" w14:textId="11F85939" w:rsidR="009A4EE0" w:rsidRPr="0071568E" w:rsidRDefault="009A4EE0" w:rsidP="00A14225">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -12579,95 +12738,103 @@
         </w:rPr>
         <w:t xml:space="preserve"> ***</w:t>
       </w:r>
       <w:r w:rsidR="00D658F3" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Evidence of impact: contacted by community professionals</w:t>
       </w:r>
       <w:r w:rsidR="00FC64B1" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> for expertise</w:t>
       </w:r>
       <w:r w:rsidR="00D658F3" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:t>, including a physician, a school psychologist; resulted in invitation from Health</w:t>
+        <w:t xml:space="preserve">, including a physician, a school </w:t>
+      </w:r>
+      <w:r w:rsidR="00D658F3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>psychologist; resulted in invitation from Health</w:t>
       </w:r>
       <w:r w:rsidR="0084510A" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00D658F3" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Start Coalition of Hillsborough County for presentation and Q&amp;A session.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8E1D21" w14:textId="77777777" w:rsidR="00191943" w:rsidRPr="0071568E" w:rsidRDefault="00191943" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2900494A" w14:textId="77777777" w:rsidR="003E5B5D" w:rsidRPr="0071568E" w:rsidRDefault="003E5B5D" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Katherine Drabiak, Liberal Government Condones Risky IVF Procedure</w:t>
       </w:r>
       <w:r w:rsidR="00E24FE6" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002939CA" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00E24FE6" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Independent </w:t>
       </w:r>
       <w:r w:rsidR="002939CA" w:rsidRPr="0071568E">
         <w:rPr>
@@ -13766,50 +13933,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6D0FC4CF" w14:textId="77777777" w:rsidR="009C5618" w:rsidRPr="0071568E" w:rsidRDefault="009C5618" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10FE3283" w14:textId="77777777" w:rsidR="009C5618" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="009C5618">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
       <w:r w:rsidR="009C5618" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009C5618" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Celltex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009C5618" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Under Fire by FDA, </w:t>
       </w:r>
@@ -13827,51 +13995,50 @@
         <w:t xml:space="preserve"> July 2, 2012. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E48211" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="135E7BAD" w14:textId="77777777" w:rsidR="00A14705" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
       <w:r w:rsidR="00A14705" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Legislatures Race to Define Rights and Obligations Relating to Genetic Information: Avoiding Another Bearder, </w:t>
       </w:r>
       <w:r w:rsidR="00A14705" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Predictive Health Ethics Research News,</w:t>
       </w:r>
       <w:r w:rsidR="00A14705" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 30, 2012. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ABB69DA" w14:textId="77777777" w:rsidR="00A14705" w:rsidRPr="0071568E" w:rsidRDefault="00A14705" w:rsidP="00255FCD">
       <w:pPr>
@@ -14554,50 +14721,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Predictive Health Ethics Research News, September 4, 2009.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F947FE" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="734B8DB3" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00D059B1" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Katherine Drabiak</w:t>
       </w:r>
       <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, Direct-To-Consumer Baby Gender Mentor Test in a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Three Year</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00255FCD" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stalemate, Predictive Health Ethics Research News, July 21, 2009.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3487EF3C" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
@@ -15030,51 +15198,167 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="4430B710">
           <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A4202C" w14:textId="423FF3FA" w:rsidR="00490A77" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00101626">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="505FD6B2" w14:textId="4BEC6F01" w:rsidR="007F4BB4" w:rsidRPr="0071568E" w:rsidRDefault="00424CDD" w:rsidP="009A5814">
+    <w:p w14:paraId="7F5F4479" w14:textId="1999B34D" w:rsidR="009C16F6" w:rsidRDefault="00193D28" w:rsidP="009A5814">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00193D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Upholding Appropriate Prescribing Standards on Telemedicine Platforms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C16F6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Society of Law, Medicine and Ethics Annual Health Law Professors Conference, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Georgia State University College</w:t>
+      </w:r>
+      <w:r w:rsidR="009C16F6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Law, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Atlanta</w:t>
+      </w:r>
+      <w:r w:rsidR="009C16F6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:r w:rsidR="009C16F6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, June </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="009C16F6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009C16F6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2699FE37" w14:textId="77777777" w:rsidR="009C16F6" w:rsidRDefault="009C16F6" w:rsidP="009A5814">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505FD6B2" w14:textId="04D2D09E" w:rsidR="007F4BB4" w:rsidRPr="0071568E" w:rsidRDefault="00424CDD" w:rsidP="009A5814">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Key Points to Know About</w:t>
       </w:r>
       <w:r w:rsidR="007F4BB4" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mitochondrial Replacement Therapy, Biology Meets the Future, Union </w:t>
       </w:r>
@@ -15284,50 +15568,51 @@
         </w:rPr>
         <w:t>, November 20, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B3DA1F" w14:textId="77777777" w:rsidR="00147813" w:rsidRPr="0071568E" w:rsidRDefault="00147813" w:rsidP="00DA7B47">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3059B765" w14:textId="68BE4D99" w:rsidR="0090558F" w:rsidRPr="0071568E" w:rsidRDefault="0090558F" w:rsidP="00DA7B47">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Research Ethics and Law, University of South Florida Office of Research Integrity and Compliance Fall Workshop, </w:t>
       </w:r>
       <w:r w:rsidR="007E3532" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>November 4,</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="007E3532" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56F7914F" w14:textId="77777777" w:rsidR="0090558F" w:rsidRPr="0071568E" w:rsidRDefault="0090558F" w:rsidP="00DA7B47">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
@@ -15364,1308 +15649,1308 @@
         </w:rPr>
         <w:t>, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061F8032" w14:textId="77777777" w:rsidR="00DA7B47" w:rsidRPr="0071568E" w:rsidRDefault="00DA7B47" w:rsidP="00F46693">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="548D4336" w14:textId="0185BED5" w:rsidR="00E7779C" w:rsidRPr="0071568E" w:rsidRDefault="00E7779C" w:rsidP="00F46693">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ethical Issues in Guardianship and Supported Decision-making, Florida State Guardianship Association Annual Conference, Orlando, Florida, July 24, 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8795EB" w14:textId="77777777" w:rsidR="00E7779C" w:rsidRPr="0071568E" w:rsidRDefault="00E7779C" w:rsidP="00F46693">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D185B47" w14:textId="77777777" w:rsidR="00E7779C" w:rsidRPr="0071568E" w:rsidRDefault="00E7779C" w:rsidP="00E7779C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lessons from the Michael Hickson Case, Florida State Guardianship Association Annual Conference, Orlando, Florida, July 24, 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ABDBA6" w14:textId="77777777" w:rsidR="00DA7B47" w:rsidRPr="0071568E" w:rsidRDefault="00DA7B47" w:rsidP="00E7779C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0835C350" w14:textId="7AC957C2" w:rsidR="00F46693" w:rsidRPr="0071568E" w:rsidRDefault="00F46693" w:rsidP="00F46693">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Addressing the Problem of Brain Death Misdiagnosis, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Advent Health Medical Ethics Committee, Tampa, Florida, June 11, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="007A78A5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Tampa, Carrollwood, and Sebring locations).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC8A43D" w14:textId="77777777" w:rsidR="0021054A" w:rsidRPr="0071568E" w:rsidRDefault="0021054A" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC3651C" w14:textId="3DC0F01F" w:rsidR="00F171D4" w:rsidRPr="0071568E" w:rsidRDefault="00F171D4" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Harms of Expanding Physician Assisted Suicide, American Society of Law, Medicine and Ethics Annual Health Law Professors Conference, </w:t>
+      </w:r>
+      <w:r w:rsidR="008621DE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Boston University School of Law, Boston, Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, June </w:t>
+      </w:r>
+      <w:r w:rsidR="00520D1A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008621DE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8A63C3" w14:textId="77777777" w:rsidR="00F171D4" w:rsidRPr="0071568E" w:rsidRDefault="00F171D4" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4BD4C1" w14:textId="3E848CEC" w:rsidR="00B92D53" w:rsidRPr="0071568E" w:rsidRDefault="0021054A" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What Clinicians Should Know About </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D53" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Immigration</w:t>
+      </w:r>
+      <w:r w:rsidR="00D235DD" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Health, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4BC9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Healthy Start Coalition of Hillsborough County,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE07FC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tampa, Florida,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4BC9" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 24, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5076D6" w14:textId="77777777" w:rsidR="00B92D53" w:rsidRPr="0071568E" w:rsidRDefault="00B92D53" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0305C48A" w14:textId="0CBB9A7B" w:rsidR="00FA18D8" w:rsidRPr="0071568E" w:rsidRDefault="00FA18D8" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demanding or Dodging Death: Reconciling Inconsistencies in Medicine, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9346C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Law, Ethics and Public Policy </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4641D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Symposium, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notre Dame </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB675E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>School of Law</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12654" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A25274" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">South Bend, Indiana, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12654" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>April 11, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00193A12" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C384969" w14:textId="77777777" w:rsidR="00FA29F5" w:rsidRPr="0071568E" w:rsidRDefault="00FA29F5" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595151B6" w14:textId="5041E888" w:rsidR="00FA29F5" w:rsidRPr="0071568E" w:rsidRDefault="0021054A" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>How Distorting Asylum Law Affects Health and Safety at the Border</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA29F5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Health Law Society, Notre Dame School of Law, South Bend, Indiana, April 10, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ABAA6C" w14:textId="77777777" w:rsidR="00FA18D8" w:rsidRPr="0071568E" w:rsidRDefault="00FA18D8" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC4FAB3" w14:textId="2574DB7D" w:rsidR="0069659D" w:rsidRPr="0071568E" w:rsidRDefault="0069659D" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Panelist,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4641D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Leading the Charge: Women in Leadership, USF Women in Leadership and Philanthropy, March 7, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BECED1" w14:textId="77777777" w:rsidR="0069659D" w:rsidRPr="0071568E" w:rsidRDefault="0069659D" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182EF1C9" w14:textId="25D27427" w:rsidR="00C74E64" w:rsidRPr="0071568E" w:rsidRDefault="00C74E64" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legal and Ethical Considerations for Artificial Intelligence in Cancer Care, Robert Gillies Machine Learning </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE01D4" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Moffitt Cancer Center, November 15, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B73DC59" w14:textId="77777777" w:rsidR="00C74E64" w:rsidRPr="0071568E" w:rsidRDefault="00C74E64" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17881419" w14:textId="62EF8CCA" w:rsidR="0087331F" w:rsidRPr="0071568E" w:rsidRDefault="0087331F" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>The Problem with Using Medical Boards to Regulate Misinformation, Medical Association of Georgia and American Academy of Legal Medicine Conference, Atlanta, Georgia</w:t>
+      </w:r>
+      <w:r w:rsidR="00536055" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Virtual]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, October 11, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B80153" w14:textId="77777777" w:rsidR="0087331F" w:rsidRPr="0071568E" w:rsidRDefault="0087331F" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19449726" w14:textId="76E840DE" w:rsidR="0087331F" w:rsidRPr="0071568E" w:rsidRDefault="0087331F" w:rsidP="0087331F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Research Ethics</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9401E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Law, University of South Florida Office of Research Integrity and Compliance Fall Workshop</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74E64" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, September 19, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646F52BA" w14:textId="77777777" w:rsidR="0087331F" w:rsidRPr="0071568E" w:rsidRDefault="0087331F" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737302C3" w14:textId="4294E057" w:rsidR="0061467C" w:rsidRPr="0071568E" w:rsidRDefault="0061467C" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Problem with Using Medical Boards to Regulate Misinformation, American Society of Law, Medicine and Ethics Annual Health Law Professors Conference, Beasley School of Law, Temple University, Philadelphia, Pennsylvania, June </w:t>
+      </w:r>
+      <w:r w:rsidR="00326832" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D459B05" w14:textId="77777777" w:rsidR="00AB3C34" w:rsidRPr="0071568E" w:rsidRDefault="00AB3C34" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184CAD63" w14:textId="1F792174" w:rsidR="00AB3C34" w:rsidRPr="0071568E" w:rsidRDefault="00E82F3E" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Moderator, Ethical Challenges in Healthcare Leadership, American College of Healthcare Executives</w:t>
+      </w:r>
+      <w:r w:rsidR="00326832" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Tampa, Florida,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May 29, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3DD752" w14:textId="77777777" w:rsidR="0061467C" w:rsidRPr="0071568E" w:rsidRDefault="0061467C" w:rsidP="007111B5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534F11AE" w14:textId="77777777" w:rsidR="007111B5" w:rsidRPr="0071568E" w:rsidRDefault="007111B5" w:rsidP="008256D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questioning a Proxy/Surrogate’s Judgment or Capacity, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Advent Health Medical Ethics Committee, Tampa, Florida [Virtual], March 6, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B66316E" w14:textId="77777777" w:rsidR="007111B5" w:rsidRPr="0071568E" w:rsidRDefault="007111B5" w:rsidP="008256D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A830E0C" w14:textId="77777777" w:rsidR="007111B5" w:rsidRPr="0071568E" w:rsidRDefault="007111B5" w:rsidP="008256D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Questioning a Proxy/Surrogate’s Judgment or Capacity, Palliative Care Friday Chalk Talk, Advocate Health Care, Milwaukee, Wisconsin [Virtual], March 1, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BEA7F8" w14:textId="77777777" w:rsidR="007111B5" w:rsidRPr="0071568E" w:rsidRDefault="007111B5" w:rsidP="008256D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D3EA51E" w14:textId="77777777" w:rsidR="008256D3" w:rsidRPr="0071568E" w:rsidRDefault="008256D3" w:rsidP="008256D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guiding Principles in Public Health Law &amp; Ethics, </w:t>
+      </w:r>
+      <w:r w:rsidR="00167994" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Executive Leadership Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Florida Department of Health, Tallahassee, Florida [Virtual], December 7, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27514971" w14:textId="77777777" w:rsidR="008256D3" w:rsidRPr="0071568E" w:rsidRDefault="008256D3" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747B29D9" w14:textId="77777777" w:rsidR="009D120C" w:rsidRPr="0071568E" w:rsidRDefault="009D120C" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsible Conduct of Research, Sunshine </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37D42" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Education and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Prevention Research Center, University of South Florida College of Public Health, October 19, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340153B5" w14:textId="77777777" w:rsidR="009D120C" w:rsidRPr="0071568E" w:rsidRDefault="009D120C" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F5138E" w14:textId="77777777" w:rsidR="00B93B27" w:rsidRPr="0071568E" w:rsidRDefault="00D43D1F" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medical Decision-making for Prisoners, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93B27" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palliative Care </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0757E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Friday </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93B27" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chalk Talk, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D120C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advocate Health Care, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Milwaukee, Wisconsin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0757E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Virtual]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93B27" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>October 6, 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5141" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FC0F65" w14:textId="77777777" w:rsidR="009F6D60" w:rsidRPr="0071568E" w:rsidRDefault="009F6D60" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE7633E" w14:textId="77777777" w:rsidR="009F6D60" w:rsidRPr="0071568E" w:rsidRDefault="009F6D60" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Panelist: Legal and Ethical Issues with AI/ML in Healthcare, Artificial Intelligence + X Symposium, University of South Florida, September 29, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D71B4A" w14:textId="77777777" w:rsidR="00B93B27" w:rsidRPr="0071568E" w:rsidRDefault="00B93B27" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273EB097" w14:textId="77777777" w:rsidR="00DD2EEF" w:rsidRPr="0071568E" w:rsidRDefault="00DD2EEF" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Panelist</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6D60" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0067020D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SB 17</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37D42" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0067020D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>8 Immigration and Healthcare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Navigating and Knowing Your Rights: El Poder Latino, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>University of South Florida, Tampa, Florida, September 20, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B094801" w14:textId="77777777" w:rsidR="00DD2EEF" w:rsidRPr="0071568E" w:rsidRDefault="00DD2EEF" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1C1C37" w14:textId="77777777" w:rsidR="00DE5E5B" w:rsidRPr="0071568E" w:rsidRDefault="00DE5E5B" w:rsidP="00DE5E5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artificial Intelligence and Machine Learning: Ethics and the Impact to the Physician-Patient Relationship, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Advent Health Medical Ethics Committee, Tampa, Florida [Virtual], September 13, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37733941" w14:textId="77777777" w:rsidR="00DE5E5B" w:rsidRPr="0071568E" w:rsidRDefault="00DE5E5B" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A685332" w14:textId="77777777" w:rsidR="008E6A28" w:rsidRPr="0071568E" w:rsidRDefault="008E6A28" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Legal and Ethical Issues Associated with Artificial Intelligence/Machine Learning in Healthcare, American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference, University of Maryland School of Law School of Law, Baltimore, Maryland, June 9, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4C842C" w14:textId="77777777" w:rsidR="008E6A28" w:rsidRPr="0071568E" w:rsidRDefault="008E6A28" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6577721C" w14:textId="77777777" w:rsidR="00AC5ADD" w:rsidRPr="0071568E" w:rsidRDefault="00AC5ADD" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Panelist</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6D60" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ancestry, Genetics and Ethics, “I Belong” Diversity Week, University of South Florida, Tampa, Florida, April 20, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32618C31" w14:textId="77777777" w:rsidR="00AC5ADD" w:rsidRPr="0071568E" w:rsidRDefault="00AC5ADD" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634BFC7B" w14:textId="77777777" w:rsidR="009D6472" w:rsidRPr="0071568E" w:rsidRDefault="009D6472" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Ethics for Public Health Professionals, USF College of Public Health Professional Engagement Network, Tampa, Florida, March 23, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7521DBDD" w14:textId="77777777" w:rsidR="009D6472" w:rsidRPr="0071568E" w:rsidRDefault="009D6472" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFC9DAE" w14:textId="77777777" w:rsidR="00490A77" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00490A77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Guiding Principles in Public Health Law &amp; Ethics, Florida Public Health Association Workforce Development Training, Alachua, Florida [Virtual], February 27, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C39E15F" w14:textId="77777777" w:rsidR="00490A77" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00101626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4387C617" w14:textId="77777777" w:rsidR="00490A77" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00101626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guiding Principles in Public Health Law &amp; Ethics, </w:t>
+      </w:r>
+      <w:r w:rsidR="00167994" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Executive Leadership Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Florida Department of Health, Tallahassee, Florida [Virtual], February 16, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC72C42" w14:textId="77777777" w:rsidR="00490A77" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00101626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F9B9E4" w14:textId="77777777" w:rsidR="00101626" w:rsidRPr="0071568E" w:rsidRDefault="00490A77" w:rsidP="00101626">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00101626" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edical Decision-making When the Patient is a Prisoner, </w:t>
+      </w:r>
+      <w:r w:rsidR="00101626" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Advent Health Medical Ethics Committee, Tampa, Florida [Virtual], December 14, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685D3877" w14:textId="77777777" w:rsidR="00101626" w:rsidRPr="0071568E" w:rsidRDefault="00101626" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4C28DC" w14:textId="77777777" w:rsidR="00D11D60" w:rsidRPr="0071568E" w:rsidRDefault="00D11D60" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida Health and Education Law Update, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk136612035"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Healthy Start Coalition of Hillsborough County</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, Tampa, Florida [Virtual], July 21, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C874E3" w14:textId="77777777" w:rsidR="00D11D60" w:rsidRPr="0071568E" w:rsidRDefault="00D11D60" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C38F0B3" w14:textId="77777777" w:rsidR="000F3CCA" w:rsidRPr="0071568E" w:rsidRDefault="000F3CCA" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Eight Strategies to Engineer Acceptance of Human Germline Modifications, American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference, Arizona State University School of Law, Phoenix, Arizona, June 2, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F76BA65" w14:textId="77777777" w:rsidR="000F3CCA" w:rsidRPr="0071568E" w:rsidRDefault="000F3CCA" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D9BDD0" w14:textId="77777777" w:rsidR="00411776" w:rsidRPr="0071568E" w:rsidRDefault="00411776" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legal and Ethical Issues Associated with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA732C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Artificial Intelligence/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Machine Learning in Healthcare, Moffitt Cancer Center, Tampa, Florida, March 29, 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with student Valerie Nemov)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245397A0" w14:textId="77777777" w:rsidR="001947E6" w:rsidRPr="0071568E" w:rsidRDefault="001947E6" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EC9E68" w14:textId="77777777" w:rsidR="001947E6" w:rsidRPr="0071568E" w:rsidRDefault="001947E6" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Adolescent Health Law and the Parental Bill of Rights Act, Healthy Start Coalition of Hillsborough County, Tampa, Florida [Virtual], January 27, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5185C7FC" w14:textId="77777777" w:rsidR="00411776" w:rsidRPr="0071568E" w:rsidRDefault="00411776" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1455DDF9" w14:textId="77777777" w:rsidR="00411776" w:rsidRPr="0071568E" w:rsidRDefault="00411776" w:rsidP="00DB74FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ethical Issues in Guardianship and Supported Decision-making, Florida State Guardianship Association Annual Conference, Orlando, Florida, July 24, 2025. </w:t>
-[...1255 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Managing Conflicts of Interest and Business Relationships in Healthcare, </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Advent Health Medical Ethics Committee, Tampa, Florida [Virtual], January 12, 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D31619D" w14:textId="77777777" w:rsidR="00411776" w:rsidRPr="0071568E" w:rsidRDefault="00411776" w:rsidP="00DB74FC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A7A9ACE" w14:textId="77777777" w:rsidR="00411776" w:rsidRPr="0071568E" w:rsidRDefault="00411776" w:rsidP="00DB74FC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
@@ -17488,50 +17773,51 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6652B04B" w14:textId="77777777" w:rsidR="002A1A63" w:rsidRPr="0071568E" w:rsidRDefault="002A1A63" w:rsidP="0035226B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Treating for Two: Addressing Gaps in Maternal Substance Abuse Treatment Law, American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference, June 5, 2020 [</w:t>
       </w:r>
       <w:r w:rsidR="00DA7294" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Accepted, c</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>onference cancelled due to SARS-CoV-2/COVID-19].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D422DAD" w14:textId="77777777" w:rsidR="002A1A63" w:rsidRPr="0071568E" w:rsidRDefault="002A1A63" w:rsidP="0035226B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -17579,929 +17865,929 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FA7E775" w14:textId="77777777" w:rsidR="0035226B" w:rsidRPr="0071568E" w:rsidRDefault="00C73F19" w:rsidP="0035226B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
+        <w:t>Sustainable</w:t>
+      </w:r>
+      <w:r w:rsidR="0035226B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vaccine Policy, </w:t>
+      </w:r>
+      <w:r w:rsidR="0035226B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Advent Health Medical Ethics Committee, Tampa, Florida, February 12</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6F61" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0035226B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576734B1" w14:textId="77777777" w:rsidR="0035226B" w:rsidRPr="0071568E" w:rsidRDefault="0035226B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5D4531" w14:textId="77777777" w:rsidR="00C31144" w:rsidRPr="0071568E" w:rsidRDefault="00C31144" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principles of Public Health Law and Ethics for Public Health Professionals, </w:t>
+      </w:r>
+      <w:r w:rsidR="00167994" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Executive Leadership Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Florida Department of Health, Tallahassee, Florida, </w:t>
+      </w:r>
+      <w:r w:rsidR="0004653D" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>December 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2075E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3428F0" w14:textId="77777777" w:rsidR="00C31144" w:rsidRPr="0071568E" w:rsidRDefault="00C31144" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62136B9B" w14:textId="77777777" w:rsidR="001E2A2B" w:rsidRPr="0071568E" w:rsidRDefault="001E2A2B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Liability and Risk Management for Treating Patients with Opioid Use Disorder, Hillsborough County Bar Association Health Law Continuing Legal Education, Tampa, Florida,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2075E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>November 20, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E141338" w14:textId="77777777" w:rsidR="001E2A2B" w:rsidRPr="0071568E" w:rsidRDefault="001E2A2B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03321321" w14:textId="77777777" w:rsidR="001E2A2B" w:rsidRPr="0071568E" w:rsidRDefault="001E2A2B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panelist, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2075E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>An Interprofessional Response to t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Opioid Crisis, USF Health Annual Interprofessional Education Day, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B68B3" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tampa, Florida, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>November 13, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33148CEA" w14:textId="77777777" w:rsidR="001E2A2B" w:rsidRPr="0071568E" w:rsidRDefault="001E2A2B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366EC221" w14:textId="77777777" w:rsidR="001E2A2B" w:rsidRPr="0071568E" w:rsidRDefault="001E2A2B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Treating Adolescents: What Providers Should Know About Florida Law, Advent Health Medical Ethics Committee, Tampa, Florida, October</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2A4F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, 2019 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>with students Morgan Cardon and Chelsea Walker</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2A4F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521A43A7" w14:textId="77777777" w:rsidR="001E2A2B" w:rsidRPr="0071568E" w:rsidRDefault="001E2A2B" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A24B70" w14:textId="77777777" w:rsidR="00CA37F8" w:rsidRPr="0071568E" w:rsidRDefault="00D429DA" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Resolving Physician – Parent Dispute</w:t>
+      </w:r>
+      <w:r w:rsidR="0045760B" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>s Involving Pediatric Patients,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Advent Health Medical Ethics Committee, Tampa, Florida, July 10, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7134E57F" w14:textId="77777777" w:rsidR="00D429DA" w:rsidRPr="0071568E" w:rsidRDefault="00D429DA" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155522DD" w14:textId="77777777" w:rsidR="00CA37F8" w:rsidRPr="0071568E" w:rsidRDefault="00CA37F8" w:rsidP="00CA37F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Questioning</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medication Assisted Treatment,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference, Chicago, Illinois, June </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17E6C" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E273726" w14:textId="77777777" w:rsidR="00CA37F8" w:rsidRPr="0071568E" w:rsidRDefault="00CA37F8" w:rsidP="00CA37F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417B95DB" w14:textId="77777777" w:rsidR="00CA37F8" w:rsidRPr="0071568E" w:rsidRDefault="00CA37F8" w:rsidP="00CA37F8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Princ</w:t>
+      </w:r>
+      <w:r w:rsidR="0043462E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>ples of Public Health Law and Ethics fo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r Public Health Professionals, </w:t>
+      </w:r>
+      <w:r w:rsidR="00167994" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Executive Leadership Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Florida Department of Health, Tallahassee, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>February 14, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D30BF83" w14:textId="77777777" w:rsidR="00E15B07" w:rsidRPr="0071568E" w:rsidRDefault="00E15B07" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122FCCF9" w14:textId="77777777" w:rsidR="00E15B07" w:rsidRPr="0071568E" w:rsidRDefault="00E15B07" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Building Medical Ethics Capacity at Florida Hospital- Tampa, USF College of Public Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00501D75" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Community En</w:t>
+      </w:r>
+      <w:r w:rsidR="002560C6" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00501D75" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>agement Year in Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tampa, Florida,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> December 13, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED731C4" w14:textId="77777777" w:rsidR="00E15B07" w:rsidRPr="0071568E" w:rsidRDefault="00E15B07" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309D06B8" w14:textId="77777777" w:rsidR="00E15B07" w:rsidRPr="0071568E" w:rsidRDefault="00E15B07" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Clinical Practice Guide: What Providers Should Know About Emerging Genomic</w:t>
+      </w:r>
+      <w:r w:rsidR="009A31CC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A31CC" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Technology</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Florida Hospital Medical Ethics Committee, Tampa, Florida, December 12, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13178482" w14:textId="77777777" w:rsidR="0094402C" w:rsidRPr="0071568E" w:rsidRDefault="0094402C" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08432388" w14:textId="77777777" w:rsidR="0094402C" w:rsidRPr="0071568E" w:rsidRDefault="0094402C" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digging for the Truth: Decoding Politicized </w:t>
+      </w:r>
+      <w:r w:rsidR="007F109E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Health Information, USF College of Public Health P</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>rofessional Engagement Network, Tampa, Florida,</w:t>
+      </w:r>
+      <w:r w:rsidR="007F109E" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> October 23, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B6C3A5" w14:textId="77777777" w:rsidR="008B6234" w:rsidRPr="0071568E" w:rsidRDefault="008B6234" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087C3D01" w14:textId="77777777" w:rsidR="008B6234" w:rsidRPr="0071568E" w:rsidRDefault="008B6234" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Can We Rely on Mitochondrial Replacement Therapy to Cure Dis</w:t>
+      </w:r>
+      <w:r w:rsidR="00931855" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>ease and Tr</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>eat Infertility?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Perinatal Research Seminar, Tampa General Hospital, Tampa, Florida, September 19, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213CFB59" w14:textId="77777777" w:rsidR="00B25D42" w:rsidRPr="0071568E" w:rsidRDefault="00B25D42" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8350B6" w14:textId="77777777" w:rsidR="00486065" w:rsidRPr="0071568E" w:rsidRDefault="00486065" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Futility and Medical</w:t>
+      </w:r>
+      <w:r w:rsidR="0015272F" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>ly Nonbeneficial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interventions in Florida: Process Based Resolution, Florida Hospital Medical Ethics Committee, Tampa, Florida, June 13, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BC259E" w14:textId="77777777" w:rsidR="00B03EA0" w:rsidRPr="0071568E" w:rsidRDefault="00B03EA0" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FBED86" w14:textId="77777777" w:rsidR="00B25D42" w:rsidRPr="0071568E" w:rsidRDefault="00B25D42" w:rsidP="00255FCD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Roundup Litigation: Usi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>ng Discovery to Dissolve Doubt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Society of Law, Medicine and Ethics, Annual Health Law Professors Conference, Cleveland, Ohio, June </w:t>
+      </w:r>
+      <w:r w:rsidR="00486065" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D40054" w14:textId="77777777" w:rsidR="00962EC4" w:rsidRPr="0071568E" w:rsidRDefault="00962EC4" w:rsidP="00955793">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1D5768" w14:textId="77777777" w:rsidR="008E0074" w:rsidRPr="0071568E" w:rsidRDefault="003C6A98" w:rsidP="00955793">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Parsing Out the</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0074" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Hope from the Hype in Genomics,</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0074" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Carol Carfang Nursing and Healthcare Ethics Conference, </w:t>
+      </w:r>
+      <w:r w:rsidR="00795DDE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duquesne University, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0074" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clearwater, Florida, March </w:t>
+      </w:r>
+      <w:r w:rsidR="00795DDE" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0074" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AEEFCC" w14:textId="77777777" w:rsidR="00795DDE" w:rsidRPr="0071568E" w:rsidRDefault="00795DDE" w:rsidP="00955793">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703235BB" w14:textId="77777777" w:rsidR="00955793" w:rsidRPr="0071568E" w:rsidRDefault="00955793" w:rsidP="00955793">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Sustainable</w:t>
-[...876 lines deleted...]
-        </w:rPr>
         <w:t>Engineering Our Extinction? Treating Infertili</w:t>
       </w:r>
       <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ty </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>With</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B03EA0" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Germline Modifications,</w:t>
       </w:r>
@@ -18602,51 +18888,50 @@
     <w:p w14:paraId="78F7A546" w14:textId="77777777" w:rsidR="00ED6172" w:rsidRPr="0071568E" w:rsidRDefault="00ED6172" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F8C6797" w14:textId="77777777" w:rsidR="00ED6172" w:rsidRPr="0071568E" w:rsidRDefault="00ED6172" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Justice and Managed Care, Florida Hospital Medical Ethics Committee, Tampa, Florida</w:t>
       </w:r>
       <w:r w:rsidR="009A31CC" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> June 14, 2017.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586EDAC1" w14:textId="77777777" w:rsidR="00904AD5" w:rsidRPr="0071568E" w:rsidRDefault="00904AD5" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="28"/>
@@ -20822,51 +21107,50 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EA45B09" w14:textId="150BB809" w:rsidR="00084465" w:rsidRPr="0071568E" w:rsidRDefault="00084465" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Amendment 3 and Recreational Marijuana, October 2024. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:kern w:val="28"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=-mHxPt7L9bU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4096BC70" w14:textId="77777777" w:rsidR="00084465" w:rsidRPr="0071568E" w:rsidRDefault="00084465" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -21565,50 +21849,51 @@
     </w:p>
     <w:p w14:paraId="762B0293" w14:textId="77777777" w:rsidR="00EB41D9" w:rsidRPr="0071568E" w:rsidRDefault="00EB41D9" w:rsidP="0048676E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A28BAA4" w14:textId="6323F997" w:rsidR="00EE1657" w:rsidRPr="0071568E" w:rsidRDefault="00546135" w:rsidP="0048676E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Research Ethics for Maternal &amp; Child Health, University of South Florida College of Public Health, January 28, 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277D3506" w14:textId="77777777" w:rsidR="00827529" w:rsidRPr="0071568E" w:rsidRDefault="00827529" w:rsidP="00310DC0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01997768" w14:textId="505351FD" w:rsidR="00310DC0" w:rsidRPr="0071568E" w:rsidRDefault="00310DC0" w:rsidP="00310DC0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -22282,50 +22567,51 @@
     </w:p>
     <w:p w14:paraId="31819FE5" w14:textId="77777777" w:rsidR="006B7ECD" w:rsidRPr="0071568E" w:rsidRDefault="006B7ECD" w:rsidP="00DB0674">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DFD77A" w14:textId="77777777" w:rsidR="006B7ECD" w:rsidRPr="0071568E" w:rsidRDefault="006B7ECD" w:rsidP="006B7ECD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Genomics and Public Health Ethics, University of South Florida College of Public Health, </w:t>
       </w:r>
       <w:r w:rsidR="0048676E" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>January</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 25, 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5A4182" w14:textId="77777777" w:rsidR="006B7ECD" w:rsidRPr="0071568E" w:rsidRDefault="006B7ECD" w:rsidP="00DB0674">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
@@ -22391,571 +22677,571 @@
     </w:p>
     <w:p w14:paraId="14AC8793" w14:textId="77777777" w:rsidR="00DB0674" w:rsidRPr="0071568E" w:rsidRDefault="00DB0674" w:rsidP="00DB0674">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39D9D889" w14:textId="77777777" w:rsidR="00DB0674" w:rsidRPr="0071568E" w:rsidRDefault="00DB0674" w:rsidP="00DB0674">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">What is Public Health and Health </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Law?,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Great American Teach In, Turner-Bartels K-8 School, November 17, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7554DA34" w14:textId="77777777" w:rsidR="00DB0674" w:rsidRPr="0071568E" w:rsidRDefault="00DB0674" w:rsidP="00C61145">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5344064F" w14:textId="77777777" w:rsidR="00C61145" w:rsidRPr="0071568E" w:rsidRDefault="00C61145" w:rsidP="00C61145">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Human Subjects Research Law, University of South Florida College of Public Health, September 9, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B2E3A1" w14:textId="77777777" w:rsidR="00C61145" w:rsidRPr="0071568E" w:rsidRDefault="00C61145" w:rsidP="00476593">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D39D03" w14:textId="77777777" w:rsidR="00EB4935" w:rsidRPr="0071568E" w:rsidRDefault="00EB4935" w:rsidP="00476593">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Systems of Law Affecting Healthcare Providers: Understanding Elements of Negligence and Malpractice, University of South Florida Morsani College of Medicine Physician Assistant Program, June 23, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413B49F1" w14:textId="77777777" w:rsidR="006636DE" w:rsidRPr="0071568E" w:rsidRDefault="006636DE" w:rsidP="00476593">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A9071D4" w14:textId="77777777" w:rsidR="006636DE" w:rsidRPr="0071568E" w:rsidRDefault="006636DE" w:rsidP="006636DE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Medical Ethics Law for New Physicians, University of South Florida Morsani College of Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="00410129" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Medicine and Education Scholarly Concentration)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, March 28, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326B8C3C" w14:textId="77777777" w:rsidR="00EB4935" w:rsidRPr="0071568E" w:rsidRDefault="00EB4935" w:rsidP="00476593">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62EFB8CE" w14:textId="77777777" w:rsidR="00476593" w:rsidRPr="0071568E" w:rsidRDefault="00476593" w:rsidP="00476593">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Health Ethics for Maternal &amp; Child Health, University of South Florida College of Public Health, </w:t>
+      </w:r>
+      <w:r w:rsidR="00230CC8" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>February 16, 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21919CF7" w14:textId="77777777" w:rsidR="00476593" w:rsidRPr="0071568E" w:rsidRDefault="00476593" w:rsidP="009F7471">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3F794F" w14:textId="77777777" w:rsidR="009F7471" w:rsidRPr="0071568E" w:rsidRDefault="009F7471" w:rsidP="009F7471">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is Public Health and Health </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Law?,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Great American Teach In, Turner-Bartels K-8 School, November 18, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201DB3C7" w14:textId="77777777" w:rsidR="009F7471" w:rsidRPr="0071568E" w:rsidRDefault="009F7471" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E86983C" w14:textId="77777777" w:rsidR="00F30AA4" w:rsidRPr="0071568E" w:rsidRDefault="00F30AA4" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Vaccine Law and Policy, University of South Florida College of Public Health, October 5, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8AFF73" w14:textId="77777777" w:rsidR="00F30AA4" w:rsidRPr="0071568E" w:rsidRDefault="00F30AA4" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B76CDD1" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0071568E" w:rsidRDefault="00F370D5" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Human Subjects Research Law, University of South Florida College of Public Health, September 9, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C2D2A0" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0071568E" w:rsidRDefault="00F370D5" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2816F5CE" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0071568E" w:rsidRDefault="00F370D5" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Human Subjects Research Law, University of South Florida College of Public Health, September 3, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E0A3B9" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0071568E" w:rsidRDefault="00F370D5" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF5B96A" w14:textId="77777777" w:rsidR="00936279" w:rsidRPr="0071568E" w:rsidRDefault="00936279" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Reducing Health Inequities Through Policy, University of South Florida College of Public Health, August 9, 2021 [designed for online course content].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD6DCBF" w14:textId="77777777" w:rsidR="00936279" w:rsidRPr="0071568E" w:rsidRDefault="00936279" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DF3892" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0071568E" w:rsidRDefault="00F370D5" w:rsidP="00F370D5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Systems of Law Affecting Healthcare Providers: Understanding Elements of Negligence and Malpractice, University of South Florida Morsani College of Medicine Physician Assistant Program, August 2, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738A00D1" w14:textId="77777777" w:rsidR="00F370D5" w:rsidRPr="0071568E" w:rsidRDefault="00F370D5" w:rsidP="00F32557">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104E5295" w14:textId="77777777" w:rsidR="00F32557" w:rsidRPr="0071568E" w:rsidRDefault="00F32557" w:rsidP="00F32557">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>HIPAA and Occupational Risk, University of South Florida College of Public Health, April 23, 2021 [designed for online course content].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C2CCF6" w14:textId="77777777" w:rsidR="00B1313E" w:rsidRPr="0071568E" w:rsidRDefault="00B1313E" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773DC0FF" w14:textId="77777777" w:rsidR="00F32557" w:rsidRPr="0071568E" w:rsidRDefault="00F32557" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Organizational and Professional Ethics in Public Health, University of South Florida College of Public Health, April 23, 2021 [designed for online course content].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1721E95B" w14:textId="77777777" w:rsidR="00F32557" w:rsidRPr="0071568E" w:rsidRDefault="00F32557" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B01FF22" w14:textId="77777777" w:rsidR="00B1313E" w:rsidRPr="0071568E" w:rsidRDefault="00F32557" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Responsible Conduct of Research and IRBs, University of South Florida College of Public Health, April 23, 2021 [designed for online course content].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A5823B" w14:textId="77777777" w:rsidR="00B1313E" w:rsidRPr="0071568E" w:rsidRDefault="00B1313E" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76820B30" w14:textId="77777777" w:rsidR="00C002B6" w:rsidRPr="0071568E" w:rsidRDefault="00C002B6" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Ethics for Maternal</w:t>
+      </w:r>
+      <w:r w:rsidR="00194AA5" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Child Health, University of South Florida College of Public Health, </w:t>
+      </w:r>
+      <w:r w:rsidR="00395A31" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>March 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F43701" w14:textId="77777777" w:rsidR="00C002B6" w:rsidRPr="0071568E" w:rsidRDefault="00C002B6" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EF2A42" w14:textId="77777777" w:rsidR="00C002B6" w:rsidRPr="0071568E" w:rsidRDefault="00C002B6" w:rsidP="00C002B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health Genomics and Ethics, University of South Florida College of Public Health, January 27, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5634FA6B" w14:textId="77777777" w:rsidR="00C002B6" w:rsidRPr="0071568E" w:rsidRDefault="00C002B6" w:rsidP="00B22802">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4977CFE9" w14:textId="77777777" w:rsidR="00B22802" w:rsidRPr="0071568E" w:rsidRDefault="00B22802" w:rsidP="00B22802">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">What is Public Health and Health </w:t>
-[...518 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">What is Public Health and Health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Law?,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Great American Teach In, Turner-Bartels K-8 School, November 19, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146FECD9" w14:textId="77777777" w:rsidR="00B22802" w:rsidRPr="0071568E" w:rsidRDefault="00B22802" w:rsidP="00D57C70">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -24049,51 +24335,148 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="3DC34613">
           <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FF6647" w14:textId="77777777" w:rsidR="003C44C8" w:rsidRPr="0071568E" w:rsidRDefault="003C44C8" w:rsidP="003F7D21">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26036CFD" w14:textId="0AD4332D" w:rsidR="00E03437" w:rsidRPr="0071568E" w:rsidRDefault="00D63167" w:rsidP="003F7D21">
+    <w:p w14:paraId="5E64C0E1" w14:textId="32BE006D" w:rsidR="00A52007" w:rsidRDefault="00841E74" w:rsidP="003F7D21">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DNR Orders and Medically Nonbeneficial Treatment: Model Laws and </w:t>
+      </w:r>
+      <w:r w:rsidR="0084437A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>Legislative Brief</w:t>
+      </w:r>
+      <w:r w:rsidR="0084437A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Consultation and Legislative Materia</w:t>
+      </w:r>
+      <w:r w:rsidR="0084437A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ls</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simon’s Law, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>May</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254B96F9" w14:textId="77777777" w:rsidR="00A52007" w:rsidRDefault="00A52007" w:rsidP="003F7D21">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26036CFD" w14:textId="5A485E04" w:rsidR="00E03437" w:rsidRPr="0071568E" w:rsidRDefault="00D63167" w:rsidP="003F7D21">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Evaluating Capacity and</w:t>
       </w:r>
       <w:r w:rsidR="00E03437" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> End of Life Treatment in Florida, Consultation and Memoranda, Advent Health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E03437" w:rsidRPr="0071568E">
         <w:rPr>
@@ -24612,50 +24995,51 @@
     </w:p>
     <w:p w14:paraId="0FE00A40" w14:textId="77777777" w:rsidR="00DF2B81" w:rsidRPr="0071568E" w:rsidRDefault="00DF2B81" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20F5F592" w14:textId="77777777" w:rsidR="007D46D8" w:rsidRPr="0071568E" w:rsidRDefault="00DF2B81" w:rsidP="007D46D8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pharmacogenomics and P</w:t>
       </w:r>
       <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ersonalized Medicine</w:t>
       </w:r>
       <w:r w:rsidR="00781BE3" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Law and Policy</w:t>
       </w:r>
       <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in France,</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
@@ -24809,58 +25193,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Using </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Electronic Health Records f</w:t>
       </w:r>
       <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">or Clinical Care and Research, </w:t>
       </w:r>
       <w:r w:rsidR="00537B3D" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultation </w:t>
       </w:r>
       <w:r w:rsidR="007D46D8" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">and Database </w:t>
-[...6 lines deleted...]
-        <w:t>Development</w:t>
+        <w:t>and Database Development</w:t>
       </w:r>
       <w:r w:rsidR="00537B3D" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, Center for Law, Ethics, and Applied Research at Indiana University School of Law- Bloomington, November 2011- January 2012. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20ACFD6E" w14:textId="77777777" w:rsidR="00537B3D" w:rsidRPr="0071568E" w:rsidRDefault="00537B3D" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27831B83" w14:textId="77777777" w:rsidR="00255FCD" w:rsidRPr="0071568E" w:rsidRDefault="00255FCD" w:rsidP="00255FCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
@@ -25922,51 +26299,50 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PHC 6934 Bioethics and the Law</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ADEC7F5" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0071568E" w:rsidRDefault="004C4551" w:rsidP="00207297">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="426"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FA9E86D" w14:textId="77777777" w:rsidR="004C4551" w:rsidRPr="0071568E" w:rsidRDefault="001A12A8" w:rsidP="00733A7B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
@@ -26291,94 +26667,106 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IDH 4970 </w:t>
       </w:r>
       <w:r w:rsidR="00A32F79" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Undergraduate </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Honors Thesis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14566482" w14:textId="77777777" w:rsidR="00733A7B" w:rsidRPr="0071568E" w:rsidRDefault="00733A7B" w:rsidP="00CC31BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="515A9C67" w14:textId="78A4C88F" w:rsidR="00CC31BF" w:rsidRPr="0071568E" w:rsidRDefault="001A12A8" w:rsidP="00CC31BF">
+    <w:p w14:paraId="515A9C67" w14:textId="6FA0AA17" w:rsidR="00CC31BF" w:rsidRPr="0071568E" w:rsidRDefault="001A12A8" w:rsidP="00CC31BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Revised curriculum</w:t>
       </w:r>
       <w:r w:rsidR="00BA542A" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00CC31BF" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">aught undergraduate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CC31BF" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>course</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BA542A" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, built online instructor resources, and served as course supervisor for </w:t>
+        <w:t>, built online instructor resources, and served as course supervisor</w:t>
+      </w:r>
+      <w:r w:rsidR="004C517A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>/manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA542A" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00665687" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4-8</w:t>
       </w:r>
       <w:r w:rsidR="00BA542A" w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> sections per semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2EF8B5" w14:textId="77777777" w:rsidR="00CC31BF" w:rsidRPr="0071568E" w:rsidRDefault="00CC31BF" w:rsidP="00CC31BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5107F0B3" w14:textId="77777777" w:rsidR="00CC31BF" w:rsidRPr="0071568E" w:rsidRDefault="00A801D4" w:rsidP="00600744">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -26853,50 +27241,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, November 2016- present.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCEF8A9" w14:textId="77777777" w:rsidR="007C5C71" w:rsidRPr="0071568E" w:rsidRDefault="007C5C71" w:rsidP="007C5C71">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Co-Organizer, Annual Black Robe Day, Collaboration between USF Health and the Thirteenth Judicial Circuit of Florida, August 2017-present.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62263965" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="00204C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Volunteer teacher, Great </w:t>
       </w:r>
       <w:r w:rsidR="00376517" w:rsidRPr="0071568E">
         <w:rPr>
@@ -27055,51 +27444,50 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CC38CBE" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0071568E" w:rsidRDefault="00695B94" w:rsidP="00701C28">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Service to the University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FB16D0" w14:textId="77777777" w:rsidR="00695B94" w:rsidRPr="0071568E" w:rsidRDefault="00695B94" w:rsidP="00701C28">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="128BAAB1" w14:textId="77777777" w:rsidR="00B46087" w:rsidRPr="0071568E" w:rsidRDefault="00B46087" w:rsidP="00B46087">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
@@ -28034,50 +28422,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BE48CF4" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Reviewer, </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>American Journal of Public Health</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A00419D" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
@@ -28301,51 +28690,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>, 2019-2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53624C7F" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Certified in Public Health Review Book, </w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Author and Writing Group Member</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> for American Public Health Association, June 2017-April 2018. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1D7D5F" w14:textId="77777777" w:rsidR="004B388A" w:rsidRPr="0071568E" w:rsidRDefault="004B388A" w:rsidP="004B388A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
@@ -29115,51 +29503,59 @@
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “</w:t>
       </w:r>
       <w:r w:rsidR="00F517E0" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bill to allow option to not perform medical services</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.” CBS FOX Action News JAX Jacksonville. April 28, 2023.</w:t>
+        <w:t xml:space="preserve">.” CBS FOX Action News </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>JAX Jacksonville. April 28, 2023.</w:t>
       </w:r>
       <w:r w:rsidR="00F517E0" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00F517E0" w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.actionnewsjax.com/news/local/bill-allow-option-not-perform-medical-services/c770046e-161e-4b05-b5a1-37415c461f7d/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F517E0" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -29276,60 +29672,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Television Interview. “New Executive Order to Help Lower Prescription Costs” FOX Tampa. July 8, 2022. </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="0071568E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://www.fox13news.com/news/new-executive-order-aimed-at-lowering-prescription-drug-</w:t>
-[...8 lines deleted...]
-          <w:t>prices-in-florida</w:t>
+          <w:t>https://www.fox13news.com/news/new-executive-order-aimed-at-lowering-prescription-drug-prices-in-florida</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="503BBCAD" w14:textId="59E39C46" w:rsidR="004B27F1" w:rsidRPr="0071568E" w:rsidRDefault="004B27F1" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Television Interview. “</w:t>
       </w:r>
       <w:r w:rsidR="00773160" w:rsidRPr="0071568E">
         <w:rPr>
@@ -29949,50 +30336,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Facebook Live Interview.  “The Delta Variant and Back to School for K-12.” College of Public Health Office of Constituent Engagement. July 22, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5702440A" w14:textId="77777777" w:rsidR="005D2EBC" w:rsidRPr="0071568E" w:rsidRDefault="00236688" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Television </w:t>
       </w:r>
       <w:r w:rsidR="00C83BF0" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Podcast Interview. “</w:t>
       </w:r>
       <w:r w:rsidR="005D2EBC" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unvaccinated? Your Wallet and Your Vacation May Be Cru</w:t>
       </w:r>
       <w:r w:rsidR="00BB52F5" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="005D2EBC" w:rsidRPr="0071568E">
         <w:rPr>
@@ -30174,51 +30562,50 @@
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45A8D1C1" w14:textId="77777777" w:rsidR="00950FE6" w:rsidRPr="0071568E" w:rsidRDefault="00950FE6" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Television Interview. “HIPAA and Requesting Vaccine Status.” Spectrum Bay News </w:t>
       </w:r>
       <w:r w:rsidR="00472E08" w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tampa</w:t>
       </w:r>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. May 20, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1F2736" w14:textId="77777777" w:rsidR="00B1313E" w:rsidRPr="0071568E" w:rsidRDefault="00B1313E" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
@@ -30777,50 +31164,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quoted in Print Article. “Police took a cancer-stricken toddler from his parents. Their supporters call it a ‘medical kidnapping.’” Washington Post. May 2, 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDDC147" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Television Interview. “Parents of sick toddler labeled 'missing and endangered' say he was never in danger.”  ABC Action News Tampa. May 1, 2019. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B70438A" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071568E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interviewed for Print Article. “Chemo or natural remedies? Little Noah caught in legal fight over how to treat his leukemia.” Tampa Bay Times. May 1, 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CDBE62A" w14:textId="77777777" w:rsidR="00103FCA" w:rsidRPr="0071568E" w:rsidRDefault="00103FCA" w:rsidP="00583751">
@@ -31593,51 +31981,61 @@
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>persons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00843193" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00051ACB" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>camping/encampments on public property and variation in municipal enforcement strategies.</w:t>
+        <w:t xml:space="preserve">camping/encampments on public property </w:t>
+      </w:r>
+      <w:r w:rsidR="00051ACB" w:rsidRPr="0071568E">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and variation in municipal enforcement strategies.</w:t>
       </w:r>
       <w:r w:rsidR="00731918" w:rsidRPr="0071568E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02225784" w14:textId="77777777" w:rsidR="00F1643E" w:rsidRPr="0071568E" w:rsidRDefault="00F1643E" w:rsidP="009848F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -33080,58 +33478,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="48A0F2E0" w14:textId="77777777" w:rsidR="001274DE" w:rsidRPr="0071568E" w:rsidRDefault="001274DE" w:rsidP="00255FCD">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001274DE" w:rsidRPr="0071568E" w:rsidSect="0010418C">
       <w:headerReference w:type="default" r:id="rId45"/>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B27D62D" w14:textId="77777777" w:rsidR="00B079EA" w:rsidRDefault="00B079EA" w:rsidP="00B63D8D">
+    <w:p w14:paraId="3BCF36E6" w14:textId="77777777" w:rsidR="008A063A" w:rsidRDefault="008A063A" w:rsidP="00B63D8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25B8741C" w14:textId="77777777" w:rsidR="00B079EA" w:rsidRDefault="00B079EA" w:rsidP="00B63D8D">
+    <w:p w14:paraId="38FC28BB" w14:textId="77777777" w:rsidR="008A063A" w:rsidRDefault="008A063A" w:rsidP="00B63D8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -33158,51 +33556,51 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D2A9C0D" w14:textId="77777777" w:rsidR="00EB5E9E" w:rsidRPr="00E835F1" w:rsidRDefault="00EB5E9E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E835F1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -33302,58 +33700,58 @@
     </w:r>
     <w:r w:rsidRPr="00E835F1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="46B1970F" w14:textId="77777777" w:rsidR="00C92F25" w:rsidRDefault="00C92F25" w:rsidP="00C54AB0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8565"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64D417B3" w14:textId="77777777" w:rsidR="00B079EA" w:rsidRDefault="00B079EA" w:rsidP="00B63D8D">
+    <w:p w14:paraId="088F0E3A" w14:textId="77777777" w:rsidR="008A063A" w:rsidRDefault="008A063A" w:rsidP="00B63D8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44CE9F40" w14:textId="77777777" w:rsidR="00B079EA" w:rsidRDefault="00B079EA" w:rsidP="00B63D8D">
+    <w:p w14:paraId="66C5FA43" w14:textId="77777777" w:rsidR="008A063A" w:rsidRDefault="008A063A" w:rsidP="00B63D8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DC935D5" w14:textId="2474851C" w:rsidR="001444DB" w:rsidRPr="00E835F1" w:rsidRDefault="001444DB" w:rsidP="00FB5739">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E835F1">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -36683,94 +37081,95 @@
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="558324030">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1852328676">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1237738978">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1824420670">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1705667960">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1562475516">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00144A74"/>
     <w:rsid w:val="00000B71"/>
     <w:rsid w:val="000018FE"/>
     <w:rsid w:val="00001D20"/>
     <w:rsid w:val="000029DD"/>
     <w:rsid w:val="00002D74"/>
     <w:rsid w:val="00003B62"/>
     <w:rsid w:val="00003E52"/>
     <w:rsid w:val="00004156"/>
     <w:rsid w:val="000046DD"/>
     <w:rsid w:val="00005B8C"/>
     <w:rsid w:val="00005BB0"/>
     <w:rsid w:val="00005D4F"/>
     <w:rsid w:val="00005EBD"/>
     <w:rsid w:val="0000732F"/>
     <w:rsid w:val="000110D2"/>
     <w:rsid w:val="000117E8"/>
     <w:rsid w:val="00011BCB"/>
     <w:rsid w:val="00013033"/>
     <w:rsid w:val="00013649"/>
+    <w:rsid w:val="000148BC"/>
     <w:rsid w:val="00014BF6"/>
     <w:rsid w:val="00014E5A"/>
     <w:rsid w:val="00017E03"/>
     <w:rsid w:val="00020184"/>
     <w:rsid w:val="00021472"/>
     <w:rsid w:val="000215B3"/>
     <w:rsid w:val="00022609"/>
     <w:rsid w:val="00022824"/>
     <w:rsid w:val="00023888"/>
     <w:rsid w:val="000242A9"/>
     <w:rsid w:val="00025EF7"/>
     <w:rsid w:val="00027440"/>
     <w:rsid w:val="0002768E"/>
     <w:rsid w:val="00027E7A"/>
     <w:rsid w:val="00030233"/>
     <w:rsid w:val="00030694"/>
     <w:rsid w:val="00030CC5"/>
     <w:rsid w:val="00032872"/>
     <w:rsid w:val="00037D27"/>
     <w:rsid w:val="00037E63"/>
     <w:rsid w:val="00040800"/>
     <w:rsid w:val="00042295"/>
     <w:rsid w:val="00042FF2"/>
     <w:rsid w:val="00043036"/>
     <w:rsid w:val="00043CCD"/>
@@ -36929,61 +37328,63 @@
     <w:rsid w:val="0015272F"/>
     <w:rsid w:val="0015299F"/>
     <w:rsid w:val="00152ADF"/>
     <w:rsid w:val="00153DB1"/>
     <w:rsid w:val="0015446B"/>
     <w:rsid w:val="0015472E"/>
     <w:rsid w:val="0015684C"/>
     <w:rsid w:val="00157304"/>
     <w:rsid w:val="001607BB"/>
     <w:rsid w:val="001611EA"/>
     <w:rsid w:val="00162B60"/>
     <w:rsid w:val="0016381D"/>
     <w:rsid w:val="00164056"/>
     <w:rsid w:val="0016520C"/>
     <w:rsid w:val="00165C08"/>
     <w:rsid w:val="001664B9"/>
     <w:rsid w:val="0016689E"/>
     <w:rsid w:val="00166D9F"/>
     <w:rsid w:val="00167994"/>
     <w:rsid w:val="0017019C"/>
     <w:rsid w:val="001748F0"/>
     <w:rsid w:val="00175242"/>
     <w:rsid w:val="00175C35"/>
     <w:rsid w:val="00176D5E"/>
     <w:rsid w:val="00180843"/>
+    <w:rsid w:val="00180CB6"/>
     <w:rsid w:val="00182111"/>
     <w:rsid w:val="0018223E"/>
     <w:rsid w:val="001824E8"/>
     <w:rsid w:val="00182501"/>
     <w:rsid w:val="00182E48"/>
     <w:rsid w:val="001830E9"/>
     <w:rsid w:val="00185985"/>
     <w:rsid w:val="00187483"/>
     <w:rsid w:val="00191943"/>
     <w:rsid w:val="00192C7C"/>
     <w:rsid w:val="00193A12"/>
+    <w:rsid w:val="00193D28"/>
     <w:rsid w:val="00193F2E"/>
     <w:rsid w:val="001947E6"/>
     <w:rsid w:val="00194AA5"/>
     <w:rsid w:val="00195385"/>
     <w:rsid w:val="00196845"/>
     <w:rsid w:val="001A07A8"/>
     <w:rsid w:val="001A0E3C"/>
     <w:rsid w:val="001A12A8"/>
     <w:rsid w:val="001A1B2A"/>
     <w:rsid w:val="001A3A86"/>
     <w:rsid w:val="001A5141"/>
     <w:rsid w:val="001A5323"/>
     <w:rsid w:val="001A5B0F"/>
     <w:rsid w:val="001A6B01"/>
     <w:rsid w:val="001A6C34"/>
     <w:rsid w:val="001A76AC"/>
     <w:rsid w:val="001A7C45"/>
     <w:rsid w:val="001B08D8"/>
     <w:rsid w:val="001B1E35"/>
     <w:rsid w:val="001B3DE0"/>
     <w:rsid w:val="001C1000"/>
     <w:rsid w:val="001C11EF"/>
     <w:rsid w:val="001C137E"/>
     <w:rsid w:val="001C1C87"/>
     <w:rsid w:val="001C1FD1"/>
@@ -37029,50 +37430,51 @@
     <w:rsid w:val="00204818"/>
     <w:rsid w:val="00204C05"/>
     <w:rsid w:val="00205A86"/>
     <w:rsid w:val="00207297"/>
     <w:rsid w:val="00207FBE"/>
     <w:rsid w:val="0021054A"/>
     <w:rsid w:val="00210D6D"/>
     <w:rsid w:val="00211152"/>
     <w:rsid w:val="00211D4B"/>
     <w:rsid w:val="002120C9"/>
     <w:rsid w:val="00212503"/>
     <w:rsid w:val="0021278F"/>
     <w:rsid w:val="00212F58"/>
     <w:rsid w:val="00214856"/>
     <w:rsid w:val="002149EB"/>
     <w:rsid w:val="00215A1F"/>
     <w:rsid w:val="00217A0C"/>
     <w:rsid w:val="00221DC3"/>
     <w:rsid w:val="00222817"/>
     <w:rsid w:val="00223E12"/>
     <w:rsid w:val="00224514"/>
     <w:rsid w:val="00224884"/>
     <w:rsid w:val="00225992"/>
     <w:rsid w:val="002277E7"/>
     <w:rsid w:val="00230CC8"/>
+    <w:rsid w:val="002314F8"/>
     <w:rsid w:val="00233814"/>
     <w:rsid w:val="002349F6"/>
     <w:rsid w:val="00234B5B"/>
     <w:rsid w:val="00234C0C"/>
     <w:rsid w:val="0023531D"/>
     <w:rsid w:val="002364A0"/>
     <w:rsid w:val="00236688"/>
     <w:rsid w:val="00236B7C"/>
     <w:rsid w:val="00240AB8"/>
     <w:rsid w:val="00240E69"/>
     <w:rsid w:val="00241C11"/>
     <w:rsid w:val="00243B28"/>
     <w:rsid w:val="00244DE5"/>
     <w:rsid w:val="002514F6"/>
     <w:rsid w:val="00254B8A"/>
     <w:rsid w:val="00255F9D"/>
     <w:rsid w:val="00255FCD"/>
     <w:rsid w:val="002560C6"/>
     <w:rsid w:val="00256D9D"/>
     <w:rsid w:val="0025753E"/>
     <w:rsid w:val="00261BA3"/>
     <w:rsid w:val="002628F4"/>
     <w:rsid w:val="0026494D"/>
     <w:rsid w:val="00264C3D"/>
     <w:rsid w:val="00264CAB"/>
@@ -37093,100 +37495,103 @@
     <w:rsid w:val="0028795B"/>
     <w:rsid w:val="00290491"/>
     <w:rsid w:val="00291219"/>
     <w:rsid w:val="00291231"/>
     <w:rsid w:val="00292B63"/>
     <w:rsid w:val="00293275"/>
     <w:rsid w:val="002939CA"/>
     <w:rsid w:val="00293B4E"/>
     <w:rsid w:val="00293C77"/>
     <w:rsid w:val="00295D10"/>
     <w:rsid w:val="002A0F32"/>
     <w:rsid w:val="002A18FD"/>
     <w:rsid w:val="002A1A63"/>
     <w:rsid w:val="002A2D59"/>
     <w:rsid w:val="002A41F5"/>
     <w:rsid w:val="002A5A4A"/>
     <w:rsid w:val="002A5EEA"/>
     <w:rsid w:val="002A5F8E"/>
     <w:rsid w:val="002A651A"/>
     <w:rsid w:val="002A6722"/>
     <w:rsid w:val="002A68B4"/>
     <w:rsid w:val="002A6DC2"/>
     <w:rsid w:val="002A75DD"/>
     <w:rsid w:val="002B0FBD"/>
     <w:rsid w:val="002B13B6"/>
+    <w:rsid w:val="002B16B9"/>
     <w:rsid w:val="002B2D44"/>
     <w:rsid w:val="002B3A22"/>
     <w:rsid w:val="002B43ED"/>
     <w:rsid w:val="002B5131"/>
     <w:rsid w:val="002B5AAE"/>
     <w:rsid w:val="002C06ED"/>
     <w:rsid w:val="002C14F8"/>
     <w:rsid w:val="002C1AF8"/>
     <w:rsid w:val="002C4630"/>
     <w:rsid w:val="002C5235"/>
     <w:rsid w:val="002C5F28"/>
     <w:rsid w:val="002C76F5"/>
     <w:rsid w:val="002C7F51"/>
     <w:rsid w:val="002D0E1C"/>
     <w:rsid w:val="002D17F5"/>
     <w:rsid w:val="002D2F0B"/>
     <w:rsid w:val="002D417D"/>
     <w:rsid w:val="002D4B58"/>
     <w:rsid w:val="002D4F98"/>
     <w:rsid w:val="002D5174"/>
     <w:rsid w:val="002D5E31"/>
     <w:rsid w:val="002D7212"/>
     <w:rsid w:val="002E07A7"/>
     <w:rsid w:val="002E1B2C"/>
     <w:rsid w:val="002E2041"/>
+    <w:rsid w:val="002E271A"/>
     <w:rsid w:val="002E2F96"/>
     <w:rsid w:val="002E35FB"/>
     <w:rsid w:val="002E3B57"/>
     <w:rsid w:val="002E455D"/>
     <w:rsid w:val="002E47DB"/>
     <w:rsid w:val="002E4AAF"/>
     <w:rsid w:val="002E55D3"/>
     <w:rsid w:val="002E5C30"/>
     <w:rsid w:val="002E64EA"/>
     <w:rsid w:val="002F1248"/>
     <w:rsid w:val="002F3798"/>
     <w:rsid w:val="002F4993"/>
     <w:rsid w:val="00300348"/>
     <w:rsid w:val="003013B7"/>
     <w:rsid w:val="003052A4"/>
     <w:rsid w:val="0030591D"/>
     <w:rsid w:val="00305C31"/>
     <w:rsid w:val="003066B5"/>
     <w:rsid w:val="00306996"/>
     <w:rsid w:val="00307040"/>
     <w:rsid w:val="0031079E"/>
     <w:rsid w:val="00310DC0"/>
     <w:rsid w:val="00311981"/>
     <w:rsid w:val="003136BB"/>
     <w:rsid w:val="003136D9"/>
+    <w:rsid w:val="00315A5D"/>
     <w:rsid w:val="00320F47"/>
     <w:rsid w:val="00320F7B"/>
     <w:rsid w:val="003216CD"/>
     <w:rsid w:val="003250EC"/>
     <w:rsid w:val="003261FA"/>
     <w:rsid w:val="003264BA"/>
     <w:rsid w:val="00326832"/>
     <w:rsid w:val="00327034"/>
     <w:rsid w:val="00327BB5"/>
     <w:rsid w:val="003300F7"/>
     <w:rsid w:val="00332E85"/>
     <w:rsid w:val="00333123"/>
     <w:rsid w:val="00333497"/>
     <w:rsid w:val="00333D0A"/>
     <w:rsid w:val="0033448C"/>
     <w:rsid w:val="003344B7"/>
     <w:rsid w:val="00336934"/>
     <w:rsid w:val="0033704A"/>
     <w:rsid w:val="00340882"/>
     <w:rsid w:val="00341074"/>
     <w:rsid w:val="00341AFB"/>
     <w:rsid w:val="003443C9"/>
     <w:rsid w:val="003452D3"/>
     <w:rsid w:val="00350764"/>
     <w:rsid w:val="00350D76"/>
@@ -37284,75 +37689,77 @@
     <w:rsid w:val="004031E0"/>
     <w:rsid w:val="00403FA3"/>
     <w:rsid w:val="004055E8"/>
     <w:rsid w:val="00406C73"/>
     <w:rsid w:val="0040793D"/>
     <w:rsid w:val="00410129"/>
     <w:rsid w:val="00411776"/>
     <w:rsid w:val="0041262D"/>
     <w:rsid w:val="004152B8"/>
     <w:rsid w:val="004168CA"/>
     <w:rsid w:val="00416D67"/>
     <w:rsid w:val="00420D28"/>
     <w:rsid w:val="00421885"/>
     <w:rsid w:val="00422F0A"/>
     <w:rsid w:val="004236CD"/>
     <w:rsid w:val="00424282"/>
     <w:rsid w:val="00424CDD"/>
     <w:rsid w:val="00426342"/>
     <w:rsid w:val="00426F10"/>
     <w:rsid w:val="004306BD"/>
     <w:rsid w:val="004318BF"/>
     <w:rsid w:val="00432588"/>
     <w:rsid w:val="00433ACE"/>
     <w:rsid w:val="00433EE0"/>
     <w:rsid w:val="0043462E"/>
+    <w:rsid w:val="00435F66"/>
     <w:rsid w:val="00441758"/>
     <w:rsid w:val="004417A3"/>
     <w:rsid w:val="00444554"/>
     <w:rsid w:val="00446118"/>
     <w:rsid w:val="00446D50"/>
     <w:rsid w:val="00446EE5"/>
     <w:rsid w:val="00447C4F"/>
     <w:rsid w:val="004501FC"/>
     <w:rsid w:val="0045060B"/>
     <w:rsid w:val="0045156F"/>
     <w:rsid w:val="004517E6"/>
     <w:rsid w:val="00452D71"/>
     <w:rsid w:val="00452E1F"/>
     <w:rsid w:val="0045353E"/>
     <w:rsid w:val="004546E8"/>
     <w:rsid w:val="004548A4"/>
     <w:rsid w:val="00454BC7"/>
     <w:rsid w:val="00455163"/>
     <w:rsid w:val="0045760B"/>
     <w:rsid w:val="0045769B"/>
     <w:rsid w:val="004612D8"/>
     <w:rsid w:val="0046160D"/>
     <w:rsid w:val="004641F6"/>
     <w:rsid w:val="00464886"/>
     <w:rsid w:val="00464F52"/>
+    <w:rsid w:val="0046544D"/>
     <w:rsid w:val="00467D38"/>
     <w:rsid w:val="004713C4"/>
     <w:rsid w:val="00472E08"/>
     <w:rsid w:val="00473CFA"/>
     <w:rsid w:val="00474FB1"/>
     <w:rsid w:val="00476593"/>
     <w:rsid w:val="00480351"/>
     <w:rsid w:val="0048076F"/>
     <w:rsid w:val="00480DAC"/>
     <w:rsid w:val="00481A5B"/>
     <w:rsid w:val="00483F41"/>
     <w:rsid w:val="00484863"/>
     <w:rsid w:val="004850BD"/>
     <w:rsid w:val="00485F48"/>
     <w:rsid w:val="00486065"/>
     <w:rsid w:val="004866C5"/>
     <w:rsid w:val="0048675B"/>
     <w:rsid w:val="0048676E"/>
     <w:rsid w:val="00490A77"/>
     <w:rsid w:val="00491C0C"/>
     <w:rsid w:val="0049203F"/>
     <w:rsid w:val="0049267A"/>
     <w:rsid w:val="00494A6D"/>
     <w:rsid w:val="00494D87"/>
     <w:rsid w:val="00495473"/>
@@ -37369,50 +37776,51 @@
     <w:rsid w:val="004A7174"/>
     <w:rsid w:val="004A72A0"/>
     <w:rsid w:val="004B0221"/>
     <w:rsid w:val="004B0305"/>
     <w:rsid w:val="004B1131"/>
     <w:rsid w:val="004B22D1"/>
     <w:rsid w:val="004B27F1"/>
     <w:rsid w:val="004B2896"/>
     <w:rsid w:val="004B30A6"/>
     <w:rsid w:val="004B388A"/>
     <w:rsid w:val="004B4FD6"/>
     <w:rsid w:val="004B57D7"/>
     <w:rsid w:val="004B57E5"/>
     <w:rsid w:val="004B6511"/>
     <w:rsid w:val="004B71FB"/>
     <w:rsid w:val="004B73F7"/>
     <w:rsid w:val="004C0B51"/>
     <w:rsid w:val="004C1A63"/>
     <w:rsid w:val="004C1C66"/>
     <w:rsid w:val="004C2299"/>
     <w:rsid w:val="004C261F"/>
     <w:rsid w:val="004C2C5E"/>
     <w:rsid w:val="004C3486"/>
     <w:rsid w:val="004C4551"/>
     <w:rsid w:val="004C4CB0"/>
+    <w:rsid w:val="004C517A"/>
     <w:rsid w:val="004C66FF"/>
     <w:rsid w:val="004D0ABA"/>
     <w:rsid w:val="004D1552"/>
     <w:rsid w:val="004D340C"/>
     <w:rsid w:val="004D3743"/>
     <w:rsid w:val="004D3CEA"/>
     <w:rsid w:val="004D42CB"/>
     <w:rsid w:val="004D4A1C"/>
     <w:rsid w:val="004D57CE"/>
     <w:rsid w:val="004D6B2A"/>
     <w:rsid w:val="004D7D79"/>
     <w:rsid w:val="004E01A2"/>
     <w:rsid w:val="004E2CEC"/>
     <w:rsid w:val="004E5855"/>
     <w:rsid w:val="004E5F23"/>
     <w:rsid w:val="004E704A"/>
     <w:rsid w:val="004F0DBA"/>
     <w:rsid w:val="004F21D5"/>
     <w:rsid w:val="004F2867"/>
     <w:rsid w:val="004F2E70"/>
     <w:rsid w:val="004F3A55"/>
     <w:rsid w:val="004F3D59"/>
     <w:rsid w:val="004F5B2F"/>
     <w:rsid w:val="004F6600"/>
     <w:rsid w:val="00501218"/>
@@ -37465,50 +37873,51 @@
     <w:rsid w:val="0056147A"/>
     <w:rsid w:val="00562B3B"/>
     <w:rsid w:val="00562FA2"/>
     <w:rsid w:val="00563B02"/>
     <w:rsid w:val="00564EFC"/>
     <w:rsid w:val="00566051"/>
     <w:rsid w:val="00566FAB"/>
     <w:rsid w:val="0056729A"/>
     <w:rsid w:val="00570142"/>
     <w:rsid w:val="005749AF"/>
     <w:rsid w:val="0057553A"/>
     <w:rsid w:val="005762A3"/>
     <w:rsid w:val="00577532"/>
     <w:rsid w:val="00577C13"/>
     <w:rsid w:val="00581CE7"/>
     <w:rsid w:val="00581E83"/>
     <w:rsid w:val="00583751"/>
     <w:rsid w:val="00584C3B"/>
     <w:rsid w:val="0059074A"/>
     <w:rsid w:val="0059116D"/>
     <w:rsid w:val="005916EC"/>
     <w:rsid w:val="00592074"/>
     <w:rsid w:val="005935F1"/>
     <w:rsid w:val="00594386"/>
     <w:rsid w:val="0059492F"/>
+    <w:rsid w:val="0059520A"/>
     <w:rsid w:val="0059520D"/>
     <w:rsid w:val="0059549F"/>
     <w:rsid w:val="00597251"/>
     <w:rsid w:val="005A178F"/>
     <w:rsid w:val="005A42FB"/>
     <w:rsid w:val="005A4727"/>
     <w:rsid w:val="005A48E6"/>
     <w:rsid w:val="005A4CCB"/>
     <w:rsid w:val="005A76F0"/>
     <w:rsid w:val="005B045B"/>
     <w:rsid w:val="005B05EE"/>
     <w:rsid w:val="005B08B6"/>
     <w:rsid w:val="005B1AE4"/>
     <w:rsid w:val="005B24EF"/>
     <w:rsid w:val="005B3013"/>
     <w:rsid w:val="005B3073"/>
     <w:rsid w:val="005B5248"/>
     <w:rsid w:val="005C02BF"/>
     <w:rsid w:val="005C18AD"/>
     <w:rsid w:val="005C1915"/>
     <w:rsid w:val="005C1944"/>
     <w:rsid w:val="005C2E41"/>
     <w:rsid w:val="005C3045"/>
     <w:rsid w:val="005C36D8"/>
     <w:rsid w:val="005C38D0"/>
@@ -37533,67 +37942,70 @@
     <w:rsid w:val="005F08D1"/>
     <w:rsid w:val="005F2CDA"/>
     <w:rsid w:val="005F4065"/>
     <w:rsid w:val="005F47F2"/>
     <w:rsid w:val="005F5A54"/>
     <w:rsid w:val="005F6AE6"/>
     <w:rsid w:val="0060033B"/>
     <w:rsid w:val="00600744"/>
     <w:rsid w:val="006017DF"/>
     <w:rsid w:val="006021B2"/>
     <w:rsid w:val="00603111"/>
     <w:rsid w:val="00603838"/>
     <w:rsid w:val="00604198"/>
     <w:rsid w:val="00604CDF"/>
     <w:rsid w:val="006061C6"/>
     <w:rsid w:val="00607FBC"/>
     <w:rsid w:val="0061063E"/>
     <w:rsid w:val="0061457E"/>
     <w:rsid w:val="0061467C"/>
     <w:rsid w:val="00614EE5"/>
     <w:rsid w:val="00616741"/>
     <w:rsid w:val="00616C88"/>
     <w:rsid w:val="006172AC"/>
     <w:rsid w:val="00617563"/>
     <w:rsid w:val="0062027E"/>
+    <w:rsid w:val="006219FD"/>
     <w:rsid w:val="00622FEA"/>
     <w:rsid w:val="00623EB5"/>
     <w:rsid w:val="00623EC1"/>
     <w:rsid w:val="00623F9A"/>
     <w:rsid w:val="00624284"/>
     <w:rsid w:val="0062564D"/>
     <w:rsid w:val="006257D7"/>
     <w:rsid w:val="00625ABC"/>
     <w:rsid w:val="00625C0A"/>
     <w:rsid w:val="0062651C"/>
     <w:rsid w:val="00627257"/>
     <w:rsid w:val="00627707"/>
     <w:rsid w:val="00630A7A"/>
     <w:rsid w:val="00630C19"/>
     <w:rsid w:val="0063177D"/>
+    <w:rsid w:val="0063332D"/>
     <w:rsid w:val="0063489B"/>
     <w:rsid w:val="00635649"/>
+    <w:rsid w:val="006371DD"/>
     <w:rsid w:val="00641232"/>
     <w:rsid w:val="006417DD"/>
     <w:rsid w:val="00641BEB"/>
     <w:rsid w:val="006423A3"/>
     <w:rsid w:val="00642419"/>
     <w:rsid w:val="00642AB5"/>
     <w:rsid w:val="00642EA6"/>
     <w:rsid w:val="006438A3"/>
     <w:rsid w:val="00643F07"/>
     <w:rsid w:val="00644638"/>
     <w:rsid w:val="00644CAA"/>
     <w:rsid w:val="00645329"/>
     <w:rsid w:val="00646FF5"/>
     <w:rsid w:val="00647675"/>
     <w:rsid w:val="0065089A"/>
     <w:rsid w:val="00650A2C"/>
     <w:rsid w:val="006530AA"/>
     <w:rsid w:val="006538A3"/>
     <w:rsid w:val="00654EB8"/>
     <w:rsid w:val="00655052"/>
     <w:rsid w:val="006555AE"/>
     <w:rsid w:val="00657AD4"/>
     <w:rsid w:val="00661384"/>
     <w:rsid w:val="0066353C"/>
     <w:rsid w:val="006636DE"/>
@@ -37809,53 +38221,55 @@
     <w:rsid w:val="008144FF"/>
     <w:rsid w:val="00814622"/>
     <w:rsid w:val="008151A3"/>
     <w:rsid w:val="00815220"/>
     <w:rsid w:val="00815492"/>
     <w:rsid w:val="00815F0F"/>
     <w:rsid w:val="00821D7D"/>
     <w:rsid w:val="008225C8"/>
     <w:rsid w:val="00822F26"/>
     <w:rsid w:val="00823287"/>
     <w:rsid w:val="008256D3"/>
     <w:rsid w:val="00826AE0"/>
     <w:rsid w:val="00826C9B"/>
     <w:rsid w:val="00827529"/>
     <w:rsid w:val="008276EF"/>
     <w:rsid w:val="00827785"/>
     <w:rsid w:val="00827D8E"/>
     <w:rsid w:val="0083058B"/>
     <w:rsid w:val="00831197"/>
     <w:rsid w:val="00832134"/>
     <w:rsid w:val="008355D5"/>
     <w:rsid w:val="008363E3"/>
     <w:rsid w:val="00836BF2"/>
     <w:rsid w:val="008371CE"/>
     <w:rsid w:val="00837F45"/>
+    <w:rsid w:val="00841E74"/>
     <w:rsid w:val="00842FF6"/>
     <w:rsid w:val="00843193"/>
     <w:rsid w:val="00843286"/>
+    <w:rsid w:val="0084437A"/>
     <w:rsid w:val="008447CB"/>
     <w:rsid w:val="0084510A"/>
     <w:rsid w:val="008456EA"/>
     <w:rsid w:val="00846145"/>
     <w:rsid w:val="0084676D"/>
     <w:rsid w:val="00846E54"/>
     <w:rsid w:val="008473B8"/>
     <w:rsid w:val="0084742A"/>
     <w:rsid w:val="008475CF"/>
     <w:rsid w:val="00850756"/>
     <w:rsid w:val="008520CC"/>
     <w:rsid w:val="008520DE"/>
     <w:rsid w:val="00852B75"/>
     <w:rsid w:val="00852ED7"/>
     <w:rsid w:val="00853434"/>
     <w:rsid w:val="00853A70"/>
     <w:rsid w:val="00856596"/>
     <w:rsid w:val="00856767"/>
     <w:rsid w:val="00856AA2"/>
     <w:rsid w:val="00860666"/>
     <w:rsid w:val="00861442"/>
     <w:rsid w:val="008621DE"/>
     <w:rsid w:val="008628BC"/>
     <w:rsid w:val="00864255"/>
     <w:rsid w:val="008657B8"/>
@@ -37875,50 +38289,51 @@
     <w:rsid w:val="00875E0A"/>
     <w:rsid w:val="00876349"/>
     <w:rsid w:val="008767F4"/>
     <w:rsid w:val="00877D3E"/>
     <w:rsid w:val="008800A3"/>
     <w:rsid w:val="00880B8D"/>
     <w:rsid w:val="00880E70"/>
     <w:rsid w:val="0088153F"/>
     <w:rsid w:val="00881D09"/>
     <w:rsid w:val="008823B2"/>
     <w:rsid w:val="00882AB9"/>
     <w:rsid w:val="00883686"/>
     <w:rsid w:val="008853F3"/>
     <w:rsid w:val="00885E5C"/>
     <w:rsid w:val="008861D5"/>
     <w:rsid w:val="00886615"/>
     <w:rsid w:val="008866AD"/>
     <w:rsid w:val="00891918"/>
     <w:rsid w:val="00892366"/>
     <w:rsid w:val="008932AA"/>
     <w:rsid w:val="00893A1D"/>
     <w:rsid w:val="00893BB4"/>
     <w:rsid w:val="008955FD"/>
     <w:rsid w:val="0089668D"/>
     <w:rsid w:val="0089790E"/>
+    <w:rsid w:val="008A063A"/>
     <w:rsid w:val="008A165F"/>
     <w:rsid w:val="008A2ABE"/>
     <w:rsid w:val="008A3EF6"/>
     <w:rsid w:val="008A5B67"/>
     <w:rsid w:val="008A6D62"/>
     <w:rsid w:val="008B0A8E"/>
     <w:rsid w:val="008B1A35"/>
     <w:rsid w:val="008B28DE"/>
     <w:rsid w:val="008B2BD8"/>
     <w:rsid w:val="008B5EAE"/>
     <w:rsid w:val="008B6234"/>
     <w:rsid w:val="008B68B3"/>
     <w:rsid w:val="008B6B69"/>
     <w:rsid w:val="008C222D"/>
     <w:rsid w:val="008C23E2"/>
     <w:rsid w:val="008C25EA"/>
     <w:rsid w:val="008C5CB1"/>
     <w:rsid w:val="008C6FB7"/>
     <w:rsid w:val="008D2A8C"/>
     <w:rsid w:val="008D3280"/>
     <w:rsid w:val="008D365E"/>
     <w:rsid w:val="008D376B"/>
     <w:rsid w:val="008D3B20"/>
     <w:rsid w:val="008D4BAA"/>
     <w:rsid w:val="008D5519"/>
@@ -37983,85 +38398,87 @@
     <w:rsid w:val="00942559"/>
     <w:rsid w:val="009427AE"/>
     <w:rsid w:val="00942874"/>
     <w:rsid w:val="00942B7E"/>
     <w:rsid w:val="0094349C"/>
     <w:rsid w:val="0094402C"/>
     <w:rsid w:val="00944C47"/>
     <w:rsid w:val="009457C9"/>
     <w:rsid w:val="00946C46"/>
     <w:rsid w:val="00947C64"/>
     <w:rsid w:val="00950FE6"/>
     <w:rsid w:val="0095112E"/>
     <w:rsid w:val="0095234A"/>
     <w:rsid w:val="00954BA0"/>
     <w:rsid w:val="00954C9C"/>
     <w:rsid w:val="00955793"/>
     <w:rsid w:val="00957899"/>
     <w:rsid w:val="00957A2F"/>
     <w:rsid w:val="00957E84"/>
     <w:rsid w:val="00960ACE"/>
     <w:rsid w:val="00960B2F"/>
     <w:rsid w:val="00961A46"/>
     <w:rsid w:val="00962EC4"/>
     <w:rsid w:val="009634CD"/>
     <w:rsid w:val="009636CF"/>
+    <w:rsid w:val="0096522B"/>
     <w:rsid w:val="00967AC2"/>
     <w:rsid w:val="00970478"/>
     <w:rsid w:val="009718E5"/>
     <w:rsid w:val="00971A18"/>
     <w:rsid w:val="00972342"/>
     <w:rsid w:val="0097290A"/>
     <w:rsid w:val="00972B26"/>
     <w:rsid w:val="00973224"/>
     <w:rsid w:val="00975F8A"/>
     <w:rsid w:val="0097615D"/>
     <w:rsid w:val="00976BD3"/>
     <w:rsid w:val="0097785A"/>
     <w:rsid w:val="00980666"/>
     <w:rsid w:val="00980823"/>
     <w:rsid w:val="00980FBE"/>
     <w:rsid w:val="0098115C"/>
     <w:rsid w:val="009848F6"/>
     <w:rsid w:val="009860D2"/>
     <w:rsid w:val="00987734"/>
     <w:rsid w:val="0099023B"/>
     <w:rsid w:val="00990445"/>
     <w:rsid w:val="0099051F"/>
     <w:rsid w:val="00990AD1"/>
     <w:rsid w:val="00991502"/>
     <w:rsid w:val="0099637B"/>
     <w:rsid w:val="009A31CC"/>
     <w:rsid w:val="009A3A4B"/>
     <w:rsid w:val="009A4EE0"/>
     <w:rsid w:val="009A5814"/>
     <w:rsid w:val="009A7D4D"/>
     <w:rsid w:val="009B0572"/>
     <w:rsid w:val="009B2813"/>
     <w:rsid w:val="009B30A1"/>
     <w:rsid w:val="009B4431"/>
     <w:rsid w:val="009C0F40"/>
+    <w:rsid w:val="009C16F6"/>
     <w:rsid w:val="009C2E83"/>
     <w:rsid w:val="009C397C"/>
     <w:rsid w:val="009C465F"/>
     <w:rsid w:val="009C4F88"/>
     <w:rsid w:val="009C5618"/>
     <w:rsid w:val="009C5C18"/>
     <w:rsid w:val="009C5EBB"/>
     <w:rsid w:val="009C6B21"/>
     <w:rsid w:val="009C6FA2"/>
     <w:rsid w:val="009C7467"/>
     <w:rsid w:val="009D0233"/>
     <w:rsid w:val="009D120C"/>
     <w:rsid w:val="009D1F46"/>
     <w:rsid w:val="009D241D"/>
     <w:rsid w:val="009D2622"/>
     <w:rsid w:val="009D2A46"/>
     <w:rsid w:val="009D3D4E"/>
     <w:rsid w:val="009D5252"/>
     <w:rsid w:val="009D6320"/>
     <w:rsid w:val="009D6472"/>
     <w:rsid w:val="009D7879"/>
     <w:rsid w:val="009E14BC"/>
     <w:rsid w:val="009E38DE"/>
     <w:rsid w:val="009E4B0C"/>
     <w:rsid w:val="009E4B5E"/>
@@ -38096,50 +38513,51 @@
     <w:rsid w:val="00A24E66"/>
     <w:rsid w:val="00A25274"/>
     <w:rsid w:val="00A252BB"/>
     <w:rsid w:val="00A25453"/>
     <w:rsid w:val="00A2776E"/>
     <w:rsid w:val="00A27D02"/>
     <w:rsid w:val="00A307B6"/>
     <w:rsid w:val="00A31754"/>
     <w:rsid w:val="00A32F79"/>
     <w:rsid w:val="00A33192"/>
     <w:rsid w:val="00A34368"/>
     <w:rsid w:val="00A34A34"/>
     <w:rsid w:val="00A37D42"/>
     <w:rsid w:val="00A42123"/>
     <w:rsid w:val="00A439A2"/>
     <w:rsid w:val="00A4485C"/>
     <w:rsid w:val="00A44A45"/>
     <w:rsid w:val="00A45977"/>
     <w:rsid w:val="00A46D51"/>
     <w:rsid w:val="00A46E77"/>
     <w:rsid w:val="00A474D4"/>
     <w:rsid w:val="00A50F4D"/>
     <w:rsid w:val="00A5138B"/>
     <w:rsid w:val="00A51B5B"/>
     <w:rsid w:val="00A51F3D"/>
+    <w:rsid w:val="00A52007"/>
     <w:rsid w:val="00A531CF"/>
     <w:rsid w:val="00A53C07"/>
     <w:rsid w:val="00A5410D"/>
     <w:rsid w:val="00A54D7A"/>
     <w:rsid w:val="00A61AB7"/>
     <w:rsid w:val="00A61E78"/>
     <w:rsid w:val="00A6344D"/>
     <w:rsid w:val="00A6350A"/>
     <w:rsid w:val="00A63CB4"/>
     <w:rsid w:val="00A64637"/>
     <w:rsid w:val="00A64ED0"/>
     <w:rsid w:val="00A64FDC"/>
     <w:rsid w:val="00A65986"/>
     <w:rsid w:val="00A6608D"/>
     <w:rsid w:val="00A66163"/>
     <w:rsid w:val="00A672AD"/>
     <w:rsid w:val="00A70862"/>
     <w:rsid w:val="00A72CF3"/>
     <w:rsid w:val="00A73683"/>
     <w:rsid w:val="00A73AAD"/>
     <w:rsid w:val="00A73E0D"/>
     <w:rsid w:val="00A74548"/>
     <w:rsid w:val="00A75313"/>
     <w:rsid w:val="00A801D4"/>
     <w:rsid w:val="00A81515"/>
@@ -38152,87 +38570,90 @@
     <w:rsid w:val="00A94551"/>
     <w:rsid w:val="00A95520"/>
     <w:rsid w:val="00AA13ED"/>
     <w:rsid w:val="00AA27EA"/>
     <w:rsid w:val="00AA37AA"/>
     <w:rsid w:val="00AA4529"/>
     <w:rsid w:val="00AA64AE"/>
     <w:rsid w:val="00AA7499"/>
     <w:rsid w:val="00AB1043"/>
     <w:rsid w:val="00AB1A35"/>
     <w:rsid w:val="00AB1FA1"/>
     <w:rsid w:val="00AB253A"/>
     <w:rsid w:val="00AB3C34"/>
     <w:rsid w:val="00AB40C1"/>
     <w:rsid w:val="00AB4EFC"/>
     <w:rsid w:val="00AB5557"/>
     <w:rsid w:val="00AB5590"/>
     <w:rsid w:val="00AB675E"/>
     <w:rsid w:val="00AC08B0"/>
     <w:rsid w:val="00AC1048"/>
     <w:rsid w:val="00AC2608"/>
     <w:rsid w:val="00AC5ADD"/>
     <w:rsid w:val="00AC6DC0"/>
     <w:rsid w:val="00AD02CF"/>
     <w:rsid w:val="00AD06DA"/>
+    <w:rsid w:val="00AD0DC5"/>
     <w:rsid w:val="00AD22DA"/>
     <w:rsid w:val="00AD59FB"/>
     <w:rsid w:val="00AD6B36"/>
     <w:rsid w:val="00AD7576"/>
     <w:rsid w:val="00AD7E01"/>
     <w:rsid w:val="00AE07FC"/>
     <w:rsid w:val="00AE0D38"/>
     <w:rsid w:val="00AE0E33"/>
     <w:rsid w:val="00AE1220"/>
     <w:rsid w:val="00AE2292"/>
     <w:rsid w:val="00AE28F0"/>
     <w:rsid w:val="00AE37EB"/>
     <w:rsid w:val="00AE4044"/>
     <w:rsid w:val="00AE64E9"/>
     <w:rsid w:val="00AE7492"/>
     <w:rsid w:val="00AE7CF5"/>
     <w:rsid w:val="00AF1457"/>
     <w:rsid w:val="00AF27ED"/>
     <w:rsid w:val="00AF2A26"/>
+    <w:rsid w:val="00AF34FD"/>
     <w:rsid w:val="00AF3AAA"/>
     <w:rsid w:val="00AF3D6F"/>
     <w:rsid w:val="00AF4A8D"/>
     <w:rsid w:val="00AF4E3F"/>
     <w:rsid w:val="00AF5205"/>
     <w:rsid w:val="00AF6678"/>
     <w:rsid w:val="00AF6EF8"/>
     <w:rsid w:val="00AF7CEB"/>
     <w:rsid w:val="00B00953"/>
     <w:rsid w:val="00B00A16"/>
     <w:rsid w:val="00B00BFB"/>
     <w:rsid w:val="00B03EA0"/>
     <w:rsid w:val="00B059E3"/>
     <w:rsid w:val="00B06237"/>
     <w:rsid w:val="00B079EA"/>
     <w:rsid w:val="00B10E61"/>
     <w:rsid w:val="00B1313E"/>
     <w:rsid w:val="00B14558"/>
+    <w:rsid w:val="00B1484C"/>
     <w:rsid w:val="00B22802"/>
     <w:rsid w:val="00B22856"/>
     <w:rsid w:val="00B22D25"/>
     <w:rsid w:val="00B2303E"/>
     <w:rsid w:val="00B24168"/>
     <w:rsid w:val="00B24451"/>
     <w:rsid w:val="00B24E29"/>
     <w:rsid w:val="00B259A6"/>
     <w:rsid w:val="00B25D3C"/>
     <w:rsid w:val="00B25D42"/>
     <w:rsid w:val="00B26610"/>
     <w:rsid w:val="00B31695"/>
     <w:rsid w:val="00B31EC3"/>
     <w:rsid w:val="00B31FCB"/>
     <w:rsid w:val="00B32209"/>
     <w:rsid w:val="00B352D8"/>
     <w:rsid w:val="00B35E23"/>
     <w:rsid w:val="00B37385"/>
     <w:rsid w:val="00B37E24"/>
     <w:rsid w:val="00B40850"/>
     <w:rsid w:val="00B40F43"/>
     <w:rsid w:val="00B41049"/>
     <w:rsid w:val="00B418E7"/>
     <w:rsid w:val="00B42BF7"/>
     <w:rsid w:val="00B43379"/>
@@ -38401,50 +38822,51 @@
     <w:rsid w:val="00C83BF0"/>
     <w:rsid w:val="00C8552E"/>
     <w:rsid w:val="00C855A7"/>
     <w:rsid w:val="00C8587F"/>
     <w:rsid w:val="00C85F1E"/>
     <w:rsid w:val="00C860A8"/>
     <w:rsid w:val="00C91A2A"/>
     <w:rsid w:val="00C9278B"/>
     <w:rsid w:val="00C92F25"/>
     <w:rsid w:val="00C93740"/>
     <w:rsid w:val="00C94061"/>
     <w:rsid w:val="00C94CEE"/>
     <w:rsid w:val="00C95008"/>
     <w:rsid w:val="00C952B1"/>
     <w:rsid w:val="00C9636C"/>
     <w:rsid w:val="00C96BEA"/>
     <w:rsid w:val="00C974A3"/>
     <w:rsid w:val="00C97B7B"/>
     <w:rsid w:val="00CA11D9"/>
     <w:rsid w:val="00CA24DE"/>
     <w:rsid w:val="00CA37F8"/>
     <w:rsid w:val="00CA3C7D"/>
     <w:rsid w:val="00CA3D34"/>
     <w:rsid w:val="00CA3DCF"/>
     <w:rsid w:val="00CA42E4"/>
+    <w:rsid w:val="00CA459E"/>
     <w:rsid w:val="00CA47E1"/>
     <w:rsid w:val="00CA4EC1"/>
     <w:rsid w:val="00CA5559"/>
     <w:rsid w:val="00CA5589"/>
     <w:rsid w:val="00CA5C7C"/>
     <w:rsid w:val="00CA6C1D"/>
     <w:rsid w:val="00CB1D04"/>
     <w:rsid w:val="00CB1FB8"/>
     <w:rsid w:val="00CB392E"/>
     <w:rsid w:val="00CB5F1F"/>
     <w:rsid w:val="00CB7DBC"/>
     <w:rsid w:val="00CC0058"/>
     <w:rsid w:val="00CC005E"/>
     <w:rsid w:val="00CC20FC"/>
     <w:rsid w:val="00CC23DE"/>
     <w:rsid w:val="00CC2AB8"/>
     <w:rsid w:val="00CC31BF"/>
     <w:rsid w:val="00CC35C7"/>
     <w:rsid w:val="00CC60ED"/>
     <w:rsid w:val="00CC6BC4"/>
     <w:rsid w:val="00CD00A8"/>
     <w:rsid w:val="00CD18CD"/>
     <w:rsid w:val="00CD222B"/>
     <w:rsid w:val="00CD3920"/>
     <w:rsid w:val="00CD4926"/>
@@ -38528,74 +38950,77 @@
     <w:rsid w:val="00D50824"/>
     <w:rsid w:val="00D51FFC"/>
     <w:rsid w:val="00D54290"/>
     <w:rsid w:val="00D54746"/>
     <w:rsid w:val="00D57C70"/>
     <w:rsid w:val="00D57ED5"/>
     <w:rsid w:val="00D6021E"/>
     <w:rsid w:val="00D6071F"/>
     <w:rsid w:val="00D60B8C"/>
     <w:rsid w:val="00D626BC"/>
     <w:rsid w:val="00D63167"/>
     <w:rsid w:val="00D657D4"/>
     <w:rsid w:val="00D658F3"/>
     <w:rsid w:val="00D663AA"/>
     <w:rsid w:val="00D7336A"/>
     <w:rsid w:val="00D74F2B"/>
     <w:rsid w:val="00D75B4D"/>
     <w:rsid w:val="00D76864"/>
     <w:rsid w:val="00D76AF0"/>
     <w:rsid w:val="00D809FD"/>
     <w:rsid w:val="00D8131D"/>
     <w:rsid w:val="00D82B42"/>
     <w:rsid w:val="00D82C4A"/>
     <w:rsid w:val="00D83973"/>
     <w:rsid w:val="00D85227"/>
+    <w:rsid w:val="00D87C80"/>
     <w:rsid w:val="00D906D2"/>
     <w:rsid w:val="00D91200"/>
     <w:rsid w:val="00D91249"/>
     <w:rsid w:val="00D91AC5"/>
     <w:rsid w:val="00D933A2"/>
     <w:rsid w:val="00D9350B"/>
     <w:rsid w:val="00D935C6"/>
     <w:rsid w:val="00D95C62"/>
     <w:rsid w:val="00D96619"/>
     <w:rsid w:val="00D969F0"/>
     <w:rsid w:val="00DA1019"/>
     <w:rsid w:val="00DA111B"/>
     <w:rsid w:val="00DA1788"/>
     <w:rsid w:val="00DA1CA6"/>
     <w:rsid w:val="00DA2CCC"/>
     <w:rsid w:val="00DA31BD"/>
+    <w:rsid w:val="00DA40FE"/>
     <w:rsid w:val="00DA4A50"/>
     <w:rsid w:val="00DA4E66"/>
     <w:rsid w:val="00DA6F41"/>
     <w:rsid w:val="00DA7294"/>
     <w:rsid w:val="00DA732C"/>
     <w:rsid w:val="00DA7B47"/>
     <w:rsid w:val="00DB0674"/>
     <w:rsid w:val="00DB2081"/>
+    <w:rsid w:val="00DB3D27"/>
     <w:rsid w:val="00DB5442"/>
     <w:rsid w:val="00DB74FC"/>
     <w:rsid w:val="00DC019B"/>
     <w:rsid w:val="00DC05A1"/>
     <w:rsid w:val="00DC1258"/>
     <w:rsid w:val="00DC7834"/>
     <w:rsid w:val="00DD1ACF"/>
     <w:rsid w:val="00DD240F"/>
     <w:rsid w:val="00DD2EC6"/>
     <w:rsid w:val="00DD2EEF"/>
     <w:rsid w:val="00DD34CF"/>
     <w:rsid w:val="00DD361A"/>
     <w:rsid w:val="00DD4710"/>
     <w:rsid w:val="00DD48E2"/>
     <w:rsid w:val="00DD6257"/>
     <w:rsid w:val="00DD686D"/>
     <w:rsid w:val="00DD7088"/>
     <w:rsid w:val="00DD7AAB"/>
     <w:rsid w:val="00DD7BA5"/>
     <w:rsid w:val="00DE1A8C"/>
     <w:rsid w:val="00DE3239"/>
     <w:rsid w:val="00DE38B2"/>
     <w:rsid w:val="00DE3A45"/>
     <w:rsid w:val="00DE4325"/>
     <w:rsid w:val="00DE5E5B"/>
@@ -38617,50 +39042,51 @@
     <w:rsid w:val="00E07198"/>
     <w:rsid w:val="00E07CF6"/>
     <w:rsid w:val="00E10540"/>
     <w:rsid w:val="00E10911"/>
     <w:rsid w:val="00E11A30"/>
     <w:rsid w:val="00E12654"/>
     <w:rsid w:val="00E14B35"/>
     <w:rsid w:val="00E15093"/>
     <w:rsid w:val="00E15724"/>
     <w:rsid w:val="00E158E8"/>
     <w:rsid w:val="00E15B07"/>
     <w:rsid w:val="00E16095"/>
     <w:rsid w:val="00E1642D"/>
     <w:rsid w:val="00E1757C"/>
     <w:rsid w:val="00E17829"/>
     <w:rsid w:val="00E2027B"/>
     <w:rsid w:val="00E24FE6"/>
     <w:rsid w:val="00E2567A"/>
     <w:rsid w:val="00E26583"/>
     <w:rsid w:val="00E26F54"/>
     <w:rsid w:val="00E3052C"/>
     <w:rsid w:val="00E30C34"/>
     <w:rsid w:val="00E31233"/>
     <w:rsid w:val="00E32465"/>
     <w:rsid w:val="00E32DF6"/>
+    <w:rsid w:val="00E330BA"/>
     <w:rsid w:val="00E33CE7"/>
     <w:rsid w:val="00E3402F"/>
     <w:rsid w:val="00E3510F"/>
     <w:rsid w:val="00E368A5"/>
     <w:rsid w:val="00E40703"/>
     <w:rsid w:val="00E41468"/>
     <w:rsid w:val="00E427D0"/>
     <w:rsid w:val="00E43A89"/>
     <w:rsid w:val="00E446BD"/>
     <w:rsid w:val="00E47344"/>
     <w:rsid w:val="00E503D0"/>
     <w:rsid w:val="00E5112D"/>
     <w:rsid w:val="00E52C1A"/>
     <w:rsid w:val="00E55796"/>
     <w:rsid w:val="00E56095"/>
     <w:rsid w:val="00E568CF"/>
     <w:rsid w:val="00E574F9"/>
     <w:rsid w:val="00E60D61"/>
     <w:rsid w:val="00E6135F"/>
     <w:rsid w:val="00E61614"/>
     <w:rsid w:val="00E62B19"/>
     <w:rsid w:val="00E63F64"/>
     <w:rsid w:val="00E643F5"/>
     <w:rsid w:val="00E675C4"/>
     <w:rsid w:val="00E67FD7"/>
@@ -38773,50 +39199,51 @@
     <w:rsid w:val="00F370D5"/>
     <w:rsid w:val="00F3726F"/>
     <w:rsid w:val="00F37CBA"/>
     <w:rsid w:val="00F40917"/>
     <w:rsid w:val="00F421F2"/>
     <w:rsid w:val="00F42E13"/>
     <w:rsid w:val="00F43117"/>
     <w:rsid w:val="00F45AB2"/>
     <w:rsid w:val="00F45AEF"/>
     <w:rsid w:val="00F46693"/>
     <w:rsid w:val="00F479D8"/>
     <w:rsid w:val="00F47C75"/>
     <w:rsid w:val="00F47CB3"/>
     <w:rsid w:val="00F5054B"/>
     <w:rsid w:val="00F517E0"/>
     <w:rsid w:val="00F522C7"/>
     <w:rsid w:val="00F52395"/>
     <w:rsid w:val="00F5249B"/>
     <w:rsid w:val="00F53278"/>
     <w:rsid w:val="00F532B0"/>
     <w:rsid w:val="00F54FD3"/>
     <w:rsid w:val="00F56793"/>
     <w:rsid w:val="00F6171C"/>
     <w:rsid w:val="00F62C9C"/>
     <w:rsid w:val="00F62F7A"/>
+    <w:rsid w:val="00F6553C"/>
     <w:rsid w:val="00F674D9"/>
     <w:rsid w:val="00F72CF2"/>
     <w:rsid w:val="00F73AFD"/>
     <w:rsid w:val="00F76037"/>
     <w:rsid w:val="00F82473"/>
     <w:rsid w:val="00F825B3"/>
     <w:rsid w:val="00F83253"/>
     <w:rsid w:val="00F85425"/>
     <w:rsid w:val="00F85755"/>
     <w:rsid w:val="00F8638C"/>
     <w:rsid w:val="00F863FE"/>
     <w:rsid w:val="00F86602"/>
     <w:rsid w:val="00F874D9"/>
     <w:rsid w:val="00F875DC"/>
     <w:rsid w:val="00F906D3"/>
     <w:rsid w:val="00F92A5C"/>
     <w:rsid w:val="00F9329E"/>
     <w:rsid w:val="00F9401E"/>
     <w:rsid w:val="00F943C3"/>
     <w:rsid w:val="00F9734D"/>
     <w:rsid w:val="00F974AE"/>
     <w:rsid w:val="00F97E96"/>
     <w:rsid w:val="00FA026A"/>
     <w:rsid w:val="00FA1102"/>
     <w:rsid w:val="00FA12C7"/>
@@ -39304,51 +39731,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000D13BD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
@@ -40908,76 +41334,76 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D562B933-E2F7-45CF-BC48-1B4435EA599C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{741bf7de-e2e5-46df-8d67-82607df9deaa}" enabled="0" method="" siteId="{741bf7de-e2e5-46df-8d67-82607df9deaa}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>29</Pages>
-[...1 lines deleted...]
-  <Characters>67047</Characters>
+  <Pages>30</Pages>
+  <Words>12244</Words>
+  <Characters>69796</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1452</Lines>
-  <Paragraphs>536</Paragraphs>
+  <Lines>581</Lines>
+  <Paragraphs>163</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IU - Dept of Medicine</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>77020</CharactersWithSpaces>
+  <CharactersWithSpaces>81877</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="138" baseType="variant">
       <vt:variant>
         <vt:i4>2228345</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>66</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.facebook.com/USFCollegeofPublicHealth/videos/1976768302347484/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720970</vt:i4>
       </vt:variant>
       <vt:variant>