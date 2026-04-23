--- v0 (2026-01-08)
+++ v1 (2026-04-23)
@@ -636,51 +636,51 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BFBB38A" w14:textId="77777777" w:rsidR="00053B25" w:rsidRDefault="00F47650" w:rsidP="00053B25">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>College of Public Health, University of South Florida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12239D70" w14:textId="1ECD6826" w:rsidR="00F47650" w:rsidRDefault="00F47650" w:rsidP="00053B25">
+    <w:p w14:paraId="12239D70" w14:textId="6D658935" w:rsidR="00F47650" w:rsidRDefault="00F47650" w:rsidP="00053B25">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PHC 4117, Workforce and Leadership Development</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -694,56 +694,56 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>2015-20</w:t>
       </w:r>
       <w:r w:rsidR="00A60AE7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00061FAE">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00DC679D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5B7F2A" w14:textId="77777777" w:rsidR="004E2D4E" w:rsidRDefault="004E2D4E" w:rsidP="00053B25">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PHC 4942, Public Health in Japan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -984,51 +984,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00972EE9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00972EE9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F47650">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2010-2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2980A3" w14:textId="06891FD9" w:rsidR="00053B25" w:rsidRDefault="00053B25" w:rsidP="00053B25">
+    <w:p w14:paraId="1D2980A3" w14:textId="200430C1" w:rsidR="00053B25" w:rsidRDefault="00053B25" w:rsidP="00053B25">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HSC 2017, Careers</w:t>
       </w:r>
       <w:r w:rsidR="004624C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Public Health</w:t>
       </w:r>
       <w:r w:rsidR="004624C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1076,56 +1076,56 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00972EE9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004624C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2010-20</w:t>
       </w:r>
       <w:r w:rsidR="00A60AE7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00061FAE">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00DC679D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C38B405" w14:textId="77777777" w:rsidR="00053B25" w:rsidRDefault="00053B25" w:rsidP="00053B25">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HSC 4933, Seminar: International Health Care</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1221,51 +1221,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00972EE9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00972EE9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F31CA4" w14:textId="2F065B83" w:rsidR="00053B25" w:rsidRDefault="00053B25" w:rsidP="00053B25">
+    <w:p w14:paraId="08F31CA4" w14:textId="313FA969" w:rsidR="00053B25" w:rsidRDefault="00053B25" w:rsidP="00053B25">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HSC 4631, Critical Issue</w:t>
       </w:r>
       <w:r w:rsidR="004624C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s in Public Health</w:t>
       </w:r>
       <w:r w:rsidR="004624C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1306,56 +1306,56 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00972EE9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004624C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2009-20</w:t>
       </w:r>
       <w:r w:rsidR="00A60AE7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00061FAE">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00DC679D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719E7B5E" w14:textId="2D622C06" w:rsidR="004E2D4E" w:rsidRDefault="004E2D4E" w:rsidP="004E2D4E">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PHC 4101, Overview of Public Health Programs &amp; Policies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1459,51 +1459,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00972EE9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00972EE9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E2D4E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2007-2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742822CD" w14:textId="1CED6BE2" w:rsidR="00053B25" w:rsidRDefault="00053B25" w:rsidP="00053B25">
+    <w:p w14:paraId="742822CD" w14:textId="6FEA1B77" w:rsidR="00053B25" w:rsidRDefault="00053B25" w:rsidP="00053B25">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HSC 2100, Contemporary Health Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1528,51 +1528,58 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00972EE9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00972EE9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00503EA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2023-2024</w:t>
+        <w:t>2023-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC679D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3785D4BE" w14:textId="2811EC33" w:rsidR="00503EA2" w:rsidRDefault="00503EA2" w:rsidP="00053B25">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -2256,51 +2263,346 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00C27D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701BB1B5" w14:textId="406FEF77" w:rsidR="006B7271" w:rsidRDefault="006B7271" w:rsidP="006B7271">
+    <w:p w14:paraId="11F1DCE1" w14:textId="77777777" w:rsidR="000459A4" w:rsidRDefault="000459A4" w:rsidP="000459A4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida, College of Public Health, Tampa, FL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EC1909" w14:textId="77777777" w:rsidR="005B6018" w:rsidRDefault="005B6018" w:rsidP="005B6018">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D643C7">
+        <w:t xml:space="preserve"> Assessment Reports and Assessment Plans for SACSCOC accreditation of both BSHS and BSPH programs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338931EE" w14:textId="77777777" w:rsidR="005B6018" w:rsidRDefault="005B6018" w:rsidP="005B6018">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00546DE7">
+        <w:t xml:space="preserve">Work with undergraduate team to write parts of CEPH accreditation documents to ensure COPH undergraduate programs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00546DE7">
+        <w:t>are in compliance with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00546DE7">
+        <w:t xml:space="preserve"> national accreditation standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4421FDD5" w14:textId="487B6664" w:rsidR="004224CC" w:rsidRDefault="004224CC" w:rsidP="004224CC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6076C">
+        <w:t>Serve as the first point of contact for all undergraduate student complaints, grievances, and academic integrity concerns</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7272">
+        <w:t xml:space="preserve"> within the College of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67139B2F" w14:textId="77777777" w:rsidR="004224CC" w:rsidRDefault="004224CC" w:rsidP="004224CC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Assist faculty in navigating the academic integrity violation process according to USF regulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3113C036" w14:textId="5DC19CA0" w:rsidR="004224CC" w:rsidRPr="003E1A16" w:rsidRDefault="004224CC" w:rsidP="004224CC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00546DE7">
+        <w:t>Work closely with COPH administrative team to navigate, track, resolve, and report undergraduate student issues, complaints, and academic integrity concerns/violations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EB42A3" w14:textId="36F53554" w:rsidR="004224CC" w:rsidRPr="00D6076C" w:rsidRDefault="004224CC" w:rsidP="004224CC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6076C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6076C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coordinate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and facilitate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6076C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undergraduate Teaching Circles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">throughout the year </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6076C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">to promote teaching excellence and enhance quality within COPH undergraduate courses </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E403237" w14:textId="0ED3940D" w:rsidR="004224CC" w:rsidRPr="00A14F27" w:rsidRDefault="004224CC" w:rsidP="004F0B0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D643C7">
+        <w:t>Manage Course Supervision system to enhance quality control measures within all COPH undergraduate courses</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, which has been used to better manage hundreds of undergraduate students taking COPH courses, better engage course supervisors with IORs, and avoid potential problems as semesters progress</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A55CDBE" w14:textId="7ADF05A4" w:rsidR="004224CC" w:rsidRDefault="004224CC" w:rsidP="004224CC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D643C7">
+        <w:t xml:space="preserve">Develop, coordinate, implement and evaluate Career Panels </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6018">
+        <w:t xml:space="preserve">and Graduate School Information Sessions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D643C7">
+        <w:t>for COPH undergraduate students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB68E9C" w14:textId="3C612610" w:rsidR="004224CC" w:rsidRDefault="00BF7272" w:rsidP="004224CC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lead the Health Sciences Health Scholars program, including the planning and coordination of </w:t>
+      </w:r>
+      <w:r w:rsidR="004224CC" w:rsidRPr="00546DE7">
+        <w:t>meetings, guest speakers, volunteer opportunities, and career site visits</w:t>
+      </w:r>
+      <w:r w:rsidR="004224CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1F8B7A" w14:textId="52F0DF62" w:rsidR="004224CC" w:rsidRDefault="004224CC" w:rsidP="004224CC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004224CC">
+        <w:t>Submit proposals to recertify courses as a part of USF’s General Education Curriculum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0C572E" w14:textId="254DE2CD" w:rsidR="004224CC" w:rsidRDefault="00BF7272" w:rsidP="004224CC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="004224CC">
+        <w:t xml:space="preserve">anage </w:t>
+      </w:r>
+      <w:r w:rsidR="006A66DC">
+        <w:t xml:space="preserve">the COPH Undergraduate Studies </w:t>
+      </w:r>
+      <w:r w:rsidR="004224CC">
+        <w:t xml:space="preserve">LinkedIn page </w:t>
+      </w:r>
+      <w:r w:rsidR="006A66DC">
+        <w:t xml:space="preserve">to share career-focused opportunities with </w:t>
+      </w:r>
+      <w:r w:rsidR="004224CC">
+        <w:t>COPH undergraduate students</w:t>
+      </w:r>
+      <w:r w:rsidR="006A66DC">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="004224CC">
+        <w:t>alumni</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729450B7" w14:textId="77777777" w:rsidR="00053B25" w:rsidRDefault="00053B25" w:rsidP="000459A4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8F6248" w14:textId="77777777" w:rsidR="00DC679D" w:rsidRDefault="00DC679D" w:rsidP="00DC679D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instructor level 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2373,51 +2675,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00C27D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E701F74" w14:textId="77AC7269" w:rsidR="00972EE9" w:rsidRDefault="00972EE9" w:rsidP="00972EE9">
+    <w:p w14:paraId="1ABA52FA" w14:textId="77777777" w:rsidR="00DC679D" w:rsidRDefault="00DC679D" w:rsidP="00DC679D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instructor level 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2489,85 +2791,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
       <w:r w:rsidRPr="00C27D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="006B7271">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2017</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E738CEA" w14:textId="77777777" w:rsidR="000459A4" w:rsidRDefault="000459A4" w:rsidP="000459A4">
+    <w:p w14:paraId="790E0D18" w14:textId="77777777" w:rsidR="00DC679D" w:rsidRDefault="00DC679D" w:rsidP="00DC679D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Instructor</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00972EE9">
+        <w:t>Instructor level 1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> level 1</w:t>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2590,282 +2892,356 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00972EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C27D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2007-</w:t>
       </w:r>
-      <w:r w:rsidR="00972EE9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F1DCE1" w14:textId="77777777" w:rsidR="000459A4" w:rsidRDefault="000459A4" w:rsidP="000459A4">
+    <w:p w14:paraId="2B194E7A" w14:textId="77777777" w:rsidR="00DC679D" w:rsidRDefault="00DC679D" w:rsidP="00DC679D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>University of South Florida, College of Public Health, Tampa, FL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B35E7C" w14:textId="77777777" w:rsidR="0036118E" w:rsidRDefault="0036118E" w:rsidP="0036118E">
+    <w:p w14:paraId="04E4626F" w14:textId="2781E7B0" w:rsidR="00DC679D" w:rsidRDefault="004224CC" w:rsidP="00DC679D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assist in the maintenance and advancement of the undergraduate program </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A3C7E1C" w14:textId="77777777" w:rsidR="00556B1E" w:rsidRDefault="00556B1E" w:rsidP="00556B1E">
+        <w:t>Initiate and coordinate the development of new curriculum for undergraduate courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A0F412" w14:textId="77777777" w:rsidR="00DC679D" w:rsidRDefault="00DC679D" w:rsidP="00DC679D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supervise the instruction of </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="6DBEC173" w14:textId="77777777" w:rsidR="00556B1E" w:rsidRDefault="00556B1E" w:rsidP="00556B1E">
+        <w:t>Supervise the instruction of online and classroom-based college courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C035C5" w14:textId="77777777" w:rsidR="00DC679D" w:rsidRDefault="00DC679D" w:rsidP="00DC679D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Design, develop and improve curriculum, including engaging activities and assignments </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A104B58" w14:textId="77777777" w:rsidR="000459A4" w:rsidRDefault="000459A4" w:rsidP="0036118E">
+    <w:p w14:paraId="25DBC19A" w14:textId="77777777" w:rsidR="00DC679D" w:rsidRDefault="00DC679D" w:rsidP="00DC679D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Teach </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="6E273E77" w14:textId="77777777" w:rsidR="000459A4" w:rsidRPr="00C27D17" w:rsidRDefault="000459A4" w:rsidP="0036118E">
+        <w:t>Teach a variety of online and classroom-based undergraduate courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9EEE29" w14:textId="77777777" w:rsidR="00DC679D" w:rsidRDefault="00DC679D" w:rsidP="00DC679D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Serve on </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">campus, college and departmental </w:t>
+        <w:t xml:space="preserve">Serve on campus, college and departmental </w:t>
       </w:r>
       <w:r w:rsidRPr="00C27D17">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>committees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729450B7" w14:textId="77777777" w:rsidR="00053B25" w:rsidRDefault="00053B25" w:rsidP="000459A4">
-[...9 lines deleted...]
-    <w:p w14:paraId="3EE9757D" w14:textId="77777777" w:rsidR="000459A4" w:rsidRPr="00C27D17" w:rsidRDefault="000459A4" w:rsidP="000459A4">
+    <w:p w14:paraId="34360F29" w14:textId="0349DD11" w:rsidR="006A66DC" w:rsidRPr="00A24D7F" w:rsidRDefault="006A66DC" w:rsidP="006A66DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Help student</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6018">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> develop strong graduate school application materials, such as professional CVs and competitive graduate school personal statements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33877C77" w14:textId="77777777" w:rsidR="005B6018" w:rsidRDefault="006A66DC" w:rsidP="00D67CEA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provide students with advice and feedback regarding their career and graduate school goal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C6CD53" w14:textId="4F70A626" w:rsidR="006A66DC" w:rsidRDefault="005B6018" w:rsidP="00D67CEA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rite letters of recommendation for students applying to a variety of health-focused graduate school programs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057DC53B" w14:textId="292C7A79" w:rsidR="00D67CEA" w:rsidRPr="00D67CEA" w:rsidRDefault="00D67CEA" w:rsidP="00D67CEA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:right="992"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E361DC">
+        <w:t xml:space="preserve">Develop conference and manuscript submissions related to pedagogy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3F78B7" w14:textId="77777777" w:rsidR="00D67CEA" w:rsidRPr="00D67CEA" w:rsidRDefault="00D67CEA" w:rsidP="00D67CEA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="992"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE9757D" w14:textId="3AB84F39" w:rsidR="000459A4" w:rsidRPr="00C27D17" w:rsidRDefault="000459A4" w:rsidP="000459A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Senior Health Educator</w:t>
       </w:r>
       <w:r w:rsidRPr="00C27D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C27D17">
@@ -3035,50 +3411,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="240AB972" w14:textId="77777777" w:rsidR="000459A4" w:rsidRDefault="000459A4" w:rsidP="0036118E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2520"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000459A4">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Develop</w:t>
       </w:r>
       <w:r w:rsidR="00556B1E">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="000459A4">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, coordinate</w:t>
       </w:r>
       <w:r w:rsidR="00556B1E">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
@@ -3909,65 +4286,51 @@
       <w:r w:rsidRPr="003A6385">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A6385">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&amp; Mehra, S.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A6385">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A6385">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">(2024, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 23). </w:t>
+        <w:t xml:space="preserve">(2024, October 23). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Is AI Write or Wrong: Student perspectives on using AI to complete writing assignments.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Poster presented at the EDUCAUSE Annual Conference.  San Antonio, Texas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324C6371" w14:textId="77777777" w:rsidR="00B5132E" w:rsidRDefault="00B5132E" w:rsidP="00BB67B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6853EA40" w14:textId="6F5BDD79" w:rsidR="00BB67B8" w:rsidRDefault="00BB67B8" w:rsidP="00BB67B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
@@ -4667,65 +5030,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AADC9DC" w14:textId="77777777" w:rsidR="00D31411" w:rsidRDefault="00D31411" w:rsidP="00FA58DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB67B8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Rusnak, L., </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB67B8">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Peek, J. T., Orriola, D. &amp; </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, J. (2017). </w:t>
+        <w:t xml:space="preserve">Peek, J. T., Orriola, D. &amp; Corvin, J. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00145DF8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>How to globalize your undergraduate public health curriculum through study abroad opportunities</w:t>
       </w:r>
       <w:r>
         <w:t>. Poster presented at the Association of Schools &amp; Programs of Public Health Undergraduate Public Health and Global Health Education Summit. Arlington, VA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5825F4BB" w14:textId="77777777" w:rsidR="00D31411" w:rsidRDefault="00D31411" w:rsidP="00D31411">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2205"/>
         </w:tabs>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="432A94C8" w14:textId="77777777" w:rsidR="00FA58DE" w:rsidRPr="00D8694B" w:rsidRDefault="00FA58DE" w:rsidP="00FA58DE">
       <w:pPr>
@@ -4789,51 +5138,50 @@
       <w:r w:rsidRPr="00D8694B">
         <w:t xml:space="preserve"> Arlington, VA.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="539A973E" w14:textId="77777777" w:rsidR="00FA58DE" w:rsidRPr="00D8694B" w:rsidRDefault="00FA58DE" w:rsidP="002856DB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CA91683" w14:textId="77777777" w:rsidR="00D8694B" w:rsidRPr="00D8694B" w:rsidRDefault="00D8694B" w:rsidP="00D8694B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8694B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Oberne, A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00D8694B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rusnak, L</w:t>
       </w:r>
       <w:r w:rsidRPr="00D8694B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">., &amp; Orriola. D. (2016, March). </w:t>
       </w:r>
       <w:r w:rsidRPr="0087772C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Beyond guest speakers – Integrating public health professionals into course curricula</w:t>
@@ -5032,50 +5380,51 @@
       <w:r w:rsidRPr="002A3050">
         <w:t>resented at the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Association of Schools &amp; Programs of Public Health Undergraduate Education for Public Health Summit, New Orleans, LA</w:t>
       </w:r>
       <w:r w:rsidRPr="007426F1">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606CCF2E" w14:textId="77777777" w:rsidR="00890AD4" w:rsidRDefault="00890AD4" w:rsidP="00A21A65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4954F5BF" w14:textId="77777777" w:rsidR="00A21A65" w:rsidRPr="007426F1" w:rsidRDefault="00977B51" w:rsidP="00A21A65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21A65">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Perrin, K., </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Orriola, D. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A21A65">
         <w:t>Oberne, A.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="007426F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A21A65" w:rsidRPr="007426F1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Rusnak, L.</w:t>
       </w:r>
       <w:r w:rsidR="00A21A65">
         <w:t xml:space="preserve"> (2013, November).</w:t>
       </w:r>
       <w:r w:rsidR="00A21A65" w:rsidRPr="007426F1">
         <w:t xml:space="preserve"> </w:t>
@@ -5714,51 +6063,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Washington, DC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDFE611" w14:textId="77777777" w:rsidR="008B1D33" w:rsidRPr="007426F1" w:rsidRDefault="008B1D33" w:rsidP="00E45844">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B8A0C5D" w14:textId="77777777" w:rsidR="00E45844" w:rsidRPr="007426F1" w:rsidRDefault="00E45844" w:rsidP="00E45844">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007426F1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Orriola, D., Lake, J., Oberne, A., Dilley, C., </w:t>
       </w:r>
       <w:r w:rsidRPr="007426F1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rusnak, L</w:t>
       </w:r>
       <w:r w:rsidRPr="007426F1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>., Perrin, K., &amp; Salazar, R. (2011</w:t>
       </w:r>
       <w:r w:rsidR="007426F1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, November</w:t>
       </w:r>
       <w:r w:rsidRPr="007426F1">
@@ -5909,65 +6257,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB67B8">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Oberne, A., Orriola, D., </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB67B8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Rusnak, L</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB67B8">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Perrin, K., &amp; </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, C. (2011, June). </w:t>
+        <w:t xml:space="preserve">., Perrin, K., &amp; Dilley, C. (2011, June). </w:t>
       </w:r>
       <w:r w:rsidRPr="007426F1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Social networking as an enhancement to university curricula</w:t>
       </w:r>
       <w:r w:rsidRPr="007426F1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007426F1">
         <w:t xml:space="preserve">Poster presented at the </w:t>
       </w:r>
       <w:r w:rsidRPr="007426F1">
         <w:t>EDUCAUSE Southeast Regional Conference, Charlotte, NC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D0BD4D" w14:textId="77777777" w:rsidR="00C63C26" w:rsidRPr="007426F1" w:rsidRDefault="00C63C26" w:rsidP="00FB63D8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -6477,138 +6811,272 @@
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7073881B" w14:textId="77777777" w:rsidR="00B94E2F" w:rsidRPr="00B94E2F" w:rsidRDefault="00B94E2F" w:rsidP="00B94E2F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B94E2F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>College</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7596F9CC" w14:textId="38EAF3BB" w:rsidR="00222785" w:rsidRPr="00E05385" w:rsidRDefault="00222785" w:rsidP="00222785">
+    <w:p w14:paraId="77B0491C" w14:textId="15757895" w:rsidR="005B6018" w:rsidRDefault="005B6018" w:rsidP="005B6018">
       <w:pPr>
         <w:ind w:right="-324"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ExCeL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Experiential Centered Learning) Community of Practice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2025-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372694CE" w14:textId="77777777" w:rsidR="006A4DC8" w:rsidRDefault="006A4DC8" w:rsidP="006A4DC8">
+      <w:pPr>
+        <w:ind w:right="-324"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Historian, Faculty Assembly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7596F9CC" w14:textId="2FA2E183" w:rsidR="00222785" w:rsidRPr="00E05385" w:rsidRDefault="00222785" w:rsidP="00222785">
+      <w:pPr>
+        <w:ind w:right="-324"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E05385">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty Advisor, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Health Policy and Advocacy Coalition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>2024 - present</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6804CF4C" w14:textId="6AC5F3BE" w:rsidR="001B0A54" w:rsidRDefault="001B0A54" w:rsidP="00B967E5">
+        <w:t>2024-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6804CF4C" w14:textId="6CF800E8" w:rsidR="001B0A54" w:rsidRDefault="001B0A54" w:rsidP="00B967E5">
       <w:pPr>
         <w:ind w:right="-234"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Member, Health Promotion &amp; Behavior Curriculum Ad Hoc Review Committee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B967E5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>2023 - present</w:t>
+        <w:t>2023-present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689AC0BC" w14:textId="0E262276" w:rsidR="00EE2136" w:rsidRDefault="00EE2136" w:rsidP="006204D7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chair, General Education Reliability Assessment Committee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7035,92 +7503,94 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2012 (Interim)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3195F09E" w14:textId="77777777" w:rsidR="00894244" w:rsidRDefault="00894244" w:rsidP="00B94E2F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Search Committee </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA41FF7" w14:textId="395275CA" w:rsidR="00964822" w:rsidRDefault="00964822" w:rsidP="00894244">
+    <w:p w14:paraId="4BA41FF7" w14:textId="6E3BF279" w:rsidR="00964822" w:rsidRDefault="00964822" w:rsidP="00894244">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Instructor 1 </w:t>
       </w:r>
       <w:r w:rsidR="0065430A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0065430A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0065430A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0065430A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0065430A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0065430A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0065430A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0065430A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0065430A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0065430A">
         <w:tab/>
         <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67CEA">
+        <w:t>, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BDA131" w14:textId="543335CF" w:rsidR="00EE2136" w:rsidRDefault="00EE2136" w:rsidP="00894244">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Director of Undergraduate Programs</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -7448,50 +7918,118 @@
       <w:pPr>
         <w:rPr>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A28E580" w14:textId="77777777" w:rsidR="00503EA2" w:rsidRPr="00B94E2F" w:rsidRDefault="00503EA2" w:rsidP="00503EA2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B94E2F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="015F3AD8" w14:textId="03266458" w:rsidR="00D67CEA" w:rsidRDefault="00D67CEA" w:rsidP="00D67CEA">
+      <w:pPr>
+        <w:ind w:right="-324"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty Champion, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ExCeL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quality Enhancement Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2025-present</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1DF930E0" w14:textId="77777777" w:rsidR="00503EA2" w:rsidRDefault="00503EA2" w:rsidP="00503EA2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Citizenship Project Steering Committee </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7655,50 +8193,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DCEB64" w14:textId="77777777" w:rsidR="00503EA2" w:rsidRDefault="00503EA2" w:rsidP="00503EA2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Search Committee, Director of USF Wellness, Student Affairs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9381,51 +9920,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="43CAEA6F" w14:textId="77777777" w:rsidR="00B559FE" w:rsidRDefault="00B559FE" w:rsidP="00A57E3A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3029D855" w14:textId="182164CC" w:rsidR="00B242F8" w:rsidRDefault="00B242F8" w:rsidP="00E05385">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Cliff Blair Award for Excellence in Teaching</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10184,74 +10722,75 @@
     <w:p w14:paraId="1E9D01EE" w14:textId="77777777" w:rsidR="009245FC" w:rsidRDefault="009245FC" w:rsidP="00894244">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="085FD218" w14:textId="77777777" w:rsidR="009245FC" w:rsidRDefault="009245FC" w:rsidP="009245FC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PROFESSIONAL affiliations</w:t>
       </w:r>
       <w:r w:rsidR="005B60B1">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F0B92E5" w14:textId="77777777" w:rsidR="00B559FE" w:rsidRDefault="00B559FE" w:rsidP="009245FC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A0F5386" w14:textId="008130B6" w:rsidR="009245FC" w:rsidRDefault="009245FC" w:rsidP="009245FC">
+    <w:p w14:paraId="5A0F5386" w14:textId="750D66F9" w:rsidR="009245FC" w:rsidRDefault="009245FC" w:rsidP="009245FC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>United Faculty of Florida (USF Chapter)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10275,51 +10814,58 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006A7C8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006A7C8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2008-present</w:t>
+        <w:t>2008-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67CEA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190430F2" w14:textId="7ABA9DB4" w:rsidR="009245FC" w:rsidRPr="00DB4E8D" w:rsidRDefault="009245FC" w:rsidP="009245FC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB4E8D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Delta Omega</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Honor Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10765,58 +11311,58 @@
     <w:p w14:paraId="09D33640" w14:textId="77777777" w:rsidR="006E7A74" w:rsidRPr="00894244" w:rsidRDefault="006E7A74" w:rsidP="00894244">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006E7A74" w:rsidRPr="00894244" w:rsidSect="00053B25">
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1152" w:bottom="1152" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="255ACDEF" w14:textId="77777777" w:rsidR="00500388" w:rsidRDefault="00500388">
+    <w:p w14:paraId="20B69F89" w14:textId="77777777" w:rsidR="00F65E11" w:rsidRDefault="00F65E11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="008C9DCB" w14:textId="77777777" w:rsidR="00500388" w:rsidRDefault="00500388">
+    <w:p w14:paraId="0D25B538" w14:textId="77777777" w:rsidR="00F65E11" w:rsidRDefault="00F65E11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10980,58 +11526,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B89D261" w14:textId="77777777" w:rsidR="00556B1E" w:rsidRDefault="00556B1E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CA99009" w14:textId="77777777" w:rsidR="00500388" w:rsidRDefault="00500388">
+    <w:p w14:paraId="7EE0B220" w14:textId="77777777" w:rsidR="00F65E11" w:rsidRDefault="00F65E11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28BC97AF" w14:textId="77777777" w:rsidR="00500388" w:rsidRDefault="00500388">
+    <w:p w14:paraId="61C6B85A" w14:textId="77777777" w:rsidR="00F65E11" w:rsidRDefault="00F65E11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="PersonalInfo"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00010409"/>
@@ -12290,50 +12836,276 @@
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AA31B63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5EA91F6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AF72D53"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0FE87966"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B037A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41B2CCE6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12429,51 +13201,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B216C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DFC5F62"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12542,51 +13314,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F4C5177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="285EE8A0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12655,51 +13427,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21520B22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="728CFF3C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="247B3789"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4E449F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12795,51 +13680,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24C4388E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DA0CACC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12935,51 +13820,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26385FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2AAF362"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13075,51 +13960,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2849209B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CA8CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13215,51 +14100,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28D53895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD083E9A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13355,51 +14240,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29F55900"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47F4B846"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BCA2D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBF8651C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13495,51 +14493,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D9A1E0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4F41D48"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13635,51 +14633,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F643B78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A143B7C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13775,51 +14773,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3281300B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B31A8482"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13888,51 +14886,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="330F09BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0636A86E"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14028,51 +15026,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="332B3F26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5503730"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14168,51 +15166,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339E754A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8CECC38"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14308,51 +15306,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3491651C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF1A283E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14448,51 +15446,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AD54F55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FEC858C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B0F7352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E06E7C4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14561,51 +15672,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B946D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6A0EFA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14701,51 +15812,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C1775DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="739A412A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14841,51 +15952,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="444542A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1FA69F6"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14981,51 +16092,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46277CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBA89264"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15121,51 +16232,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="483B410F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31D420C8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15261,51 +16372,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48757482"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F656E924"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48940DF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47BEA96C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15401,51 +16625,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C9A75E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3366964"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15541,51 +16765,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="515A3047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C44A027A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15681,51 +16905,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AEF3F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3DC6C8C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15821,51 +17045,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DEC61EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50426028"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15961,73 +17185,186 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68A31097"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6AE42848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="617"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1) "/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68B8289B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="015EAB58"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70761FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD0E1DD2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16096,51 +17433,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70CE5FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1B49BDC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16236,51 +17573,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73BE22C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEE4E644"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16376,235 +17713,488 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="762C38B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7E69E70"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79906991"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60B8DBE4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="557863282">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1717512544">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1716194259">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2065594341">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1019353189">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1561013657">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="769662285">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1614551913">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="236596868">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1336423812">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="357006967">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1427842462">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:pStyle w:val="PersonalInfo"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="240"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="240" w:hanging="240"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1642495836">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="708263424">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="700521382">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="440882515">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="693533097">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="442267027">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1434940817">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="942955987">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="449933392">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1085960332">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1508786503">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="647439433">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1196429072">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1137799215">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1440177216">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1759864081">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1616055950">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2116752541">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1699352719">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1523859824">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="505289019">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="654140548">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="518547771">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1317297384">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1652905808">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2058620015">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="367606837">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="415590471">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="934097625">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1881823420">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1629241093">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1691030668">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="907567665">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1673751868">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="58209956">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="704982467">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="943614923">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1673751868">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="50" w16cid:durableId="45104623">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="58209956">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="51" w16cid:durableId="1420635614">
+    <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="704982467">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="52" w16cid:durableId="57284907">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="578907786">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="2019846820">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="693655204">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="873806121">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="113717095">
+    <w:abstractNumId w:val="44"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -16662,119 +18252,124 @@
     <w:rsid w:val="00243224"/>
     <w:rsid w:val="002528A5"/>
     <w:rsid w:val="00260A3E"/>
     <w:rsid w:val="00265B07"/>
     <w:rsid w:val="00270349"/>
     <w:rsid w:val="002856DB"/>
     <w:rsid w:val="0028629C"/>
     <w:rsid w:val="002862CB"/>
     <w:rsid w:val="002A3050"/>
     <w:rsid w:val="002A432B"/>
     <w:rsid w:val="002D146D"/>
     <w:rsid w:val="003115C7"/>
     <w:rsid w:val="00320C75"/>
     <w:rsid w:val="00324353"/>
     <w:rsid w:val="00327E04"/>
     <w:rsid w:val="0036118E"/>
     <w:rsid w:val="003656F0"/>
     <w:rsid w:val="00374436"/>
     <w:rsid w:val="00395B63"/>
     <w:rsid w:val="003A6385"/>
     <w:rsid w:val="003B687A"/>
     <w:rsid w:val="003C4F14"/>
     <w:rsid w:val="003C5C2C"/>
     <w:rsid w:val="003D1307"/>
     <w:rsid w:val="00416CD0"/>
+    <w:rsid w:val="004224CC"/>
     <w:rsid w:val="00457ED3"/>
     <w:rsid w:val="004624C8"/>
     <w:rsid w:val="00465335"/>
     <w:rsid w:val="00465BB5"/>
     <w:rsid w:val="00471FB4"/>
     <w:rsid w:val="00474CF6"/>
     <w:rsid w:val="0047545D"/>
     <w:rsid w:val="00483B2B"/>
     <w:rsid w:val="004E2D4E"/>
     <w:rsid w:val="004F5420"/>
     <w:rsid w:val="004F745C"/>
     <w:rsid w:val="00500388"/>
     <w:rsid w:val="00503EA2"/>
     <w:rsid w:val="00526F5C"/>
     <w:rsid w:val="005313A7"/>
     <w:rsid w:val="00550B04"/>
     <w:rsid w:val="00551C17"/>
     <w:rsid w:val="00556B1E"/>
     <w:rsid w:val="00563604"/>
     <w:rsid w:val="005660A7"/>
     <w:rsid w:val="00570788"/>
     <w:rsid w:val="00584927"/>
     <w:rsid w:val="0058712F"/>
     <w:rsid w:val="00591796"/>
     <w:rsid w:val="005A2813"/>
+    <w:rsid w:val="005B6018"/>
     <w:rsid w:val="005B60B1"/>
     <w:rsid w:val="00602104"/>
     <w:rsid w:val="00610E05"/>
     <w:rsid w:val="006204D7"/>
     <w:rsid w:val="00627191"/>
     <w:rsid w:val="006530CF"/>
     <w:rsid w:val="0065430A"/>
     <w:rsid w:val="00666C33"/>
     <w:rsid w:val="00676244"/>
     <w:rsid w:val="0068461E"/>
     <w:rsid w:val="00684A2C"/>
     <w:rsid w:val="006932E5"/>
     <w:rsid w:val="006A0F40"/>
+    <w:rsid w:val="006A4DC8"/>
     <w:rsid w:val="006A5E10"/>
+    <w:rsid w:val="006A66DC"/>
     <w:rsid w:val="006A7C8F"/>
     <w:rsid w:val="006B0326"/>
     <w:rsid w:val="006B7271"/>
     <w:rsid w:val="006E68AA"/>
     <w:rsid w:val="006E7A74"/>
     <w:rsid w:val="006F405A"/>
     <w:rsid w:val="00716B42"/>
     <w:rsid w:val="007219A5"/>
     <w:rsid w:val="007354E9"/>
     <w:rsid w:val="00741B89"/>
     <w:rsid w:val="007426F1"/>
     <w:rsid w:val="0074540A"/>
     <w:rsid w:val="007711E0"/>
     <w:rsid w:val="007721B2"/>
     <w:rsid w:val="00781CAE"/>
     <w:rsid w:val="00787F7E"/>
     <w:rsid w:val="007A08D2"/>
     <w:rsid w:val="007A0AF8"/>
     <w:rsid w:val="007A1EC9"/>
     <w:rsid w:val="007A76FB"/>
     <w:rsid w:val="007B557C"/>
     <w:rsid w:val="007F3DA2"/>
     <w:rsid w:val="00802FED"/>
     <w:rsid w:val="00804AF5"/>
     <w:rsid w:val="00805ED5"/>
     <w:rsid w:val="00810AA3"/>
     <w:rsid w:val="00813D1B"/>
     <w:rsid w:val="0087772C"/>
     <w:rsid w:val="00890AD4"/>
     <w:rsid w:val="00894244"/>
+    <w:rsid w:val="00897253"/>
     <w:rsid w:val="008A5EF4"/>
     <w:rsid w:val="008B1D33"/>
     <w:rsid w:val="008B55A0"/>
     <w:rsid w:val="008C75C6"/>
     <w:rsid w:val="008D4966"/>
     <w:rsid w:val="008E2A18"/>
     <w:rsid w:val="008F4182"/>
     <w:rsid w:val="009245FC"/>
     <w:rsid w:val="00944064"/>
     <w:rsid w:val="00964822"/>
     <w:rsid w:val="00972EE9"/>
     <w:rsid w:val="00974A9D"/>
     <w:rsid w:val="00977B51"/>
     <w:rsid w:val="009A21F7"/>
     <w:rsid w:val="009B063B"/>
     <w:rsid w:val="009B1DE3"/>
     <w:rsid w:val="009D23D3"/>
     <w:rsid w:val="009E337A"/>
     <w:rsid w:val="009F1219"/>
     <w:rsid w:val="009F1547"/>
     <w:rsid w:val="00A00E11"/>
     <w:rsid w:val="00A03361"/>
     <w:rsid w:val="00A1281D"/>
     <w:rsid w:val="00A21A65"/>
     <w:rsid w:val="00A23F94"/>
@@ -16782,104 +18377,110 @@
     <w:rsid w:val="00A57E3A"/>
     <w:rsid w:val="00A60AE7"/>
     <w:rsid w:val="00A70C2D"/>
     <w:rsid w:val="00A7731E"/>
     <w:rsid w:val="00A801B1"/>
     <w:rsid w:val="00AA58E7"/>
     <w:rsid w:val="00AD2110"/>
     <w:rsid w:val="00AD5FCC"/>
     <w:rsid w:val="00AD79FA"/>
     <w:rsid w:val="00B242F8"/>
     <w:rsid w:val="00B41139"/>
     <w:rsid w:val="00B5132E"/>
     <w:rsid w:val="00B53D09"/>
     <w:rsid w:val="00B559FE"/>
     <w:rsid w:val="00B66B05"/>
     <w:rsid w:val="00B87091"/>
     <w:rsid w:val="00B87E2E"/>
     <w:rsid w:val="00B9243F"/>
     <w:rsid w:val="00B94E2F"/>
     <w:rsid w:val="00B967E5"/>
     <w:rsid w:val="00BA4291"/>
     <w:rsid w:val="00BB67B8"/>
     <w:rsid w:val="00BD3611"/>
     <w:rsid w:val="00BF0DC9"/>
     <w:rsid w:val="00BF17AA"/>
+    <w:rsid w:val="00BF7272"/>
     <w:rsid w:val="00C076EA"/>
     <w:rsid w:val="00C16380"/>
     <w:rsid w:val="00C222E0"/>
     <w:rsid w:val="00C27D17"/>
     <w:rsid w:val="00C31129"/>
     <w:rsid w:val="00C3710D"/>
     <w:rsid w:val="00C376F6"/>
+    <w:rsid w:val="00C47F7D"/>
     <w:rsid w:val="00C538FC"/>
     <w:rsid w:val="00C56CF9"/>
     <w:rsid w:val="00C63C26"/>
     <w:rsid w:val="00C80B72"/>
     <w:rsid w:val="00CA6BE3"/>
     <w:rsid w:val="00CB3148"/>
     <w:rsid w:val="00D14116"/>
     <w:rsid w:val="00D161C2"/>
     <w:rsid w:val="00D2117B"/>
     <w:rsid w:val="00D31411"/>
     <w:rsid w:val="00D34C5D"/>
     <w:rsid w:val="00D6415E"/>
+    <w:rsid w:val="00D67CEA"/>
     <w:rsid w:val="00D67EFB"/>
     <w:rsid w:val="00D76375"/>
     <w:rsid w:val="00D8694B"/>
     <w:rsid w:val="00DB4E8D"/>
     <w:rsid w:val="00DC1415"/>
+    <w:rsid w:val="00DC679D"/>
     <w:rsid w:val="00DE5ED8"/>
     <w:rsid w:val="00E029C9"/>
     <w:rsid w:val="00E05385"/>
     <w:rsid w:val="00E31093"/>
     <w:rsid w:val="00E45319"/>
     <w:rsid w:val="00E45844"/>
     <w:rsid w:val="00E535A6"/>
     <w:rsid w:val="00E553C5"/>
     <w:rsid w:val="00E57FE9"/>
     <w:rsid w:val="00E61246"/>
     <w:rsid w:val="00E6368A"/>
     <w:rsid w:val="00E67ACE"/>
     <w:rsid w:val="00E85495"/>
     <w:rsid w:val="00E85EA0"/>
     <w:rsid w:val="00EA054E"/>
     <w:rsid w:val="00EB0EB8"/>
     <w:rsid w:val="00EB6B37"/>
     <w:rsid w:val="00ED0857"/>
     <w:rsid w:val="00ED5A4F"/>
     <w:rsid w:val="00EE1C02"/>
     <w:rsid w:val="00EE2136"/>
     <w:rsid w:val="00EE3C03"/>
     <w:rsid w:val="00F00C0A"/>
     <w:rsid w:val="00F00F00"/>
     <w:rsid w:val="00F22FB1"/>
     <w:rsid w:val="00F37323"/>
     <w:rsid w:val="00F47650"/>
     <w:rsid w:val="00F536D7"/>
+    <w:rsid w:val="00F65E11"/>
     <w:rsid w:val="00F74079"/>
     <w:rsid w:val="00F853D8"/>
+    <w:rsid w:val="00F869FC"/>
     <w:rsid w:val="00F86E05"/>
     <w:rsid w:val="00F930EE"/>
     <w:rsid w:val="00FA4F55"/>
     <w:rsid w:val="00FA58DE"/>
     <w:rsid w:val="00FB63D8"/>
     <w:rsid w:val="00FD2B72"/>
     <w:rsid w:val="00FD77AF"/>
     <w:rsid w:val="00FE7D2F"/>
     <w:rsid w:val="00FF295F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -17628,50 +19229,109 @@
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000D7C4C"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00684A2C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD2110"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004224CC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004224CC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A66DC"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="26836798">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="45960625">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -18462,76 +20122,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5f0fb409-795e-4700-a223-a98b76d5303e"/>
     <ds:schemaRef ds:uri="6c2f243c-c2c6-4ad2-a9c6-2207b0e06087"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05531054-313A-43EB-8604-2F87B98D2EFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>14186</Characters>
+  <Pages>8</Pages>
+  <Words>2844</Words>
+  <Characters>16212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>135</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Jennifer Elizabeth Rogers</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sgt. Catfish</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16641</CharactersWithSpaces>
+  <CharactersWithSpaces>19018</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>8192021</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:lrusnak@shs.usf.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>