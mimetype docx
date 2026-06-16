--- v0 (2026-02-06)
+++ v1 (2026-06-16)
@@ -1,47 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7471C96B" w14:textId="77777777" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00FB5284" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Curriculum Vitae</w:t>
@@ -942,98 +944,205 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BOARD CERTIFICATION AND LICENSURE</w:t>
       </w:r>
       <w:r w:rsidR="0072148B" w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BA5F36" w14:textId="77777777" w:rsidR="0072148B" w:rsidRPr="004C6378" w:rsidRDefault="0072148B" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F4CCB21" w14:textId="245D2C9F" w:rsidR="00CF386D" w:rsidRPr="00477D76" w:rsidRDefault="00477D76" w:rsidP="00FB5284">
+    <w:p w14:paraId="0F4CCB21" w14:textId="245D2C9F" w:rsidR="00CF386D" w:rsidRDefault="00477D76" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00477D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Certified Registered Nurse Anesthetist (CRNA), National Board of Certification &amp; Recertification for Nurse Anesthetists (NBCRNA) Exp. 07/31/202</w:t>
       </w:r>
       <w:r w:rsidR="00F779DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A28BF72" w14:textId="768560CE" w:rsidR="00A9229A" w:rsidRPr="00477D76" w:rsidRDefault="00477D76" w:rsidP="00477D76">
+    <w:p w14:paraId="1299688E" w14:textId="77777777" w:rsidR="00175675" w:rsidRPr="00477D76" w:rsidRDefault="00175675" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A28BF72" w14:textId="2B90AA0C" w:rsidR="00A9229A" w:rsidRDefault="00477D76" w:rsidP="00477D76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00477D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Advanced Practice Registered Nurse, State of Florida, Exp. 07/31/202</w:t>
+        <w:t>Advanced Practice Registered Nurse</w:t>
+      </w:r>
+      <w:r w:rsidR="00175675">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (APRN)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB05F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board of Nursing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Exp. 07/31/202</w:t>
       </w:r>
       <w:r w:rsidR="00F779DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F1FED8" w14:textId="77777777" w:rsidR="00E73664" w:rsidRDefault="00E73664" w:rsidP="00477D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AAC0E2E" w14:textId="7BDD303B" w:rsidR="00103B7A" w:rsidRPr="00477D76" w:rsidRDefault="00991012" w:rsidP="00477D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certified </w:t>
+      </w:r>
+      <w:r w:rsidR="00A612F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Healthcare Simulation Educator</w:t>
+      </w:r>
+      <w:r w:rsidR="00972807">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CHSE)</w:t>
+      </w:r>
+      <w:r w:rsidR="00412682">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Society fo</w:t>
+      </w:r>
+      <w:r w:rsidR="00972807">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r Simulation in Healthcare (SSH)</w:t>
+      </w:r>
+      <w:r w:rsidR="0027683F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Exp. 11/12/2028</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675798B1" w14:textId="1B13F264" w:rsidR="00FB5284" w:rsidRPr="00B9700F" w:rsidRDefault="00FB5284" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9700F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B9700F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1554,50 +1663,51 @@
     </w:p>
     <w:p w14:paraId="1D6487D5" w14:textId="16E6CEC2" w:rsidR="007B2C5B" w:rsidRDefault="007B2C5B" w:rsidP="00F03591">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B4FE6E1" w14:textId="7C15184E" w:rsidR="007B2C5B" w:rsidRDefault="00821F98" w:rsidP="00457788">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2016-2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Student Registered Nurse Anesthe</w:t>
       </w:r>
       <w:r w:rsidR="003A23FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1673,51 +1783,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCFC40E" w14:textId="77777777" w:rsidR="00A6498F" w:rsidRDefault="00A6498F" w:rsidP="00457788">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="068F623A" w14:textId="2A75FF4C" w:rsidR="00A04843" w:rsidRDefault="00B04221" w:rsidP="00457788">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2012-2023 </w:t>
       </w:r>
       <w:r w:rsidR="002376C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002376C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Certified Registered Nurse Anesthe</w:t>
       </w:r>
       <w:r w:rsidR="00A04843">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1923,173 +2032,550 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B04221">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="42121FC7" w14:textId="77777777" w:rsidR="001833B7" w:rsidRDefault="001833B7" w:rsidP="001833B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E505218" w14:textId="6788E01A" w:rsidR="001833B7" w:rsidRPr="00771BDF" w:rsidRDefault="001833B7" w:rsidP="001833B7">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004C6378">
+    <w:p w14:paraId="4E505218" w14:textId="6788E01A" w:rsidR="001833B7" w:rsidRDefault="001833B7" w:rsidP="001833B7">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">AWARDS AND </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>DISTINCTIONS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00771BDF">
+        <w:t xml:space="preserve">AWARDS AND </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>DISTINCTIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="00771BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBE0E71" w14:textId="271CA224" w:rsidR="002A4BF4" w:rsidRDefault="002A4BF4" w:rsidP="001833B7">
+    <w:p w14:paraId="05AF171F" w14:textId="3AA4769D" w:rsidR="00F458F1" w:rsidRPr="00144E9D" w:rsidRDefault="00E13272" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026, </w:t>
+      </w:r>
+      <w:r w:rsidR="007316AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8493E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commitment to Student Success Award</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9120E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, University of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="007316AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00401A5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRNA Graduating </w:t>
+      </w:r>
+      <w:r w:rsidR="000926AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Class of 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1735AAFC" w14:textId="5AF129C8" w:rsidR="00C4549D" w:rsidRDefault="00C4549D" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026, </w:t>
+      </w:r>
+      <w:r w:rsidR="00250238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Design/Concept</w:t>
+      </w:r>
+      <w:r w:rsidR="008D41C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r w:rsidR="008D41C9" w:rsidRPr="008D41C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="008D41C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> place, Standardized </w:t>
+      </w:r>
+      <w:r w:rsidR="00F679EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hand-Off Tool for Perioperative Patients, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F679EE" w:rsidRPr="00F679EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Association of periOperative Registered Nurses (AORN) Global Expo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206EC6B0" w14:textId="117D83CB" w:rsidR="00BC5CE6" w:rsidRDefault="00E42155" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06EEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iversity, Equity, Inclusion Practice Innovation-</w:t>
+      </w:r>
+      <w:r w:rsidR="002010A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="002010A3" w:rsidRPr="002010A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidR="002010A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> place, Perioperative Guidelines for Transgender </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4549D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Gender Diverse Patients, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4549D" w:rsidRPr="00C4549D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Association of periOperative Registered Nurses (AORN) Global Expo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB46985" w14:textId="22C6ADD0" w:rsidR="00ED21A3" w:rsidRDefault="00ED21A3" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED21A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED21A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Daisy Award for Extraordinary Nurse Educator Award Nominee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBE0E71" w14:textId="64475AAF" w:rsidR="002A4BF4" w:rsidRDefault="002A4BF4" w:rsidP="001833B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2025, </w:t>
       </w:r>
       <w:r w:rsidR="00401803">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Evidence-Based Poster-1</w:t>
       </w:r>
       <w:r w:rsidR="00401803" w:rsidRPr="00401803">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidR="00401803">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> place, Association of </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> place, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6E74" w:rsidRPr="00FC6E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Warming bundle for patients with microvascular free-flaps</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6E74" w:rsidRPr="00FC6E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00401803">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>periOperative</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Registered Nurses</w:t>
+        <w:t>Association of periOperative Registered Nurses</w:t>
       </w:r>
       <w:r w:rsidR="00661E7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (AORN</w:t>
       </w:r>
       <w:r w:rsidR="00F35DC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00661E7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Global Expo</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2CF89BF3" w14:textId="77777777" w:rsidR="00DC23B2" w:rsidRDefault="00DC23B2" w:rsidP="00DC23B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024-2025, Service and Commitment Appreciation, Florida Association of Nurse Anesthesiology (FANA) Member Services Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5510CA48" w14:textId="0808B570" w:rsidR="00DC23B2" w:rsidRDefault="00DC23B2" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00327536">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2025, </w:t>
+      </w:r>
+      <w:r w:rsidR="005920F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Outstanding Service and De</w:t>
+      </w:r>
+      <w:r w:rsidR="00F238AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dication as Director,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Florida Association of Nurse Anesthesiology (FANA) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E90841" w14:textId="36070A9C" w:rsidR="00F63843" w:rsidRDefault="004D1E2C" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024, </w:t>
+      </w:r>
+      <w:r w:rsidR="0073232F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daisy Award</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006708BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for Extraordinary </w:t>
+      </w:r>
+      <w:r w:rsidR="00404A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nurse Educator Award Nominee</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="21825014" w14:textId="66835FD0" w:rsidR="003315EB" w:rsidRDefault="003315EB" w:rsidP="001833B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2023-2024</w:t>
       </w:r>
       <w:r w:rsidR="00FB6911">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Service and Commitment Appreciation, Florida Association of Nurse Anesthesiology</w:t>
       </w:r>
       <w:r w:rsidR="002802C6">
@@ -2210,139 +2696,179 @@
       <w:r w:rsidR="00094736">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00294D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(FANA)</w:t>
       </w:r>
       <w:r w:rsidR="00F46C74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Member Services Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5744946D" w14:textId="1206F81A" w:rsidR="00343612" w:rsidRDefault="00343612" w:rsidP="001833B7">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">2022-2023, </w:t>
+    <w:p w14:paraId="5744946D" w14:textId="16CD75C6" w:rsidR="00343612" w:rsidRDefault="00343612" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidR="008A422D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2023, </w:t>
       </w:r>
       <w:r w:rsidR="00E83466">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clinical Coordinator Excellence Award</w:t>
       </w:r>
       <w:r w:rsidR="007E7A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Barry University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4F4C90" w14:textId="24EDF108" w:rsidR="002E6536" w:rsidRDefault="002E6536" w:rsidP="001833B7">
+    <w:p w14:paraId="5A4F4C90" w14:textId="23FC080C" w:rsidR="002E6536" w:rsidRDefault="002E6536" w:rsidP="001833B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
+      <w:r w:rsidR="008A422D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
       <w:r w:rsidR="0095010C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1-2022, </w:t>
       </w:r>
       <w:r w:rsidR="00F53772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clinical Coordinator Excelle</w:t>
       </w:r>
       <w:r w:rsidR="00343612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nce Award, University of South Florida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CFEA16" w14:textId="71A1BDC3" w:rsidR="000B7B8E" w:rsidRDefault="00BA1EEC" w:rsidP="001833B7">
-[...13 lines deleted...]
-        <w:t>2020,</w:t>
+    <w:p w14:paraId="72CFEA16" w14:textId="04D2BF28" w:rsidR="000B7B8E" w:rsidRDefault="00BA1EEC" w:rsidP="001833B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="008A422D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20,</w:t>
       </w:r>
       <w:r w:rsidR="00F2473B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proud </w:t>
       </w:r>
       <w:r w:rsidR="00094736">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00F2473B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
@@ -2500,1833 +3026,4150 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Peer-reviewed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B36FD7B" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="009F571D" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D51D7EF" w14:textId="72CB284F" w:rsidR="00986A02" w:rsidRDefault="00986A02" w:rsidP="00EF4D41">
+    <w:p w14:paraId="02B9BF6A" w14:textId="620853C4" w:rsidR="00E56FFF" w:rsidRPr="00E56FFF" w:rsidRDefault="00B5180E" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...54 lines deleted...]
-    <w:p w14:paraId="79D7BD20" w14:textId="61C493A6" w:rsidR="00767DD1" w:rsidRDefault="003A300B" w:rsidP="00767DD1">
+      <w:bookmarkStart w:id="0" w:name="_Hlk217848655"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meitzner, O., Klink, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mcdaniel, K., Wofford, K., Diaz, M. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE78F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2026; under review) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56FFF" w:rsidRPr="00E56FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Implementation of a Spinal-Induced Hypotension Management Bundle for Elective Cesarean Delivery</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50579">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE78F4" w:rsidRPr="00DE78F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nursing2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075A8D58" w14:textId="2A30C3DF" w:rsidR="00C4033D" w:rsidRPr="009B75EE" w:rsidRDefault="0007464A" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...31 lines deleted...]
-      <w:r w:rsidR="00945179">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007464A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parker,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007464A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidwans, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007464A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diaz, </w:t>
+      </w:r>
+      <w:r w:rsidR="002668EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007464A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doyle, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF197D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007464A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Elsamna,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF197D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S., </w:t>
+      </w:r>
+      <w:r w:rsidR="003C075F" w:rsidRPr="0007464A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mokhtari,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C075F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="000766E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF197D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007464A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nickel, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF197D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007464A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mifsud</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF197D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B75EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2026; </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under review) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C044F" w:rsidRPr="000C044F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Selective ICU Admission Following Head and Neck Free Flap Reconstruction: A Retrospective Study</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-    <w:p w14:paraId="412199D2" w14:textId="7550D457" w:rsidR="00B36F34" w:rsidRPr="00767DD1" w:rsidRDefault="00B36F34" w:rsidP="00767DD1">
+      <w:r w:rsidR="009B75EE" w:rsidRPr="009B75EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Journal of Otolaryngology--Head and Neck Medicine and Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243193CC" w14:textId="72B43B79" w:rsidR="00D10B0B" w:rsidRPr="00C4033D" w:rsidRDefault="001642DF" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00767DD1">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Rawson, E., Davies, A., </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA15D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diaz, M, Dabney, C. (2026; under </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1070">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">review) </w:t>
+      </w:r>
+      <w:r w:rsidR="003412A4" w:rsidRPr="003412A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comprehensive Review of Competency-Based Simulation Education Theoretical Foundations and Best Practices</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1070">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00235070" w:rsidRPr="00C4033D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="0084328D" w:rsidRPr="00C4033D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and Learning in Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9D97F1" w14:textId="3C305EB3" w:rsidR="00BF2DC9" w:rsidRPr="0031013A" w:rsidRDefault="00493CC2" w:rsidP="0031013A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00493CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Davies A</w:t>
+      </w:r>
+      <w:r w:rsidR="006E784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Maldonado K</w:t>
+      </w:r>
+      <w:r w:rsidR="00627EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Diaz M</w:t>
+      </w:r>
+      <w:r w:rsidR="00627EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Rawson, E., Canale, M., Zhang, S., Dabney, C. (2026)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AANA Journal Course-GLP-1 Receptor Agonists: What CRNAs Need to Know About Their Expanding Role.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AANA J. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>94</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00426890">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 225-233</w:t>
+      </w:r>
+      <w:r w:rsidR="004C655B" w:rsidRPr="006E784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. doi:10.70278/AANAJ/.0000001093</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E805E81" w14:textId="26ADBECA" w:rsidR="00B600E9" w:rsidRDefault="00B600E9" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Maldonado</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Rawson</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Canale</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Davies</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Dabney</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00712BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2025)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6119E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00712BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perioperative guidelines for peripheral nerve blocks. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4033D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nursing2026</w:t>
+      </w:r>
+      <w:r w:rsidR="005675B0" w:rsidRPr="00C4033D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B600E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Feb 1;56(2):15-22. doi: 10.1097/NSG.0000000000000330. Epub 2026 Jan 26. PMID: 41582400.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D51D7EF" w14:textId="1B1A6FCB" w:rsidR="00986A02" w:rsidRPr="004549DB" w:rsidRDefault="00986A02" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Maldonado, K.,</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5DF9" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diaz, M., Freedman, L., Hronec, A.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11CA4" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Dabney, C. (</w:t>
+      </w:r>
+      <w:r w:rsidR="008A277D" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11CA4" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A6119E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11CA4" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A49D8" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enhancing </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB47FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49D8" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">linical </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB47FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49D8" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receptor </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB47FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49D8" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ompetency </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB47FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49D8" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hrough </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB47FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49D8" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tructured </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB47FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49D8" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">raining </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB47FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49D8" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rograms: A </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB47FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49D8" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erformance </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB47FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49D8" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mprovement </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB47FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="004A49D8" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nitiative. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2B2F" w:rsidRPr="00C4033D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Nurse Anesthesia Education</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D16" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004549DB" w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="004549DB" w:rsidRPr="004549DB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.63524/jnae.2695135.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="412199D2" w14:textId="49E64099" w:rsidR="00B36F34" w:rsidRPr="004549DB" w:rsidRDefault="00B36F34" w:rsidP="00767DD1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diaz, M</w:t>
       </w:r>
-      <w:r w:rsidR="00767DD1">
+      <w:r w:rsidR="00767DD1" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00767DD1">
+      <w:r w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Havrilla, </w:t>
       </w:r>
-      <w:r w:rsidR="004E4C54">
+      <w:r w:rsidR="004E4C54" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A., &amp; Dabney, C.</w:t>
       </w:r>
-      <w:r w:rsidR="00574C22">
+      <w:r w:rsidR="00574C22" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2025)</w:t>
       </w:r>
-      <w:r w:rsidR="006772B3">
+      <w:r w:rsidR="006772B3" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00767DD1">
+      <w:r w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Perioperative </w:t>
       </w:r>
-      <w:r w:rsidR="006772B3">
+      <w:r w:rsidR="006772B3" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00767DD1">
+      <w:r w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">uidelines for </w:t>
       </w:r>
-      <w:r w:rsidR="006772B3">
+      <w:r w:rsidR="006772B3" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00767DD1">
+      <w:r w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ransgender and </w:t>
       </w:r>
-      <w:r w:rsidR="006772B3">
+      <w:r w:rsidR="006772B3" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00767DD1">
+      <w:r w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ender-</w:t>
       </w:r>
-      <w:r w:rsidR="006772B3">
+      <w:r w:rsidR="006772B3" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00767DD1">
+      <w:r w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iverse </w:t>
       </w:r>
-      <w:r w:rsidR="006772B3">
+      <w:r w:rsidR="006772B3" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00767DD1">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atients</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4033D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Nursing</w:t>
+      </w:r>
+      <w:r w:rsidR="006772B3" w:rsidRPr="00C4033D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
-      <w:r w:rsidR="00DC7688">
+      <w:r w:rsidR="00DC7688" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00767DD1">
+      <w:r w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 55</w:t>
       </w:r>
-      <w:r w:rsidR="00E2503A">
+      <w:r w:rsidR="00E2503A" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00767DD1">
+      <w:r w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00E2503A">
+      <w:r w:rsidR="00E2503A" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00767DD1">
+      <w:r w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>28–35.</w:t>
       </w:r>
-      <w:r w:rsidR="00B8006D">
+      <w:r w:rsidR="00B8006D" w:rsidRPr="004549DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00B8006D" w:rsidRPr="00A91885">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00B8006D" w:rsidRPr="004549DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://oce.ovid.com/article/00152193-202506000-00008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A14438B" w14:textId="25A991F3" w:rsidR="00EF4D41" w:rsidRPr="00F5535A" w:rsidRDefault="00FE69AC" w:rsidP="00EF4D41">
+    <w:p w14:paraId="5A14438B" w14:textId="738C5F03" w:rsidR="00EF4D41" w:rsidRPr="00F5535A" w:rsidRDefault="00FE69AC" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5535A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diaz, M., Duclos, A., Mifsud, M., &amp; Wofford, K. A. (2023). Warming bundle for patients with microvascular </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Diaz, M., Duclos, A., Mifsud, M., &amp; Wofford, K. A. (2023). Warming bundle for patients with microvascular free-flaps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4033D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Nursing</w:t>
+      </w:r>
+      <w:r w:rsidR="00A927C6" w:rsidRPr="00C4033D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F5535A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>free-flaps</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, 53(12), 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00413D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2-</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F5535A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. Nursing</w:t>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="00F5535A">
+        <w:t>56. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00697740" w:rsidRPr="00C13755">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1097/01.nurse.0000991572.95456.34</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EF4D41" w:rsidRPr="00F5535A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2085828C" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="002B2F3F" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
-      <w:pPr>
+    <w:p w14:paraId="56707724" w14:textId="0D61144E" w:rsidR="00704717" w:rsidRPr="00926F7B" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4483C5" w14:textId="77777777" w:rsidR="007B77A1" w:rsidRDefault="007B77A1" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50AF8297" w14:textId="54A19D72" w:rsidR="00704717" w:rsidRPr="004C6378" w:rsidRDefault="00704717" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00704717">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="004C6378">
+        <w:t>Poster Presentations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704717">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679A1930" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Poster Presentations</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="1DC522E7" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="004B6A0C" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6E26CE" w14:textId="770FDCE4" w:rsidR="00F84BDA" w:rsidRPr="00D474E9" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk160273311"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk160273311"/>
       <w:r w:rsidRPr="004B6A0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>National</w:t>
       </w:r>
-    </w:p>
-[...371 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk160280575"/>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD36C99" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28FA1987" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Maldonado, K., Diaz, M., Freedman, L., Hronec, A., Dabney, C. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>6, March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>). Enhancing Clinical Preceptor Competency Through Structured Training Programs: A Performance Improvement Initiative.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University of South Florida Research Day, Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB211E8" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5365BE28" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRPr="00E427FE" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E427FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>McDaniel, K., Klink, M., Meitzner, O., Davies, A., Wofford, K., Diaz, M. (2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E427FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Implementing a Spinal-Induced Hypotension Bundle for Elective Cesarean Sections. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>University of South Florida Research Day 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E427FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E427FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40118486" w14:textId="77777777" w:rsidR="000C72EB" w:rsidRDefault="000C72EB" w:rsidP="00EF4D41">
-[...8 lines deleted...]
-    <w:p w14:paraId="6E8E032B" w14:textId="591D8EDF" w:rsidR="0077275A" w:rsidRPr="009B0549" w:rsidRDefault="00C2381F" w:rsidP="0077275A">
+    <w:p w14:paraId="013CEC50" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRPr="00E427FE" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19425C22" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E427FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Franks, L., Gochenaur, P., Wilcox, A., Davies, A., Wofford, K., Diaz, M. (2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E427FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Standardized Hand-Off Tool for Perioperative Patients. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>University of South Florida Research Day 2026, Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D700250" w14:textId="77777777" w:rsidR="00D474E9" w:rsidRDefault="00D474E9" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F8AF0B" w14:textId="519BBE85" w:rsidR="001265D5" w:rsidRDefault="001265D5" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk217849326"/>
+      <w:r w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Maldonado, K., Diaz, M., Freedman, L., Hronec, A., Dabney, C. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6, February</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enhancing clinical preceptor competency through structured training programs.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> American Association of Nurse Anesthesiology (AANA) EDGE 2026. Louisville, KY.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D53821" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD71CAD" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRPr="00C174CB" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004252CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidwans, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004252CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dunn, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004252CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parker, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004252CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doyle, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004252CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Dia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z, M., Mifsud, M. (2025, November) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004252CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Impact of Anesthesia Modality on Free Flap Outcomes and Hospital Course in Head and Neck Reconstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Florida Combined Otolaryngology Meeting (FCOM) November 11th-16th, 2025. Naples, FL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5673CA09" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk217848979"/>
+    </w:p>
+    <w:p w14:paraId="331AB1C5" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Maldonado, K., Diaz, M., Freedman, L., Hronec, A., Dabney, C. (2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, October</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004549DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enhancing clinical preceptor competency through structured training programs. Florida Association of Nurse Anesthesiology (FANA) Annual Meeting 2025. Orlando, FL.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="2222A357" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E1131A" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRPr="003A148F" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A148F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>McDaniel, K., Klink, M., Meitzner, O., Davies, A., Wofford, K., Diaz, M. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5, October</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A148F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) Implementing a Spinal-Induced Hypotension Bundle for Elective Cesarean Sections. Florida Association of Nurse Anesthesiology (FANA) Annual Meeting 2025. Orlando, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A6A5C2" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRPr="003A148F" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0231F11A" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A148F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Franks, L., Gochenaur, P., Wilcox, A., Davies, A., Wofford, K., Diaz, M. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5, October</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A148F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Standardized Hand-Off Tool for Perioperative Patients. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F131B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Florida Association of Nurse Anesthesiology (FANA) Annual Meeting 2025. Orlando, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FB1BF4" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6C519C" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRPr="00A72925" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz, M., Wofford, K. A. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Warming bundle for patients with microvascular free-flaps. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Research Day 2024, University of South Florida. Tampa, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7283A2B6" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F06268A" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz, M., Wofford, K. A. (2023) Warming bundle for patients with microvascular free-flaps. Florida Association of Nurse Anesthesiology (FANA) Sand and Surf 2023. Orlando, FL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C55882C" w14:textId="77777777" w:rsidR="00C918A5" w:rsidRDefault="00C918A5" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D2AFA04" w14:textId="0186D2AE" w:rsidR="00C918A5" w:rsidRPr="00CC22C0" w:rsidRDefault="00C918A5" w:rsidP="00F84BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz, M. (2009) Moral distress among nurses. American Association of Critical Care Nurses. (2009) New Orleans, LA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7201B13A" w14:textId="77777777" w:rsidR="00F84BDA" w:rsidRDefault="00F84BDA" w:rsidP="00183F43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk195777631"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="68004FDD" w14:textId="1E9FC2D2" w:rsidR="00183F43" w:rsidRDefault="004F5A65" w:rsidP="00183F43">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>State</w:t>
-[...257 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Intern</w:t>
+      </w:r>
+      <w:r w:rsidR="00183F43" w:rsidRPr="00183F43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>State</w:t>
-[...257 lines deleted...]
-    <w:p w14:paraId="3218CB52" w14:textId="5EEE4C09" w:rsidR="00B65156" w:rsidRDefault="00B65156" w:rsidP="00CC22C0">
+        <w:t>ational</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB53CDE" w14:textId="77777777" w:rsidR="00F23D01" w:rsidRPr="00183F43" w:rsidRDefault="00F23D01" w:rsidP="00183F43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C6378">
+    </w:p>
+    <w:p w14:paraId="110B0497" w14:textId="2AAC1678" w:rsidR="00705969" w:rsidRDefault="00705969" w:rsidP="004F5A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maldonado, K., Diaz, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Freedman, L., Hronec, A., Dabney, C.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00412B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6, April</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Enhancing </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical Preceptor Competency </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7366">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Through Structured Training Programs: A Performance Improvement Initiative</w:t>
+      </w:r>
+      <w:r w:rsidR="00175D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Consortium of Universities </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8251C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for Global Health: The Future of Global Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4858">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8251C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D21A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Washington, DC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0CBCC3" w14:textId="77777777" w:rsidR="00D21A01" w:rsidRDefault="00D21A01" w:rsidP="004F5A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4317EDDF" w14:textId="382C8B10" w:rsidR="00B95422" w:rsidRDefault="00B95422" w:rsidP="004F5A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz, M., Dabney</w:t>
+      </w:r>
+      <w:r w:rsidR="00591109">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00412B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6, April</w:t>
+      </w:r>
+      <w:r w:rsidR="00591109">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E265A8" w:rsidRPr="00E265A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Perioperative Guidelines for Transgender and Gender Diverse Patients</w:t>
+      </w:r>
+      <w:r w:rsidR="00E265A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. (2026) AORN</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Global Expo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E265A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, New Orleans, LA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694C8CB6" w14:textId="77777777" w:rsidR="0054596C" w:rsidRDefault="0054596C" w:rsidP="004F5A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13AF0257" w14:textId="49CA6D1F" w:rsidR="0054596C" w:rsidRDefault="0054596C" w:rsidP="004F5A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054596C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Congress, K., Curtis, D., Gongora, S., Davies, A., Wofford, K., Diaz, M. (2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00412B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, April</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054596C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) SBAR Handoff to Enhance Communication in Local Anesthetic Handoffs. (2026) AORN</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Global Expo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054596C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, New Orleans, LA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AF03DC" w14:textId="77777777" w:rsidR="00E265A8" w:rsidRDefault="00E265A8" w:rsidP="004F5A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB8C3B8" w14:textId="604B9518" w:rsidR="00533FCC" w:rsidRDefault="00D36EAD" w:rsidP="004F5A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">McDaniel, K., Klink, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="00260976">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meitzner, O., Davies, A., Wofford, K., Diaz, M. (2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00412B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, April</w:t>
+      </w:r>
+      <w:r w:rsidR="00260976">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2EE6" w:rsidRPr="00EA2EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Implementing a Spinal-Induced Hypotension Bundle for Elective Cesarean Sections</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. (2026) AORN</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Global Expo</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, New Orleans, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95422">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E868305" w14:textId="77777777" w:rsidR="00DF0030" w:rsidRDefault="00DF0030" w:rsidP="004F5A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700B03CC" w14:textId="0FB027CE" w:rsidR="009C3542" w:rsidRDefault="006936B7" w:rsidP="004F5A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Franks, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00901FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gochenaur</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00901FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P., </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wilcox,</w:t>
+      </w:r>
+      <w:r w:rsidR="00901FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A.,</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Davies, </w:t>
+      </w:r>
+      <w:r w:rsidR="00901FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A., </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wofford, </w:t>
+      </w:r>
+      <w:r w:rsidR="00901FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K., </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz</w:t>
+      </w:r>
+      <w:r w:rsidR="00901FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, M.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3212">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00412B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, April</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3212">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA152D" w:rsidRPr="00FA152D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Standardized Hand-Off Tool for Perioperative Patients</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA152D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026) AORN</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Global Expo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, New Orleans, LA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C30F3E6" w14:textId="77777777" w:rsidR="0054596C" w:rsidRDefault="0054596C" w:rsidP="004F5A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3DE2B0" w14:textId="6B5613C8" w:rsidR="0054596C" w:rsidRPr="0054596C" w:rsidRDefault="0054596C" w:rsidP="0054596C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054596C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Horne, D., Marks, R., Shealy, K., Fletcher, H., Wofford, K., Diaz, M. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5AB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, April</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054596C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) Implementation of Preceptor Training Program at a Large Tertiary Hospital. (2026) AORN</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Global Expo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054596C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, New Orleans, LA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296D0AA7" w14:textId="25BE07F2" w:rsidR="0054596C" w:rsidRPr="0054596C" w:rsidRDefault="0054596C" w:rsidP="0054596C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054596C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11091052" w14:textId="4892B577" w:rsidR="0054596C" w:rsidRDefault="0054596C" w:rsidP="0054596C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054596C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kelley, M., Medford, R., Wofford, K., Diaz, M. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5AB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6, April</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054596C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) The Gap Between Best Practices in Clinical Preceptorship &amp; Actual Preceptor Practice. (2026) AORN</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Global Expo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054596C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, New Orleans, LA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5842269F" w14:textId="77777777" w:rsidR="00B870EB" w:rsidRDefault="00B870EB" w:rsidP="004F5A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54BCE2A7" w14:textId="06749A24" w:rsidR="004F5A65" w:rsidRDefault="004F5A65" w:rsidP="004F5A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz, M., Duclos, A., Cole, K., Mifsud, M., Wofford, K. (2025</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5AB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, April</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Patient warming bundle for microvascular free-flap patients: A quality improvement project. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F679EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AORN</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Global Expo</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boston, MA.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="53E3E7C0" w14:textId="77777777" w:rsidR="00775562" w:rsidRDefault="00775562" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF6AB2">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD5998D" w14:textId="5A9B8F6D" w:rsidR="009A2566" w:rsidRDefault="000D25CD" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oral</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4D41" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FABBC1" w14:textId="4EC0FDCC" w:rsidR="007B4ADC" w:rsidRDefault="007B4ADC" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1036D0" w14:textId="6CD67D2A" w:rsidR="00BF6AB2" w:rsidRDefault="007C1E6E" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>National</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk206266791"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...68 lines deleted...]
-      <w:r w:rsidRPr="00645AF0">
+        <w:t>National</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F38F0B7" w14:textId="77777777" w:rsidR="009B0549" w:rsidRDefault="009B0549" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk169949657"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="3E8A7822" w14:textId="77777777" w:rsidR="007C1E6E" w:rsidRDefault="007C1E6E" w:rsidP="007C1E6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz, M., Williamson, K., Langley, A., Cogan, M., Westermann, B. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, August) Resident Session: Demystifying the transition from RRNA to CRNA: A panel discussion. American Association of Nurse Anesthesiology (AANA). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nashville, TN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A10D5C" w14:textId="77777777" w:rsidR="007C1E6E" w:rsidRDefault="007C1E6E" w:rsidP="009B0549">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189B6BDF" w14:textId="75D7DF5E" w:rsidR="009B0549" w:rsidRDefault="009B0549" w:rsidP="009B0549">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz, M. (2025, April) The devil is in the details: Anesthesia practice models. FANA Sand and Surf 2025. Orlando, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D85FC5E" w14:textId="77777777" w:rsidR="009B0549" w:rsidRDefault="009B0549" w:rsidP="009B0549">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382F5806" w14:textId="77777777" w:rsidR="009B0549" w:rsidRDefault="009B0549" w:rsidP="009B0549">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz, M. (2025, April) AI for clinical practice. FANA Sand and Surf 2025. Orlando, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B50A8A9" w14:textId="77777777" w:rsidR="009B0549" w:rsidRDefault="009B0549" w:rsidP="009B0549">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30632400" w14:textId="77777777" w:rsidR="009B0549" w:rsidRDefault="009B0549" w:rsidP="009B0549">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dabney, C.; Diaz, M. (2025, April) Transgender perioperative guidelines. FANA Sand and Surf 2025. Orlando, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6668EE36" w14:textId="77777777" w:rsidR="009B0549" w:rsidRDefault="009B0549" w:rsidP="009B0549">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62878221" w14:textId="77777777" w:rsidR="009B0549" w:rsidRDefault="009B0549" w:rsidP="009B0549">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz, M. (2024, October) Supervision, licensure, prescribing, malpractice, AAs – Oh my! FANA Member Services breaks down FAQs from Florida CRNAs. FANA Annual Meeting 2024. Orlando, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03981724" w14:textId="77777777" w:rsidR="009B0549" w:rsidRDefault="009B0549" w:rsidP="009B0549">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBC69CF" w14:textId="77777777" w:rsidR="009B0549" w:rsidRPr="00FA520A" w:rsidRDefault="009B0549" w:rsidP="009B0549">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA520A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz, M. (2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, April</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA520A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) Cultural competency to improve anesthetic practice. FANA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sand and Surf 2024. Tampa, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63343111" w14:textId="77777777" w:rsidR="009B0549" w:rsidRDefault="009B0549" w:rsidP="009B0549">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FB5284" w:rsidRPr="004C6378">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADFEEF7" w14:textId="30F10F2D" w:rsidR="00EC39F1" w:rsidRPr="00426A64" w:rsidRDefault="009B0549" w:rsidP="00EC39F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091423">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diaz, M. (2024, April)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Organizing a DEI committee to support CRNA success. FANA Sand and Surf 2024. Tampa, FL.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4D41" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="0D862730" w14:textId="77777777" w:rsidR="00053FEB" w:rsidRDefault="00053FEB" w:rsidP="00EC39F1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3CD749FE" w14:textId="6A43D53D" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00FB5284" w:rsidP="00FB5284">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B41013E" w14:textId="77777777" w:rsidR="0046168C" w:rsidRDefault="0046168C" w:rsidP="00CC22C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D59F855" w14:textId="77777777" w:rsidR="00E765DA" w:rsidRPr="004C6378" w:rsidRDefault="00E765DA" w:rsidP="00FB5284">
-[...8 lines deleted...]
-    <w:p w14:paraId="69D78570" w14:textId="4E9F3E54" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00B9700F" w:rsidP="00FB5284">
+    <w:p w14:paraId="15F90139" w14:textId="50E9BC94" w:rsidR="00D73173" w:rsidRPr="00426A64" w:rsidRDefault="00CC22C0" w:rsidP="00CC22C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Invited</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65156" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentations</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk206266677"/>
+      <w:r w:rsidR="00B65156" w:rsidRPr="00D73173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711B2AC4" w14:textId="77777777" w:rsidR="00D73173" w:rsidRDefault="00D73173" w:rsidP="00CC22C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3218CB52" w14:textId="0CB0AE4B" w:rsidR="00B65156" w:rsidRDefault="00BF6AB2" w:rsidP="00CC22C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328B5E97" w14:textId="77777777" w:rsidR="00BF6AB2" w:rsidRDefault="00BF6AB2" w:rsidP="00CC22C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B4BFCD" w14:textId="753661CC" w:rsidR="00BF6AB2" w:rsidRPr="00BF6AB2" w:rsidRDefault="00BF6AB2" w:rsidP="00CC22C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk206266955"/>
+      <w:r w:rsidRPr="00D73173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diaz, M., Langley, A., </w:t>
+      </w:r>
+      <w:r w:rsidR="003929F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Branch, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>McLeod, J.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00307190">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Haffey</w:t>
+      </w:r>
+      <w:r w:rsidR="00307190">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., Williamson, K. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, August) Resident Session: Demystifying the transition from RRNA to CRNA: A panel discussion. American Association of Nurse Anesthesiology (AANA). </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boston</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C324A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A29BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="3AA0918B" w14:textId="1B6304E3" w:rsidR="00EF4D41" w:rsidRPr="00F5535A" w:rsidRDefault="00EF4D41" w:rsidP="009B0549">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0706F625" w14:textId="208AD086" w:rsidR="00F31D87" w:rsidRPr="00A5492A" w:rsidRDefault="00EF4D41" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553EEE2B" w14:textId="054D717A" w:rsidR="007B1658" w:rsidRPr="004C6378" w:rsidRDefault="00270C09" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00645AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TEACHING</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5284" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD749FE" w14:textId="6A43D53D" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00FB5284" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D59F855" w14:textId="77777777" w:rsidR="00E765DA" w:rsidRPr="004C6378" w:rsidRDefault="00E765DA" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A93783D" w14:textId="0B594A68" w:rsidR="00CE6035" w:rsidRDefault="00B9700F" w:rsidP="00F601C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">CURRICULUM DEVELOPMENT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C64610" w14:textId="77777777" w:rsidR="00464C18" w:rsidRDefault="00464C18" w:rsidP="00F601C3">
-[...17 lines deleted...]
-    <w:p w14:paraId="1CA41C6C" w14:textId="67A121A3" w:rsidR="00F601C3" w:rsidRDefault="00F601C3" w:rsidP="00F601C3">
+    <w:p w14:paraId="21682B93" w14:textId="77777777" w:rsidR="00AE54DC" w:rsidRDefault="00AE54DC" w:rsidP="008E3A73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AC623C" w14:textId="1BF23754" w:rsidR="00AE54DC" w:rsidRDefault="00AE54DC" w:rsidP="008E3A73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advanced Health Assessment Across the Lifespan for Nurse Anesthesiology (NGR 6004C), Instructor, Fall 2026, incorporation of all AANA Wellness Microcredential modules, building of point of care ultrasound </w:t>
+      </w:r>
+      <w:r w:rsidR="00924D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(POCUS) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">content, </w:t>
+      </w:r>
+      <w:r w:rsidR="00924D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition of Butterfly POCUS </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5671">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instructional platform to course content to reinforce </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2033">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>POCUS skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5954F75A" w14:textId="77777777" w:rsidR="00AE54DC" w:rsidRDefault="00AE54DC" w:rsidP="008E3A73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4500AC99" w14:textId="364149A3" w:rsidR="008E3A73" w:rsidRDefault="008E3A73" w:rsidP="008E3A73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Foundations and Methods of Nurse Anesthesia Practice (NGR 6420), Instructor, Spring 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6; adding course content to align with NBCRNA certifying exam rubric</w:t>
+      </w:r>
+      <w:r w:rsidR="004107DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, incorporation of a flipped class instructional format, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition of Notebook LM materials to assist </w:t>
+      </w:r>
+      <w:r w:rsidR="00A83DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>students with notes and study materials.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2033">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BF2AE8" w14:textId="77777777" w:rsidR="008E3A73" w:rsidRDefault="008E3A73" w:rsidP="00CE6035">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FE139B" w14:textId="3E23E96F" w:rsidR="00CE6035" w:rsidRDefault="00CE6035" w:rsidP="00CE6035">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advanced Health Assessment Across the Lifespan for Nurse Anesthesiology (NGR 6004C), Instructor, Fall 2025, incorporation of AANA </w:t>
+      </w:r>
+      <w:r w:rsidR="00892278">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wellness Microcredentials</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01355">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>building</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01355">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> point o</w:t>
+      </w:r>
+      <w:r w:rsidR="00714942">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care ultrasound </w:t>
+      </w:r>
+      <w:r w:rsidR="00714942">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>content</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7693240C" w14:textId="77777777" w:rsidR="00CE6035" w:rsidRDefault="00CE6035" w:rsidP="00F601C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA41C6C" w14:textId="46D47A9E" w:rsidR="00F601C3" w:rsidRDefault="00F601C3" w:rsidP="00F601C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced Health Assessment Across the Lifespan for Nurse Anesthesiology (NGR 6004C), Instructor, Fall </w:t>
       </w:r>
       <w:r w:rsidR="009C4CDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2023,</w:t>
       </w:r>
       <w:r w:rsidR="000B1164">
         <w:rPr>
@@ -4546,50 +7389,126 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9700F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NNOVATIONS</w:t>
       </w:r>
       <w:r w:rsidRPr="00645AF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="48C60042" w14:textId="77777777" w:rsidR="00263D92" w:rsidRDefault="00263D92" w:rsidP="005A4C5D">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A032E84" w14:textId="26593EAB" w:rsidR="000854B3" w:rsidRDefault="000854B3" w:rsidP="005A4C5D">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005A4C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orthopedic Medical Group </w:t>
+      </w:r>
+      <w:r w:rsidR="00263D92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evelopment of </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4C5D" w:rsidRPr="005A4C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Peripheral Nerve Block (PNB) Protocol for Perioperative Nurses</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="02CD7BFF" w14:textId="6691BF45" w:rsidR="009109A6" w:rsidRDefault="009044BC" w:rsidP="009109A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2023-Present </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -5275,65 +8194,293 @@
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="333097C2" w14:textId="42AEA426" w:rsidR="00E10533" w:rsidRPr="004C6378" w:rsidRDefault="007B1658" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Graduate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB1616A" w14:textId="5D246A8B" w:rsidR="00064EE1" w:rsidRDefault="00541E66" w:rsidP="00F87CE5">
+    <w:p w14:paraId="2BD4A4E5" w14:textId="6B72E945" w:rsidR="00C7272F" w:rsidRDefault="00C7272F" w:rsidP="00F87CE5">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">2025-2027, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E5C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allison Allmer, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32594" w:rsidRPr="00F32594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DNP PROJECT: Implementation of a Standardized Emergency Manual to Improve Perioperative Crisis Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E659E9" w14:textId="4F103916" w:rsidR="005E5C7B" w:rsidRDefault="00FB2BF5" w:rsidP="00F87CE5">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-2027, Esther Kargbo,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32594" w:rsidRPr="00F32594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DNP PROJECT: Implementation of a Standardized Emergency Manual to Improve Perioperative Crisis Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A21B4F" w14:textId="1B95803C" w:rsidR="00FB2BF5" w:rsidRDefault="00FB2BF5" w:rsidP="00F87CE5">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-2027</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB59D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Alisha Mallies,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32594" w:rsidRPr="00F32594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DNP PROJECT: Implementation of a Standardized Emergency Manual to Improve Perioperative Crisis Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABE17AA" w14:textId="0195A9C3" w:rsidR="00AB59D3" w:rsidRDefault="00AB59D3" w:rsidP="00F87CE5">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-2027, </w:t>
+      </w:r>
+      <w:r w:rsidR="0005170E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lauren Mankewich, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32594" w:rsidRPr="00F32594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DNP PROJECT: Implementation of a Standardized Emergency Manual to Improve Perioperative Crisis Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7543F921" w14:textId="0F21098C" w:rsidR="0005170E" w:rsidRDefault="0005170E" w:rsidP="00F87CE5">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-2027, Glo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ria Myers,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32594" w:rsidRPr="00F32594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DNP PROJECT: Implementation of a Standardized Emergency Manual to Improve Perioperative Crisis Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E5B4A3" w14:textId="3FEBE633" w:rsidR="00F72A12" w:rsidRDefault="00F72A12" w:rsidP="00F87CE5">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-2027, Zaire Yancey</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0083A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32594" w:rsidRPr="00F32594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DNP PROJECT: Implementation of a Standardized Emergency Manual to Improve Perioperative Crisis Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB1616A" w14:textId="241DF1DE" w:rsidR="00064EE1" w:rsidRDefault="00541E66" w:rsidP="00F87CE5">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2024-2026, Samantha Gongora</w:t>
       </w:r>
       <w:r w:rsidR="0077559F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00037746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enhancing communication in local anesthe</w:t>
       </w:r>
       <w:r w:rsidR="00BD1F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tic handoffs: Implementation of an SBAR</w:t>
@@ -5508,50 +8655,51 @@
       </w:r>
       <w:r w:rsidRPr="000D5A58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Standardized handoff tool for perioperative adult and pediatric intensive care unit (ICU) patients at Advent Health Tampa (DNP Program), Primary Advisor, College of Nursing, USF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551ECC7D" w14:textId="13BDD789" w:rsidR="00360033" w:rsidRDefault="00360033" w:rsidP="00F87CE5">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2024-2026, </w:t>
       </w:r>
       <w:r w:rsidR="00C309D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Logan Franks, Standardized </w:t>
       </w:r>
       <w:r w:rsidR="007422EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">handoff tool for </w:t>
       </w:r>
       <w:r w:rsidR="003D6116">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">perioperative </w:t>
@@ -5646,137 +8794,101 @@
         </w:rPr>
         <w:t xml:space="preserve">Implementation of </w:t>
       </w:r>
       <w:r w:rsidR="007B2F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="009412D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>preceptor training program</w:t>
       </w:r>
       <w:r w:rsidR="009A1C0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Tampa</w:t>
+        <w:t xml:space="preserve"> at AdventHealth Tampa</w:t>
       </w:r>
       <w:r w:rsidR="000447EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (DNP program), Primary Advisor, College of Nursing, USF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="721FF255" w14:textId="554535FB" w:rsidR="000447EC" w:rsidRDefault="000447EC" w:rsidP="000447EC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2023-2025, </w:t>
       </w:r>
       <w:r w:rsidR="000326C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Daniel Horne, I</w:t>
       </w:r>
       <w:r w:rsidR="008C0DFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">plementation of a preceptor training program at </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Tampa (DNP program), Primary Advisor, College of Nursing, USF</w:t>
+        <w:t>plementation of a preceptor training program at AdventHealth Tampa (DNP program), Primary Advisor, College of Nursing, USF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E07F939" w14:textId="23FBAD02" w:rsidR="000447EC" w:rsidRDefault="000447EC" w:rsidP="000447EC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2023-2025, </w:t>
       </w:r>
       <w:r w:rsidR="008C0DFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5832,69 +8944,51 @@
         </w:rPr>
         <w:t>2023-2025</w:t>
       </w:r>
       <w:r w:rsidR="00EA0373">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Roman Marks</w:t>
       </w:r>
       <w:r w:rsidR="002A35F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Imple</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">mentation of a preceptor training program at </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Tampa (DNP program), Primary Advisor, College of Nursing, USF</w:t>
+        <w:t>mentation of a preceptor training program at AdventHealth Tampa (DNP program), Primary Advisor, College of Nursing, USF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535E1DE7" w14:textId="1B18092B" w:rsidR="000326C7" w:rsidRDefault="000326C7" w:rsidP="000326C7">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2023-2025, </w:t>
       </w:r>
       <w:r w:rsidR="002A35F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5942,69 +9036,51 @@
         </w:rPr>
         <w:t xml:space="preserve">2023-2025, </w:t>
       </w:r>
       <w:r w:rsidR="0082585B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kye Sheal</w:t>
       </w:r>
       <w:r w:rsidR="00531778">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Implementation of a preceptor training program at </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Tampa (DNP program), Primary Advisor, College of Nursing, USF</w:t>
+        <w:t>, Implementation of a preceptor training program at AdventHealth Tampa (DNP program), Primary Advisor, College of Nursing, USF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DC4458" w14:textId="77777777" w:rsidR="0070423B" w:rsidRPr="009F571D" w:rsidRDefault="0070423B" w:rsidP="009C561D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F4BC8D0" w14:textId="7A74D23A" w:rsidR="00FA7724" w:rsidRPr="004C6378" w:rsidRDefault="007B1658" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -6095,58 +9171,353 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Student </w:t>
       </w:r>
       <w:r w:rsidR="00645AF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Mentorship </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EED2AA4" w14:textId="77777777" w:rsidR="00FA7724" w:rsidRPr="004C6378" w:rsidRDefault="00FA7724" w:rsidP="009109A6">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5EED2AA4" w14:textId="77777777" w:rsidR="00FA7724" w:rsidRDefault="00FA7724" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6796A765" w14:textId="429FE8C1" w:rsidR="00450C08" w:rsidRDefault="00450C08" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-2028</w:t>
+      </w:r>
+      <w:r w:rsidR="007025CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00686B71" w:rsidRPr="00686B71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nicholas Brink</w:t>
+      </w:r>
+      <w:r w:rsidR="00686B71" w:rsidRPr="00686B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Nurse Anesthesiology DNP, University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160A6201" w14:textId="3EDDA987" w:rsidR="00EF3933" w:rsidRDefault="00450C08" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-2028</w:t>
+      </w:r>
+      <w:r w:rsidR="007025CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00686B71" w:rsidRPr="00686B71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00492766">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>John Jagdatt</w:t>
+      </w:r>
+      <w:r w:rsidR="00686B71" w:rsidRPr="00686B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Nurse Anesthesiology DNP, University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F521C78" w14:textId="008E5061" w:rsidR="00EF3933" w:rsidRDefault="00EF3933" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00450C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="007025CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00686B71" w:rsidRPr="00686B71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7588">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Salek Rasool</w:t>
+      </w:r>
+      <w:r w:rsidR="00686B71" w:rsidRPr="00686B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Nurse Anesthesiology DNP, University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7987A6C8" w14:textId="1FB0F202" w:rsidR="00EF3933" w:rsidRDefault="00EF3933" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00450C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7588">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Morgan Snell</w:t>
+      </w:r>
+      <w:r w:rsidR="00686B71" w:rsidRPr="00686B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Nurse Anesthesiology DNP, University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4344F34A" w14:textId="1AAD03F1" w:rsidR="00EF3933" w:rsidRDefault="00EF3933" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00450C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00686B71" w:rsidRPr="00686B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tefanie Soegaard Ballester</w:t>
+      </w:r>
+      <w:r w:rsidR="00686B71" w:rsidRPr="00686B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Nurse Anesthesiology DNP, University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9FDD96" w14:textId="1A1C8DDF" w:rsidR="00EF3933" w:rsidRPr="004C6378" w:rsidRDefault="00EF3933" w:rsidP="009109A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00450C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eric Vitale</w:t>
+      </w:r>
+      <w:r w:rsidR="00686B71" w:rsidRPr="00686B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Nurse Anesthesiology DNP, University of South Florida</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2D060133" w14:textId="36127F38" w:rsidR="00C502A2" w:rsidRDefault="00233034" w:rsidP="009109A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2025-202</w:t>
       </w:r>
       <w:r w:rsidR="00ED0CF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
@@ -6461,77 +9832,59 @@
         </w:rPr>
         <w:t>2024-202</w:t>
       </w:r>
       <w:r w:rsidR="00613903">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B670FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Megan </w:t>
-[...8 lines deleted...]
-        <w:t>Nestlehu</w:t>
+        <w:t>Megan Nestlehu</w:t>
       </w:r>
       <w:r w:rsidR="00674530">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>tt</w:t>
-[...8 lines deleted...]
-        <w:t>, Nurse Anesthesiology DNP, University of South Florida</w:t>
+        <w:t>tt, Nurse Anesthesiology DNP, University of South Florida</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="184AE794" w14:textId="62CE9AD5" w:rsidR="00674530" w:rsidRDefault="00674530" w:rsidP="009109A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2024-20</w:t>
       </w:r>
       <w:r w:rsidR="00613903">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>25</w:t>
@@ -6738,97 +10091,419 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of South Florida</w:t>
       </w:r>
       <w:r w:rsidR="00EB412D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nurse Anesthesiology Program</w:t>
       </w:r>
       <w:r w:rsidRPr="00C14490">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, College of Nursing</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1A3D09D8" w14:textId="77777777" w:rsidR="00A9229A" w:rsidRPr="004C6378" w:rsidRDefault="00A9229A" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32AF7358" w14:textId="77777777" w:rsidR="00A9229A" w:rsidRPr="00B9700F" w:rsidRDefault="00A9229A" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9700F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Graduate Courses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A67229" w14:textId="0B1ABD3D" w:rsidR="00ED0CF5" w:rsidRPr="00ED0CF5" w:rsidRDefault="00ED0CF5" w:rsidP="00ED0CF5">
+    <w:p w14:paraId="14176493" w14:textId="1D3FD138" w:rsidR="00C11A93" w:rsidRPr="00C11A93" w:rsidRDefault="00C11A93" w:rsidP="00C11A93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C11A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DNP Project II (NGR 7957C), Faculty Advisor for six residents, Summer 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607A0E34" w14:textId="6540E021" w:rsidR="00C11A93" w:rsidRPr="00C11A93" w:rsidRDefault="00C11A93" w:rsidP="00C11A93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C11A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nurse Anesthesia Simulation Lab II (NGR 6441L), Instructor, Summer 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2C8C42" w14:textId="04CBE87A" w:rsidR="00C11A93" w:rsidRDefault="00C11A93" w:rsidP="00C11A93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C11A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principles of Nurse Anesthesia through the Lifespan (NGR 6422), Instructor, delivered geriatric anesthesia lecture and delivery of cultural</w:t>
+      </w:r>
+      <w:r w:rsidR="00902466">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sensitivity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C11A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anesthesia content, Summer 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A958CA7" w14:textId="2275C5A8" w:rsidR="00A556A1" w:rsidRPr="00A556A1" w:rsidRDefault="00A556A1" w:rsidP="00A556A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A556A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Foundations and Methods of Nurse Anesthesiology Practice (NGR 6420), Instructor, Spring 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00797777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4641B743" w14:textId="55FC6E0A" w:rsidR="00A556A1" w:rsidRPr="00A556A1" w:rsidRDefault="00A556A1" w:rsidP="00A556A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A556A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nurse Anesthesia Simulation Lab I (NGR 6440L), Instructor, Spring 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00797777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622061F3" w14:textId="5658470C" w:rsidR="00A556A1" w:rsidRPr="00A556A1" w:rsidRDefault="00A556A1" w:rsidP="00A556A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A556A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DNP Project II (NGR 7956C), Faculty Advisor for six residents, Spring 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00797777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B74B429" w14:textId="2077B610" w:rsidR="00A556A1" w:rsidRDefault="00A556A1" w:rsidP="00A556A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A556A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nurse Anesthesiology Role Development (NGR6492), Instructor, Spring 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00797777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EB1033" w14:textId="0CC98EB7" w:rsidR="00892278" w:rsidRPr="00892278" w:rsidRDefault="00892278" w:rsidP="00892278">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892278">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DNP Project IV (NGR 7958C), Faculty Advisor for six residents, Fall 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD93BA3" w14:textId="5B12A0D4" w:rsidR="00892278" w:rsidRPr="00892278" w:rsidRDefault="00892278" w:rsidP="00892278">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892278">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DNP Project I (NGR 7955C), Faculty Advisor for six residents, Fall 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D19E28" w14:textId="3DA08597" w:rsidR="00892278" w:rsidRPr="00892278" w:rsidRDefault="00892278" w:rsidP="00892278">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892278">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nurse Anesthesia Simulation Lab III (NGR 6442L), Instructor, Fall 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AD1202" w14:textId="4E0DFD9D" w:rsidR="00892278" w:rsidRPr="00892278" w:rsidRDefault="00892278" w:rsidP="00892278">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892278">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Anesthesia Advanced Principles II (NGR 6424),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892278">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>neuro/trauma anesthesia, Fall 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B9C0F4" w14:textId="729CC9D3" w:rsidR="00892278" w:rsidRDefault="00892278" w:rsidP="00892278">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892278">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Advanced Health Assessment Across the Lifespan for Nurse Anesthesiology (NGR 6004C), Lead Instructor, Fall 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A67229" w14:textId="1BDC1FB9" w:rsidR="00ED0CF5" w:rsidRPr="00ED0CF5" w:rsidRDefault="00ED0CF5" w:rsidP="00ED0CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED0CF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DNP Project II (NGR 7957C), Faculty Advisor for six residents, Summer 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="007639E8" w14:textId="299C9258" w:rsidR="00ED0CF5" w:rsidRPr="00ED0CF5" w:rsidRDefault="00ED0CF5" w:rsidP="00ED0CF5">
@@ -6867,50 +10542,51 @@
       <w:r w:rsidRPr="00ED0CF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Principles of Nurse Anesthesia through the Lifespan (NGR 6422), Instructor, delivered geriatric anesthesia lecture and delivery of culturally sensitive anesthesia content, Summer 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A29EC0E" w14:textId="53C6FA07" w:rsidR="00AB77EE" w:rsidRDefault="00AB77EE" w:rsidP="00AB77EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk217850149"/>
       <w:r w:rsidRPr="0035696D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Foundations and Methods of Nurse Anesthesi</w:t>
       </w:r>
       <w:r w:rsidR="00711BD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ology</w:t>
       </w:r>
       <w:r w:rsidRPr="0035696D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Practice (NGR 6420), Instructor, Spring 202</w:t>
       </w:r>
       <w:r w:rsidR="00711BD9">
@@ -7047,50 +10723,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nurse Anesthesiology Role Development (NGR6492)</w:t>
       </w:r>
       <w:r w:rsidR="00292543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Instructor, Spring 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479AED2A" w14:textId="2C08870A" w:rsidR="00E77DC3" w:rsidRDefault="00E77DC3" w:rsidP="00794771">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk206267226"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DNP Project </w:t>
       </w:r>
       <w:r w:rsidR="006C479E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IV (NGR 7958C), Faculty Advisor for six residents, Fall 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D48B942" w14:textId="4AB3E39A" w:rsidR="00794771" w:rsidRDefault="00794771" w:rsidP="00794771">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -7204,51 +10882,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Instructor, Fall 202</w:t>
       </w:r>
       <w:r w:rsidR="006C479E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4328EBCB" w14:textId="55AD335E" w:rsidR="008D09CC" w:rsidRDefault="008D09CC" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk199786875"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk199786875"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="008D09CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DNP Project II (NGR 795</w:t>
       </w:r>
       <w:r w:rsidR="00703C96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="008D09CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C), Faculty Advisor for six residents, S</w:t>
       </w:r>
       <w:r w:rsidR="00165F56">
@@ -7360,52 +11039,52 @@
       <w:r w:rsidR="003B618C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00430ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Summer 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716E3A56" w14:textId="73B1B846" w:rsidR="0035696D" w:rsidRDefault="0035696D" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk189314186"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk189314186"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="0035696D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Foundations and Methods of Nurse Anesthesia Practice (NGR 6420), Instructor, Spring 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9D198C" w14:textId="49BCF776" w:rsidR="004574D3" w:rsidRDefault="005D41FB" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D41FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nurse Anesthesia Simulation Lab I (NGR 6440L), </w:t>
       </w:r>
@@ -7420,51 +11099,51 @@
       <w:r w:rsidRPr="005D41FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Spring 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AF5977" w14:textId="0D0289B3" w:rsidR="005D41FB" w:rsidRDefault="0029405D" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk170066902"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk170066902"/>
       <w:r w:rsidRPr="0029405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DNP Project I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0029405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NGR 795</w:t>
       </w:r>
       <w:r w:rsidR="0053016B">
@@ -7486,51 +11165,51 @@
       <w:r w:rsidR="0053016B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Spring</w:t>
       </w:r>
       <w:r w:rsidRPr="0029405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="008D09CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="1A26D486" w14:textId="78372F51" w:rsidR="00684369" w:rsidRDefault="005F06E6" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DNP Project I (</w:t>
       </w:r>
       <w:r w:rsidR="00BD3831">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NGR 7955C), Faculty Advisor for six </w:t>
       </w:r>
       <w:r w:rsidR="00B26F8E">
@@ -7594,114 +11273,113 @@
       <w:r w:rsidRPr="00AD3796">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anesthesia Advanced Principles II (NGR 6424), Guest Lecturer neuro/trauma anesthesia, Fall 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16229683" w14:textId="3DD8E0AC" w:rsidR="00313599" w:rsidRDefault="0053044B" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk160280815"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk160280815"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Advanced Health Assessment Across the Lifespan</w:t>
       </w:r>
       <w:r w:rsidR="005C24B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Nurse Anesthesiology (NGR 6004C)</w:t>
       </w:r>
       <w:r w:rsidR="005E3F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Instructor, Fall 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B205D68" w14:textId="745258B9" w:rsidR="00F2502D" w:rsidRDefault="00F2502D" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk170066862"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk170066862"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nurse Anesthesia Simulation Lab </w:t>
       </w:r>
       <w:r w:rsidR="00D54C08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>II (NGR 6441L), Instructor</w:t>
       </w:r>
       <w:r w:rsidR="004035FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Summer 2023</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p w14:paraId="584F6930" w14:textId="70843634" w:rsidR="0046342D" w:rsidRDefault="007150C8" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Principles </w:t>
       </w:r>
       <w:r w:rsidR="00C06C99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of Nurse Anesthesia for Populations Through</w:t>
       </w:r>
       <w:r w:rsidR="005957EB">
@@ -8006,51 +11684,51 @@
       <w:r w:rsidR="004A5A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> III (NGR 6442L), Adjunct Faculty, </w:t>
       </w:r>
       <w:r w:rsidR="0061218D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fall 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DA75FB" w14:textId="13E1916F" w:rsidR="00826ED3" w:rsidRDefault="00826ED3" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk160280021"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk160280021"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anesthesia Advanced Principles II (</w:t>
       </w:r>
       <w:r w:rsidR="004F25A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NGR 6424), </w:t>
       </w:r>
       <w:r w:rsidR="00F62732">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guest Lecturer </w:t>
       </w:r>
       <w:r w:rsidR="00D81D8D">
@@ -8088,51 +11766,51 @@
       <w:r w:rsidR="00C67025">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> anesthesia, </w:t>
       </w:r>
       <w:r w:rsidR="005E73F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fall</w:t>
       </w:r>
       <w:r w:rsidR="00C67025">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p w14:paraId="203F777B" w14:textId="77777777" w:rsidR="00A21C97" w:rsidRDefault="00A21C97" w:rsidP="00A21C97">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00111F90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">urse </w:t>
       </w:r>
       <w:r>
@@ -8347,51 +12025,135 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Univer</w:t>
       </w:r>
       <w:r w:rsidR="007B27CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sity:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1ED179" w14:textId="592D2DF2" w:rsidR="007B27CD" w:rsidRPr="007B27CD" w:rsidRDefault="007B27CD" w:rsidP="00EF4D41">
+    <w:p w14:paraId="09E2E676" w14:textId="7EE76498" w:rsidR="007675C5" w:rsidRDefault="007675C5" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vice-Chair</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Council on Faculty Issues Communications Subcommittee</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, University </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6CF876" w14:textId="32CD20A7" w:rsidR="00D75C47" w:rsidRDefault="00D75C47" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1ED179" w14:textId="64A78695" w:rsidR="007B27CD" w:rsidRDefault="007B27CD" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="001D7DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00533941">
         <w:rPr>
@@ -8427,806 +12189,1653 @@
       </w:r>
       <w:r w:rsidR="001D7DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Vice-Chair, Council </w:t>
       </w:r>
       <w:r w:rsidR="0063652C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on Faculty Issues, </w:t>
       </w:r>
       <w:r w:rsidR="0086095B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0192FF99" w14:textId="1C02321C" w:rsidR="00A47AF7" w:rsidRDefault="00A47AF7" w:rsidP="00A47AF7">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0034535E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Faculty Senate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Executive Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, University of South Florida</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A60259" w14:textId="77777777" w:rsidR="00537324" w:rsidRDefault="00537324" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677284F3" w14:textId="27BBBF48" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+    <w:p w14:paraId="02F43A62" w14:textId="77777777" w:rsidR="00A47AF7" w:rsidRDefault="00A47AF7" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4ADD29DF">
+    </w:p>
+    <w:p w14:paraId="677284F3" w14:textId="27BBBF48" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>College:</w:t>
-[...75 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4ADD29DF">
-        <w:rPr>
-[...224 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004C6378">
+        <w:t>College:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9A4A2C" w14:textId="02102742" w:rsidR="00FD4B0C" w:rsidRDefault="00FD4B0C" w:rsidP="00890242">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009B0FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Program Director</w:t>
+      </w:r>
+      <w:r w:rsidR="0034535E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Faculty Search Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008D19BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Advanced Pain Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00890242">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D19BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fellowship Program</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB3ABDD" w14:textId="66DBD57F" w:rsidR="00FD4B0C" w:rsidRDefault="00FD4B0C" w:rsidP="00BE5D42">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4B0C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FD4B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Assistant Professor Faculty Search Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3796EF9A" w14:textId="44000E17" w:rsidR="0062110F" w:rsidRDefault="0062110F" w:rsidP="00BE5D42">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00325ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023-2024 Grad Skyfactor Review Task Force</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E881435" w14:textId="0F9739F4" w:rsidR="65A413E6" w:rsidRDefault="65A413E6" w:rsidP="00BE5D42">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BE5D42">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BE5D42">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Assistant Professor Faculty Search Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47151F46" w14:textId="79533FFC" w:rsidR="00B118E5" w:rsidRDefault="00B118E5" w:rsidP="00B64E4E">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00166E15" w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>College of Nursing Representative</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6896" w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C435C" w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="0015098C" w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="004201DA" w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Council </w:t>
+      </w:r>
+      <w:r w:rsidR="0063652C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="004201DA" w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Faculty Issues</w:t>
+      </w:r>
+      <w:r w:rsidR="008C435C" w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F8BCD1" w14:textId="34BCA26D" w:rsidR="712BB067" w:rsidRDefault="712BB067" w:rsidP="4ADD29DF">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023-2024</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College of Nursing Awards </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5D42" w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4ADD29DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, University of South Florida, College of Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DDECAF" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Profession</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD12DB5" w14:textId="2FB2A1A9" w:rsidR="00EF4D41" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>al</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C6378">
+        <w:t>Profession</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...291 lines deleted...]
-      </w:pPr>
+        <w:t>al</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C6378">
-        <w:rPr>
-[...16 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287FE682" w14:textId="659FDAC5" w:rsidR="00985ACA" w:rsidRDefault="00985ACA" w:rsidP="00863228">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2220"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026-2027                  </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4E41">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AANA Foundation Reviewer Corps</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14E24">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53456">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Association of Nurse Anesthesiology (AANA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67575D21" w14:textId="6BD6BF90" w:rsidR="00861BA1" w:rsidRPr="009B13A9" w:rsidRDefault="00861BA1" w:rsidP="00863228">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2220"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00863228" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6-2027</w:t>
+      </w:r>
+      <w:r w:rsidR="00863228" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Chair, Communications Committee, American Association of Nurse Anesthesiology (AANA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D098CE" w14:textId="187D6CC4" w:rsidR="00861BA1" w:rsidRDefault="00861BA1" w:rsidP="00861BA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2240"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">President, </w:t>
+      </w:r>
+      <w:r w:rsidR="00863228" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Florida Association of Nurse Anesthesiology (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FANA</w:t>
+      </w:r>
+      <w:r w:rsidR="00863228" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board of Directors Executive Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA9BE5E" w14:textId="77FE6376" w:rsidR="0091723C" w:rsidRDefault="00CF1F00" w:rsidP="00861BA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2240"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF1F00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF1F00">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MY26 Annual Congress Poster Review Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, American Association of Nurse Anesthesiology</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1561">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AANA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F5B736" w14:textId="28390071" w:rsidR="00576CC8" w:rsidRDefault="00576CC8" w:rsidP="00861BA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2240"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F28DE">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MY</w:t>
+      </w:r>
+      <w:r w:rsidR="00795678">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26 EDGE </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7825">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Poster Review Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB465E">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, American Association of Nurse Anesthesiology (AANA</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2459A">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1D3611" w14:textId="2B5467D2" w:rsidR="00A95CBC" w:rsidRPr="009B13A9" w:rsidRDefault="00255A1C" w:rsidP="00861BA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2240"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B771CC">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CRNA Scholars</w:t>
+      </w:r>
+      <w:r w:rsidR="00264B7C">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Review Committee, American Association of Nurse An</w:t>
+      </w:r>
+      <w:r w:rsidR="00576CC8">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esthesiology (AANA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1A57A5" w14:textId="4DFF62A1" w:rsidR="00B3466B" w:rsidRPr="009B13A9" w:rsidRDefault="00B3466B" w:rsidP="00B3466B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2540"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>President-Elect</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76A60" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00863228" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25D6" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Association of</w:t>
+      </w:r>
+      <w:r w:rsidR="00863228" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nurse Anesthesiology (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76A60" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FANA</w:t>
+      </w:r>
+      <w:r w:rsidR="00863228" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76A60" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board of Directors Executive Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE8EFAC" w14:textId="47FE1AA0" w:rsidR="00E17EED" w:rsidRPr="009B13A9" w:rsidRDefault="006C069F" w:rsidP="00B539A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2010"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-2026     </w:t>
+      </w:r>
+      <w:r w:rsidR="008078DE" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008078DE">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vice</w:t>
+      </w:r>
+      <w:r w:rsidR="00B539A0" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Chair, Communications Committee, American Association of Nurse</w:t>
+      </w:r>
+      <w:r w:rsidR="0019529E" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3466B" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Anesthesiology (</w:t>
+      </w:r>
+      <w:r w:rsidR="0019529E" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AANA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CED0DEE" w14:textId="2873008D" w:rsidR="009B4795" w:rsidRPr="009B13A9" w:rsidRDefault="009B4795" w:rsidP="00325ACB">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00195198" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4-20</w:t>
+      </w:r>
+      <w:r w:rsidR="00195198" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00041777" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Communications Committee, American Association of Nurse</w:t>
+      </w:r>
+      <w:r w:rsidR="004F09DE" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00041777" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Anesthesiolo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65416" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gy (AANA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B6B846" w14:textId="6262B548" w:rsidR="00C33614" w:rsidRPr="009B13A9" w:rsidRDefault="00C33614" w:rsidP="00C33614">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023-2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidR="00435F8F" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, FANA</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7978" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board of Directors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7734D52F" w14:textId="18C2713D" w:rsidR="003E5A75" w:rsidRPr="009B13A9" w:rsidRDefault="001212A1" w:rsidP="00435785">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2022-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4D41" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A543B0" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chair-Member Services Committee, F</w:t>
+      </w:r>
+      <w:r w:rsidR="003D65B8" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ANA</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4D41" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF4D41" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52047FD9" w14:textId="242BDF6E" w:rsidR="00FB5284" w:rsidRPr="009B13A9" w:rsidRDefault="002D39D9" w:rsidP="003C274C">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2018-2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001D18E4" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0875" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Advanced Practice Provider C</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6BFA" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>redentialing and Authorization</w:t>
+      </w:r>
+      <w:r w:rsidR="00782014" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7BD7" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C274C" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00782014" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tampa General Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4D41" w:rsidRPr="009B13A9">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A97696" w14:textId="77777777" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00FB5284" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C5AC85" w14:textId="32EDBBD4" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00E75AE9" w:rsidP="00FB5284">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PROFESSIONAL MEMBERSHIPS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D76387" w:rsidRPr="004C6378">
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>PROFESSIONAL MEMBERSHIPS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76387" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775ED391" w14:textId="6CFBF057" w:rsidR="00FC3D33" w:rsidRDefault="00FC3D33" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A76FD07" w14:textId="2871714F" w:rsidR="00901F90" w:rsidRDefault="00901F90" w:rsidP="00FB5284">
+    <w:p w14:paraId="0FF9D58F" w14:textId="77777777" w:rsidR="007E6E5E" w:rsidRDefault="00901F90" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2024-</w:t>
       </w:r>
       <w:r w:rsidR="002977AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Present</w:t>
       </w:r>
       <w:r w:rsidR="002977AF">
         <w:rPr>
@@ -9254,54 +13863,137 @@
         <w:t>Member</w:t>
       </w:r>
       <w:r w:rsidR="002977AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002977AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002977AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">AORN </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B6A5066" w14:textId="121CEB2E" w:rsidR="0001443F" w:rsidRDefault="0001443F" w:rsidP="00FB5284">
+      </w:r>
+      <w:r w:rsidR="001B0217">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Association of periOperative </w:t>
+      </w:r>
+      <w:r w:rsidR="002B76C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Registered</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A76FD07" w14:textId="08F2F8C6" w:rsidR="00901F90" w:rsidRDefault="002B76C1" w:rsidP="007E6E5E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5790"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E6E5E" w:rsidRPr="007E6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nurses</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6E5E" w:rsidRPr="007E6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AORN</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6A5066" w14:textId="7EDF0AEC" w:rsidR="0001443F" w:rsidRDefault="0001443F" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00B60B16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-Present</w:t>
       </w:r>
       <w:r w:rsidR="00B60B16">
         <w:rPr>
@@ -9331,52 +14023,60 @@
       <w:r w:rsidR="00B60B16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B60B16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B60B16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Society for Simulation in Healthcare</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="63DAB744" w14:textId="70B56ED8" w:rsidR="00FC3D33" w:rsidRDefault="00FC3D33" w:rsidP="00FB5284">
+      <w:r w:rsidR="00157F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SSIH)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DAB744" w14:textId="0906EAE3" w:rsidR="00FC3D33" w:rsidRDefault="00FC3D33" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2021-Present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9398,52 +14098,82 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>American Association of Nurse Practitioners</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1525015F" w14:textId="0A0E5B8C" w:rsidR="006F478E" w:rsidRDefault="006F478E" w:rsidP="00FB5284">
+      <w:r w:rsidR="00157F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F94BA78" w14:textId="4823D8A7" w:rsidR="00157F1B" w:rsidRDefault="00157F1B" w:rsidP="00157F1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5750"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t>(AANP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1525015F" w14:textId="4D5058D9" w:rsidR="006F478E" w:rsidRDefault="006F478E" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2009-Present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9470,62 +14200,82 @@
         <w:t>Member</w:t>
       </w:r>
       <w:r w:rsidR="0017025C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0017025C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0017025C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>F</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="436F5B89" w14:textId="6D32F570" w:rsidR="00F65416" w:rsidRDefault="00F65416" w:rsidP="00FB5284">
+      </w:r>
+      <w:r w:rsidR="00157F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida Association of Nurse Anesthesiology </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649FCAC6" w14:textId="0E504C56" w:rsidR="00563545" w:rsidRDefault="00563545" w:rsidP="00563545">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(FANA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436F5B89" w14:textId="4251DD2C" w:rsidR="00F65416" w:rsidRDefault="00F65416" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002D5097">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>009-Present</w:t>
       </w:r>
       <w:r w:rsidR="002D5097">
         <w:rPr>
@@ -9560,90 +14310,133 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D5097">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D5097">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002A1B70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>AANA</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00563545">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">merican Association of </w:t>
+      </w:r>
+      <w:r w:rsidR="00062A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nurse     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C23E9F" w14:textId="15CE6498" w:rsidR="00FA433B" w:rsidRPr="004C6378" w:rsidRDefault="007D3A57" w:rsidP="007D3A57">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5750"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007D3A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Anesthesiology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AANA)</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FA433B" w:rsidRPr="004C6378" w:rsidSect="001741A5">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DD98A18" w14:textId="77777777" w:rsidR="00B33CA4" w:rsidRDefault="00B33CA4" w:rsidP="00067860">
+    <w:p w14:paraId="638BE631" w14:textId="77777777" w:rsidR="0058372C" w:rsidRDefault="0058372C" w:rsidP="00067860">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3593D735" w14:textId="77777777" w:rsidR="00B33CA4" w:rsidRDefault="00B33CA4" w:rsidP="00067860">
+    <w:p w14:paraId="7DBCD8DB" w14:textId="77777777" w:rsidR="0058372C" w:rsidRDefault="0058372C" w:rsidP="00067860">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28CE0A0A" w14:textId="77777777" w:rsidR="00B33CA4" w:rsidRDefault="00B33CA4"/>
+    <w:p w14:paraId="15C061EF" w14:textId="77777777" w:rsidR="0058372C" w:rsidRDefault="0058372C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9661,65 +14454,65 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="150238EA" w14:textId="77777777" w:rsidR="00B33CA4" w:rsidRDefault="00B33CA4" w:rsidP="00067860">
+    <w:p w14:paraId="566A33C5" w14:textId="77777777" w:rsidR="0058372C" w:rsidRDefault="0058372C" w:rsidP="00067860">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="005C280C" w14:textId="77777777" w:rsidR="00B33CA4" w:rsidRDefault="00B33CA4" w:rsidP="00067860">
+    <w:p w14:paraId="11A6D554" w14:textId="77777777" w:rsidR="0058372C" w:rsidRDefault="0058372C" w:rsidP="00067860">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3D880CF0" w14:textId="77777777" w:rsidR="00B33CA4" w:rsidRDefault="00B33CA4"/>
+    <w:p w14:paraId="25C74BD6" w14:textId="77777777" w:rsidR="0058372C" w:rsidRDefault="0058372C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01084DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFE28AE8"/>
     <w:lvl w:ilvl="0" w:tplc="85A69A1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -10015,911 +14808,1326 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1992513770">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1484128431">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="504131417">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NTA0NTI2MTA1NjK2NDJQ0lEKTi0uzszPAykwrAUAY2rbjSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00FB5284"/>
     <w:rsid w:val="00000BA9"/>
     <w:rsid w:val="000048B6"/>
+    <w:rsid w:val="00006CF2"/>
     <w:rsid w:val="00007C4C"/>
+    <w:rsid w:val="00007E8A"/>
     <w:rsid w:val="0001443F"/>
     <w:rsid w:val="000213B7"/>
     <w:rsid w:val="00021E27"/>
+    <w:rsid w:val="00025D42"/>
     <w:rsid w:val="000326C7"/>
     <w:rsid w:val="00033AF5"/>
+    <w:rsid w:val="00035FD7"/>
     <w:rsid w:val="00036173"/>
+    <w:rsid w:val="00037218"/>
     <w:rsid w:val="00037746"/>
     <w:rsid w:val="00041777"/>
     <w:rsid w:val="00043D09"/>
     <w:rsid w:val="000447EC"/>
     <w:rsid w:val="00044AC5"/>
+    <w:rsid w:val="0005170E"/>
+    <w:rsid w:val="00053FEB"/>
     <w:rsid w:val="0005504F"/>
     <w:rsid w:val="00055874"/>
+    <w:rsid w:val="00060549"/>
+    <w:rsid w:val="00062A65"/>
     <w:rsid w:val="00062A87"/>
     <w:rsid w:val="00064EE1"/>
     <w:rsid w:val="000666B3"/>
+    <w:rsid w:val="000669D5"/>
     <w:rsid w:val="00067860"/>
     <w:rsid w:val="00071746"/>
     <w:rsid w:val="00071BC3"/>
     <w:rsid w:val="000738D9"/>
+    <w:rsid w:val="0007464A"/>
     <w:rsid w:val="00074D11"/>
+    <w:rsid w:val="00075273"/>
+    <w:rsid w:val="000766E0"/>
     <w:rsid w:val="00081795"/>
     <w:rsid w:val="00081E26"/>
+    <w:rsid w:val="000854B3"/>
     <w:rsid w:val="00087FDD"/>
     <w:rsid w:val="00090307"/>
     <w:rsid w:val="00090901"/>
     <w:rsid w:val="00090E72"/>
     <w:rsid w:val="00091423"/>
+    <w:rsid w:val="000926AA"/>
     <w:rsid w:val="00094736"/>
     <w:rsid w:val="00094DE2"/>
     <w:rsid w:val="0009778D"/>
     <w:rsid w:val="000A5D66"/>
+    <w:rsid w:val="000A6332"/>
     <w:rsid w:val="000B1164"/>
+    <w:rsid w:val="000B4681"/>
     <w:rsid w:val="000B4BFB"/>
     <w:rsid w:val="000B7B8E"/>
+    <w:rsid w:val="000C044F"/>
     <w:rsid w:val="000C5EB1"/>
     <w:rsid w:val="000C72EB"/>
+    <w:rsid w:val="000D25CD"/>
     <w:rsid w:val="000D316B"/>
     <w:rsid w:val="000D37D3"/>
     <w:rsid w:val="000D5A58"/>
     <w:rsid w:val="000E204B"/>
     <w:rsid w:val="000E6EF1"/>
+    <w:rsid w:val="000F282C"/>
     <w:rsid w:val="000F2D16"/>
+    <w:rsid w:val="000F2D8C"/>
     <w:rsid w:val="000F38C6"/>
     <w:rsid w:val="000F4331"/>
+    <w:rsid w:val="000F6AA9"/>
     <w:rsid w:val="0010085C"/>
+    <w:rsid w:val="00103B7A"/>
     <w:rsid w:val="001075D3"/>
     <w:rsid w:val="00107F6A"/>
     <w:rsid w:val="00110F7C"/>
     <w:rsid w:val="00111F90"/>
     <w:rsid w:val="00112BFF"/>
     <w:rsid w:val="00113DA0"/>
     <w:rsid w:val="001148B0"/>
     <w:rsid w:val="00117980"/>
     <w:rsid w:val="001212A1"/>
+    <w:rsid w:val="001265D5"/>
     <w:rsid w:val="00131D7F"/>
+    <w:rsid w:val="00133165"/>
+    <w:rsid w:val="00144E9D"/>
     <w:rsid w:val="0015098C"/>
     <w:rsid w:val="00155F3B"/>
     <w:rsid w:val="001565EB"/>
+    <w:rsid w:val="00157F1B"/>
     <w:rsid w:val="00160433"/>
+    <w:rsid w:val="00160F87"/>
+    <w:rsid w:val="00161631"/>
     <w:rsid w:val="0016171C"/>
+    <w:rsid w:val="001642DF"/>
+    <w:rsid w:val="00164360"/>
     <w:rsid w:val="00165F56"/>
+    <w:rsid w:val="00166A8F"/>
     <w:rsid w:val="00166E15"/>
     <w:rsid w:val="00170192"/>
     <w:rsid w:val="0017025C"/>
     <w:rsid w:val="001741A5"/>
+    <w:rsid w:val="00175675"/>
+    <w:rsid w:val="00175D3F"/>
+    <w:rsid w:val="00176166"/>
+    <w:rsid w:val="00176BCA"/>
     <w:rsid w:val="00182548"/>
     <w:rsid w:val="001833B7"/>
+    <w:rsid w:val="00183F43"/>
+    <w:rsid w:val="00184438"/>
     <w:rsid w:val="001849AF"/>
+    <w:rsid w:val="00187CEA"/>
     <w:rsid w:val="00191B9A"/>
     <w:rsid w:val="0019205B"/>
     <w:rsid w:val="00193194"/>
     <w:rsid w:val="00195198"/>
+    <w:rsid w:val="0019529E"/>
     <w:rsid w:val="00195987"/>
     <w:rsid w:val="00195DF0"/>
+    <w:rsid w:val="0019666D"/>
     <w:rsid w:val="001A5A23"/>
     <w:rsid w:val="001A5F4B"/>
+    <w:rsid w:val="001B0217"/>
     <w:rsid w:val="001B2797"/>
     <w:rsid w:val="001B405D"/>
     <w:rsid w:val="001B4179"/>
+    <w:rsid w:val="001B5BF9"/>
     <w:rsid w:val="001B7314"/>
     <w:rsid w:val="001B7511"/>
     <w:rsid w:val="001B7C7B"/>
     <w:rsid w:val="001C0370"/>
+    <w:rsid w:val="001C1561"/>
     <w:rsid w:val="001D18E4"/>
+    <w:rsid w:val="001D1F75"/>
+    <w:rsid w:val="001D3098"/>
+    <w:rsid w:val="001D4858"/>
     <w:rsid w:val="001D5A2F"/>
     <w:rsid w:val="001D7DFB"/>
     <w:rsid w:val="001E1AC1"/>
+    <w:rsid w:val="001E4217"/>
     <w:rsid w:val="001E47EC"/>
+    <w:rsid w:val="001E627F"/>
     <w:rsid w:val="001F233B"/>
     <w:rsid w:val="001F2769"/>
+    <w:rsid w:val="001F5AB4"/>
     <w:rsid w:val="001F6B47"/>
+    <w:rsid w:val="002010A3"/>
     <w:rsid w:val="002048B5"/>
+    <w:rsid w:val="00215238"/>
     <w:rsid w:val="002202CF"/>
     <w:rsid w:val="00220BA1"/>
     <w:rsid w:val="00226B28"/>
     <w:rsid w:val="00233034"/>
+    <w:rsid w:val="00235070"/>
+    <w:rsid w:val="00235E17"/>
     <w:rsid w:val="002376C3"/>
     <w:rsid w:val="00237F22"/>
     <w:rsid w:val="00240AC4"/>
     <w:rsid w:val="002416A0"/>
     <w:rsid w:val="00244093"/>
     <w:rsid w:val="00244C2F"/>
+    <w:rsid w:val="00250238"/>
     <w:rsid w:val="00253160"/>
+    <w:rsid w:val="00255A1C"/>
     <w:rsid w:val="002571C0"/>
+    <w:rsid w:val="00260976"/>
     <w:rsid w:val="00261289"/>
     <w:rsid w:val="00263C41"/>
+    <w:rsid w:val="00263D92"/>
     <w:rsid w:val="00264200"/>
+    <w:rsid w:val="00264B7C"/>
     <w:rsid w:val="00266035"/>
     <w:rsid w:val="00266256"/>
+    <w:rsid w:val="002668EF"/>
     <w:rsid w:val="00270C09"/>
     <w:rsid w:val="00274ABF"/>
     <w:rsid w:val="0027588B"/>
+    <w:rsid w:val="0027683F"/>
     <w:rsid w:val="002802C6"/>
     <w:rsid w:val="00280799"/>
     <w:rsid w:val="00282682"/>
     <w:rsid w:val="002826F6"/>
     <w:rsid w:val="00286FCB"/>
     <w:rsid w:val="0029191D"/>
+    <w:rsid w:val="002922A9"/>
     <w:rsid w:val="00292543"/>
+    <w:rsid w:val="0029353F"/>
     <w:rsid w:val="002938A0"/>
     <w:rsid w:val="0029405D"/>
     <w:rsid w:val="002948F1"/>
     <w:rsid w:val="00294D6A"/>
+    <w:rsid w:val="00294D8B"/>
     <w:rsid w:val="002977AF"/>
     <w:rsid w:val="002A0AC3"/>
     <w:rsid w:val="002A1B70"/>
     <w:rsid w:val="002A272E"/>
+    <w:rsid w:val="002A33F2"/>
     <w:rsid w:val="002A35F3"/>
     <w:rsid w:val="002A4BF4"/>
     <w:rsid w:val="002A756D"/>
     <w:rsid w:val="002B13A4"/>
     <w:rsid w:val="002B1595"/>
     <w:rsid w:val="002B2F3F"/>
     <w:rsid w:val="002B2F79"/>
     <w:rsid w:val="002B3262"/>
     <w:rsid w:val="002B329B"/>
+    <w:rsid w:val="002B76C1"/>
     <w:rsid w:val="002B7978"/>
     <w:rsid w:val="002C1A83"/>
     <w:rsid w:val="002C47DE"/>
+    <w:rsid w:val="002C54BC"/>
     <w:rsid w:val="002C6175"/>
     <w:rsid w:val="002D0A4C"/>
     <w:rsid w:val="002D39D9"/>
     <w:rsid w:val="002D5097"/>
     <w:rsid w:val="002D53ED"/>
     <w:rsid w:val="002D5BA3"/>
     <w:rsid w:val="002D7067"/>
+    <w:rsid w:val="002E0219"/>
+    <w:rsid w:val="002E479D"/>
     <w:rsid w:val="002E4BC2"/>
     <w:rsid w:val="002E6536"/>
     <w:rsid w:val="002E6BBF"/>
     <w:rsid w:val="002F0004"/>
     <w:rsid w:val="002F448B"/>
+    <w:rsid w:val="002F4ADD"/>
+    <w:rsid w:val="002F4C9D"/>
     <w:rsid w:val="002F511B"/>
     <w:rsid w:val="002F6EF2"/>
     <w:rsid w:val="00301F1B"/>
     <w:rsid w:val="00306BE6"/>
+    <w:rsid w:val="00307190"/>
+    <w:rsid w:val="0031013A"/>
     <w:rsid w:val="003112AF"/>
+    <w:rsid w:val="00312A27"/>
     <w:rsid w:val="00313599"/>
     <w:rsid w:val="00314A79"/>
+    <w:rsid w:val="00314E7A"/>
+    <w:rsid w:val="00321F13"/>
     <w:rsid w:val="00325ACB"/>
+    <w:rsid w:val="00327536"/>
     <w:rsid w:val="003302CE"/>
     <w:rsid w:val="003315EB"/>
     <w:rsid w:val="00334F20"/>
+    <w:rsid w:val="003412A4"/>
     <w:rsid w:val="00341787"/>
     <w:rsid w:val="00343612"/>
+    <w:rsid w:val="0034535E"/>
     <w:rsid w:val="0035696D"/>
     <w:rsid w:val="00360033"/>
+    <w:rsid w:val="00360731"/>
     <w:rsid w:val="00360790"/>
+    <w:rsid w:val="003610D4"/>
     <w:rsid w:val="00365CD7"/>
     <w:rsid w:val="00367518"/>
     <w:rsid w:val="00375F4D"/>
+    <w:rsid w:val="00376B2C"/>
     <w:rsid w:val="00377D6E"/>
     <w:rsid w:val="003818EE"/>
     <w:rsid w:val="00384350"/>
+    <w:rsid w:val="003861DA"/>
+    <w:rsid w:val="003929F7"/>
     <w:rsid w:val="00395198"/>
     <w:rsid w:val="00397FD1"/>
     <w:rsid w:val="003A017E"/>
     <w:rsid w:val="003A1435"/>
+    <w:rsid w:val="003A148F"/>
     <w:rsid w:val="003A23FE"/>
     <w:rsid w:val="003A300B"/>
     <w:rsid w:val="003A7A9D"/>
     <w:rsid w:val="003B618C"/>
     <w:rsid w:val="003B6605"/>
     <w:rsid w:val="003B6BA3"/>
+    <w:rsid w:val="003C075F"/>
     <w:rsid w:val="003C1135"/>
     <w:rsid w:val="003C274C"/>
+    <w:rsid w:val="003C3FAB"/>
     <w:rsid w:val="003C4E9C"/>
     <w:rsid w:val="003C692C"/>
+    <w:rsid w:val="003D1646"/>
     <w:rsid w:val="003D5614"/>
     <w:rsid w:val="003D6116"/>
     <w:rsid w:val="003D65B8"/>
+    <w:rsid w:val="003D7A8E"/>
+    <w:rsid w:val="003D7DB8"/>
+    <w:rsid w:val="003E0106"/>
+    <w:rsid w:val="003E154D"/>
     <w:rsid w:val="003E2F35"/>
     <w:rsid w:val="003E5908"/>
     <w:rsid w:val="003E5A75"/>
+    <w:rsid w:val="003E5B66"/>
     <w:rsid w:val="003E6C08"/>
     <w:rsid w:val="003F1EE8"/>
+    <w:rsid w:val="003F28DE"/>
     <w:rsid w:val="003F3C57"/>
+    <w:rsid w:val="003F3E60"/>
     <w:rsid w:val="003F4368"/>
     <w:rsid w:val="003F5320"/>
     <w:rsid w:val="003F7BD7"/>
     <w:rsid w:val="00400FA9"/>
     <w:rsid w:val="00401803"/>
+    <w:rsid w:val="00401A5B"/>
     <w:rsid w:val="004035FF"/>
     <w:rsid w:val="00404264"/>
+    <w:rsid w:val="00404A51"/>
     <w:rsid w:val="0040614C"/>
     <w:rsid w:val="00410669"/>
+    <w:rsid w:val="004107DE"/>
+    <w:rsid w:val="00412682"/>
+    <w:rsid w:val="00412B8E"/>
+    <w:rsid w:val="00412ED7"/>
     <w:rsid w:val="004131A1"/>
+    <w:rsid w:val="00413D68"/>
     <w:rsid w:val="00415EC4"/>
     <w:rsid w:val="004200D8"/>
     <w:rsid w:val="004201DA"/>
     <w:rsid w:val="00420C0D"/>
     <w:rsid w:val="004214C5"/>
     <w:rsid w:val="00423F14"/>
+    <w:rsid w:val="004252CF"/>
+    <w:rsid w:val="00426890"/>
+    <w:rsid w:val="00426A64"/>
     <w:rsid w:val="00430ED8"/>
     <w:rsid w:val="00435785"/>
     <w:rsid w:val="00435F8F"/>
     <w:rsid w:val="00440DFB"/>
     <w:rsid w:val="004453A3"/>
+    <w:rsid w:val="004479ED"/>
+    <w:rsid w:val="00450C08"/>
     <w:rsid w:val="0045143A"/>
+    <w:rsid w:val="0045251E"/>
     <w:rsid w:val="00453732"/>
     <w:rsid w:val="0045488F"/>
+    <w:rsid w:val="004549DB"/>
     <w:rsid w:val="00455D6C"/>
     <w:rsid w:val="004574D3"/>
     <w:rsid w:val="00457788"/>
     <w:rsid w:val="00461035"/>
+    <w:rsid w:val="0046168C"/>
     <w:rsid w:val="0046342D"/>
     <w:rsid w:val="00464C18"/>
     <w:rsid w:val="0046673B"/>
+    <w:rsid w:val="00466775"/>
+    <w:rsid w:val="00467BE4"/>
+    <w:rsid w:val="00470BEE"/>
     <w:rsid w:val="00470D24"/>
+    <w:rsid w:val="004718E4"/>
     <w:rsid w:val="00471C6E"/>
     <w:rsid w:val="00472DB9"/>
     <w:rsid w:val="00477D76"/>
     <w:rsid w:val="00483868"/>
+    <w:rsid w:val="004871B0"/>
     <w:rsid w:val="00487793"/>
     <w:rsid w:val="0049142E"/>
     <w:rsid w:val="004914F7"/>
+    <w:rsid w:val="00492766"/>
+    <w:rsid w:val="00493CC2"/>
     <w:rsid w:val="004A0EA2"/>
+    <w:rsid w:val="004A1C00"/>
     <w:rsid w:val="004A2407"/>
+    <w:rsid w:val="004A49D8"/>
     <w:rsid w:val="004A5A35"/>
     <w:rsid w:val="004A5B58"/>
     <w:rsid w:val="004A6353"/>
+    <w:rsid w:val="004B3212"/>
     <w:rsid w:val="004B33BF"/>
     <w:rsid w:val="004B4903"/>
+    <w:rsid w:val="004B4A54"/>
     <w:rsid w:val="004B6A0C"/>
     <w:rsid w:val="004C08C3"/>
     <w:rsid w:val="004C1C4E"/>
     <w:rsid w:val="004C293A"/>
+    <w:rsid w:val="004C6263"/>
     <w:rsid w:val="004C6378"/>
+    <w:rsid w:val="004C655B"/>
     <w:rsid w:val="004C7D46"/>
+    <w:rsid w:val="004D1E2C"/>
     <w:rsid w:val="004D273B"/>
     <w:rsid w:val="004D582F"/>
     <w:rsid w:val="004D6595"/>
     <w:rsid w:val="004D7264"/>
     <w:rsid w:val="004E2421"/>
     <w:rsid w:val="004E4C54"/>
     <w:rsid w:val="004E6896"/>
     <w:rsid w:val="004F09DE"/>
     <w:rsid w:val="004F14E9"/>
+    <w:rsid w:val="004F19F5"/>
     <w:rsid w:val="004F1E04"/>
     <w:rsid w:val="004F213E"/>
     <w:rsid w:val="004F25A9"/>
     <w:rsid w:val="004F2CEE"/>
+    <w:rsid w:val="004F2EE7"/>
+    <w:rsid w:val="004F4A09"/>
+    <w:rsid w:val="004F4E41"/>
     <w:rsid w:val="004F548F"/>
+    <w:rsid w:val="004F5A65"/>
     <w:rsid w:val="004F5A6E"/>
     <w:rsid w:val="004F7647"/>
     <w:rsid w:val="0050021C"/>
     <w:rsid w:val="00500890"/>
+    <w:rsid w:val="00502192"/>
+    <w:rsid w:val="00504055"/>
+    <w:rsid w:val="00506336"/>
     <w:rsid w:val="00507A33"/>
     <w:rsid w:val="00511A89"/>
     <w:rsid w:val="00512B4E"/>
     <w:rsid w:val="0051474F"/>
     <w:rsid w:val="00514BB8"/>
     <w:rsid w:val="005151A5"/>
     <w:rsid w:val="00516B11"/>
     <w:rsid w:val="00522106"/>
+    <w:rsid w:val="00527D5F"/>
     <w:rsid w:val="0053016B"/>
     <w:rsid w:val="0053044B"/>
     <w:rsid w:val="00531778"/>
     <w:rsid w:val="00533941"/>
+    <w:rsid w:val="00533FCC"/>
     <w:rsid w:val="005345C0"/>
     <w:rsid w:val="005358F2"/>
     <w:rsid w:val="00536E30"/>
     <w:rsid w:val="00537324"/>
     <w:rsid w:val="005410AF"/>
     <w:rsid w:val="00541545"/>
     <w:rsid w:val="00541E66"/>
     <w:rsid w:val="0054202B"/>
+    <w:rsid w:val="0054596C"/>
     <w:rsid w:val="00551ED4"/>
     <w:rsid w:val="00556C60"/>
     <w:rsid w:val="00561887"/>
     <w:rsid w:val="005621C4"/>
+    <w:rsid w:val="00563545"/>
     <w:rsid w:val="005644FC"/>
     <w:rsid w:val="00564DC5"/>
     <w:rsid w:val="00565974"/>
+    <w:rsid w:val="005675B0"/>
+    <w:rsid w:val="00572393"/>
     <w:rsid w:val="00574C22"/>
     <w:rsid w:val="00575931"/>
+    <w:rsid w:val="00576CC8"/>
     <w:rsid w:val="00577406"/>
     <w:rsid w:val="00580EC7"/>
     <w:rsid w:val="00581816"/>
+    <w:rsid w:val="00582E5A"/>
+    <w:rsid w:val="0058372C"/>
+    <w:rsid w:val="00591109"/>
+    <w:rsid w:val="005920F7"/>
     <w:rsid w:val="00593C13"/>
     <w:rsid w:val="005957EB"/>
     <w:rsid w:val="00595929"/>
     <w:rsid w:val="00596EB3"/>
     <w:rsid w:val="00597E97"/>
     <w:rsid w:val="00597ED1"/>
     <w:rsid w:val="005A105F"/>
     <w:rsid w:val="005A134D"/>
+    <w:rsid w:val="005A1A75"/>
     <w:rsid w:val="005A2B2F"/>
+    <w:rsid w:val="005A2E10"/>
+    <w:rsid w:val="005A4C5D"/>
     <w:rsid w:val="005A4E86"/>
     <w:rsid w:val="005A6B8B"/>
     <w:rsid w:val="005B0C7E"/>
     <w:rsid w:val="005B1AA3"/>
+    <w:rsid w:val="005B7BD7"/>
     <w:rsid w:val="005C03E0"/>
     <w:rsid w:val="005C24B8"/>
+    <w:rsid w:val="005D2033"/>
     <w:rsid w:val="005D41DD"/>
     <w:rsid w:val="005D41FB"/>
     <w:rsid w:val="005D4392"/>
     <w:rsid w:val="005D58AC"/>
     <w:rsid w:val="005E1D08"/>
     <w:rsid w:val="005E3292"/>
     <w:rsid w:val="005E3F1D"/>
+    <w:rsid w:val="005E5780"/>
+    <w:rsid w:val="005E5C7B"/>
     <w:rsid w:val="005E73D9"/>
     <w:rsid w:val="005E73F4"/>
     <w:rsid w:val="005F06E6"/>
+    <w:rsid w:val="005F2649"/>
     <w:rsid w:val="005F39D1"/>
     <w:rsid w:val="005F4251"/>
     <w:rsid w:val="005F7673"/>
+    <w:rsid w:val="006033DE"/>
     <w:rsid w:val="006100AB"/>
     <w:rsid w:val="0061218D"/>
+    <w:rsid w:val="00612362"/>
     <w:rsid w:val="00613903"/>
     <w:rsid w:val="00614172"/>
     <w:rsid w:val="00616BCE"/>
     <w:rsid w:val="006176D9"/>
     <w:rsid w:val="0062110F"/>
     <w:rsid w:val="00624872"/>
+    <w:rsid w:val="00625F37"/>
     <w:rsid w:val="006265F8"/>
+    <w:rsid w:val="00626E53"/>
+    <w:rsid w:val="00627EEC"/>
+    <w:rsid w:val="00632BC4"/>
+    <w:rsid w:val="00635768"/>
     <w:rsid w:val="0063652C"/>
     <w:rsid w:val="00636741"/>
     <w:rsid w:val="00640743"/>
     <w:rsid w:val="006453B9"/>
     <w:rsid w:val="00645AF0"/>
     <w:rsid w:val="00650F20"/>
+    <w:rsid w:val="0065276E"/>
     <w:rsid w:val="006544EE"/>
     <w:rsid w:val="00661E7C"/>
     <w:rsid w:val="0066255D"/>
     <w:rsid w:val="0066347C"/>
     <w:rsid w:val="0066455E"/>
+    <w:rsid w:val="0066591E"/>
     <w:rsid w:val="00665E23"/>
+    <w:rsid w:val="006708BC"/>
     <w:rsid w:val="0067093A"/>
     <w:rsid w:val="00674530"/>
     <w:rsid w:val="0067584E"/>
     <w:rsid w:val="006772B3"/>
     <w:rsid w:val="00682603"/>
+    <w:rsid w:val="0068375F"/>
     <w:rsid w:val="00684369"/>
+    <w:rsid w:val="00686B71"/>
     <w:rsid w:val="0069328E"/>
+    <w:rsid w:val="006936B7"/>
     <w:rsid w:val="00696FA6"/>
+    <w:rsid w:val="00697740"/>
     <w:rsid w:val="006979D3"/>
     <w:rsid w:val="006A603C"/>
     <w:rsid w:val="006B1D91"/>
     <w:rsid w:val="006B4999"/>
+    <w:rsid w:val="006B7588"/>
     <w:rsid w:val="006B79FA"/>
+    <w:rsid w:val="006C069F"/>
     <w:rsid w:val="006C1548"/>
     <w:rsid w:val="006C34FB"/>
     <w:rsid w:val="006C479E"/>
     <w:rsid w:val="006D696D"/>
     <w:rsid w:val="006D796D"/>
     <w:rsid w:val="006D7CCA"/>
     <w:rsid w:val="006E251F"/>
     <w:rsid w:val="006E4DB4"/>
+    <w:rsid w:val="006E6AF1"/>
+    <w:rsid w:val="006E784D"/>
+    <w:rsid w:val="006E7A90"/>
+    <w:rsid w:val="006F131B"/>
     <w:rsid w:val="006F28F0"/>
+    <w:rsid w:val="006F34B1"/>
     <w:rsid w:val="006F478E"/>
     <w:rsid w:val="006F5DF9"/>
     <w:rsid w:val="006F6862"/>
+    <w:rsid w:val="006F6AA8"/>
     <w:rsid w:val="006F7CEF"/>
+    <w:rsid w:val="007003A4"/>
+    <w:rsid w:val="007025CA"/>
     <w:rsid w:val="00703C96"/>
     <w:rsid w:val="0070423B"/>
+    <w:rsid w:val="00704717"/>
+    <w:rsid w:val="00705969"/>
     <w:rsid w:val="00707A5D"/>
     <w:rsid w:val="00711BD9"/>
+    <w:rsid w:val="00712BF2"/>
     <w:rsid w:val="0071334D"/>
     <w:rsid w:val="00713C0A"/>
+    <w:rsid w:val="00714942"/>
     <w:rsid w:val="007150C8"/>
     <w:rsid w:val="007157FF"/>
     <w:rsid w:val="0072148B"/>
     <w:rsid w:val="00722709"/>
     <w:rsid w:val="00722A23"/>
     <w:rsid w:val="007232B9"/>
     <w:rsid w:val="00723E2C"/>
     <w:rsid w:val="007242A3"/>
     <w:rsid w:val="00725070"/>
+    <w:rsid w:val="007316AF"/>
     <w:rsid w:val="00731BE3"/>
+    <w:rsid w:val="0073232F"/>
     <w:rsid w:val="007363E2"/>
     <w:rsid w:val="007403CF"/>
     <w:rsid w:val="00741328"/>
     <w:rsid w:val="007422EB"/>
     <w:rsid w:val="00743609"/>
     <w:rsid w:val="00745096"/>
     <w:rsid w:val="00745A80"/>
     <w:rsid w:val="00747EBA"/>
     <w:rsid w:val="00753BA2"/>
     <w:rsid w:val="00754334"/>
     <w:rsid w:val="007564F2"/>
     <w:rsid w:val="00763CAD"/>
+    <w:rsid w:val="007675C5"/>
     <w:rsid w:val="00767DD1"/>
     <w:rsid w:val="00770136"/>
     <w:rsid w:val="007705EF"/>
     <w:rsid w:val="00771069"/>
     <w:rsid w:val="00771B3A"/>
     <w:rsid w:val="00771BDF"/>
     <w:rsid w:val="0077275A"/>
     <w:rsid w:val="007746EA"/>
     <w:rsid w:val="00775562"/>
     <w:rsid w:val="0077559F"/>
     <w:rsid w:val="0077662D"/>
+    <w:rsid w:val="00780454"/>
     <w:rsid w:val="00782014"/>
+    <w:rsid w:val="00782217"/>
+    <w:rsid w:val="00782FCC"/>
+    <w:rsid w:val="007926E7"/>
     <w:rsid w:val="00793300"/>
     <w:rsid w:val="00793B03"/>
     <w:rsid w:val="0079439C"/>
     <w:rsid w:val="00794771"/>
     <w:rsid w:val="00795077"/>
+    <w:rsid w:val="00795678"/>
     <w:rsid w:val="00795E20"/>
     <w:rsid w:val="007968D3"/>
+    <w:rsid w:val="00797777"/>
     <w:rsid w:val="00797DF3"/>
+    <w:rsid w:val="007A2BE4"/>
     <w:rsid w:val="007A3E16"/>
     <w:rsid w:val="007A415B"/>
     <w:rsid w:val="007A6D25"/>
     <w:rsid w:val="007A71E9"/>
     <w:rsid w:val="007B0E68"/>
     <w:rsid w:val="007B1658"/>
     <w:rsid w:val="007B27CD"/>
     <w:rsid w:val="007B2C5B"/>
     <w:rsid w:val="007B2F3C"/>
+    <w:rsid w:val="007B3DC1"/>
     <w:rsid w:val="007B4ADC"/>
+    <w:rsid w:val="007B77A1"/>
     <w:rsid w:val="007C06C7"/>
+    <w:rsid w:val="007C1E6E"/>
+    <w:rsid w:val="007D3A57"/>
+    <w:rsid w:val="007D58F1"/>
+    <w:rsid w:val="007D5C36"/>
     <w:rsid w:val="007D7B99"/>
+    <w:rsid w:val="007E6E5E"/>
     <w:rsid w:val="007E7A01"/>
     <w:rsid w:val="007E7A93"/>
     <w:rsid w:val="007F2F02"/>
+    <w:rsid w:val="007F5B18"/>
     <w:rsid w:val="007F7C94"/>
     <w:rsid w:val="00800521"/>
+    <w:rsid w:val="008078DE"/>
     <w:rsid w:val="00811205"/>
     <w:rsid w:val="00811561"/>
     <w:rsid w:val="00814CF5"/>
+    <w:rsid w:val="0082028B"/>
     <w:rsid w:val="008210E6"/>
     <w:rsid w:val="00821F98"/>
     <w:rsid w:val="0082585B"/>
     <w:rsid w:val="00826ED3"/>
     <w:rsid w:val="00827368"/>
     <w:rsid w:val="00831DD8"/>
     <w:rsid w:val="00832E82"/>
     <w:rsid w:val="0083742A"/>
     <w:rsid w:val="00840678"/>
+    <w:rsid w:val="0084328D"/>
     <w:rsid w:val="00843AF8"/>
     <w:rsid w:val="00843DB0"/>
     <w:rsid w:val="00846DAF"/>
     <w:rsid w:val="008507BB"/>
     <w:rsid w:val="00850D1E"/>
     <w:rsid w:val="00853722"/>
+    <w:rsid w:val="008559EB"/>
     <w:rsid w:val="0085687A"/>
+    <w:rsid w:val="008579A7"/>
     <w:rsid w:val="0086095B"/>
+    <w:rsid w:val="00861BA1"/>
+    <w:rsid w:val="00863228"/>
     <w:rsid w:val="0086462F"/>
+    <w:rsid w:val="0086617F"/>
     <w:rsid w:val="008668F6"/>
+    <w:rsid w:val="00866B01"/>
     <w:rsid w:val="00867266"/>
     <w:rsid w:val="00872773"/>
+    <w:rsid w:val="008727B3"/>
     <w:rsid w:val="0087667F"/>
+    <w:rsid w:val="00880CDE"/>
     <w:rsid w:val="00882673"/>
     <w:rsid w:val="008828B1"/>
     <w:rsid w:val="0088397F"/>
     <w:rsid w:val="00883BCE"/>
     <w:rsid w:val="00886457"/>
+    <w:rsid w:val="00890242"/>
+    <w:rsid w:val="00892278"/>
     <w:rsid w:val="00894322"/>
+    <w:rsid w:val="00895A8D"/>
     <w:rsid w:val="00895B43"/>
+    <w:rsid w:val="008A01F7"/>
     <w:rsid w:val="008A06F1"/>
+    <w:rsid w:val="008A1070"/>
     <w:rsid w:val="008A1E95"/>
+    <w:rsid w:val="008A277D"/>
+    <w:rsid w:val="008A422D"/>
+    <w:rsid w:val="008A428E"/>
     <w:rsid w:val="008A5BB1"/>
     <w:rsid w:val="008A608C"/>
     <w:rsid w:val="008B1A1D"/>
     <w:rsid w:val="008B2919"/>
     <w:rsid w:val="008C0DFD"/>
+    <w:rsid w:val="008C416D"/>
     <w:rsid w:val="008C435C"/>
+    <w:rsid w:val="008C4E48"/>
     <w:rsid w:val="008C79C4"/>
     <w:rsid w:val="008D09CC"/>
+    <w:rsid w:val="008D19BB"/>
     <w:rsid w:val="008D390D"/>
+    <w:rsid w:val="008D41C9"/>
     <w:rsid w:val="008E248E"/>
+    <w:rsid w:val="008E2B1A"/>
+    <w:rsid w:val="008E3A73"/>
     <w:rsid w:val="008E4D4E"/>
+    <w:rsid w:val="008E7825"/>
+    <w:rsid w:val="008F3D80"/>
+    <w:rsid w:val="008F4CB0"/>
     <w:rsid w:val="00901495"/>
     <w:rsid w:val="0090184D"/>
     <w:rsid w:val="00901F90"/>
+    <w:rsid w:val="00901FAC"/>
+    <w:rsid w:val="00902466"/>
     <w:rsid w:val="009044BC"/>
     <w:rsid w:val="009109A6"/>
     <w:rsid w:val="009152DD"/>
+    <w:rsid w:val="0091723C"/>
     <w:rsid w:val="00917A41"/>
+    <w:rsid w:val="00924D70"/>
+    <w:rsid w:val="00926F7B"/>
     <w:rsid w:val="009312E2"/>
     <w:rsid w:val="00932882"/>
     <w:rsid w:val="00934583"/>
     <w:rsid w:val="00934F14"/>
+    <w:rsid w:val="00937027"/>
+    <w:rsid w:val="00940D45"/>
     <w:rsid w:val="009412D7"/>
     <w:rsid w:val="009449A8"/>
     <w:rsid w:val="00945179"/>
     <w:rsid w:val="00945C5E"/>
     <w:rsid w:val="0095010C"/>
+    <w:rsid w:val="00951FFA"/>
+    <w:rsid w:val="00954102"/>
     <w:rsid w:val="009549B5"/>
     <w:rsid w:val="0095541D"/>
     <w:rsid w:val="0096163A"/>
+    <w:rsid w:val="009644FA"/>
     <w:rsid w:val="009646FD"/>
     <w:rsid w:val="00965568"/>
     <w:rsid w:val="0096573B"/>
+    <w:rsid w:val="00966D43"/>
     <w:rsid w:val="009700A4"/>
+    <w:rsid w:val="00971D9D"/>
+    <w:rsid w:val="00972807"/>
+    <w:rsid w:val="00974AD4"/>
+    <w:rsid w:val="00980418"/>
     <w:rsid w:val="00981D42"/>
     <w:rsid w:val="00982286"/>
     <w:rsid w:val="00983D88"/>
     <w:rsid w:val="00985740"/>
+    <w:rsid w:val="00985ACA"/>
     <w:rsid w:val="00986A02"/>
     <w:rsid w:val="00987A9D"/>
     <w:rsid w:val="00990B09"/>
+    <w:rsid w:val="00991012"/>
+    <w:rsid w:val="00991209"/>
     <w:rsid w:val="00995A81"/>
     <w:rsid w:val="009A1C0D"/>
     <w:rsid w:val="009A2566"/>
+    <w:rsid w:val="009A29BD"/>
     <w:rsid w:val="009A30B8"/>
     <w:rsid w:val="009A60D8"/>
     <w:rsid w:val="009B0549"/>
+    <w:rsid w:val="009B0DB0"/>
     <w:rsid w:val="009B0F6A"/>
+    <w:rsid w:val="009B0FC1"/>
+    <w:rsid w:val="009B13A9"/>
     <w:rsid w:val="009B4795"/>
+    <w:rsid w:val="009B75EE"/>
     <w:rsid w:val="009C036E"/>
     <w:rsid w:val="009C2712"/>
+    <w:rsid w:val="009C2BE0"/>
+    <w:rsid w:val="009C3542"/>
+    <w:rsid w:val="009C4111"/>
     <w:rsid w:val="009C4CDC"/>
     <w:rsid w:val="009C561D"/>
     <w:rsid w:val="009C6233"/>
     <w:rsid w:val="009D065C"/>
     <w:rsid w:val="009D477A"/>
+    <w:rsid w:val="009D482B"/>
     <w:rsid w:val="009E0633"/>
     <w:rsid w:val="009E06C1"/>
+    <w:rsid w:val="009E2A23"/>
     <w:rsid w:val="009E2D9E"/>
     <w:rsid w:val="009E3F09"/>
+    <w:rsid w:val="009E4C9C"/>
+    <w:rsid w:val="009E7366"/>
     <w:rsid w:val="009E7BD7"/>
     <w:rsid w:val="009F189D"/>
+    <w:rsid w:val="009F2A07"/>
     <w:rsid w:val="009F43C0"/>
     <w:rsid w:val="009F571D"/>
     <w:rsid w:val="009F58C4"/>
     <w:rsid w:val="00A04843"/>
+    <w:rsid w:val="00A14DD3"/>
+    <w:rsid w:val="00A15390"/>
     <w:rsid w:val="00A17132"/>
     <w:rsid w:val="00A2019D"/>
     <w:rsid w:val="00A21C97"/>
+    <w:rsid w:val="00A2459A"/>
     <w:rsid w:val="00A33FCE"/>
+    <w:rsid w:val="00A35243"/>
     <w:rsid w:val="00A40699"/>
     <w:rsid w:val="00A4535C"/>
     <w:rsid w:val="00A46989"/>
     <w:rsid w:val="00A472D3"/>
+    <w:rsid w:val="00A47AF7"/>
     <w:rsid w:val="00A50335"/>
     <w:rsid w:val="00A52832"/>
+    <w:rsid w:val="00A53456"/>
     <w:rsid w:val="00A543B0"/>
     <w:rsid w:val="00A5492A"/>
+    <w:rsid w:val="00A556A1"/>
+    <w:rsid w:val="00A55F64"/>
+    <w:rsid w:val="00A6119E"/>
+    <w:rsid w:val="00A612F3"/>
     <w:rsid w:val="00A6498F"/>
     <w:rsid w:val="00A66428"/>
     <w:rsid w:val="00A66657"/>
     <w:rsid w:val="00A67A32"/>
     <w:rsid w:val="00A72925"/>
     <w:rsid w:val="00A75F61"/>
+    <w:rsid w:val="00A76007"/>
     <w:rsid w:val="00A760A8"/>
     <w:rsid w:val="00A82596"/>
     <w:rsid w:val="00A83787"/>
+    <w:rsid w:val="00A83DB6"/>
     <w:rsid w:val="00A90E1B"/>
     <w:rsid w:val="00A91885"/>
     <w:rsid w:val="00A9229A"/>
     <w:rsid w:val="00A927C6"/>
+    <w:rsid w:val="00A95CBC"/>
     <w:rsid w:val="00AA361A"/>
     <w:rsid w:val="00AB08E4"/>
     <w:rsid w:val="00AB0FD3"/>
+    <w:rsid w:val="00AB2C95"/>
+    <w:rsid w:val="00AB2D48"/>
+    <w:rsid w:val="00AB3132"/>
     <w:rsid w:val="00AB3A37"/>
     <w:rsid w:val="00AB4156"/>
+    <w:rsid w:val="00AB59D3"/>
     <w:rsid w:val="00AB77EE"/>
     <w:rsid w:val="00AC01C4"/>
     <w:rsid w:val="00AC050B"/>
     <w:rsid w:val="00AC1646"/>
+    <w:rsid w:val="00AC33CA"/>
+    <w:rsid w:val="00AC358F"/>
     <w:rsid w:val="00AC6E90"/>
     <w:rsid w:val="00AD002D"/>
     <w:rsid w:val="00AD3796"/>
     <w:rsid w:val="00AD510E"/>
     <w:rsid w:val="00AD51F2"/>
     <w:rsid w:val="00AD7C61"/>
     <w:rsid w:val="00AE0E25"/>
     <w:rsid w:val="00AE10B7"/>
     <w:rsid w:val="00AE1E4F"/>
+    <w:rsid w:val="00AE54DC"/>
+    <w:rsid w:val="00AF197D"/>
+    <w:rsid w:val="00AF2A38"/>
     <w:rsid w:val="00AF3776"/>
+    <w:rsid w:val="00AF5BA7"/>
+    <w:rsid w:val="00AF7DA9"/>
     <w:rsid w:val="00B04221"/>
     <w:rsid w:val="00B07FA7"/>
     <w:rsid w:val="00B117E8"/>
     <w:rsid w:val="00B118E5"/>
     <w:rsid w:val="00B12842"/>
+    <w:rsid w:val="00B12A98"/>
+    <w:rsid w:val="00B134AF"/>
+    <w:rsid w:val="00B16741"/>
     <w:rsid w:val="00B17BAF"/>
+    <w:rsid w:val="00B20EC7"/>
     <w:rsid w:val="00B21245"/>
     <w:rsid w:val="00B26F8E"/>
     <w:rsid w:val="00B33870"/>
     <w:rsid w:val="00B33CA4"/>
+    <w:rsid w:val="00B3466B"/>
     <w:rsid w:val="00B36F34"/>
+    <w:rsid w:val="00B43C1D"/>
     <w:rsid w:val="00B504BB"/>
+    <w:rsid w:val="00B5180E"/>
     <w:rsid w:val="00B51CB6"/>
+    <w:rsid w:val="00B539A0"/>
+    <w:rsid w:val="00B55F7B"/>
+    <w:rsid w:val="00B56CCC"/>
+    <w:rsid w:val="00B600E9"/>
     <w:rsid w:val="00B60343"/>
     <w:rsid w:val="00B60B16"/>
+    <w:rsid w:val="00B628B1"/>
     <w:rsid w:val="00B643E5"/>
     <w:rsid w:val="00B64E4E"/>
     <w:rsid w:val="00B65156"/>
     <w:rsid w:val="00B670FD"/>
     <w:rsid w:val="00B678D9"/>
     <w:rsid w:val="00B722A8"/>
     <w:rsid w:val="00B7323C"/>
+    <w:rsid w:val="00B75A38"/>
+    <w:rsid w:val="00B771CC"/>
     <w:rsid w:val="00B8006D"/>
     <w:rsid w:val="00B802D4"/>
     <w:rsid w:val="00B8179C"/>
+    <w:rsid w:val="00B82611"/>
     <w:rsid w:val="00B82780"/>
     <w:rsid w:val="00B852B9"/>
+    <w:rsid w:val="00B870EB"/>
     <w:rsid w:val="00B90ECD"/>
     <w:rsid w:val="00B9221B"/>
+    <w:rsid w:val="00B9427F"/>
+    <w:rsid w:val="00B95422"/>
+    <w:rsid w:val="00B963C1"/>
     <w:rsid w:val="00B9700F"/>
+    <w:rsid w:val="00BA1658"/>
     <w:rsid w:val="00BA1EEC"/>
     <w:rsid w:val="00BA2B03"/>
+    <w:rsid w:val="00BA5671"/>
     <w:rsid w:val="00BB127B"/>
+    <w:rsid w:val="00BB465E"/>
     <w:rsid w:val="00BB5F8E"/>
     <w:rsid w:val="00BC1D73"/>
     <w:rsid w:val="00BC3BFA"/>
+    <w:rsid w:val="00BC5CE6"/>
     <w:rsid w:val="00BC5EB7"/>
     <w:rsid w:val="00BC7648"/>
     <w:rsid w:val="00BD1F7A"/>
     <w:rsid w:val="00BD3831"/>
     <w:rsid w:val="00BD6BFA"/>
+    <w:rsid w:val="00BE3F5E"/>
     <w:rsid w:val="00BE5D42"/>
+    <w:rsid w:val="00BF1960"/>
+    <w:rsid w:val="00BF25D6"/>
+    <w:rsid w:val="00BF2DC9"/>
     <w:rsid w:val="00BF6AB2"/>
     <w:rsid w:val="00BF6D13"/>
+    <w:rsid w:val="00C01355"/>
     <w:rsid w:val="00C06C99"/>
+    <w:rsid w:val="00C06FC6"/>
+    <w:rsid w:val="00C11A93"/>
     <w:rsid w:val="00C11CA4"/>
     <w:rsid w:val="00C14490"/>
+    <w:rsid w:val="00C16B5F"/>
+    <w:rsid w:val="00C174CB"/>
+    <w:rsid w:val="00C20B04"/>
     <w:rsid w:val="00C22618"/>
     <w:rsid w:val="00C2381F"/>
     <w:rsid w:val="00C24784"/>
     <w:rsid w:val="00C248DD"/>
+    <w:rsid w:val="00C24C21"/>
+    <w:rsid w:val="00C25ABD"/>
     <w:rsid w:val="00C272A3"/>
     <w:rsid w:val="00C309D2"/>
+    <w:rsid w:val="00C324A2"/>
     <w:rsid w:val="00C33614"/>
     <w:rsid w:val="00C34B42"/>
+    <w:rsid w:val="00C35457"/>
+    <w:rsid w:val="00C4033D"/>
     <w:rsid w:val="00C41228"/>
     <w:rsid w:val="00C43B39"/>
+    <w:rsid w:val="00C442F7"/>
+    <w:rsid w:val="00C4549D"/>
     <w:rsid w:val="00C4618B"/>
     <w:rsid w:val="00C469F1"/>
     <w:rsid w:val="00C502A2"/>
+    <w:rsid w:val="00C50579"/>
     <w:rsid w:val="00C516D3"/>
     <w:rsid w:val="00C51965"/>
     <w:rsid w:val="00C52674"/>
+    <w:rsid w:val="00C56DCD"/>
     <w:rsid w:val="00C60585"/>
     <w:rsid w:val="00C631FB"/>
     <w:rsid w:val="00C647BA"/>
     <w:rsid w:val="00C65317"/>
+    <w:rsid w:val="00C66000"/>
     <w:rsid w:val="00C67025"/>
     <w:rsid w:val="00C67864"/>
     <w:rsid w:val="00C70D1E"/>
     <w:rsid w:val="00C72000"/>
+    <w:rsid w:val="00C7272F"/>
     <w:rsid w:val="00C7721B"/>
+    <w:rsid w:val="00C902B7"/>
+    <w:rsid w:val="00C918A5"/>
     <w:rsid w:val="00C95257"/>
+    <w:rsid w:val="00C97F3D"/>
     <w:rsid w:val="00CA155D"/>
     <w:rsid w:val="00CB0875"/>
+    <w:rsid w:val="00CB0DB4"/>
     <w:rsid w:val="00CC151B"/>
     <w:rsid w:val="00CC22C0"/>
     <w:rsid w:val="00CC562E"/>
     <w:rsid w:val="00CC6D88"/>
     <w:rsid w:val="00CC6DC8"/>
     <w:rsid w:val="00CD243F"/>
+    <w:rsid w:val="00CD4230"/>
+    <w:rsid w:val="00CE019C"/>
     <w:rsid w:val="00CE3B13"/>
+    <w:rsid w:val="00CE46F2"/>
+    <w:rsid w:val="00CE6035"/>
+    <w:rsid w:val="00CF1F00"/>
     <w:rsid w:val="00CF3098"/>
     <w:rsid w:val="00CF386D"/>
     <w:rsid w:val="00CF3D37"/>
     <w:rsid w:val="00CF4759"/>
     <w:rsid w:val="00CF6926"/>
     <w:rsid w:val="00CF7252"/>
     <w:rsid w:val="00D00EF6"/>
     <w:rsid w:val="00D017F8"/>
     <w:rsid w:val="00D01A28"/>
     <w:rsid w:val="00D03186"/>
     <w:rsid w:val="00D0507C"/>
+    <w:rsid w:val="00D0627A"/>
     <w:rsid w:val="00D108B8"/>
+    <w:rsid w:val="00D10B0B"/>
     <w:rsid w:val="00D1148C"/>
     <w:rsid w:val="00D13D47"/>
+    <w:rsid w:val="00D13E8E"/>
+    <w:rsid w:val="00D146FE"/>
     <w:rsid w:val="00D15C48"/>
     <w:rsid w:val="00D15E34"/>
     <w:rsid w:val="00D2137B"/>
     <w:rsid w:val="00D21837"/>
     <w:rsid w:val="00D21956"/>
+    <w:rsid w:val="00D21A01"/>
     <w:rsid w:val="00D23627"/>
     <w:rsid w:val="00D24C1A"/>
     <w:rsid w:val="00D3004F"/>
     <w:rsid w:val="00D326C0"/>
     <w:rsid w:val="00D32F25"/>
     <w:rsid w:val="00D339A3"/>
     <w:rsid w:val="00D34691"/>
     <w:rsid w:val="00D35230"/>
+    <w:rsid w:val="00D36EAD"/>
     <w:rsid w:val="00D44B3D"/>
     <w:rsid w:val="00D467A8"/>
     <w:rsid w:val="00D46948"/>
     <w:rsid w:val="00D46C4F"/>
     <w:rsid w:val="00D46CFC"/>
+    <w:rsid w:val="00D470AF"/>
+    <w:rsid w:val="00D474E9"/>
     <w:rsid w:val="00D47F0C"/>
     <w:rsid w:val="00D5054A"/>
     <w:rsid w:val="00D54C08"/>
     <w:rsid w:val="00D54E8B"/>
     <w:rsid w:val="00D5547A"/>
     <w:rsid w:val="00D6204C"/>
+    <w:rsid w:val="00D62A01"/>
+    <w:rsid w:val="00D62A9E"/>
+    <w:rsid w:val="00D6352B"/>
+    <w:rsid w:val="00D73173"/>
     <w:rsid w:val="00D73904"/>
+    <w:rsid w:val="00D7509F"/>
+    <w:rsid w:val="00D75C47"/>
+    <w:rsid w:val="00D75D26"/>
     <w:rsid w:val="00D76387"/>
+    <w:rsid w:val="00D76658"/>
+    <w:rsid w:val="00D76D71"/>
+    <w:rsid w:val="00D80BF9"/>
     <w:rsid w:val="00D814F6"/>
     <w:rsid w:val="00D81D8D"/>
     <w:rsid w:val="00D83C6C"/>
     <w:rsid w:val="00D86E4F"/>
     <w:rsid w:val="00D87903"/>
     <w:rsid w:val="00D90A59"/>
     <w:rsid w:val="00D94790"/>
+    <w:rsid w:val="00D97313"/>
+    <w:rsid w:val="00DA190F"/>
+    <w:rsid w:val="00DA3AC6"/>
     <w:rsid w:val="00DA60CF"/>
     <w:rsid w:val="00DA6C8E"/>
     <w:rsid w:val="00DB0F7E"/>
     <w:rsid w:val="00DB2C44"/>
     <w:rsid w:val="00DB3028"/>
+    <w:rsid w:val="00DB47FD"/>
+    <w:rsid w:val="00DB6F58"/>
     <w:rsid w:val="00DC16F6"/>
+    <w:rsid w:val="00DC23B2"/>
     <w:rsid w:val="00DC40F4"/>
     <w:rsid w:val="00DC4A01"/>
     <w:rsid w:val="00DC7688"/>
     <w:rsid w:val="00DD08FC"/>
+    <w:rsid w:val="00DD1EFB"/>
+    <w:rsid w:val="00DE0303"/>
     <w:rsid w:val="00DE04AE"/>
     <w:rsid w:val="00DE36C4"/>
+    <w:rsid w:val="00DE78F4"/>
+    <w:rsid w:val="00DF0030"/>
     <w:rsid w:val="00DF135D"/>
     <w:rsid w:val="00DF46FA"/>
+    <w:rsid w:val="00E0083A"/>
+    <w:rsid w:val="00E06EEA"/>
     <w:rsid w:val="00E10533"/>
     <w:rsid w:val="00E10FC8"/>
     <w:rsid w:val="00E12A2B"/>
+    <w:rsid w:val="00E13234"/>
+    <w:rsid w:val="00E13272"/>
+    <w:rsid w:val="00E14E24"/>
+    <w:rsid w:val="00E17EED"/>
     <w:rsid w:val="00E246A5"/>
     <w:rsid w:val="00E2481C"/>
     <w:rsid w:val="00E2503A"/>
+    <w:rsid w:val="00E265A8"/>
     <w:rsid w:val="00E27704"/>
+    <w:rsid w:val="00E42155"/>
+    <w:rsid w:val="00E424F2"/>
+    <w:rsid w:val="00E427FE"/>
     <w:rsid w:val="00E50F2E"/>
+    <w:rsid w:val="00E54FEE"/>
     <w:rsid w:val="00E560BF"/>
+    <w:rsid w:val="00E56FFF"/>
     <w:rsid w:val="00E571EB"/>
     <w:rsid w:val="00E605FA"/>
     <w:rsid w:val="00E62AE8"/>
     <w:rsid w:val="00E64438"/>
+    <w:rsid w:val="00E64B40"/>
     <w:rsid w:val="00E6791A"/>
+    <w:rsid w:val="00E73664"/>
     <w:rsid w:val="00E75AE9"/>
     <w:rsid w:val="00E765DA"/>
     <w:rsid w:val="00E77DC3"/>
     <w:rsid w:val="00E821D8"/>
     <w:rsid w:val="00E82416"/>
+    <w:rsid w:val="00E8251C"/>
     <w:rsid w:val="00E828DC"/>
     <w:rsid w:val="00E83466"/>
     <w:rsid w:val="00E841AB"/>
+    <w:rsid w:val="00E9628C"/>
     <w:rsid w:val="00E96D0E"/>
     <w:rsid w:val="00EA0373"/>
     <w:rsid w:val="00EA0839"/>
+    <w:rsid w:val="00EA15D4"/>
     <w:rsid w:val="00EA1CC3"/>
+    <w:rsid w:val="00EA2EE6"/>
     <w:rsid w:val="00EA3A6B"/>
     <w:rsid w:val="00EA5132"/>
+    <w:rsid w:val="00EB0033"/>
+    <w:rsid w:val="00EB01F8"/>
     <w:rsid w:val="00EB04CF"/>
     <w:rsid w:val="00EB2510"/>
     <w:rsid w:val="00EB412D"/>
     <w:rsid w:val="00EB5456"/>
     <w:rsid w:val="00EB648F"/>
     <w:rsid w:val="00EC2780"/>
+    <w:rsid w:val="00EC37E7"/>
+    <w:rsid w:val="00EC39F1"/>
     <w:rsid w:val="00EC472F"/>
     <w:rsid w:val="00EC6139"/>
     <w:rsid w:val="00EC698A"/>
     <w:rsid w:val="00ED0CF5"/>
+    <w:rsid w:val="00ED21A3"/>
     <w:rsid w:val="00ED31A6"/>
+    <w:rsid w:val="00ED4648"/>
     <w:rsid w:val="00ED4DDC"/>
+    <w:rsid w:val="00ED7D3A"/>
+    <w:rsid w:val="00EE2B92"/>
     <w:rsid w:val="00EE35AF"/>
     <w:rsid w:val="00EE5AE5"/>
     <w:rsid w:val="00EF0E34"/>
     <w:rsid w:val="00EF304B"/>
+    <w:rsid w:val="00EF3933"/>
     <w:rsid w:val="00EF4D41"/>
     <w:rsid w:val="00EF6ADF"/>
+    <w:rsid w:val="00F00126"/>
     <w:rsid w:val="00F0012E"/>
     <w:rsid w:val="00F015F5"/>
     <w:rsid w:val="00F03591"/>
+    <w:rsid w:val="00F06BAC"/>
+    <w:rsid w:val="00F11D3E"/>
     <w:rsid w:val="00F13BDD"/>
     <w:rsid w:val="00F146AE"/>
+    <w:rsid w:val="00F238AC"/>
+    <w:rsid w:val="00F23D01"/>
     <w:rsid w:val="00F2473B"/>
     <w:rsid w:val="00F2502D"/>
     <w:rsid w:val="00F269F0"/>
     <w:rsid w:val="00F26C66"/>
+    <w:rsid w:val="00F27E9C"/>
     <w:rsid w:val="00F308ED"/>
     <w:rsid w:val="00F31D87"/>
+    <w:rsid w:val="00F320F3"/>
+    <w:rsid w:val="00F32594"/>
     <w:rsid w:val="00F35DC9"/>
     <w:rsid w:val="00F379A4"/>
     <w:rsid w:val="00F37B3B"/>
     <w:rsid w:val="00F41851"/>
     <w:rsid w:val="00F42613"/>
     <w:rsid w:val="00F436CB"/>
+    <w:rsid w:val="00F458F1"/>
     <w:rsid w:val="00F46C74"/>
     <w:rsid w:val="00F474D8"/>
+    <w:rsid w:val="00F47EC7"/>
     <w:rsid w:val="00F501D8"/>
     <w:rsid w:val="00F52AEA"/>
     <w:rsid w:val="00F53772"/>
     <w:rsid w:val="00F5535A"/>
     <w:rsid w:val="00F601C3"/>
     <w:rsid w:val="00F613E8"/>
     <w:rsid w:val="00F61888"/>
     <w:rsid w:val="00F62732"/>
+    <w:rsid w:val="00F63843"/>
+    <w:rsid w:val="00F64C30"/>
+    <w:rsid w:val="00F64F5F"/>
     <w:rsid w:val="00F65416"/>
     <w:rsid w:val="00F66ACA"/>
+    <w:rsid w:val="00F679EE"/>
     <w:rsid w:val="00F714B3"/>
     <w:rsid w:val="00F72243"/>
+    <w:rsid w:val="00F72A12"/>
     <w:rsid w:val="00F731E1"/>
+    <w:rsid w:val="00F76A60"/>
     <w:rsid w:val="00F779DA"/>
     <w:rsid w:val="00F83496"/>
+    <w:rsid w:val="00F8493E"/>
+    <w:rsid w:val="00F84BDA"/>
     <w:rsid w:val="00F87CE5"/>
+    <w:rsid w:val="00F9120E"/>
+    <w:rsid w:val="00F91F92"/>
     <w:rsid w:val="00F930BD"/>
     <w:rsid w:val="00F95375"/>
+    <w:rsid w:val="00F96AA2"/>
     <w:rsid w:val="00FA13D8"/>
+    <w:rsid w:val="00FA152D"/>
     <w:rsid w:val="00FA2548"/>
     <w:rsid w:val="00FA3886"/>
     <w:rsid w:val="00FA433B"/>
     <w:rsid w:val="00FA51AF"/>
     <w:rsid w:val="00FA520A"/>
     <w:rsid w:val="00FA7724"/>
+    <w:rsid w:val="00FB05F8"/>
+    <w:rsid w:val="00FB2BF5"/>
     <w:rsid w:val="00FB4E34"/>
     <w:rsid w:val="00FB5284"/>
     <w:rsid w:val="00FB6911"/>
+    <w:rsid w:val="00FB6AB6"/>
     <w:rsid w:val="00FC0B1D"/>
     <w:rsid w:val="00FC2E8C"/>
     <w:rsid w:val="00FC350A"/>
     <w:rsid w:val="00FC3D33"/>
     <w:rsid w:val="00FC425D"/>
+    <w:rsid w:val="00FC6E74"/>
     <w:rsid w:val="00FD4836"/>
+    <w:rsid w:val="00FD4B0C"/>
     <w:rsid w:val="00FD5F24"/>
     <w:rsid w:val="00FE013E"/>
+    <w:rsid w:val="00FE41AF"/>
     <w:rsid w:val="00FE69AC"/>
     <w:rsid w:val="00FE73A4"/>
     <w:rsid w:val="00FF4365"/>
     <w:rsid w:val="00FF705F"/>
     <w:rsid w:val="1CE259BD"/>
     <w:rsid w:val="4ADD29DF"/>
     <w:rsid w:val="65A413E6"/>
     <w:rsid w:val="6A79A0BF"/>
     <w:rsid w:val="712BB067"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -11310,56 +16518,55 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F601C3"/>
+    <w:rsid w:val="00C56DCD"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
@@ -11515,77 +16722,101 @@
     <w:rsid w:val="00B9700F"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F571D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00597ED1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004549DB"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B13A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1136722631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/01.nurse.0000991572.95456.34" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce.ovid.com/article/00152193-202506000-00008" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.63524/jnae.2695135." TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/01.nurse.0000991572.95456.34" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce.ovid.com/article/00152193-202506000-00008" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11839,65 +17070,102 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{641BBCE0-8552-49BC-9AF9-0EED9F5F8018}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{741bf7de-e2e5-46df-8d67-82607df9deaa}" enabled="0" method="" siteId="{741bf7de-e2e5-46df-8d67-82607df9deaa}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11849</Characters>
+  <Pages>10</Pages>
+  <Words>3151</Words>
+  <Characters>20770</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>200</Lines>
-  <Paragraphs>76</Paragraphs>
+  <Lines>472</Lines>
+  <Paragraphs>291</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13515</CharactersWithSpaces>
+  <CharactersWithSpaces>23630</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jennifer Kue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>3e821ab2ed20598b93ded6210a053764e508783be63e60e5462e44468eacab99</vt:lpwstr>
   </property>