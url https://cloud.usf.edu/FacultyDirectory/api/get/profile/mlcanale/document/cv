--- v1 (2026-02-06)
+++ v2 (2026-08-13)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="22D5BDA5" w14:textId="77777777" w:rsidR="00EF194A" w:rsidRDefault="00EF194A" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7471C96B" w14:textId="03C7CB7A" w:rsidR="00FB5284" w:rsidRPr="00577814" w:rsidRDefault="00FB5284" w:rsidP="00FA433B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -5503,510 +5504,384 @@
         </w:rPr>
         <w:t xml:space="preserve"> – Published</w:t>
       </w:r>
       <w:r w:rsidR="00E7716F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> / In Press</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C884A41" w14:textId="77777777" w:rsidR="00620C64" w:rsidRPr="00620C64" w:rsidRDefault="00620C64" w:rsidP="00620C64">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43E02D70" w14:textId="25081306" w:rsidR="00620C64" w:rsidRDefault="00620C64" w:rsidP="00620C64">
+    <w:p w14:paraId="47F14CF1" w14:textId="688E7AF2" w:rsidR="0032103F" w:rsidRPr="0032103F" w:rsidRDefault="0032103F" w:rsidP="0032103F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC1B69">
+      <w:r w:rsidRPr="0032103F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Davies, A., Maldonado, K., Diaz, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032103F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Canale M</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="73959745" w14:textId="4CD93557" w:rsidR="00620C64" w:rsidRPr="00620C64" w:rsidRDefault="00620C64" w:rsidP="00620C64">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032103F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032103F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Canale, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032103F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Zhang, S., Dabney, C. GLP-I Receptor Agonists Beyond Glycemic Control:  FDA Approved Uses and Emerging Off-Label Uses. AANA Journal. 2026;94(3):225-233. doi:10.70278/AANAJ/.0000001093.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14264BC4" w14:textId="77777777" w:rsidR="0032103F" w:rsidRPr="0032103F" w:rsidRDefault="0032103F" w:rsidP="0032103F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620C64">
-[...8 lines deleted...]
-    <w:p w14:paraId="2960474B" w14:textId="7D078F86" w:rsidR="00882DA4" w:rsidRDefault="00882DA4" w:rsidP="00882DA4">
+    </w:p>
+    <w:p w14:paraId="73959745" w14:textId="0F218635" w:rsidR="00620C64" w:rsidRDefault="00A043A7" w:rsidP="00A36566">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00882DA4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009D4E08">
+      <w:r w:rsidRPr="00A043A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Canale, M.</w:t>
-[...48 lines deleted...]
-    <w:p w14:paraId="403B6BB1" w14:textId="77777777" w:rsidR="009D4E08" w:rsidRDefault="009D4E08" w:rsidP="009D4E08">
+        <w:t>Canale M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A043A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Messenger H, Barkai R, Dabney C, Estevez M, Louis J, Zhang SJ. AANA Journal Course--Optimizing Buprenorphine Induction: Updated Approaches in Opioid Use Disorder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A043A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Management. AANA J. 2026 Feb 1;94(1):62-70. doi: 10.70278/AANAJ/.0000001064. PMID: 41632463.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289C1E09" w14:textId="77777777" w:rsidR="00A043A7" w:rsidRPr="00A043A7" w:rsidRDefault="00A043A7" w:rsidP="00A043A7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74BB2FEF" w14:textId="690A393A" w:rsidR="009D4E08" w:rsidRDefault="009D4E08" w:rsidP="009D4E08">
+    <w:p w14:paraId="2960474B" w14:textId="4C933C1D" w:rsidR="00882DA4" w:rsidRDefault="00A043A7" w:rsidP="00882DA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D4E08">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="009D4E08">
+      <w:r w:rsidRPr="00A043A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cameron S, Lusnia A, Roberson T, Harlow M, Wofford K, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A043A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Canale, M.</w:t>
-[...48 lines deleted...]
-    <w:p w14:paraId="548CBDD6" w14:textId="77777777" w:rsidR="00CD1279" w:rsidRPr="00CD1279" w:rsidRDefault="00CD1279" w:rsidP="00CD1279">
+        <w:t>Canale M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A043A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Stanfield S. Implementation of a Pain Management Checklist to Improve Postoperative Pain in Adult Surgical Patients. J Perianesth Nurs. 2026 Jan 27:S1089-9472(25)00452-6. doi: 10.1016/j.jopan.2025.08.017. Epub ahead of print. PMID: 41591322.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403B6BB1" w14:textId="77777777" w:rsidR="009D4E08" w:rsidRDefault="009D4E08" w:rsidP="009D4E08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="16EE71B4" w14:textId="247E2E69" w:rsidR="00CD1279" w:rsidRPr="002249D3" w:rsidRDefault="002249D3" w:rsidP="009D4E08">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548CBDD6" w14:textId="3AD431D2" w:rsidR="00CD1279" w:rsidRDefault="00A043A7" w:rsidP="009A5B15">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002249D3">
+      <w:r w:rsidRPr="00A043A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diaz M, Maldonado K, Rawson E, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A043A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Canale M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A043A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Davies A, Dabney CL. Perioperative guidelines for peripheral nerve blocks. Nursing. 2026 Feb 1;56(2):15-22. doi: 10.1097/NSG.0000000000000330. Epub 2026 Jan 26. PMID: 41582400.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732828CD" w14:textId="77777777" w:rsidR="00A043A7" w:rsidRPr="00A043A7" w:rsidRDefault="00A043A7" w:rsidP="00A043A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EE71B4" w14:textId="22850B51" w:rsidR="00CD1279" w:rsidRPr="002249D3" w:rsidRDefault="002249D3" w:rsidP="009D4E08">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002249D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Canale M,</w:t>
       </w:r>
       <w:r w:rsidRPr="002249D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zhang SJ. The perceived value of the nursing profession and its future direction. Arch Nurs Healthc. 2025;3(1):15</w:t>
       </w:r>
       <w:r w:rsidRPr="002249D3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidRPr="002249D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>21.</w:t>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00A043A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, (Oct 2025).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46438D39" w14:textId="77777777" w:rsidR="00882DA4" w:rsidRPr="00882DA4" w:rsidRDefault="00882DA4" w:rsidP="00882DA4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A33A1BD" w14:textId="01C1295E" w:rsidR="00AB401F" w:rsidRDefault="00AB401F" w:rsidP="004E2228">
+    <w:p w14:paraId="2A33A1BD" w14:textId="4338BA5E" w:rsidR="00AB401F" w:rsidRDefault="00A043A7" w:rsidP="004E2228">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB401F">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00AB401F">
+      <w:r w:rsidRPr="00A043A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dabney C, Nelson N, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032103F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Canale M</w:t>
-[...73 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Canale M,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A043A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zhang SJ. Methadone or Buprenorphine: Equal in Treating Opioid Dependent Parturients? AANA J. 2025 Oct 1;93(5):379-390. doi: 10.70278/AANAJ/.0000001036. PMID: 41056150.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A4E075" w14:textId="77777777" w:rsidR="00AB401F" w:rsidRDefault="00AB401F" w:rsidP="00AB401F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3231FEDC" w14:textId="054365B9" w:rsidR="009567F0" w:rsidRDefault="009567F0" w:rsidP="004E2228">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -6549,315 +6424,202 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.aana.com/docs/default-source/aana-journal-web-documents-1/implementation-of-a-standardized-handoff-of-anesthetized-patients-april-2018.pdf?sfvrsn=f9505fb1_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DBC0F92" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00577814" w:rsidRDefault="00EF4D41" w:rsidP="00D66809">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E25F7C" w14:textId="124E0808" w:rsidR="00D66809" w:rsidRPr="00EA5C2D" w:rsidRDefault="00D66809" w:rsidP="00D66809">
+    <w:p w14:paraId="6FB2BEFF" w14:textId="77777777" w:rsidR="009C486D" w:rsidRDefault="009C486D" w:rsidP="00D66809">
       <w:pPr>
         <w:contextualSpacing/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0051277B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB18C2A" w14:textId="77777777" w:rsidR="009C486D" w:rsidRDefault="009C486D" w:rsidP="00D66809">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E25F7C" w14:textId="37561D5F" w:rsidR="00D66809" w:rsidRPr="00EA5C2D" w:rsidRDefault="00D66809" w:rsidP="00D66809">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051277B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Manuscripts – Submitted</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1892B835" w14:textId="77777777" w:rsidR="00E82D62" w:rsidRPr="00E82D62" w:rsidRDefault="00E82D62" w:rsidP="00E82D62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk198392136"/>
     </w:p>
-    <w:p w14:paraId="79F4F533" w14:textId="38621EC0" w:rsidR="00F67CD6" w:rsidRDefault="00F67CD6" w:rsidP="00F67CD6">
+    <w:p w14:paraId="30E16D20" w14:textId="76D24F0C" w:rsidR="005E5F2F" w:rsidRDefault="005E5F2F" w:rsidP="00F0574C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F67CD6">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00322B3B">
+      <w:r w:rsidRPr="00C24497">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Canale, M</w:t>
-[...89 lines deleted...]
-      <w:r w:rsidR="009D3A07" w:rsidRPr="009D3A07">
+        <w:t>Canale M,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Myers C, Poe G, Davies A, Zhang SJ. Beyond the knife: current evidence-based non-surgical approaches to knee pain management and clinical considerations. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032103F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Submitted March 29, 2025</w:t>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:t>AANA J</w:t>
+      </w:r>
+      <w:r w:rsidR="0032103F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ournal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Accepted </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on July 22, 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for publication. Manuscript AANA-D-26-00038R1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9762C3" w14:textId="77777777" w:rsidR="005E5F2F" w:rsidRDefault="005E5F2F" w:rsidP="005E5F2F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="02840C35" w14:textId="77777777" w:rsidR="00EF194A" w:rsidRDefault="00EF194A" w:rsidP="00D66809">
-      <w:pPr>
-[...54 lines deleted...]
-    <w:p w14:paraId="48CD0CB9" w14:textId="77777777" w:rsidR="0020295F" w:rsidRDefault="0020295F" w:rsidP="00D66809">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19DFBD26" w14:textId="33226016" w:rsidR="003018B6" w:rsidRPr="0051277B" w:rsidRDefault="003018B6" w:rsidP="00D66809">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7494,64 +7256,115 @@
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>State</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25FD0143" w14:textId="77777777" w:rsidR="00B023EE" w:rsidRPr="00577814" w:rsidRDefault="00B023EE" w:rsidP="00B023EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55302320" w14:textId="142CD08E" w:rsidR="000B6EA1" w:rsidRDefault="000B6EA1" w:rsidP="00CF2D3A">
+    <w:p w14:paraId="59F327B1" w14:textId="089E0A03" w:rsidR="0014782B" w:rsidRDefault="0014782B" w:rsidP="00CF2D3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk198391701"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chamberlin, M., Javier, G., McLaughlin, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014782B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Canale, M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026, April). Implementing Quantitative Neuromuscular Monitoring to Reduce Residual Neuromuscular Blockade. Florida Association of Nurse Anesthesiology Annual Conference, April 10-12, 2026. Orlando, FL, USA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F6910E" w14:textId="77777777" w:rsidR="0014782B" w:rsidRDefault="0014782B" w:rsidP="0014782B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55302320" w14:textId="118477DA" w:rsidR="000B6EA1" w:rsidRDefault="000B6EA1" w:rsidP="00CF2D3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002C1E87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cameron, S., Harlow, M., Lusnia, A., Roberson, T., Wofford, K.,</w:t>
       </w:r>
       <w:r w:rsidR="00950B1A" w:rsidRPr="002C1E87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1E87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Canale, M</w:t>
@@ -7813,92 +7626,97 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43D78033" w14:textId="571CF700" w:rsidR="00D86A23" w:rsidRPr="00577814" w:rsidRDefault="00D86A23" w:rsidP="00D86A23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Billstein, C.M., McCarthy, L.E., La Barbera, J.R., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="007A256A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Canale, M.L.</w:t>
       </w:r>
       <w:r w:rsidR="008944DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023, October).</w:t>
       </w:r>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oxygenation Optimization: An Anesthesia Protocol for Bariatric Patients. Florida Association of Nurse Anesthesiology Annual Conference, October 6-8, 2023. Orlando, FL, USA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108C13C1" w14:textId="77777777" w:rsidR="00D86A23" w:rsidRPr="00577814" w:rsidRDefault="00D86A23" w:rsidP="00D86A23">
+    <w:p w14:paraId="08AC38AF" w14:textId="77777777" w:rsidR="009C486D" w:rsidRDefault="009C486D" w:rsidP="00B023EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="337FE051" w14:textId="1815DB15" w:rsidR="00B023EE" w:rsidRPr="00577814" w:rsidRDefault="00B023EE" w:rsidP="00B023EE">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337FE051" w14:textId="1F5B327A" w:rsidR="00B023EE" w:rsidRPr="00577814" w:rsidRDefault="00B023EE" w:rsidP="00B023EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Local</w:t>
@@ -7915,51 +7733,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336EC29B" w14:textId="2A7A16DC" w:rsidR="00D05C3F" w:rsidRDefault="00F67CD6" w:rsidP="00D05C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cameron, S., </w:t>
       </w:r>
       <w:r w:rsidR="007A256A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Harlow, M., </w:t>
       </w:r>
       <w:r w:rsidR="005D6D45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Lusnia, A., Roberson, T.,</w:t>
       </w:r>
       <w:r w:rsidR="009827FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8875,50 +8692,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="058D0D48" w14:textId="083D0148" w:rsidR="00E45B40" w:rsidRPr="00700B7A" w:rsidRDefault="003018B6" w:rsidP="00700B7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">TeamSTEPPS </w:t>
       </w:r>
       <w:r w:rsidRPr="00700B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00700B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Approach to Standardizing Patient Handoffs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527753F9" w14:textId="504DD1E5" w:rsidR="0011360A" w:rsidRPr="00396410" w:rsidRDefault="0011360A" w:rsidP="00700B7A">
@@ -8957,51 +8775,64 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>St. Petersburg, FL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456D157E" w14:textId="77777777" w:rsidR="00202CAE" w:rsidRPr="00577814" w:rsidRDefault="00202CAE" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A6ED127" w14:textId="66B83F9B" w:rsidR="00B023EE" w:rsidRPr="00577814" w:rsidRDefault="00B023EE" w:rsidP="00EF4D41">
+    <w:p w14:paraId="360CDC84" w14:textId="77777777" w:rsidR="006C44F0" w:rsidRDefault="006C44F0" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6ED127" w14:textId="5F9D7135" w:rsidR="00B023EE" w:rsidRPr="00577814" w:rsidRDefault="00B023EE" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>State</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26AA2944" w14:textId="77777777" w:rsidR="00B023EE" w:rsidRPr="00712E30" w:rsidRDefault="00B023EE" w:rsidP="00EF4D41">
@@ -9033,51 +8864,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Serving and Advocating for Florida CRNAs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566AD21C" w14:textId="707998A3" w:rsidR="00B94A68" w:rsidRPr="00B94A68" w:rsidRDefault="00B94A68" w:rsidP="00774F78">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B94A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Florida Association of Nurse Anesthesiology </w:t>
       </w:r>
       <w:r w:rsidR="00D67679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sand and Surf Spring</w:t>
       </w:r>
       <w:r w:rsidRPr="00B94A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D67679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conference, </w:t>
@@ -9430,76 +9260,152 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Media</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E37113" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00577814" w:rsidRDefault="00EF4D41" w:rsidP="00C55D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42B66B55" w14:textId="5C783B80" w:rsidR="006954BD" w:rsidRDefault="00577814" w:rsidP="006954BD">
+    <w:p w14:paraId="3A3B946D" w14:textId="087FB5DD" w:rsidR="006163C1" w:rsidRPr="006163C1" w:rsidRDefault="006163C1" w:rsidP="00C04088">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inside Higher Ed (IHE). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006163C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>(2026, July)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006163C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>ED Encouraged Institutions to Limit Graduate Loans. They Don’t Want To.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Available here:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00CF272B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          </w:rPr>
+          <w:t>https://www.insidehighered.com/news/students/financial-aid/2026/07/10/colleges-weigh-limiting-graduate-loans-amid-cap-litigation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="67AC24AA" w14:textId="77777777" w:rsidR="006163C1" w:rsidRDefault="006163C1" w:rsidP="006163C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42B66B55" w14:textId="1AB9DEFC" w:rsidR="006954BD" w:rsidRDefault="00577814" w:rsidP="006954BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D3FAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">USF Health Healthcare SuperTeams Podcast, hosted by Haru Okuda. (2024, May). Bridging the Gap: Gen X’s Vision for Healthcare’s Future. Retrieved from Buzzsprout Podcasts: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="006954BD" w:rsidRPr="00586C75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.buzzsprout.com/2332313/15131861</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1660878C" w14:textId="77777777" w:rsidR="006954BD" w:rsidRDefault="006954BD" w:rsidP="006954BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9516,51 +9422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">MolinaCares </w:t>
       </w:r>
       <w:r w:rsidR="00785A56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Accord, Panel on Health care Workforce Shortage in Florida. Tallahassee, FL (2023, May)  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00785A56" w:rsidRPr="00586C75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://molinacares.com/event/addressing-health-care-workforce-shortages-in-florida/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3BE33DC1" w14:textId="77777777" w:rsidR="00246937" w:rsidRPr="00577814" w:rsidRDefault="00246937" w:rsidP="00C55D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="287EE446" w14:textId="4AEDB592" w:rsidR="00577814" w:rsidRPr="00444D1E" w:rsidRDefault="00577814" w:rsidP="00444D1E">
       <w:pPr>
@@ -9666,51 +9572,51 @@
       </w:r>
       <w:r w:rsidR="00516575" w:rsidRPr="000D3FAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D3FAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     CRNAs in the Military</w:t>
       </w:r>
       <w:r w:rsidR="00516575" w:rsidRPr="000D3FAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00CB5D51" w:rsidRPr="00586C75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://businessradiox.com/podcast/association-leadership-radio/fana/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67997E34" w14:textId="77777777" w:rsidR="00444D1E" w:rsidRPr="00444D1E" w:rsidRDefault="00444D1E" w:rsidP="00444D1E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="494E4C82" w14:textId="0CBCF069" w:rsidR="00CB5D51" w:rsidRPr="00CB5D51" w:rsidRDefault="00CB5D51" w:rsidP="00444D1E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -9769,51 +9675,51 @@
       <w:r w:rsidR="00444D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, June 3) Bay News 9, Tampa, FL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4136256B" w14:textId="40486E90" w:rsidR="00246937" w:rsidRDefault="00CB5D51" w:rsidP="00444D1E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00586C75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://baynews9.com/fl/tampa/politics/2022/06/01/usf-nurse-anesthetist-grad-trains-physicians-in-ukraine-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="348B0713" w14:textId="77777777" w:rsidR="00CB5D51" w:rsidRPr="00577814" w:rsidRDefault="00CB5D51" w:rsidP="00C55D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C4076B0" w14:textId="60552905" w:rsidR="00444D1E" w:rsidRPr="00444D1E" w:rsidRDefault="00444D1E" w:rsidP="008D42AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -9838,72 +9744,78 @@
       <w:r w:rsidRPr="00444D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Nov 2021, p.16-18). Florida Trend Magazine, Trend Magazine, Inc. St. Petersburg, FL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Available here:</w:t>
       </w:r>
       <w:r w:rsidRPr="00444D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601624E3" w14:textId="247D3838" w:rsidR="00444D1E" w:rsidRDefault="00444D1E" w:rsidP="00444D1E">
+    <w:p w14:paraId="796A127D" w14:textId="4FC82C5E" w:rsidR="009C486D" w:rsidRDefault="00444D1E" w:rsidP="009C486D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId22" w:history="1">
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00EE2D02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.mydigitalpublication.com/publication/?i=724377&amp;p=18&amp;l=&amp;m=&amp;ver=&amp;view=&amp;pp=</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="6B6C1C41" w14:textId="77777777" w:rsidR="005E5F2F" w:rsidRDefault="005E5F2F" w:rsidP="00444D1E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5E7470E0" w14:textId="77777777" w:rsidR="00444D1E" w:rsidRDefault="00444D1E" w:rsidP="00444D1E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44A88EB1" w14:textId="5CC7221C" w:rsidR="00246937" w:rsidRPr="000D3FAC" w:rsidRDefault="00246937" w:rsidP="00C55D30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D3FAC">
@@ -9952,134 +9864,147 @@
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Real Life 101</w:t>
       </w:r>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Television show syndicated in more than 85% of the United States</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4980926A" w14:textId="71598D4F" w:rsidR="00EF4D41" w:rsidRPr="00577814" w:rsidRDefault="00246937" w:rsidP="0092607A">
+    <w:p w14:paraId="5D965744" w14:textId="4D5AE5C5" w:rsidR="006C44F0" w:rsidRPr="009C486D" w:rsidRDefault="00246937" w:rsidP="009C486D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Filmed a segment showcasing a career in nurse anesthesia, including an introduction to anesthesia practice, and the educational requirements to become a nurse anesthesi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00F26101">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ology professional</w:t>
       </w:r>
       <w:r w:rsidR="00EF4D41" w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522D63BC" w14:textId="77777777" w:rsidR="00BE0B24" w:rsidRPr="00577814" w:rsidRDefault="00BE0B24" w:rsidP="00EF4D41">
-[...8 lines deleted...]
-    <w:p w14:paraId="647DB9C2" w14:textId="3257F1F9" w:rsidR="00EF4D41" w:rsidRPr="00577814" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+    <w:p w14:paraId="41D40510" w14:textId="77777777" w:rsidR="006C44F0" w:rsidRDefault="006C44F0" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008314CA">
+    </w:p>
+    <w:p w14:paraId="24EDAB72" w14:textId="77777777" w:rsidR="006C44F0" w:rsidRDefault="006C44F0" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Training/Education Grants</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00577814">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647DB9C2" w14:textId="7DD30EDA" w:rsidR="00EF4D41" w:rsidRPr="00577814" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008314CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Training/Education Grants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577814">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEE82A6" w14:textId="77777777" w:rsidR="00BE0B24" w:rsidRPr="00577814" w:rsidRDefault="00BE0B24" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4345B34B" w14:textId="116B30C3" w:rsidR="00BE0B24" w:rsidRPr="00577814" w:rsidRDefault="00BE0B24" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk198383781"/>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agency:</w:t>
       </w:r>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10256,51 +10181,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E9A4B8" w14:textId="40ADC37D" w:rsidR="00BE0B24" w:rsidRPr="00577814" w:rsidRDefault="00BE0B24" w:rsidP="00BE0B24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Percent effort: </w:t>
       </w:r>
       <w:r w:rsidR="00AB324B" w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -11471,50 +11395,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E03F189" w14:textId="77777777" w:rsidR="00A72B7A" w:rsidRPr="008314CA" w:rsidRDefault="00A72B7A" w:rsidP="00645AF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30850CD1" w14:textId="5CCE44C5" w:rsidR="00A72B7A" w:rsidRPr="00577814" w:rsidRDefault="00A72B7A" w:rsidP="00645AF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>NGR 6492 Nurse Anesthesia Role Development (3 credits, doctoral didactic course, 2019; developed syllabus, course content, and modules</w:t>
       </w:r>
       <w:r w:rsidR="00275EB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307E3458" w14:textId="77777777" w:rsidR="00A72B7A" w:rsidRPr="00577814" w:rsidRDefault="00A72B7A" w:rsidP="00645AF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53C15093" w14:textId="318EFD57" w:rsidR="00A72B7A" w:rsidRPr="00577814" w:rsidRDefault="00A72B7A" w:rsidP="00A72B7A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -11673,51 +11598,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="370E265C" w14:textId="77777777" w:rsidR="00B521CD" w:rsidRPr="00577814" w:rsidRDefault="00B521CD" w:rsidP="00B521CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="266C705D" w14:textId="73BEA7AE" w:rsidR="00B521CD" w:rsidRPr="00577814" w:rsidRDefault="00B521CD" w:rsidP="00B521CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NGR 6432 Nurse Anesthesia Clinical Residency II (2 credits, doctoral clinical residency course, 2019; developed syllabus, course content, and modules</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="446B7BD6" w14:textId="77777777" w:rsidR="00B521CD" w:rsidRPr="00577814" w:rsidRDefault="00B521CD" w:rsidP="00B521CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EA85F5B" w14:textId="172BDBAF" w:rsidR="00B521CD" w:rsidRDefault="00B521CD" w:rsidP="00B521CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12166,50 +12090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Serve as DNP Project Chair</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B1CDC5" w14:textId="5E8326B4" w:rsidR="002E7D0F" w:rsidRPr="00577814" w:rsidRDefault="002E7D0F" w:rsidP="002E7D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Serve as faculty mentor for newly hired faculty during </w:t>
       </w:r>
       <w:r w:rsidR="005A6943" w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>first</w:t>
       </w:r>
       <w:r w:rsidR="005A6943" w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12245,51 +12170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Scientific Innovation</w:t>
       </w:r>
       <w:r w:rsidR="00F45398" w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256B6102" w14:textId="3932B285" w:rsidR="002E7D0F" w:rsidRPr="00577814" w:rsidRDefault="002E7D0F" w:rsidP="002E7D0F">
+    <w:p w14:paraId="2DB32537" w14:textId="31A31D6E" w:rsidR="00396410" w:rsidRPr="009C486D" w:rsidRDefault="002E7D0F" w:rsidP="002E7D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participate in professional organizations, educational endeavors, and community activities designed to augment personal and professional development and self-improvement while promoting the </w:t>
       </w:r>
       <w:r w:rsidR="009E005C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12299,63 +12224,63 @@
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nurse </w:t>
       </w:r>
       <w:r w:rsidR="00A94C93" w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anesthesiology</w:t>
       </w:r>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB32537" w14:textId="77777777" w:rsidR="00396410" w:rsidRDefault="00396410" w:rsidP="002E7D0F">
+    <w:p w14:paraId="6ED241BC" w14:textId="77777777" w:rsidR="006C44F0" w:rsidRDefault="006C44F0" w:rsidP="002E7D0F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="237547D8" w14:textId="40B9A9C8" w:rsidR="002E7D0F" w:rsidRPr="00577814" w:rsidRDefault="002E7D0F" w:rsidP="002E7D0F">
+    <w:p w14:paraId="237547D8" w14:textId="4CD6FDC5" w:rsidR="002E7D0F" w:rsidRPr="00577814" w:rsidRDefault="002E7D0F" w:rsidP="002E7D0F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quality Improvemen</w:t>
       </w:r>
       <w:r w:rsidR="00F45398" w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -12484,51 +12409,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Coordinate the course schedule each semester</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C62A88D" w14:textId="77777777" w:rsidR="002E7D0F" w:rsidRPr="00577814" w:rsidRDefault="002E7D0F" w:rsidP="002E7D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Prepare and administer the nurse anesthesia program budget</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE8EADC" w14:textId="77777777" w:rsidR="002E7D0F" w:rsidRPr="00577814" w:rsidRDefault="002E7D0F" w:rsidP="002E7D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Chair and serve on University, USF Health, and College of Nursing Committees</w:t>
       </w:r>
     </w:p>
@@ -13020,50 +12944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schedule and coordinate regular luncheons presented by product reps </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5757B603" w14:textId="08ABD595" w:rsidR="00F45398" w:rsidRPr="00577814" w:rsidRDefault="00F45398" w:rsidP="00F45398">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Provide a point of contact for hospital administrators, unit managers, surgeons, etc. to communicate concerns, needs, or other requests regarding anesthesia services or individual CRNAs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AEE654F" w14:textId="1717D750" w:rsidR="00F45398" w:rsidRPr="00577814" w:rsidRDefault="00F45398" w:rsidP="00F45398">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provide a point of contact for billing service to correct incomplete billing data or incorrect billing procedures by CRNAs and MDs</w:t>
       </w:r>
     </w:p>
@@ -13256,51 +13181,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Screen, interview, and hire new CRNAs for Level II Trauma Center and High-Risk Obstetrics Facility, including on-site Ambulatory Surgery Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F58B1C9" w14:textId="5748B00A" w:rsidR="009710BE" w:rsidRPr="00577814" w:rsidRDefault="009710BE" w:rsidP="009710BE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Provide a complete facility orientation to all new-hire CRNAs and Anesthesiologists and coordinate access to all requirements for practice i.e. employee badge, parking assignment, electronic patient chart access, narcotic locker set-up, McKesson pharmaceutical dispensing access, personal locker assignment, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21886273" w14:textId="77777777" w:rsidR="009710BE" w:rsidRPr="00577814" w:rsidRDefault="009710BE" w:rsidP="009710BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7932B0F2" w14:textId="73C04F98" w:rsidR="009710BE" w:rsidRPr="00577814" w:rsidRDefault="009710BE" w:rsidP="000D3FAC">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
@@ -13777,50 +13701,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="213F4425" w14:textId="0BA29EAE" w:rsidR="00142913" w:rsidRPr="00527083" w:rsidRDefault="00142913" w:rsidP="00C16B43">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00527083">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2024-2025: Chamberlin, M.A., Javier, G.N., McLaughlin, K.B., Canale, M.  Implementing Quantitative Neuromuscular Monitoring to Reduce Residual Neuromuscular Blockade</w:t>
       </w:r>
       <w:r w:rsidR="00CC50A9" w:rsidRPr="00527083">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (DNP Program), Primary Advisor,</w:t>
       </w:r>
       <w:r w:rsidRPr="00527083">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> College of Nursing, </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Hlk198325630"/>
       <w:r w:rsidRPr="00527083">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14056,51 +13981,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47A4EB10" w14:textId="5A5377D3" w:rsidR="009C7BD4" w:rsidRPr="00C16B43" w:rsidRDefault="009C7BD4" w:rsidP="00C16B43">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C16B43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2022-2023: Rowe, Nina; Calhoun, Kelsey; Oliver, Katlyn; Canale, Michelle. Preventing spinal-induced hypotension during elective cesarean sections (DNP Program), Primary Advisor, College of Nursing, </w:t>
       </w:r>
       <w:r w:rsidR="00CC50A9" w:rsidRPr="00C16B43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of South Florida.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D11269F" w14:textId="77777777" w:rsidR="009C7BD4" w:rsidRDefault="009C7BD4" w:rsidP="009C7BD4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D5D9AF8" w14:textId="39FAFA25" w:rsidR="009C7BD4" w:rsidRPr="00C16B43" w:rsidRDefault="009C7BD4" w:rsidP="00C16B43">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -14437,76 +14361,121 @@
         </w:rPr>
         <w:t>University of South Florida.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="721372AD" w14:textId="77777777" w:rsidR="00D02EAA" w:rsidRPr="00C4373E" w:rsidRDefault="00D02EAA" w:rsidP="00D02EAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62D41123" w14:textId="77777777" w:rsidR="009C7BD4" w:rsidRDefault="009C7BD4" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F4BC8D0" w14:textId="1DECA834" w:rsidR="00FA7724" w:rsidRPr="00113C78" w:rsidRDefault="007B1658" w:rsidP="00FB5284">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00113C78">
+    <w:p w14:paraId="5A7E9D20" w14:textId="77777777" w:rsidR="005E5F2F" w:rsidRDefault="005E5F2F" w:rsidP="00FB5284">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Student </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003818EE" w:rsidRPr="00113C78">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38860658" w14:textId="77777777" w:rsidR="005E5F2F" w:rsidRDefault="005E5F2F" w:rsidP="00FB5284">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA5BD20" w14:textId="77777777" w:rsidR="005E5F2F" w:rsidRDefault="005E5F2F" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DBC901" w14:textId="77777777" w:rsidR="005E5F2F" w:rsidRDefault="005E5F2F" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F4BC8D0" w14:textId="7A5534E9" w:rsidR="00FA7724" w:rsidRPr="00113C78" w:rsidRDefault="007B1658" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Student </w:t>
+      </w:r>
+      <w:r w:rsidR="003818EE" w:rsidRPr="00113C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Organizations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613E38C2" w14:textId="77777777" w:rsidR="00886135" w:rsidRPr="00113C78" w:rsidRDefault="00886135" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F639F77" w14:textId="5E83F2BF" w:rsidR="00113C78" w:rsidRPr="00113C78" w:rsidRDefault="00886135" w:rsidP="00113C78">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113C78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -14944,61 +14913,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113C78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of South Florida, Tampa, FL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783DF84F" w14:textId="77777777" w:rsidR="00886135" w:rsidRPr="00577814" w:rsidRDefault="00886135" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74AFA5D7" w14:textId="77777777" w:rsidR="00A72B7A" w:rsidRPr="00577814" w:rsidRDefault="00A72B7A" w:rsidP="00FB5284">
-[...9 lines deleted...]
-    <w:p w14:paraId="6D5221E5" w14:textId="5C41CEC4" w:rsidR="009109A6" w:rsidRPr="00F41065" w:rsidRDefault="009F571D" w:rsidP="00FB5284">
+    <w:p w14:paraId="5452E9FA" w14:textId="77777777" w:rsidR="006C44F0" w:rsidRDefault="006C44F0" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5221E5" w14:textId="617B5AB0" w:rsidR="009109A6" w:rsidRPr="00F41065" w:rsidRDefault="009F571D" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Student </w:t>
       </w:r>
       <w:r w:rsidR="00645AF0" w:rsidRPr="00F41065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -15614,51 +15585,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of South Florida</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DE4651" w14:textId="0F7FCFB9" w:rsidR="0054472F" w:rsidRPr="00173B1B" w:rsidRDefault="0054472F" w:rsidP="00173B1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173B1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2024-</w:t>
       </w:r>
       <w:r w:rsidR="00F41065" w:rsidRPr="00173B1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00173B1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gina Barber</w:t>
       </w:r>
       <w:r w:rsidRPr="00173B1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -17671,89 +17641,81 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nursing</w:t>
       </w:r>
       <w:r w:rsidRPr="00173B1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00173B1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of South Florida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632BC4CF" w14:textId="77777777" w:rsidR="00937AC7" w:rsidRPr="00F41065" w:rsidRDefault="00937AC7" w:rsidP="00F41065">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2CE067F0" w14:textId="77777777" w:rsidR="00F41065" w:rsidRDefault="00F41065" w:rsidP="00645AF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70C85938" w14:textId="4EEE73E1" w:rsidR="00645AF0" w:rsidRPr="00F50BE4" w:rsidRDefault="009F571D" w:rsidP="00645AF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50BE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Peer Faculty/Junior Faculty Mentorship  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5113B0C7" w14:textId="77777777" w:rsidR="00645AF0" w:rsidRPr="00F50BE4" w:rsidRDefault="00645AF0" w:rsidP="00645AF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="114A64A5" w14:textId="7218D0DC" w:rsidR="00233ACF" w:rsidRPr="00F50BE4" w:rsidRDefault="00F50BE4" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50BE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -17797,51 +17759,62 @@
         <w:t>Mitzy Flores, University of South Florida</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7850FFE1" w14:textId="77777777" w:rsidR="0092607A" w:rsidRPr="00577814" w:rsidRDefault="0092607A" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EA2427E" w14:textId="77777777" w:rsidR="00233ACF" w:rsidRPr="00577814" w:rsidRDefault="00233ACF" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25F48238" w14:textId="7DA0030F" w:rsidR="00A9229A" w:rsidRPr="00577814" w:rsidRDefault="003A1435" w:rsidP="00A9229A">
+    <w:p w14:paraId="359A696E" w14:textId="77777777" w:rsidR="006C44F0" w:rsidRDefault="006C44F0" w:rsidP="00A9229A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F48238" w14:textId="1487B794" w:rsidR="00A9229A" w:rsidRPr="00577814" w:rsidRDefault="003A1435" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577814">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TEACHING RESPONSIBILITIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303458F0" w14:textId="77777777" w:rsidR="00A9229A" w:rsidRPr="00577814" w:rsidRDefault="00A9229A" w:rsidP="00A9229A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -18135,51 +18108,50 @@
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00A67CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fall 2020, Spring 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE4DAC1" w14:textId="0AA799B7" w:rsidR="00A67CC2" w:rsidRPr="00A67CC2" w:rsidRDefault="00A67CC2" w:rsidP="00A67CC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A67CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NGR 6431</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A67CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clinical Residency I, Faculty, Summer 2020, Fall 2019</w:t>
       </w:r>
       <w:r w:rsidR="001C49A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Fall 2018</w:t>
@@ -18908,77 +18880,69 @@
         <w:t>NGR 6157: Physiology &amp; Pharmacology for CRNAs, Faculty, Spring 2014</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD7DE60" w14:textId="66F31E49" w:rsidR="00351AB3" w:rsidRPr="00E13D3C" w:rsidRDefault="00351AB3" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="489CB5D9" w14:textId="77777777" w:rsidR="00527083" w:rsidRDefault="00527083" w:rsidP="006C5D6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70266CF3" w14:textId="729E93E5" w:rsidR="006C5D6D" w:rsidRPr="004C6378" w:rsidRDefault="006C5D6D" w:rsidP="006C5D6D">
+    <w:p w14:paraId="70266CF3" w14:textId="47077A29" w:rsidR="006C5D6D" w:rsidRPr="004C6378" w:rsidRDefault="006C5D6D" w:rsidP="006C5D6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">SERVICE </w:t>
-[...7 lines deleted...]
-        <w:t>(list including organizing role, positions held)</w:t>
+        <w:t>SERVICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D2EAAD4" w14:textId="77777777" w:rsidR="006C5D6D" w:rsidRPr="004C6378" w:rsidRDefault="006C5D6D" w:rsidP="006C5D6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="525C46EE" w14:textId="0C92E657" w:rsidR="006C5D6D" w:rsidRDefault="006C5D6D" w:rsidP="006C5D6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
@@ -19129,50 +19093,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Indicator for the AACN DNP Essentials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722AEC42" w14:textId="53C8E1F3" w:rsidR="0072183D" w:rsidRDefault="0031731A" w:rsidP="0031731A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031731A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2024-</w:t>
       </w:r>
       <w:r w:rsidR="00F00B17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="0031731A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>resent</w:t>
       </w:r>
       <w:r w:rsidRPr="0031731A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -20240,444 +20205,376 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Graduate Curriculum Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250629E8" w14:textId="5F25DB79" w:rsidR="008E493C" w:rsidRPr="00E13D3C" w:rsidRDefault="008E493C" w:rsidP="00E13D3C">
-      <w:pPr>
+    <w:p w14:paraId="5A9888D6" w14:textId="77555B4D" w:rsidR="00E13D3C" w:rsidRPr="00E13D3C" w:rsidRDefault="00E13D3C" w:rsidP="00E13D3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2017-2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Co-Chair  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DNP &amp; Master’s Curriculum Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7A41AA" w14:textId="77777777" w:rsidR="008944DF" w:rsidRDefault="00E13D3C" w:rsidP="00E13D3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2016-2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Chair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Master’s Concentration Curriculum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C670F4" w14:textId="5F35D10D" w:rsidR="00E13D3C" w:rsidRPr="00E13D3C" w:rsidRDefault="008944DF" w:rsidP="008944DF">
+      <w:pPr>
+        <w:ind w:left="5040" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2017-present</w:t>
-      </w:r>
+        <w:t>Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE81A1A" w14:textId="32FB34B3" w:rsidR="00E13D3C" w:rsidRPr="00E13D3C" w:rsidRDefault="00E13D3C" w:rsidP="00E13D3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2016-2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Student Affairs / Promotion Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA3B474" w14:textId="1D7373B8" w:rsidR="008944DF" w:rsidRDefault="00E13D3C" w:rsidP="00E13D3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2014-2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E13D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Master’s Concentration Directors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663E5300" w14:textId="354E8E4C" w:rsidR="00E13D3C" w:rsidRPr="00E13D3C" w:rsidRDefault="008944DF" w:rsidP="008944DF">
+      <w:pPr>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...44 lines deleted...]
-    <w:p w14:paraId="5A9888D6" w14:textId="77555B4D" w:rsidR="00E13D3C" w:rsidRPr="00E13D3C" w:rsidRDefault="00E13D3C" w:rsidP="00E13D3C">
+        <w:t>Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00031500" w14:textId="55880366" w:rsidR="00E13D3C" w:rsidRPr="00E13D3C" w:rsidRDefault="00E13D3C" w:rsidP="00E13D3C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E13D3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2017-2019</w:t>
-[...311 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>2014-2016</w:t>
       </w:r>
       <w:r w:rsidRPr="00E13D3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E13D3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Member</w:t>
       </w:r>
       <w:r w:rsidRPr="00E13D3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -22572,50 +22469,51 @@
       <w:r w:rsidRPr="005D4FE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>* Process Improvement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63AE4C7A" w14:textId="4B1B6029" w:rsidR="005D4FE6" w:rsidRPr="005D4FE6" w:rsidRDefault="005D4FE6" w:rsidP="005D4FE6">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D4FE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005D4FE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005D4FE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005D4FE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -22783,465 +22681,517 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006C5D6D" w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="714912A6" w14:textId="77777777" w:rsidR="006C5D6D" w:rsidRPr="004C6378" w:rsidRDefault="006C5D6D" w:rsidP="006C5D6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B5D6F28" w14:textId="77777777" w:rsidR="006C5D6D" w:rsidRPr="004C6378" w:rsidRDefault="006C5D6D" w:rsidP="006C5D6D">
-[...24 lines deleted...]
-    <w:p w14:paraId="6A7E06F4" w14:textId="77777777" w:rsidR="006C5D6D" w:rsidRPr="004C6378" w:rsidRDefault="006C5D6D" w:rsidP="006C5D6D">
+    <w:p w14:paraId="03CD8022" w14:textId="77777777" w:rsidR="006C44F0" w:rsidRDefault="006C44F0" w:rsidP="006C5D6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C6378">
+    </w:p>
+    <w:p w14:paraId="6A7E06F4" w14:textId="2DD29C93" w:rsidR="006C5D6D" w:rsidRPr="004C6378" w:rsidRDefault="006C5D6D" w:rsidP="006C5D6D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROFESSIONAL MEMBERSHIPS </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="004C6378">
-        <w:rPr>
-[...340 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3C86D65A" w14:textId="5089E6F4" w:rsidR="00E857E7" w:rsidRPr="00E857E7" w:rsidRDefault="00E857E7" w:rsidP="005D4FE6">
+        <w:t xml:space="preserve">PROFESSIONAL MEMBERSHIPS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(list including organizing role, positions held)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDDAC08" w14:textId="77777777" w:rsidR="006C5D6D" w:rsidRPr="004C6378" w:rsidRDefault="006C5D6D" w:rsidP="006C5D6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2476EAF5" w14:textId="49D40A1F" w:rsidR="0017360E" w:rsidRDefault="0017360E" w:rsidP="006C5D6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017360E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2001-present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017360E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0017360E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017360E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0017360E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0017360E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>International Federation of Nurse Anesthetists</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BC2543" w14:textId="7EFBFF1D" w:rsidR="006C5D6D" w:rsidRPr="005D4FE6" w:rsidRDefault="006C5D6D" w:rsidP="006C5D6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7FE8" w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>resent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC7FE8" w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Association of Nurse Anesthesiology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB441EA" w14:textId="69557810" w:rsidR="006C5D6D" w:rsidRPr="005D4FE6" w:rsidRDefault="006C5D6D" w:rsidP="006C5D6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7FE8" w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7FE8" w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>resent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC7FE8" w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Florida Association of Nurse Anesthesiology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23480368" w14:textId="463604A2" w:rsidR="005D4FE6" w:rsidRPr="005D4FE6" w:rsidRDefault="005D4FE6" w:rsidP="005D4FE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2020-2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>American Nurses Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614D1B83" w14:textId="215C9F42" w:rsidR="005D4FE6" w:rsidRDefault="005D4FE6" w:rsidP="005D4FE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2020-2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D4FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Florida Nurses Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79018F5A" w14:textId="77777777" w:rsidR="00E857E7" w:rsidRDefault="00E857E7" w:rsidP="005D4FE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556E115B" w14:textId="77777777" w:rsidR="00B71B47" w:rsidRDefault="00B71B47" w:rsidP="005D4FE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E857E7">
+    </w:p>
+    <w:p w14:paraId="3C86D65A" w14:textId="5089E6F4" w:rsidR="00E857E7" w:rsidRPr="00E857E7" w:rsidRDefault="00E857E7" w:rsidP="005D4FE6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E857E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>VOLUNTEER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C23E9F" w14:textId="2952FFA7" w:rsidR="00FA433B" w:rsidRDefault="00FA433B" w:rsidP="006C5D6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4855F3F5" w14:textId="59699854" w:rsidR="00422AA1" w:rsidRDefault="00422AA1" w:rsidP="00E857E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -23622,95 +23572,94 @@
       </w:r>
       <w:r w:rsidRPr="00E857E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Selmon Mentoring</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55636FBF" w14:textId="2123B3A2" w:rsidR="00E857E7" w:rsidRDefault="00E857E7" w:rsidP="00E857E7">
       <w:pPr>
         <w:ind w:left="6480" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E857E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Institute</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2589D194" w14:textId="77777777" w:rsidR="003868D9" w:rsidRPr="004C6378" w:rsidRDefault="003868D9" w:rsidP="00E857E7">
       <w:pPr>
         <w:ind w:left="6480" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003868D9" w:rsidRPr="004C6378" w:rsidSect="00F262D8">
-      <w:headerReference w:type="default" r:id="rId23"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4439F097" w14:textId="77777777" w:rsidR="007A06F3" w:rsidRDefault="007A06F3" w:rsidP="00067860">
+    <w:p w14:paraId="4ECAA289" w14:textId="77777777" w:rsidR="009A1795" w:rsidRDefault="009A1795" w:rsidP="00067860">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="255DE31C" w14:textId="77777777" w:rsidR="007A06F3" w:rsidRDefault="007A06F3" w:rsidP="00067860">
+    <w:p w14:paraId="3FDEFB86" w14:textId="77777777" w:rsidR="009A1795" w:rsidRDefault="009A1795" w:rsidP="00067860">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7AAB6EE6" w14:textId="77777777" w:rsidR="007A06F3" w:rsidRDefault="007A06F3"/>
+    <w:p w14:paraId="64B05EC5" w14:textId="77777777" w:rsidR="009A1795" w:rsidRDefault="009A1795"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -23721,50 +23670,56 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-457651698"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
@@ -23852,81 +23807,81 @@
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="61C670F0" w14:textId="77777777" w:rsidR="000B02FC" w:rsidRDefault="000B02FC" w:rsidP="000B02FC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5923563D" w14:textId="77777777" w:rsidR="007A06F3" w:rsidRDefault="007A06F3" w:rsidP="00067860">
+    <w:p w14:paraId="5F9ED4B8" w14:textId="77777777" w:rsidR="009A1795" w:rsidRDefault="009A1795" w:rsidP="00067860">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="737ED7B8" w14:textId="77777777" w:rsidR="007A06F3" w:rsidRDefault="007A06F3" w:rsidP="00067860">
+    <w:p w14:paraId="7EF94E7F" w14:textId="77777777" w:rsidR="009A1795" w:rsidRDefault="009A1795" w:rsidP="00067860">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3B34D101" w14:textId="77777777" w:rsidR="007A06F3" w:rsidRDefault="007A06F3"/>
+    <w:p w14:paraId="28388D41" w14:textId="77777777" w:rsidR="009A1795" w:rsidRDefault="009A1795"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68237D6D" w14:textId="7E9DAAD3" w:rsidR="00D11BEA" w:rsidRDefault="00D11BEA" w:rsidP="00D11BEA">
+  <w:p w14:paraId="68237D6D" w14:textId="75B550D9" w:rsidR="00D11BEA" w:rsidRDefault="00D11BEA" w:rsidP="00D11BEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
-    <w:r w:rsidR="00EB0D87">
-      <w:t>1</w:t>
+    <w:r w:rsidR="005E5F2F">
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00F8450D">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01084DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFE28AE8"/>
     <w:lvl w:ilvl="0" w:tplc="85A69A1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -28727,51 +28682,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="665597488">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1701854228">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1168904789">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1531602139">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="114830580">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1573851668">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB5284"/>
@@ -28781,124 +28736,132 @@
     <w:rsid w:val="00025542"/>
     <w:rsid w:val="00026B16"/>
     <w:rsid w:val="00027114"/>
     <w:rsid w:val="0005504F"/>
     <w:rsid w:val="000654A9"/>
     <w:rsid w:val="0006652D"/>
     <w:rsid w:val="00067860"/>
     <w:rsid w:val="00071BC3"/>
     <w:rsid w:val="000738D9"/>
     <w:rsid w:val="00074D11"/>
     <w:rsid w:val="00081795"/>
     <w:rsid w:val="00094148"/>
     <w:rsid w:val="00094DE2"/>
     <w:rsid w:val="000951B5"/>
     <w:rsid w:val="0009582F"/>
     <w:rsid w:val="000A1227"/>
     <w:rsid w:val="000B02FC"/>
     <w:rsid w:val="000B4BFB"/>
     <w:rsid w:val="000B6EA1"/>
     <w:rsid w:val="000B7EF1"/>
     <w:rsid w:val="000C018E"/>
     <w:rsid w:val="000D37D3"/>
     <w:rsid w:val="000D3FAC"/>
     <w:rsid w:val="000E6EF1"/>
     <w:rsid w:val="000E7889"/>
+    <w:rsid w:val="000F4ED4"/>
     <w:rsid w:val="00110F7C"/>
     <w:rsid w:val="0011360A"/>
     <w:rsid w:val="00113C78"/>
     <w:rsid w:val="00113F93"/>
     <w:rsid w:val="00117980"/>
     <w:rsid w:val="001202CA"/>
+    <w:rsid w:val="001311C7"/>
     <w:rsid w:val="00142913"/>
+    <w:rsid w:val="0014782B"/>
     <w:rsid w:val="001565EB"/>
+    <w:rsid w:val="00171634"/>
+    <w:rsid w:val="001719D0"/>
+    <w:rsid w:val="0017360E"/>
     <w:rsid w:val="00173B1B"/>
     <w:rsid w:val="00182548"/>
     <w:rsid w:val="001833B7"/>
     <w:rsid w:val="0018681A"/>
     <w:rsid w:val="00191494"/>
     <w:rsid w:val="0019205B"/>
     <w:rsid w:val="00195987"/>
     <w:rsid w:val="00195DF0"/>
     <w:rsid w:val="001A5A23"/>
     <w:rsid w:val="001A63FF"/>
     <w:rsid w:val="001B2797"/>
     <w:rsid w:val="001B405D"/>
     <w:rsid w:val="001B7314"/>
     <w:rsid w:val="001C0370"/>
     <w:rsid w:val="001C49A3"/>
     <w:rsid w:val="001C6BFD"/>
     <w:rsid w:val="001D3A56"/>
     <w:rsid w:val="001D5A2F"/>
     <w:rsid w:val="001E0210"/>
     <w:rsid w:val="001E1AC1"/>
     <w:rsid w:val="001E2F64"/>
     <w:rsid w:val="0020295F"/>
     <w:rsid w:val="00202CAE"/>
     <w:rsid w:val="002202CF"/>
     <w:rsid w:val="00220830"/>
     <w:rsid w:val="00220BA1"/>
     <w:rsid w:val="002227B3"/>
     <w:rsid w:val="002249D3"/>
     <w:rsid w:val="00226B28"/>
     <w:rsid w:val="00227B49"/>
     <w:rsid w:val="00233ACF"/>
     <w:rsid w:val="00240AC4"/>
+    <w:rsid w:val="00242BAF"/>
     <w:rsid w:val="00244093"/>
     <w:rsid w:val="002451E9"/>
     <w:rsid w:val="00246937"/>
     <w:rsid w:val="00253160"/>
     <w:rsid w:val="00270C09"/>
     <w:rsid w:val="0027588B"/>
     <w:rsid w:val="00275EB5"/>
     <w:rsid w:val="00282682"/>
     <w:rsid w:val="00286FCB"/>
     <w:rsid w:val="002938A0"/>
     <w:rsid w:val="002939B7"/>
     <w:rsid w:val="002A03A9"/>
     <w:rsid w:val="002A0AC3"/>
     <w:rsid w:val="002A272E"/>
     <w:rsid w:val="002A7653"/>
     <w:rsid w:val="002B12A7"/>
     <w:rsid w:val="002B13A4"/>
     <w:rsid w:val="002B1595"/>
     <w:rsid w:val="002B24BC"/>
     <w:rsid w:val="002B3262"/>
     <w:rsid w:val="002B329B"/>
     <w:rsid w:val="002C1E87"/>
     <w:rsid w:val="002C47DE"/>
     <w:rsid w:val="002C4C90"/>
     <w:rsid w:val="002C6DFA"/>
     <w:rsid w:val="002E1206"/>
     <w:rsid w:val="002E7D0F"/>
     <w:rsid w:val="002F0004"/>
     <w:rsid w:val="002F511B"/>
     <w:rsid w:val="003018B6"/>
     <w:rsid w:val="0030322A"/>
     <w:rsid w:val="003112AF"/>
     <w:rsid w:val="00314A79"/>
     <w:rsid w:val="0031731A"/>
+    <w:rsid w:val="0032103F"/>
     <w:rsid w:val="00322B3B"/>
     <w:rsid w:val="003302CE"/>
     <w:rsid w:val="003357FB"/>
     <w:rsid w:val="00351AB3"/>
     <w:rsid w:val="0035407E"/>
     <w:rsid w:val="00364EC1"/>
     <w:rsid w:val="003710CC"/>
     <w:rsid w:val="003711E5"/>
     <w:rsid w:val="00375F4D"/>
     <w:rsid w:val="003818EE"/>
     <w:rsid w:val="003868D9"/>
     <w:rsid w:val="00394CAB"/>
     <w:rsid w:val="00395198"/>
     <w:rsid w:val="00396410"/>
     <w:rsid w:val="003A017E"/>
     <w:rsid w:val="003A1435"/>
     <w:rsid w:val="003B6605"/>
     <w:rsid w:val="003B6BA3"/>
     <w:rsid w:val="003B7A4B"/>
     <w:rsid w:val="003C4E9C"/>
     <w:rsid w:val="003C5E32"/>
     <w:rsid w:val="003D5614"/>
     <w:rsid w:val="003E2F35"/>
     <w:rsid w:val="003E5908"/>
     <w:rsid w:val="003E6C08"/>
@@ -28923,249 +28886,267 @@
     <w:rsid w:val="00460411"/>
     <w:rsid w:val="00461035"/>
     <w:rsid w:val="00470D24"/>
     <w:rsid w:val="00471C6E"/>
     <w:rsid w:val="00472DB9"/>
     <w:rsid w:val="004914F7"/>
     <w:rsid w:val="00491784"/>
     <w:rsid w:val="004A2407"/>
     <w:rsid w:val="004A5B58"/>
     <w:rsid w:val="004B267A"/>
     <w:rsid w:val="004B2B58"/>
     <w:rsid w:val="004B33BF"/>
     <w:rsid w:val="004B4903"/>
     <w:rsid w:val="004B6A0C"/>
     <w:rsid w:val="004C1C5D"/>
     <w:rsid w:val="004C4DF2"/>
     <w:rsid w:val="004C5E93"/>
     <w:rsid w:val="004C6378"/>
     <w:rsid w:val="004C6BE1"/>
     <w:rsid w:val="004C7D46"/>
     <w:rsid w:val="004D4123"/>
     <w:rsid w:val="004E2228"/>
     <w:rsid w:val="004E2421"/>
     <w:rsid w:val="004F1E04"/>
     <w:rsid w:val="004F2CEE"/>
+    <w:rsid w:val="004F5170"/>
     <w:rsid w:val="004F548F"/>
     <w:rsid w:val="004F7647"/>
     <w:rsid w:val="00500890"/>
     <w:rsid w:val="00502C4E"/>
     <w:rsid w:val="00506B35"/>
     <w:rsid w:val="00507A33"/>
     <w:rsid w:val="0051024F"/>
     <w:rsid w:val="0051065A"/>
     <w:rsid w:val="0051277B"/>
     <w:rsid w:val="00512B4E"/>
     <w:rsid w:val="0051474F"/>
     <w:rsid w:val="00514BB8"/>
     <w:rsid w:val="00516575"/>
     <w:rsid w:val="00516B11"/>
     <w:rsid w:val="00527083"/>
     <w:rsid w:val="00532E2F"/>
     <w:rsid w:val="005358F2"/>
     <w:rsid w:val="0054472F"/>
     <w:rsid w:val="00556C38"/>
     <w:rsid w:val="005570B5"/>
     <w:rsid w:val="005621C4"/>
     <w:rsid w:val="005644FC"/>
     <w:rsid w:val="00575931"/>
     <w:rsid w:val="00577814"/>
     <w:rsid w:val="00580EC7"/>
     <w:rsid w:val="00595929"/>
     <w:rsid w:val="00597ED1"/>
     <w:rsid w:val="005A105F"/>
     <w:rsid w:val="005A134D"/>
     <w:rsid w:val="005A60BC"/>
     <w:rsid w:val="005A6943"/>
     <w:rsid w:val="005A6B8B"/>
     <w:rsid w:val="005B0C7E"/>
+    <w:rsid w:val="005B4E1F"/>
     <w:rsid w:val="005D4FE6"/>
     <w:rsid w:val="005D6D45"/>
     <w:rsid w:val="005E1D08"/>
     <w:rsid w:val="005E3292"/>
     <w:rsid w:val="005E561C"/>
+    <w:rsid w:val="005E5F2F"/>
+    <w:rsid w:val="005F0B6A"/>
     <w:rsid w:val="005F0F1B"/>
     <w:rsid w:val="005F26A1"/>
     <w:rsid w:val="005F39D1"/>
     <w:rsid w:val="00603E9B"/>
     <w:rsid w:val="006100AB"/>
+    <w:rsid w:val="00611815"/>
     <w:rsid w:val="00614172"/>
+    <w:rsid w:val="006163C1"/>
     <w:rsid w:val="006176D9"/>
     <w:rsid w:val="00620C64"/>
+    <w:rsid w:val="00621C08"/>
     <w:rsid w:val="00624872"/>
     <w:rsid w:val="006348BB"/>
     <w:rsid w:val="00636741"/>
     <w:rsid w:val="00645AF0"/>
+    <w:rsid w:val="0064775F"/>
+    <w:rsid w:val="00650174"/>
     <w:rsid w:val="0067093A"/>
     <w:rsid w:val="006721A6"/>
     <w:rsid w:val="0067584E"/>
     <w:rsid w:val="00680C36"/>
     <w:rsid w:val="00690B00"/>
     <w:rsid w:val="0069328E"/>
     <w:rsid w:val="006954BD"/>
     <w:rsid w:val="00696FA6"/>
     <w:rsid w:val="006979D3"/>
     <w:rsid w:val="006A365B"/>
     <w:rsid w:val="006A603C"/>
     <w:rsid w:val="006B1D91"/>
     <w:rsid w:val="006B79FA"/>
     <w:rsid w:val="006C1548"/>
     <w:rsid w:val="006C34FB"/>
     <w:rsid w:val="006C3F8D"/>
+    <w:rsid w:val="006C44F0"/>
     <w:rsid w:val="006C5D6D"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006D36EF"/>
     <w:rsid w:val="006D3778"/>
     <w:rsid w:val="006D696D"/>
     <w:rsid w:val="006D796D"/>
     <w:rsid w:val="006E251F"/>
     <w:rsid w:val="006E4DB4"/>
     <w:rsid w:val="006F7CEF"/>
     <w:rsid w:val="00700B7A"/>
     <w:rsid w:val="00706F37"/>
     <w:rsid w:val="00712E30"/>
     <w:rsid w:val="0071334D"/>
     <w:rsid w:val="00713C0A"/>
     <w:rsid w:val="00714F91"/>
     <w:rsid w:val="0072148B"/>
     <w:rsid w:val="0072183D"/>
     <w:rsid w:val="007232B9"/>
     <w:rsid w:val="00726A4B"/>
     <w:rsid w:val="00741649"/>
     <w:rsid w:val="00745D15"/>
     <w:rsid w:val="00752A14"/>
     <w:rsid w:val="00754334"/>
     <w:rsid w:val="00770136"/>
     <w:rsid w:val="007703EB"/>
     <w:rsid w:val="007705EF"/>
     <w:rsid w:val="00771B3A"/>
     <w:rsid w:val="00771BDF"/>
     <w:rsid w:val="00774898"/>
     <w:rsid w:val="00774F78"/>
     <w:rsid w:val="0077662D"/>
     <w:rsid w:val="00781CA1"/>
     <w:rsid w:val="00782327"/>
+    <w:rsid w:val="00782640"/>
     <w:rsid w:val="00785A56"/>
+    <w:rsid w:val="0078688F"/>
     <w:rsid w:val="00794274"/>
     <w:rsid w:val="0079439C"/>
     <w:rsid w:val="00795E20"/>
     <w:rsid w:val="007968D3"/>
     <w:rsid w:val="007A06F3"/>
     <w:rsid w:val="007A256A"/>
     <w:rsid w:val="007A3E16"/>
     <w:rsid w:val="007A6D25"/>
     <w:rsid w:val="007A6D81"/>
     <w:rsid w:val="007A7B23"/>
     <w:rsid w:val="007B1658"/>
     <w:rsid w:val="007B2136"/>
     <w:rsid w:val="007C79B0"/>
     <w:rsid w:val="007D5849"/>
     <w:rsid w:val="007E2EDF"/>
     <w:rsid w:val="007E7A93"/>
     <w:rsid w:val="007F2F02"/>
     <w:rsid w:val="00807779"/>
     <w:rsid w:val="00811561"/>
     <w:rsid w:val="00811720"/>
     <w:rsid w:val="00814CF5"/>
     <w:rsid w:val="00820E27"/>
     <w:rsid w:val="008210E6"/>
     <w:rsid w:val="00827368"/>
     <w:rsid w:val="008314CA"/>
     <w:rsid w:val="00831DD8"/>
     <w:rsid w:val="00831EC5"/>
     <w:rsid w:val="00832008"/>
     <w:rsid w:val="00832E82"/>
     <w:rsid w:val="00835170"/>
     <w:rsid w:val="008355E3"/>
     <w:rsid w:val="00840678"/>
+    <w:rsid w:val="00842D8C"/>
     <w:rsid w:val="00843AF8"/>
     <w:rsid w:val="00843DB0"/>
     <w:rsid w:val="00846DAF"/>
     <w:rsid w:val="00850D1E"/>
+    <w:rsid w:val="0086197F"/>
     <w:rsid w:val="0087667F"/>
     <w:rsid w:val="00882673"/>
     <w:rsid w:val="008828B1"/>
     <w:rsid w:val="00882DA4"/>
     <w:rsid w:val="00886135"/>
     <w:rsid w:val="0089192B"/>
     <w:rsid w:val="008944DF"/>
     <w:rsid w:val="00896F53"/>
     <w:rsid w:val="008A06F1"/>
     <w:rsid w:val="008A2B07"/>
     <w:rsid w:val="008A7D26"/>
     <w:rsid w:val="008B2919"/>
     <w:rsid w:val="008B3FE2"/>
     <w:rsid w:val="008B46FA"/>
     <w:rsid w:val="008D0A24"/>
     <w:rsid w:val="008D6C0A"/>
     <w:rsid w:val="008D78A0"/>
     <w:rsid w:val="008E248E"/>
     <w:rsid w:val="008E493C"/>
     <w:rsid w:val="008E4D4E"/>
     <w:rsid w:val="008F3949"/>
     <w:rsid w:val="009109A6"/>
     <w:rsid w:val="0091632D"/>
     <w:rsid w:val="0092607A"/>
     <w:rsid w:val="00927E72"/>
+    <w:rsid w:val="0093099A"/>
     <w:rsid w:val="009312E2"/>
     <w:rsid w:val="0093790A"/>
     <w:rsid w:val="00937AC7"/>
     <w:rsid w:val="00945C5E"/>
     <w:rsid w:val="00947D00"/>
     <w:rsid w:val="009504C1"/>
     <w:rsid w:val="00950B1A"/>
     <w:rsid w:val="009549B5"/>
     <w:rsid w:val="009567F0"/>
     <w:rsid w:val="009606CE"/>
     <w:rsid w:val="0096163A"/>
     <w:rsid w:val="009646FD"/>
     <w:rsid w:val="009710BE"/>
     <w:rsid w:val="00981D42"/>
     <w:rsid w:val="009827FF"/>
     <w:rsid w:val="00987A9D"/>
     <w:rsid w:val="00990B09"/>
     <w:rsid w:val="00995A81"/>
+    <w:rsid w:val="009A1795"/>
     <w:rsid w:val="009A1813"/>
     <w:rsid w:val="009A30B8"/>
     <w:rsid w:val="009B6624"/>
     <w:rsid w:val="009C036E"/>
     <w:rsid w:val="009C2712"/>
+    <w:rsid w:val="009C486D"/>
     <w:rsid w:val="009C561D"/>
     <w:rsid w:val="009C656E"/>
     <w:rsid w:val="009C7BD4"/>
     <w:rsid w:val="009D05FE"/>
     <w:rsid w:val="009D065C"/>
     <w:rsid w:val="009D3A07"/>
     <w:rsid w:val="009D4E08"/>
     <w:rsid w:val="009E005C"/>
     <w:rsid w:val="009E06C1"/>
     <w:rsid w:val="009E6F9C"/>
     <w:rsid w:val="009E7BD7"/>
     <w:rsid w:val="009F189D"/>
     <w:rsid w:val="009F43C0"/>
     <w:rsid w:val="009F4B71"/>
     <w:rsid w:val="009F571D"/>
+    <w:rsid w:val="00A043A7"/>
     <w:rsid w:val="00A057FD"/>
     <w:rsid w:val="00A106D7"/>
     <w:rsid w:val="00A1135C"/>
     <w:rsid w:val="00A1397C"/>
     <w:rsid w:val="00A200A4"/>
     <w:rsid w:val="00A2019D"/>
     <w:rsid w:val="00A32DF7"/>
     <w:rsid w:val="00A33FCE"/>
     <w:rsid w:val="00A3505B"/>
     <w:rsid w:val="00A358E9"/>
     <w:rsid w:val="00A3725A"/>
     <w:rsid w:val="00A43C6F"/>
     <w:rsid w:val="00A4535C"/>
     <w:rsid w:val="00A46989"/>
     <w:rsid w:val="00A50335"/>
     <w:rsid w:val="00A66428"/>
     <w:rsid w:val="00A66657"/>
     <w:rsid w:val="00A67CC2"/>
     <w:rsid w:val="00A72B7A"/>
     <w:rsid w:val="00A75CF7"/>
     <w:rsid w:val="00A81812"/>
     <w:rsid w:val="00A9229A"/>
     <w:rsid w:val="00A932C0"/>
     <w:rsid w:val="00A94C93"/>
     <w:rsid w:val="00AB324B"/>
@@ -29194,169 +29175,178 @@
     <w:rsid w:val="00B678D9"/>
     <w:rsid w:val="00B71B47"/>
     <w:rsid w:val="00B722A8"/>
     <w:rsid w:val="00B7323C"/>
     <w:rsid w:val="00B77FE3"/>
     <w:rsid w:val="00B802D4"/>
     <w:rsid w:val="00B8179C"/>
     <w:rsid w:val="00B9221B"/>
     <w:rsid w:val="00B941BE"/>
     <w:rsid w:val="00B94A68"/>
     <w:rsid w:val="00B9700F"/>
     <w:rsid w:val="00BA2297"/>
     <w:rsid w:val="00BA2B03"/>
     <w:rsid w:val="00BB3910"/>
     <w:rsid w:val="00BB5079"/>
     <w:rsid w:val="00BB5F8E"/>
     <w:rsid w:val="00BC16B9"/>
     <w:rsid w:val="00BC7FE8"/>
     <w:rsid w:val="00BE0B24"/>
     <w:rsid w:val="00BF51A5"/>
     <w:rsid w:val="00BF6D13"/>
     <w:rsid w:val="00C00462"/>
     <w:rsid w:val="00C015E1"/>
     <w:rsid w:val="00C1149E"/>
     <w:rsid w:val="00C16B43"/>
+    <w:rsid w:val="00C24497"/>
     <w:rsid w:val="00C272A3"/>
     <w:rsid w:val="00C33809"/>
     <w:rsid w:val="00C3775A"/>
+    <w:rsid w:val="00C40E00"/>
     <w:rsid w:val="00C41228"/>
     <w:rsid w:val="00C43059"/>
     <w:rsid w:val="00C4373E"/>
     <w:rsid w:val="00C501A5"/>
     <w:rsid w:val="00C55D30"/>
     <w:rsid w:val="00C631FB"/>
     <w:rsid w:val="00C647BA"/>
     <w:rsid w:val="00C65317"/>
     <w:rsid w:val="00C739AF"/>
+    <w:rsid w:val="00C93304"/>
     <w:rsid w:val="00C95507"/>
     <w:rsid w:val="00CA097F"/>
     <w:rsid w:val="00CB5D51"/>
     <w:rsid w:val="00CC0350"/>
     <w:rsid w:val="00CC1B69"/>
     <w:rsid w:val="00CC50A9"/>
     <w:rsid w:val="00CC5D64"/>
     <w:rsid w:val="00CC6DC8"/>
     <w:rsid w:val="00CD1279"/>
     <w:rsid w:val="00CE715B"/>
     <w:rsid w:val="00CF3098"/>
     <w:rsid w:val="00CF386D"/>
     <w:rsid w:val="00CF3D37"/>
     <w:rsid w:val="00CF636C"/>
     <w:rsid w:val="00CF7252"/>
     <w:rsid w:val="00D00ACA"/>
     <w:rsid w:val="00D01A28"/>
     <w:rsid w:val="00D02EAA"/>
     <w:rsid w:val="00D05C3F"/>
     <w:rsid w:val="00D07172"/>
     <w:rsid w:val="00D108B8"/>
     <w:rsid w:val="00D1148C"/>
     <w:rsid w:val="00D11BEA"/>
     <w:rsid w:val="00D2137B"/>
     <w:rsid w:val="00D339A3"/>
     <w:rsid w:val="00D34691"/>
+    <w:rsid w:val="00D36F33"/>
     <w:rsid w:val="00D44B3D"/>
     <w:rsid w:val="00D46948"/>
     <w:rsid w:val="00D469CE"/>
     <w:rsid w:val="00D46C4F"/>
     <w:rsid w:val="00D46CFC"/>
     <w:rsid w:val="00D51DD0"/>
     <w:rsid w:val="00D55372"/>
     <w:rsid w:val="00D5547A"/>
     <w:rsid w:val="00D621A1"/>
+    <w:rsid w:val="00D6258F"/>
     <w:rsid w:val="00D62BD5"/>
     <w:rsid w:val="00D66809"/>
     <w:rsid w:val="00D67679"/>
     <w:rsid w:val="00D71A06"/>
     <w:rsid w:val="00D76387"/>
     <w:rsid w:val="00D769EF"/>
     <w:rsid w:val="00D80A7F"/>
     <w:rsid w:val="00D86A23"/>
     <w:rsid w:val="00D96019"/>
     <w:rsid w:val="00DA6BC4"/>
     <w:rsid w:val="00DA6D33"/>
     <w:rsid w:val="00DB0F7E"/>
     <w:rsid w:val="00DB2C44"/>
     <w:rsid w:val="00DC72EA"/>
     <w:rsid w:val="00DD08FC"/>
     <w:rsid w:val="00DD2218"/>
     <w:rsid w:val="00DE04AE"/>
+    <w:rsid w:val="00DE21BE"/>
     <w:rsid w:val="00DE73EB"/>
     <w:rsid w:val="00DF135D"/>
     <w:rsid w:val="00DF1DCC"/>
     <w:rsid w:val="00DF46FA"/>
     <w:rsid w:val="00DF587F"/>
     <w:rsid w:val="00E12A2B"/>
     <w:rsid w:val="00E13D3C"/>
     <w:rsid w:val="00E27704"/>
     <w:rsid w:val="00E45B40"/>
+    <w:rsid w:val="00E51C69"/>
     <w:rsid w:val="00E560BF"/>
     <w:rsid w:val="00E571EB"/>
     <w:rsid w:val="00E60001"/>
     <w:rsid w:val="00E605FA"/>
     <w:rsid w:val="00E622B1"/>
     <w:rsid w:val="00E650AD"/>
     <w:rsid w:val="00E6791A"/>
     <w:rsid w:val="00E70800"/>
     <w:rsid w:val="00E738BF"/>
     <w:rsid w:val="00E75AE9"/>
+    <w:rsid w:val="00E75BDF"/>
     <w:rsid w:val="00E765DA"/>
     <w:rsid w:val="00E7716F"/>
     <w:rsid w:val="00E81071"/>
     <w:rsid w:val="00E821D8"/>
     <w:rsid w:val="00E828DC"/>
     <w:rsid w:val="00E82D62"/>
     <w:rsid w:val="00E83FFC"/>
     <w:rsid w:val="00E841AB"/>
     <w:rsid w:val="00E857E7"/>
     <w:rsid w:val="00E96D0E"/>
     <w:rsid w:val="00EA1CC3"/>
     <w:rsid w:val="00EA5132"/>
     <w:rsid w:val="00EA5C2D"/>
     <w:rsid w:val="00EB04CF"/>
     <w:rsid w:val="00EB0D87"/>
     <w:rsid w:val="00EB2510"/>
     <w:rsid w:val="00EB5456"/>
     <w:rsid w:val="00EB60F5"/>
     <w:rsid w:val="00EB7C2C"/>
     <w:rsid w:val="00EC472F"/>
     <w:rsid w:val="00ED0D51"/>
     <w:rsid w:val="00ED0E55"/>
     <w:rsid w:val="00ED4DDC"/>
     <w:rsid w:val="00EF0E34"/>
     <w:rsid w:val="00EF194A"/>
     <w:rsid w:val="00EF4D41"/>
     <w:rsid w:val="00EF74FA"/>
     <w:rsid w:val="00F005A5"/>
     <w:rsid w:val="00F00B17"/>
     <w:rsid w:val="00F136D1"/>
     <w:rsid w:val="00F246A1"/>
     <w:rsid w:val="00F26101"/>
     <w:rsid w:val="00F262D8"/>
     <w:rsid w:val="00F269F0"/>
     <w:rsid w:val="00F31721"/>
     <w:rsid w:val="00F31D87"/>
+    <w:rsid w:val="00F354CF"/>
     <w:rsid w:val="00F379A4"/>
     <w:rsid w:val="00F41065"/>
     <w:rsid w:val="00F45398"/>
     <w:rsid w:val="00F501D8"/>
     <w:rsid w:val="00F5026F"/>
     <w:rsid w:val="00F50BE4"/>
     <w:rsid w:val="00F613E8"/>
     <w:rsid w:val="00F61888"/>
     <w:rsid w:val="00F67CD6"/>
     <w:rsid w:val="00F71790"/>
     <w:rsid w:val="00F731E1"/>
     <w:rsid w:val="00F8450D"/>
     <w:rsid w:val="00F87CE5"/>
     <w:rsid w:val="00F93F07"/>
     <w:rsid w:val="00F94E65"/>
     <w:rsid w:val="00FA0D9C"/>
     <w:rsid w:val="00FA13D8"/>
     <w:rsid w:val="00FA433B"/>
     <w:rsid w:val="00FA51AF"/>
     <w:rsid w:val="00FA7724"/>
     <w:rsid w:val="00FB02DA"/>
     <w:rsid w:val="00FB3D6A"/>
     <w:rsid w:val="00FB5284"/>
     <w:rsid w:val="00FB6905"/>
     <w:rsid w:val="00FC0B1D"/>
@@ -30009,50 +29999,63 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C00462"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B02FC"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006163C1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1136722631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1321889382">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -30061,51 +30064,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2097365077">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/michelle-canale-dnp-crna-aprn-faana-13070a64" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityandstatefl.com/opinion/2023/01/opinion-certified-registered-nurse-anesthetists-crnas-are-original-anesthesia-experts/381990/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2332313/15131861" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://baynews9.com/fl/tampa/politics/2022/06/01/usf-nurse-anesthetist-grad-trains-physicians-in-ukraine-" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlcanale@usf.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityandstatefl.com/opinion/2023/04/opinion-my-experience-organ-donor-gift-keeps-giving/385320/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.usf.edu/research/research-days" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.usf.edu/research/research-days" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://businessradiox.com/podcast/association-leadership-radio/fana/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aana.com/docs/default-source/aana-journal-web-documents-1/implementation-of-a-standardized-handoff-of-anesthetized-patients-april-2018.pdf?sfvrsn=f9505fb1_4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.usf.edu/research/research-days" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecns.2021.03.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molinacares.com/event/addressing-health-care-workforce-shortages-in-florida/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/JXX.0000000000000744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.usf.edu/research/research-days" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mydigitalpublication.com/publication/?i=724377&amp;p=18&amp;l=&amp;m=&amp;ver=&amp;view=&amp;pp=" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/michelle-canale-dnp-crna-aprn-faana-13070a64" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityandstatefl.com/opinion/2023/01/opinion-certified-registered-nurse-anesthetists-crnas-are-original-anesthesia-experts/381990/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insidehighered.com/news/students/financial-aid/2026/07/10/colleges-weigh-limiting-graduate-loans-amid-cap-litigation" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://businessradiox.com/podcast/association-leadership-radio/fana/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlcanale@usf.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityandstatefl.com/opinion/2023/04/opinion-my-experience-organ-donor-gift-keeps-giving/385320/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.usf.edu/research/research-days" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.usf.edu/research/research-days" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molinacares.com/event/addressing-health-care-workforce-shortages-in-florida/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aana.com/docs/default-source/aana-journal-web-documents-1/implementation-of-a-standardized-handoff-of-anesthetized-patients-april-2018.pdf?sfvrsn=f9505fb1_4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.usf.edu/research/research-days" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mydigitalpublication.com/publication/?i=724377&amp;p=18&amp;l=&amp;m=&amp;ver=&amp;view=&amp;pp=" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecns.2021.03.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2332313/15131861" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/JXX.0000000000000744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.usf.edu/research/research-days" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://baynews9.com/fl/tampa/politics/2022/06/01/usf-nurse-anesthetist-grad-trains-physicians-in-ukraine-" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -30359,80 +30362,86 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{741bf7de-e2e5-46df-8d67-82607df9deaa}" enabled="0" method="" siteId="{741bf7de-e2e5-46df-8d67-82607df9deaa}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>5357</Words>
-  <Characters>30536</Characters>
+  <Words>5509</Words>
+  <Characters>31404</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>254</Lines>
-  <Paragraphs>71</Paragraphs>
+  <Lines>261</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35822</CharactersWithSpaces>
+  <CharactersWithSpaces>36840</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jennifer Kue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>84a34ac1ea952d8297e45da05b553958efa6cdf79412b44aa0d72f9985981ab4</vt:lpwstr>
   </property>