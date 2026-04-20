--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -20,66 +20,50 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F290511" w14:textId="77777777" w:rsidR="005A4E66" w:rsidRPr="00314515" w:rsidRDefault="005A4E66" w:rsidP="005A4E66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00314515">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>SHANNON BARKER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B44BB2" w14:textId="77777777" w:rsidR="005A4E66" w:rsidRPr="00314515" w:rsidRDefault="005A4E66" w:rsidP="005A4E66">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0ED7DCD7" w14:textId="77777777" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66"/>
     <w:p w14:paraId="5082E6AD" w14:textId="0D1B0076" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="00EC3371">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="005A4E66">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D85FC7" w14:textId="2840FF4D" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="00314515">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00314515">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">University of South Florida                                                                                           </w:t>
       </w:r>
@@ -186,158 +170,301 @@
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00314515">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">                                                                                                August 1999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E16877" w14:textId="18832718" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="00314515">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Bachelor of Science Food Science and Human Nutrition</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">                                           Gainesville, FL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C716131" w14:textId="77777777" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66"/>
     <w:p w14:paraId="44AA64FA" w14:textId="77777777" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66"/>
-    <w:p w14:paraId="57F0A2EF" w14:textId="77777777" w:rsidR="005A4E66" w:rsidRPr="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66">
+    <w:p w14:paraId="57F0A2EF" w14:textId="77777777" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4E66">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>WORK EXPERIENCE</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="16B61113" w14:textId="539E4B03" w:rsidR="006506D0" w:rsidRDefault="006506D0" w:rsidP="006506D0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006506D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iversity of South Florida                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006506D0">
+        <w:t>November 2025-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77804E3E" w14:textId="77777777" w:rsidR="006506D0" w:rsidRDefault="006506D0" w:rsidP="006506D0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructor for College of Public Health                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006506D0">
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6364EA94" w14:textId="27DC8CCA" w:rsidR="006506D0" w:rsidRPr="006506D0" w:rsidRDefault="006506D0" w:rsidP="006506D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Develop lectures, quizzes, exams, and homework assignments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7352B1B7" w14:textId="5DC1E930" w:rsidR="006506D0" w:rsidRPr="006506D0" w:rsidRDefault="006506D0" w:rsidP="006506D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Revise and update course offerings to meet current standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2EB877" w14:textId="73603263" w:rsidR="006506D0" w:rsidRPr="006506D0" w:rsidRDefault="006506D0" w:rsidP="006506D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Course list:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D123E0F" w14:textId="489361DA" w:rsidR="006506D0" w:rsidRPr="006506D0" w:rsidRDefault="006506D0" w:rsidP="006506D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>HUN 2201 Fundamentals of Nutrition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6850066B" w14:textId="1043CBCD" w:rsidR="006506D0" w:rsidRPr="006506D0" w:rsidRDefault="006506D0" w:rsidP="006506D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>FOS 4041 Food Science</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="45A79C0A" w14:textId="77777777" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66"/>
-    <w:p w14:paraId="4A1A1714" w14:textId="0D1FE856" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66">
+    <w:p w14:paraId="4A1A1714" w14:textId="5F4B5EA7" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66">
       <w:r w:rsidRPr="005A4E66">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The Dietitians Group of West Florida</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">                                   June 2023 </w:t>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="006506D0">
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  June 2023 </w:t>
       </w:r>
       <w:r w:rsidR="00D43E35">
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Present</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (Part time)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006506D0">
+        <w:t>November 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F4463C" w14:textId="76C92AE9" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66">
       <w:r w:rsidRPr="005A4E66">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Registered Dietitian</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">                                                                                                          New Port Richey, FL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA61A18" w14:textId="77777777" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Develop and implement personalized nutrition plans for patients with various health conditions leading to increased patient compliance and improved health outcomes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF3C94D" w14:textId="77777777" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provide behavioral modification counseling to patients </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> improve motivation for change and increase patient adherence to nutritional recommendations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A954D09" w14:textId="0692DB4D" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Create educational handouts to improve patient understanding of complex medical conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="655DBD8A" w14:textId="1AF5D6DD" w:rsidR="00594876" w:rsidRDefault="00C65765" w:rsidP="005A4E66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="005C2C17">
         <w:t>rovid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="005C2C17">
         <w:t xml:space="preserve"> RD oversite </w:t>
       </w:r>
       <w:r w:rsidR="00DA2518">
         <w:t xml:space="preserve">and/or direct nutritional </w:t>
       </w:r>
       <w:r w:rsidR="001D0275">
         <w:t>counseling</w:t>
       </w:r>
       <w:r w:rsidR="00DA2518">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="005C2C17">
         <w:t xml:space="preserve"> research participants </w:t>
       </w:r>
       <w:r w:rsidR="001D0275">
         <w:t xml:space="preserve">in </w:t>
@@ -561,50 +688,51 @@
         <w:t xml:space="preserve">Monitored </w:t>
       </w:r>
       <w:r w:rsidR="00C90CFE">
         <w:t>academic progress of students and provided opportunities for remediation if student p</w:t>
       </w:r>
       <w:r w:rsidR="00A8358A">
         <w:t>erformance fell below expected outcomes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA2DFF9" w14:textId="77777777" w:rsidR="005A4E66" w:rsidRDefault="005A4E66" w:rsidP="005A4E66"/>
     <w:p w14:paraId="6CE10818" w14:textId="77777777" w:rsidR="00F45E15" w:rsidRDefault="005A4E66" w:rsidP="00F45E15">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4E66">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PROFESSIONAL CERTIFICATIONS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="787A1C08" w14:textId="10F6F350" w:rsidR="00314515" w:rsidRPr="00C26A9B" w:rsidRDefault="005A4E66" w:rsidP="00DB505D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C26A9B">
         <w:t>Registered Dietitian</w:t>
       </w:r>
       <w:r w:rsidR="00E72853" w:rsidRPr="00C26A9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00765879" w:rsidRPr="00C26A9B">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00E033E6" w:rsidRPr="00C26A9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A315F" w:rsidRPr="00C26A9B">
         <w:t>March 2019</w:t>
@@ -678,51 +806,50 @@
       <w:r w:rsidR="004C5D94" w:rsidRPr="00C26A9B">
         <w:t>Master Trainer</w:t>
       </w:r>
       <w:r w:rsidR="00B65FD3" w:rsidRPr="00C26A9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE733B" w:rsidRPr="00C26A9B">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00B65FD3" w:rsidRPr="00C26A9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE733B" w:rsidRPr="00C26A9B">
         <w:t>September 2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C75EE8B" w14:textId="7E409A83" w:rsidR="00295557" w:rsidRPr="00C26A9B" w:rsidRDefault="00295557" w:rsidP="004C5D94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C26A9B">
-        <w:lastRenderedPageBreak/>
         <w:t>ISSA Individual Special</w:t>
       </w:r>
       <w:r w:rsidR="00E971F5">
         <w:t>ist</w:t>
       </w:r>
       <w:r w:rsidRPr="00C26A9B">
         <w:t xml:space="preserve"> Certifications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45DC69B7" w14:textId="2CE3D4CB" w:rsidR="00295557" w:rsidRPr="00C26A9B" w:rsidRDefault="00C26A9B" w:rsidP="00295557">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C26A9B">
         <w:t>Strength and Conditioning – December 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1100D0F2" w14:textId="5FD089C7" w:rsidR="00C26A9B" w:rsidRDefault="000D4628" w:rsidP="00295557">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -935,224 +1062,56 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>International Sports Sciences Association</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427113A4" w14:textId="12CA36EE" w:rsidR="00666010" w:rsidRPr="00447685" w:rsidRDefault="00666010" w:rsidP="00447685">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Concerned Parents of Land O Lakes</w:t>
       </w:r>
       <w:r w:rsidR="00EE73AA">
         <w:t xml:space="preserve"> – founding member and past president</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50AA2C0C" w14:textId="77777777" w:rsidR="00C95BE6" w:rsidRDefault="00C95BE6" w:rsidP="00C95BE6"/>
-    <w:p w14:paraId="598A9149" w14:textId="5DEE57EC" w:rsidR="00C95BE6" w:rsidRDefault="00C95BE6" w:rsidP="00C95BE6">
-[...17 lines deleted...]
-    <w:p w14:paraId="51CEBC4B" w14:textId="77777777" w:rsidR="002C76A0" w:rsidRDefault="00BD0B5F" w:rsidP="00BD0B5F">
+    <w:p w14:paraId="0BE7F447" w14:textId="13EE3D3C" w:rsidR="00BC3775" w:rsidRDefault="00BC3775" w:rsidP="00BD0B5F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BD0B5F">
-[...150 lines deleted...]
-    <w:sectPr w:rsidR="00C95BE6" w:rsidRPr="003C114A">
+    </w:p>
+    <w:sectPr w:rsidR="00BC3775">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2409,50 +2368,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="489D7E8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49907340"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56FC4CF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="051AEF7E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2521,51 +2593,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68CB0FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64F462D8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2634,51 +2706,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E35ED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D92C07EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2747,51 +2819,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A4D3E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E65ABBBE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2870,83 +2942,86 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="607851948">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1822384418">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1428425929">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1927492653">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="60642571">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2109887646">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1396128090">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2108767720">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="666444195">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1596863883">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="273446453">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1498497982">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1522430410">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="383482362">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1843200198">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="776556577">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A4E66"/>
     <w:rsid w:val="0004282E"/>
     <w:rsid w:val="0004614E"/>
     <w:rsid w:val="00060F6B"/>
     <w:rsid w:val="00082F60"/>
@@ -2965,94 +3040,97 @@
     <w:rsid w:val="00233ECD"/>
     <w:rsid w:val="002551ED"/>
     <w:rsid w:val="00295557"/>
     <w:rsid w:val="002C76A0"/>
     <w:rsid w:val="00314515"/>
     <w:rsid w:val="0038348E"/>
     <w:rsid w:val="00384379"/>
     <w:rsid w:val="00394392"/>
     <w:rsid w:val="003A585B"/>
     <w:rsid w:val="003A71C8"/>
     <w:rsid w:val="003C114A"/>
     <w:rsid w:val="003E0763"/>
     <w:rsid w:val="00404475"/>
     <w:rsid w:val="00447685"/>
     <w:rsid w:val="0046683A"/>
     <w:rsid w:val="004C5D94"/>
     <w:rsid w:val="004D21CC"/>
     <w:rsid w:val="004D61CC"/>
     <w:rsid w:val="004F06ED"/>
     <w:rsid w:val="00591A04"/>
     <w:rsid w:val="00594876"/>
     <w:rsid w:val="005A4E66"/>
     <w:rsid w:val="005C2C17"/>
     <w:rsid w:val="005F31C2"/>
     <w:rsid w:val="0064725B"/>
+    <w:rsid w:val="006506D0"/>
     <w:rsid w:val="00666010"/>
     <w:rsid w:val="006A66D0"/>
     <w:rsid w:val="006B55F0"/>
     <w:rsid w:val="006D64D0"/>
     <w:rsid w:val="0073414B"/>
     <w:rsid w:val="0075622B"/>
     <w:rsid w:val="00761358"/>
     <w:rsid w:val="00765879"/>
     <w:rsid w:val="00782D45"/>
     <w:rsid w:val="00786E15"/>
     <w:rsid w:val="00795BA7"/>
     <w:rsid w:val="007D4FD2"/>
     <w:rsid w:val="007D5B8C"/>
     <w:rsid w:val="007F0A40"/>
     <w:rsid w:val="008A65E7"/>
     <w:rsid w:val="008D031C"/>
     <w:rsid w:val="009C3463"/>
     <w:rsid w:val="00A04F74"/>
     <w:rsid w:val="00A06B83"/>
     <w:rsid w:val="00A243B2"/>
+    <w:rsid w:val="00A66783"/>
     <w:rsid w:val="00A8358A"/>
     <w:rsid w:val="00B65FD3"/>
     <w:rsid w:val="00BC0E8C"/>
     <w:rsid w:val="00BC3775"/>
     <w:rsid w:val="00BD0B5F"/>
     <w:rsid w:val="00BE4D5A"/>
     <w:rsid w:val="00C26A9B"/>
     <w:rsid w:val="00C56F1E"/>
     <w:rsid w:val="00C65765"/>
     <w:rsid w:val="00C90CFE"/>
     <w:rsid w:val="00C95BE6"/>
     <w:rsid w:val="00CB37DC"/>
     <w:rsid w:val="00CD2ED0"/>
     <w:rsid w:val="00CE733B"/>
     <w:rsid w:val="00D43E35"/>
     <w:rsid w:val="00DA2518"/>
     <w:rsid w:val="00DB505D"/>
     <w:rsid w:val="00DB5C46"/>
     <w:rsid w:val="00DB79C3"/>
     <w:rsid w:val="00E033E6"/>
     <w:rsid w:val="00E51D18"/>
     <w:rsid w:val="00E72853"/>
     <w:rsid w:val="00E772D0"/>
     <w:rsid w:val="00E971F5"/>
+    <w:rsid w:val="00EC0400"/>
     <w:rsid w:val="00EC3371"/>
     <w:rsid w:val="00ED46F4"/>
     <w:rsid w:val="00EE73AA"/>
     <w:rsid w:val="00F421F0"/>
     <w:rsid w:val="00F45E15"/>
     <w:rsid w:val="00F60BFB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -4069,51 +4147,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2058702026">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmartinez@usf.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:James.L.Gegenheimer@Gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kavanagh.MaryBeth@Gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4392,69 +4470,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>464</Words>
-  <Characters>3032</Characters>
+  <Words>625</Words>
+  <Characters>4085</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4690</CharactersWithSpaces>
+  <CharactersWithSpaces>4614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Shannon Barker</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>