--- v0 (2025-12-05)
+++ v1 (2026-08-04)
@@ -1675,89 +1675,98 @@
         </w:rPr>
         <w:t xml:space="preserve">School District </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4984593A" w14:textId="3209F2F8" w:rsidR="006668FE" w:rsidRPr="00A378CB" w:rsidRDefault="0005117A" w:rsidP="008C75D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tampa, FL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDF4D06" w14:textId="5A73EF93" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="003D649C" w:rsidP="003D649C">
+    <w:p w14:paraId="6BDF4D06" w14:textId="00FF30D5" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="003D649C" w:rsidP="003D649C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2017-2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Parent Child Interaction Therapy Clinician</w:t>
+        <w:t xml:space="preserve">Parent Child Interaction Therapy </w:t>
+      </w:r>
+      <w:r w:rsidR="008B180F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advanced Practicum Student</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8C6613" w14:textId="5C5960B1" w:rsidR="003D649C" w:rsidRPr="00A378CB" w:rsidRDefault="003D649C" w:rsidP="0005117A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">USF </w:t>
       </w:r>
       <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
         <w:rPr>
@@ -1789,96 +1798,114 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tampa, FL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611AD914" w14:textId="77777777" w:rsidR="003D649C" w:rsidRPr="00A378CB" w:rsidRDefault="003D649C" w:rsidP="003D649C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B9DFF09" w14:textId="09E51B4D" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="003D649C" w:rsidP="003D649C">
+    <w:p w14:paraId="5B9DFF09" w14:textId="499E9323" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="003D649C" w:rsidP="003D649C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2017-2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Advanced </w:t>
+      <w:r w:rsidR="008B180F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adult </w:t>
       </w:r>
       <w:r w:rsidR="006060B8" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Psychotherapy </w:t>
+        <w:t>Psychotherapy</w:t>
+      </w:r>
+      <w:r w:rsidR="008B180F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Advanced</w:t>
+      </w:r>
+      <w:r w:rsidR="006060B8" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Practicum Student</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E06AD81" w14:textId="15619501" w:rsidR="003D649C" w:rsidRPr="00A378CB" w:rsidRDefault="003D649C" w:rsidP="0005117A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
@@ -1917,105 +1944,96 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tampa, FL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E323882" w14:textId="77777777" w:rsidR="003D649C" w:rsidRPr="00A378CB" w:rsidRDefault="003D649C" w:rsidP="003D649C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42A367C6" w14:textId="1B0DEC78" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="003D649C" w:rsidP="003D649C">
+    <w:p w14:paraId="42A367C6" w14:textId="4FA16402" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="003D649C" w:rsidP="003D649C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2017-2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="008B180F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adolescent Psychotherapy </w:t>
+      </w:r>
       <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Advanced </w:t>
-[...17 lines deleted...]
-        <w:t>Practicum Student</w:t>
+        <w:t>Advanced Practicum Student</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AE94CA" w14:textId="6650BE5A" w:rsidR="003D649C" w:rsidRPr="00A378CB" w:rsidRDefault="003D649C" w:rsidP="0005117A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hillsborough County School District-A.P. Leto Comprehensive High School</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0E8013" w14:textId="7922D515" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="0005117A" w:rsidP="0005117A">
@@ -3089,68 +3107,51 @@
     </w:p>
     <w:p w14:paraId="2397CC11" w14:textId="77777777" w:rsidR="008C4B07" w:rsidRPr="00A378CB" w:rsidRDefault="008C4B07" w:rsidP="008C4B07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Workshops 1 &amp; 2: Crisis Prevention and Preparedness Comprehensive School </w:t>
+        <w:t xml:space="preserve">PREPaRE Workshops 1 &amp; 2: Crisis Prevention and Preparedness Comprehensive School </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117C79A0" w14:textId="77777777" w:rsidR="008C4B07" w:rsidRPr="00A378CB" w:rsidRDefault="008C4B07" w:rsidP="008C4B07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            Safety Planning and The Roles of School-Based Mental Health Professionals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F52B39B" w14:textId="77777777" w:rsidR="008C4B07" w:rsidRPr="00A378CB" w:rsidRDefault="008C4B07" w:rsidP="008C4B07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -3374,51 +3375,139 @@
     <w:p w14:paraId="5B7300B4" w14:textId="5D25A395" w:rsidR="00452C00" w:rsidRPr="00452C00" w:rsidRDefault="00452C00" w:rsidP="00180580">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452C00">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Psychiatry Fellows</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8A863A" w14:textId="732691A5" w:rsidR="00EE5586" w:rsidRDefault="00EE5586" w:rsidP="00EE5586">
+    <w:p w14:paraId="338028F9" w14:textId="0350D77C" w:rsidR="001025CF" w:rsidRDefault="001025CF" w:rsidP="00EE5586">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026-2027</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Robert Fuchs, M.D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Ph.D.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Louisiana State University School of Medicine)- USFH Child and Adolescent Psychiatry Fellow 6-month PCIT rotation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFD0CE3" w14:textId="601F800C" w:rsidR="001E322C" w:rsidRDefault="001E322C" w:rsidP="00EE5586">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Manuela Florez, M.D. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E322C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Morsani College of Medicine)- USFH Child and Adolescent Psychiatry Fellow 4-month PCIT rotation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8A863A" w14:textId="07D5B13C" w:rsidR="00EE5586" w:rsidRDefault="00EE5586" w:rsidP="00EE5586">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00626F4F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-2026</w:t>
       </w:r>
@@ -3569,120 +3658,179 @@
     <w:p w14:paraId="7B5300E9" w14:textId="2FB963D4" w:rsidR="00452C00" w:rsidRPr="00452C00" w:rsidRDefault="00452C00" w:rsidP="00452C00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452C00">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Psychology Postdoctoral Fellows</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBB24CB" w14:textId="57934DDF" w:rsidR="00A83AEC" w:rsidRDefault="00A83AEC" w:rsidP="00452C00">
+    <w:p w14:paraId="66A1BFB5" w14:textId="3141F85B" w:rsidR="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00452C00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>2026-2027</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mary Ryan, Ph.D. (George Mason University)-Psychology Fellow, USFH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBB24CB" w14:textId="1FCBC06C" w:rsidR="00A83AEC" w:rsidRDefault="00A83AEC" w:rsidP="00452C00">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>2025-2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>*Allie Shuck, Ph.D. (University of South Florida)-</w:t>
+        <w:t>Allie Shuck, Ph.D. (University of South Florida)-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A83AEC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pediatric Psychology Fellow, JHACH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FC3D96" w14:textId="2B3FF588" w:rsidR="00452C00" w:rsidRDefault="00452C00" w:rsidP="00452C00">
+    <w:p w14:paraId="4EB007F9" w14:textId="5FEC1319" w:rsidR="00FF48CA" w:rsidRPr="00FF48CA" w:rsidRDefault="00FF48CA" w:rsidP="00FF48CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Accepted Hematology/Oncology Pediatric Psychology Second Year Fellowship at JHACH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FC3D96" w14:textId="7817C8C7" w:rsidR="00452C00" w:rsidRDefault="00452C00" w:rsidP="00452C00">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>2024-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>*Julia Johnston, Ph.D. (University of South Carolina)- Pediatric Psychology Fellow, JHACH</w:t>
+        <w:t>Julia Johnston, Ph.D. (University of South Carolina)- Pediatric Psychology Fellow, JHACH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3943D349" w14:textId="2B7EB81E" w:rsidR="0077792C" w:rsidRPr="0077792C" w:rsidRDefault="0077792C" w:rsidP="00452C00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -3707,91 +3855,210 @@
     <w:p w14:paraId="79B91CF4" w14:textId="5288787E" w:rsidR="00452C00" w:rsidRPr="00452C00" w:rsidRDefault="00452C00" w:rsidP="00180580">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452C00">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Psychology Doctoral Residents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD8885A" w14:textId="53F64EF5" w:rsidR="00452C00" w:rsidRPr="00452C00" w:rsidRDefault="00452C00" w:rsidP="00452C00">
+    <w:p w14:paraId="4845ADD1" w14:textId="0777B913" w:rsidR="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00452C00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>2026-2027</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Camryn Legra, M.A. (University of South Florida)-USFH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD8885A" w14:textId="4AE18204" w:rsidR="00452C00" w:rsidRDefault="00452C00" w:rsidP="00452C00">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>2025-2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A83AEC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mary Ryan, M.A. (George Mason University)- USFH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B574C9" w14:textId="49BD9B2F" w:rsidR="008D53A8" w:rsidRPr="008D53A8" w:rsidRDefault="008D53A8" w:rsidP="00452C00">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Awarded Postdoctoral Fellowship </w:t>
+      </w:r>
+      <w:r w:rsidR="00F915C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F915C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC14DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health Morsani College of Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC14DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Tampa, FL) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19EA81B5" w14:textId="417BFC16" w:rsidR="002D54B0" w:rsidRDefault="002D54B0" w:rsidP="001C1394">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -3958,126 +4225,149 @@
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2023-2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>*Julia Jordan, M.A. (The Chicago School of Professional Psychology)- USFH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361C624B" w14:textId="181DE8BF" w:rsidR="00452C00" w:rsidRPr="00F06DCA" w:rsidRDefault="00452C00" w:rsidP="00452C00">
+    <w:p w14:paraId="10D0D0FD" w14:textId="5D938E4F" w:rsidR="00A979D6" w:rsidRPr="001025CF" w:rsidRDefault="00452C00" w:rsidP="001025CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t>Awarded Pediatric Neuropsychology Postdoctoral Fellowship at University of Minnesota</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Awarded Pediatric Neuropsychology Postdoctoral Fellowship at </w:t>
+      </w:r>
+      <w:r w:rsidR="00F915C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of Minnesota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Minneapolis, MN)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F396A2" w14:textId="3A2DBEC8" w:rsidR="00452C00" w:rsidRPr="00A378CB" w:rsidRDefault="00452C00" w:rsidP="00452C00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2023-2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>*Dhara Patel, M.A. (University of Indianapolis)- USFH</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A4173D" w14:textId="7E39D1D1" w:rsidR="00452C00" w:rsidRDefault="00452C00" w:rsidP="00452C00">
+    <w:p w14:paraId="42B23E6C" w14:textId="35EE21B3" w:rsidR="001E322C" w:rsidRDefault="00452C00" w:rsidP="00A979D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -4128,51 +4418,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>*Leann</w:t>
       </w:r>
       <w:r w:rsidR="005803BD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rosinski, M.A. (Northern Illinois University)- USFH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A4AE95" w14:textId="4253B6C3" w:rsidR="00452C00" w:rsidRDefault="00452C00" w:rsidP="00452C00">
+    <w:p w14:paraId="7F94C6FA" w14:textId="4B118F5F" w:rsidR="00BC14DE" w:rsidRDefault="00452C00" w:rsidP="001E322C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Awarded Postdoctoral Fellowship at Advanced Therapeutic Solutions for Anxiety (Oak Brook, I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
@@ -4270,178 +4560,185 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Allison Brown, M.A. (Rosalind Franklin University)- JHACH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACEE241" w14:textId="51E77F96" w:rsidR="00452C00" w:rsidRDefault="00452C00" w:rsidP="00A83AEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2019-2020</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">*Jennifer Piscitello, M.A. (Louisiana State University)- UMMSM </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF16189" w14:textId="77777777" w:rsidR="00EE5586" w:rsidRPr="00A83AEC" w:rsidRDefault="00EE5586" w:rsidP="00A83AEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="424515FF" w14:textId="2CF23341" w:rsidR="00452C00" w:rsidRPr="00452C00" w:rsidRDefault="00452C00" w:rsidP="00303378">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452C00">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Psychology Advanced Practicum Students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE256BE" w14:textId="27FD9EDD" w:rsidR="008A785A" w:rsidRDefault="008A785A" w:rsidP="008A785A">
+    <w:p w14:paraId="57F44A30" w14:textId="72E6929E" w:rsidR="00C43EA8" w:rsidRDefault="00C43EA8" w:rsidP="00C43EA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025-2026</w:t>
+        <w:t>2026-present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">*Bria Ferrera, M.A.. (University of South Florida)- </w:t>
+        <w:t xml:space="preserve">*Cydney Williams, M.A. (University of South Florida)- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Psychology Advanced Practicum Student</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, USFH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A396521" w14:textId="33F6608A" w:rsidR="00452C00" w:rsidRDefault="00452C00" w:rsidP="00452C00">
+    <w:p w14:paraId="7A396521" w14:textId="42443F45" w:rsidR="00452C00" w:rsidRDefault="00452C00" w:rsidP="00452C00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00592D82">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-2026</w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00642C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">*Bailey Braunstein, M.S., M.A.. (University of South Florida)- </w:t>
+        <w:t xml:space="preserve">*Bailey Braunstein, M.S., M.A. (University of South Florida)- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Psychology Advanced Practicum Student</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, USFH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7F49A7" w14:textId="62A4FD7B" w:rsidR="00452C00" w:rsidRPr="00452C00" w:rsidRDefault="00452C00" w:rsidP="00452C00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -4612,68 +4909,51 @@
     <w:p w14:paraId="6CCD4FFA" w14:textId="7C483A52" w:rsidR="0090662F" w:rsidRPr="00A378CB" w:rsidRDefault="0090662F" w:rsidP="0090662F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2023-2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Roman, M.A. (University of South Florida) -School Psychology Advanced Psychotherapy Practicum Student</w:t>
+        <w:t>De’Vohn Roman, M.A. (University of South Florida) -School Psychology Advanced Psychotherapy Practicum Student</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CA7104" w14:textId="606420BE" w:rsidR="0090662F" w:rsidRPr="00A378CB" w:rsidRDefault="0090662F" w:rsidP="0090662F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2023-2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4771,71 +5051,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2023-2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Sandra </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Lazano, M.A. (University of South Florida)- Psychology Advanced </w:t>
+        <w:t xml:space="preserve">Sandra Soco Lazano, M.A. (University of South Florida)- Psychology Advanced </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4D908F" w14:textId="5FA241CB" w:rsidR="00A67E46" w:rsidRPr="00A378CB" w:rsidRDefault="004D535E" w:rsidP="00A25C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Practicum Student, USFH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6882A3A7" w14:textId="7F7219E7" w:rsidR="00991775" w:rsidRPr="00A378CB" w:rsidRDefault="00991775" w:rsidP="00991775">
       <w:pPr>
@@ -4995,100 +5255,123 @@
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2019-2020</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Natalie Hong, M.S. (Florida International University)- Psychology Practicum Student, UMMSM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179B7048" w14:textId="166FEE2A" w:rsidR="00FB3C17" w:rsidRPr="00A378CB" w:rsidRDefault="0005117A" w:rsidP="00FB3C17">
+    <w:p w14:paraId="7554B555" w14:textId="3D871296" w:rsidR="00BA1953" w:rsidRDefault="0005117A" w:rsidP="00F10960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Haley Seward, M.A. (University of South Florida)- Psychology Practicum Student, USF</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0D23C0CB" w14:textId="77777777" w:rsidR="00D4414F" w:rsidRDefault="00D4414F" w:rsidP="00F10960">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1ED97A" w14:textId="77777777" w:rsidR="001E4AC1" w:rsidRPr="00A378CB" w:rsidRDefault="001E4AC1" w:rsidP="00F10960">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="26C8DD23" w14:textId="54183949" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="0005117A" w:rsidP="0005117A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">TEACHING </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC3B67B" w14:textId="0034CF68" w:rsidR="005D5050" w:rsidRPr="00452C00" w:rsidRDefault="004568CD" w:rsidP="0005117A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452C00">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -5206,51 +5489,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of South Florida College of Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB293DA" w14:textId="77777777" w:rsidR="005D5050" w:rsidRPr="00A378CB" w:rsidRDefault="005D5050" w:rsidP="0005117A">
+    <w:p w14:paraId="3801725F" w14:textId="77777777" w:rsidR="00BC14DE" w:rsidRPr="00A378CB" w:rsidRDefault="00BC14DE" w:rsidP="0005117A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="772E1A7A" w14:textId="08230896" w:rsidR="005D5050" w:rsidRPr="00A378CB" w:rsidRDefault="00194533" w:rsidP="005D5050">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -5307,107 +5590,117 @@
         <w:tab/>
         <w:t xml:space="preserve">SPS 7931, Cognitive Behavioral Therapy with Children and Adolescents  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8CB8B0" w14:textId="77777777" w:rsidR="005D5050" w:rsidRPr="00A378CB" w:rsidRDefault="005D5050" w:rsidP="005D5050">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Educational and Psychological Studies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9D1D70" w14:textId="440E34AC" w:rsidR="008C75D3" w:rsidRPr="00A378CB" w:rsidRDefault="005D5050" w:rsidP="0005117A">
+    <w:p w14:paraId="6F9D1D70" w14:textId="440E34AC" w:rsidR="008C75D3" w:rsidRDefault="005D5050" w:rsidP="0005117A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of South Florida College of Educatio</w:t>
       </w:r>
       <w:r w:rsidR="008A785A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0EEF8BFC" w14:textId="77777777" w:rsidR="00BC14DE" w:rsidRPr="00A378CB" w:rsidRDefault="00BC14DE" w:rsidP="0005117A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="6AFC0681" w14:textId="3935D234" w:rsidR="004568CD" w:rsidRPr="00A378CB" w:rsidRDefault="00194533" w:rsidP="0005117A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fall </w:t>
       </w:r>
       <w:r w:rsidR="004568CD" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="006762D3" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00940D7C" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -5520,163 +5813,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of South Florida</w:t>
       </w:r>
       <w:r w:rsidR="00AB3FBF" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> College of Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400165A7" w14:textId="77777777" w:rsidR="00BE525A" w:rsidRPr="00A378CB" w:rsidRDefault="00BE525A" w:rsidP="0005117A">
-[...111 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3FD14C0F" w14:textId="77777777" w:rsidR="00452C00" w:rsidRPr="00F06DCA" w:rsidRDefault="00452C00" w:rsidP="0005117A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B193559" w14:textId="52172D65" w:rsidR="0005117A" w:rsidRPr="00452C00" w:rsidRDefault="0005117A" w:rsidP="0005117A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452C00">
@@ -6370,51 +6550,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of South Florida</w:t>
       </w:r>
       <w:r w:rsidR="00AB3FBF" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> College of Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7876F63E" w14:textId="77777777" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
+    <w:p w14:paraId="1E4CBFAA" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="00A378CB" w:rsidRDefault="00A979D6" w:rsidP="00BF13F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="717BFC55" w14:textId="5E7B734A" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00194533" w:rsidP="00BF13F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -6462,806 +6642,1049 @@
         </w:rPr>
         <w:t xml:space="preserve">EDF 3214, Human Development and Learning (Face to Face) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9A33D6" w14:textId="77777777" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Educational and Psychological Studies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC39C04" w14:textId="3A871339" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
+    <w:p w14:paraId="238B5FCE" w14:textId="3EF4072A" w:rsidR="00D4414F" w:rsidRPr="001E322C" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of South Florida</w:t>
       </w:r>
       <w:r w:rsidR="00AB3FBF" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> College of Education</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> College of Educatio</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4414F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5ED703FA" w14:textId="570A4958" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="0005117A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>RESIDENT</w:t>
       </w:r>
       <w:r w:rsidR="00CF7F7D" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; FELLOW</w:t>
       </w:r>
       <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> LECTURES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033AB223" w14:textId="705A8069" w:rsidR="00963B90" w:rsidRPr="00963B90" w:rsidRDefault="00963B90" w:rsidP="00963B90">
+    <w:p w14:paraId="6B347011" w14:textId="22607505" w:rsidR="00E07258" w:rsidRDefault="00E07258" w:rsidP="005F4501">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction to Board Certification in Clinical Child and Adolescent Psychology. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2026, July). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F06DCA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...59 lines deleted...]
-    <w:p w14:paraId="12F9C212" w14:textId="5DCFAD5D" w:rsidR="00F06DCA" w:rsidRPr="00F06DCA" w:rsidRDefault="00F06DCA" w:rsidP="00AE0860">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest Lecture for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>USF Health Psychology Internship Didactic Series.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D10D48" w14:textId="267F0AD9" w:rsidR="003A5C88" w:rsidRDefault="003A5C88" w:rsidP="005F4501">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific Learning Disorders: Implications for Psychologists and Psychiatrists </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2026, </w:t>
+      </w:r>
+      <w:r w:rsidR="001109C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>May</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F06DCA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...16 lines deleted...]
-    <w:p w14:paraId="20017D11" w14:textId="711A2491" w:rsidR="00AE0860" w:rsidRPr="00AE0860" w:rsidRDefault="00AE0860" w:rsidP="00AE0860">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest Lecture for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>USF Health Psychology Internship/Child and Adolescent Psychiatry Fellowship Didactic Series.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FB7473" w14:textId="405FE495" w:rsidR="005F4501" w:rsidRPr="005F4501" w:rsidRDefault="005F4501" w:rsidP="005F4501">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:b/>
-[...21 lines deleted...]
-        <w:t>(</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supporting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>202</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Families of Children Who are Dying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...7 lines deleted...]
-        <w:t>, August</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>; 2023, August</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="31CC1D27" w14:textId="2F1A5E47" w:rsidR="00A35DB7" w:rsidRPr="00A35DB7" w:rsidRDefault="00A35DB7" w:rsidP="00A35DB7">
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). Guest Lecture for the Tampa General Hospital Psychology and Neuropsychology Fellowship Didactic Series.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CE session for licensed psychologist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033AB223" w14:textId="60BC6855" w:rsidR="00963B90" w:rsidRPr="00963B90" w:rsidRDefault="00963B90" w:rsidP="00963B90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:b/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supporting Youth with T1D – </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tailoring</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">for </w:t>
+        <w:t>Development of the Triple T Intervention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2025, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...41 lines deleted...]
-    <w:p w14:paraId="4902DEA3" w14:textId="1A4C339D" w:rsidR="00201269" w:rsidRPr="00201269" w:rsidRDefault="00201269" w:rsidP="00201269">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>October</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Guest Lecture for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>USF Health Psychology Internship/Child and Adolescent Psychiatry Fellowship Didactic Series.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F9C212" w14:textId="2A56008D" w:rsidR="00F06DCA" w:rsidRPr="00F06DCA" w:rsidRDefault="00F06DCA" w:rsidP="00AE0860">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:b/>
-[...49 lines deleted...]
-          <w:iCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supporting Youth with T1D – Strategies to Promote Mental Health and Self-Care Behaviors </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2025, August). Guest Lecture for the Tampa General Hospital Psychology and Neuropsychology Fellowship Didactic Series.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5C88" w:rsidRPr="003A5C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A378CB">
-[...24 lines deleted...]
-    <w:p w14:paraId="2DF5A09F" w14:textId="201F238D" w:rsidR="00201269" w:rsidRPr="00201269" w:rsidRDefault="00201269" w:rsidP="00201269">
+      <w:r w:rsidR="003A5C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CE session for licensed psychologist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20017D11" w14:textId="2842EAED" w:rsidR="00AE0860" w:rsidRPr="00AE0860" w:rsidRDefault="00AE0860" w:rsidP="00AE0860">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Obtaining Your Dream Psychology Postdoctoral Fellowship </w:t>
+        <w:t xml:space="preserve">Psychological Assessment: What Psychiatrists Should Know </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00F06DCA">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">2025, September; </w:t>
+      <w:r w:rsidR="00942843">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026, August; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2024, September; 2023,</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">2025, July; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">September; </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="66134787" w14:textId="51D73B18" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="00A35DB7" w:rsidP="0005117A">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, August</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; 2023, August</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Guest Lecture for the USF Health Child and Adolescent Psychiatry Fellowship Didactic Series. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CC1D27" w14:textId="2F1A5E47" w:rsidR="00A35DB7" w:rsidRPr="00A35DB7" w:rsidRDefault="00A35DB7" w:rsidP="00A35DB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tailoring</w:t>
       </w:r>
-      <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> PCIT: Considerations </w:t>
       </w:r>
+      <w:r w:rsidR="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">for </w:t>
-[...9 lines deleted...]
-        <w:t>Those with Autism</w:t>
+        <w:t>Older Children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...41 lines deleted...]
-    <w:p w14:paraId="68D74849" w14:textId="77777777" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="0005117A" w:rsidP="0005117A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, May). Guest Lecture for USF Health Psychology Internship/Child and Adolescent Psychiatry Fellowship Didactic Series.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4902DEA3" w14:textId="1A4C339D" w:rsidR="00201269" w:rsidRPr="00201269" w:rsidRDefault="00201269" w:rsidP="00201269">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Comprehensively Supporting Families During the First Year of a T1D Diagnosis.</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="56A0977B" w14:textId="66869785" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
+        <w:t>Delivering Psychology Services: Death</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dying</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and Divorce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025, March; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023, March). Guest Lecture for USF Health Psychology Internship/Child and Adolescent Psychiatry Fellowship Didactic Series.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF5A09F" w14:textId="6BB6AB70" w:rsidR="00201269" w:rsidRPr="00201269" w:rsidRDefault="00201269" w:rsidP="00201269">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pediatric Cystic Fibrosis: Fundamentals and Psychosocial Considerations.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="371B6A16" w14:textId="77824E9B" w:rsidR="00AA2044" w:rsidRPr="000B1D23" w:rsidRDefault="00BF13F9" w:rsidP="00AA2044">
+        <w:t xml:space="preserve">Obtaining Your Dream Psychology Postdoctoral Fellowship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00942843">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026, August; </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025, September; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024, September; 2023,</w:t>
+      </w:r>
+      <w:r w:rsidR="002714C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022, December). Guest Lecture for USF Health Psychology Internship Didactic Series. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66134787" w14:textId="51D73B18" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="00A35DB7" w:rsidP="0005117A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tailoring</w:t>
+      </w:r>
+      <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PCIT: Considerations </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Those with Autism</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Anxiety</w:t>
+      </w:r>
+      <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2023, May). Guest Lecture for USF Health Psychology Internship</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF13F9" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Child and Adolescent Psychiatry Fellowship </w:t>
+      </w:r>
+      <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Didactic Series.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D74849" w14:textId="77777777" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="0005117A" w:rsidP="0005117A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comprehensively Supporting Families During the First Year of a T1D Diagnosis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022, July)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest lecture for Johns Hopkins All Children’s Hospital Psychology Didactic Series. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A0977B" w14:textId="66869785" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pediatric Cystic Fibrosis: Fundamentals and Psychosocial Considerations.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2021, July). Guest lecture for Johns Hopkins All Children’s Hospital Psychology Didactic Series. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371B6A16" w14:textId="77824E9B" w:rsidR="00AA2044" w:rsidRPr="000B1D23" w:rsidRDefault="00BF13F9" w:rsidP="00AA2044">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Application of Positive Psychology Strategies to Pediatric Populations.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020, July). Guest lecture for University of Miami Mailman Center for Child Development Case Conference </w:t>
       </w:r>
       <w:r w:rsidR="00D72D41" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Series</w:t>
@@ -7683,50 +8106,51 @@
     </w:p>
     <w:p w14:paraId="235B2001" w14:textId="01138421" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Research to Resume-Marketing Your Research Skills. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2023, July). Guest Lecture for USF College of Education Summer Research Academy for Undergraduate Students</w:t>
       </w:r>
       <w:r w:rsidR="004E068D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Dr. Kathy L. Bradley-Klug</w:t>
       </w:r>
       <w:r w:rsidR="00ED4630">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -7738,71 +8162,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEBD377" w14:textId="33FEEF3D" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> to Meet the Needs of Youth With Cancer and Pediatric Health Conditions </w:t>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application of PCIT to Meet the Needs of Youth With Cancer and Pediatric Health Conditions </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2022, November). Guest lecture for Texas Tech University PCIT Lab (PI: Joy </w:t>
       </w:r>
       <w:r w:rsidR="00BE23D8" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Huanhuan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wang</w:t>
       </w:r>
@@ -7876,182 +8288,139 @@
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Incorporating Positive Psychology Into Your Life: Supporting Undergraduate Student Well-Being.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018, October). Guest lecture for University of Tampa Recent Discoveries in Science Course </w:t>
       </w:r>
       <w:r w:rsidR="00826EFA" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Instructor: Bridgette Froschke, </w:t>
-[...42 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">(Instructor: Bridgette Froschke, Ph.D) </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="35CC4443" w14:textId="77777777" w:rsidR="00803E78" w:rsidRPr="00957CB7" w:rsidRDefault="00803E78" w:rsidP="00957CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06A297AF" w14:textId="1791E26F" w:rsidR="00B07830" w:rsidRPr="00A378CB" w:rsidRDefault="00B07830" w:rsidP="00B07830">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>GRADUATE THESIS AND DOCTORAL DISSERTATION COMMITTEES</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A63E39" w14:textId="17996A4D" w:rsidR="0077792C" w:rsidRDefault="00B07830" w:rsidP="00873CE4">
+    <w:p w14:paraId="19A63E39" w14:textId="5BA442BF" w:rsidR="0077792C" w:rsidRDefault="00B07830" w:rsidP="00873CE4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Camryn Legra, M.A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>2024</w:t>
+      <w:r w:rsidR="002C274F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-present)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8109,347 +8478,372 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UNDERGRADUATE STUDENT OBSERVERSHIP</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA1D15A" w14:textId="79608052" w:rsidR="00873CE4" w:rsidRPr="00873CE4" w:rsidRDefault="00873CE4" w:rsidP="00B86BBE">
+    <w:p w14:paraId="6DA1D15A" w14:textId="017ED2C6" w:rsidR="00873CE4" w:rsidRPr="00873CE4" w:rsidRDefault="00873CE4" w:rsidP="00B86BBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rachel Cisneros (2024; University of North Florida; 40 hours) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EF98C4" w14:textId="6D624EF9" w:rsidR="00873CE4" w:rsidRPr="00873CE4" w:rsidRDefault="00873CE4" w:rsidP="00B86BBE">
+    <w:p w14:paraId="15EF98C4" w14:textId="6D624EF9" w:rsidR="00873CE4" w:rsidRPr="00EA1768" w:rsidRDefault="00873CE4" w:rsidP="00B86BBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandra Gooch (2024; University of South Florida; 40 hours) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B437C75" w14:textId="77777777" w:rsidR="00873CE4" w:rsidRPr="00873CE4" w:rsidRDefault="00873CE4" w:rsidP="00873CE4">
-[...47 lines deleted...]
-    <w:p w14:paraId="1258BAF7" w14:textId="0E5AB839" w:rsidR="00873CE4" w:rsidRPr="00873CE4" w:rsidRDefault="00873CE4" w:rsidP="00873CE4">
+    <w:p w14:paraId="08E97656" w14:textId="4BE4D5DE" w:rsidR="00EA1768" w:rsidRPr="00EA1768" w:rsidRDefault="00EA1768" w:rsidP="00EA1768">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ava Anderson (2023; Florida State University; 40 hours) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B437C75" w14:textId="77777777" w:rsidR="00873CE4" w:rsidRPr="00873CE4" w:rsidRDefault="00873CE4" w:rsidP="00873CE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E94EFF" w14:textId="392D0973" w:rsidR="00873CE4" w:rsidRPr="00873CE4" w:rsidRDefault="00873CE4" w:rsidP="00873CE4">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CE4">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Academy of the Lakes;</w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIGH SCHOOL STUDENT OBSERVERSHIP</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CE4">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="58887CA7" w14:textId="5C11CC71" w:rsidR="00873CE4" w:rsidRPr="00873CE4" w:rsidRDefault="00873CE4" w:rsidP="00873CE4">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1258BAF7" w14:textId="0E5AB839" w:rsidR="00873CE4" w:rsidRPr="00873CE4" w:rsidRDefault="00873CE4" w:rsidP="00873CE4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Peter Smalley (2025;</w:t>
+        <w:t>Mira Khushalani (2025;</w:t>
       </w:r>
       <w:r w:rsidR="00E95D81">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Robinson IB High School;</w:t>
+        <w:t xml:space="preserve"> Academy of the Lakes;</w:t>
       </w:r>
       <w:r w:rsidRPr="00873CE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 40 hours)</w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="692C97D8" w14:textId="494DE6E5" w:rsidR="00873CE4" w:rsidRDefault="00B07830" w:rsidP="00BF13F9">
+        <w:t xml:space="preserve"> 40 hours) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58887CA7" w14:textId="5C11CC71" w:rsidR="00873CE4" w:rsidRPr="00873CE4" w:rsidRDefault="00873CE4" w:rsidP="00873CE4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="70B69305" w14:textId="1EADB6A2" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
+      <w:r w:rsidRPr="00873CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Peter Smalley (2025;</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95D81">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Robinson IB High School;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 hours)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CBDBB3" w14:textId="77777777" w:rsidR="001413ED" w:rsidRPr="00A378CB" w:rsidRDefault="001413ED" w:rsidP="001413ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B852DE" w14:textId="51DD1C14" w:rsidR="001413ED" w:rsidRPr="00A378CB" w:rsidRDefault="001413ED" w:rsidP="001413ED">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>ADDITIONAL TEACHING</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692C97D8" w14:textId="494DE6E5" w:rsidR="00873CE4" w:rsidRDefault="00B07830" w:rsidP="00BF13F9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04204" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>edical students, pediatrics residents, psychiatry residents, and psychiatry fellows shadow me in Psychological Assessment and PCIT as part of the Child Development and Behavior Rotation and Child/Adolescent Psychiatry Rotation (2023-present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D47EC7" w14:textId="77777777" w:rsidR="00452C00" w:rsidRPr="00F06DCA" w:rsidRDefault="00452C00" w:rsidP="00452C00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B69305" w14:textId="1EADB6A2" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>SPONSORED RESEARCH</w:t>
       </w:r>
       <w:r w:rsidR="00E36045" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, CLINICAL TRIALS</w:t>
       </w:r>
       <w:r w:rsidR="00E842F7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, AND CONTRACTS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8461,476 +8855,482 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Currently Funded Grants: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0201F3" w14:textId="1C3949BE" w:rsidR="00BF2A37" w:rsidRPr="00A378CB" w:rsidRDefault="00BF2A37" w:rsidP="00BF2A37">
+    <w:p w14:paraId="17274FAD" w14:textId="63C42D00" w:rsidR="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>n/a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E0CD2F" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B12932" w14:textId="14D9C66C" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00A979D6" w:rsidP="00BF13F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Previously</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF13F9" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Funded Grants</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF13F9" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D2A2EF" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="00A378CB" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Agency: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Johns Hopkins All Children’s Hospital Research Foundation  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085A6A87" w14:textId="00654E36" w:rsidR="00BF2A37" w:rsidRPr="00A378CB" w:rsidRDefault="00BF2A37" w:rsidP="00BF2A37">
+    <w:p w14:paraId="72C18E7A" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="00A378CB" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ID #: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
         <w:t>n/a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCBB504" w14:textId="49770BA2" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF2A37" w:rsidP="00BF2A37">
+    <w:p w14:paraId="0683CEA4" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="00A378CB" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk170111353"/>
-      <w:r w:rsidR="00BF13F9" w:rsidRPr="00987A7F">
+      <w:r w:rsidRPr="00987A7F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Feasibility and Acceptability of Internet-Based Parent Child Interaction Therapy (I-PCIT) for Children with Pediatric Cancer: Considerations for Patients who are On-Treatment, Those who are Off-Treatment and Those from Underrepresented Backgrounds</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="4131B574" w14:textId="48B637A2" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF2A37">
+    <w:p w14:paraId="099B27D9" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="00A378CB" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF2A37" w:rsidRPr="00A378CB">
+        <w:t xml:space="preserve">PI: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>I</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF2A37" w:rsidRPr="00A378CB">
+        <w:tab/>
+        <w:t>Melissa A. Faith, Ph.D., ABPP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20546123" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="00A378CB" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BF2A37" w:rsidRPr="00A378CB">
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00A378CB">
+        <w:t>Co-Investigator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601F431F" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="00A378CB" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Melissa A. Faith, Ph.D., ABPP</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="623CF93A" w14:textId="2177A252" w:rsidR="00BF2A37" w:rsidRPr="00A378CB" w:rsidRDefault="00BF2A37" w:rsidP="00BF2A37">
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Percent effort: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">0%, (0.0 FTE); Percent effort not funded in this study, per funding mechanism guidelines </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5EDA13" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="00A378CB" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Cost: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>200,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E0CE44" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Role: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+        <w:t>Project period: August 2023-July 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314D0C03" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3558CF0F" w14:textId="0F2C4B2F" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
-[...215 lines deleted...]
-        <w:t>Florida Association of School Psychologists Graduate Student Research Support Grant</w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Florida Association of School Psychologists Graduate Student Research Grant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0C38A9" w14:textId="518A86BE" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I.D.#: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9147,1495 +9547,1819 @@
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007E3ACC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> $</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>250</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0137F302" w14:textId="1EBBEC71" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+    <w:p w14:paraId="28835A1A" w14:textId="06DDA6AE" w:rsidR="008C75D3" w:rsidRDefault="00E36045" w:rsidP="00E36045">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Project period: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>November 2018-November 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EBA10A" w14:textId="77777777" w:rsidR="00A25C9C" w:rsidRDefault="00A25C9C" w:rsidP="00E36045">
+    <w:p w14:paraId="655D2CB8" w14:textId="77777777" w:rsidR="00BA1953" w:rsidRPr="00A378CB" w:rsidRDefault="00BA1953" w:rsidP="00E36045">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5194B7" w14:textId="77777777" w:rsidR="008C75D3" w:rsidRDefault="008C75D3" w:rsidP="00E36045">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5BBC9B37" w14:textId="2D04E2B5" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BBC9B37" w14:textId="37741754" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Florida Association of School Psychologists Dr. Tom Oakland Memorial Grant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9B7534" w14:textId="77777777" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I.D.#: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>n/a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEC3F20" w14:textId="77777777" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>An Investigation of the Relation Between Health-Promoting Behaviors and Subjective Well-Being Among High School Students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253EBCEA" w14:textId="77777777" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P.I.: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nicholas David W. Smith, M.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E23472" w14:textId="77777777" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Primary Investigator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B02F8A4" w14:textId="5A5D14A0" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Percent effort: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">0% (0.0 FTE); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Percent effort not funded in this study, per funding mechanism guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0995E6" w14:textId="2C26D996" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Total costs:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E3ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>250</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E7DD80" w14:textId="34105775" w:rsidR="004F1C2D" w:rsidRDefault="00E36045" w:rsidP="00BF13F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project period: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>November 2018-November 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D850BA1" w14:textId="77777777" w:rsidR="0077792C" w:rsidRPr="00803E78" w:rsidRDefault="0077792C" w:rsidP="00BF13F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40BACE4F" w14:textId="77777777" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prior Grant Submissions (Not Funded):  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC90CA6" w14:textId="700AFE49" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Johns Hopkins All Children’s Hospital Cancer and Blood Disorders Institute Seed Grant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF6F8B2" w14:textId="77777777" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID #: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>n/a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AFADF0" w14:textId="4A51BF0D" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00987A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Feasibility and Acceptability of Internet-Based Parent Child Interaction Therapy (I-PCIT) for Children with Pediatric Cancer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B0B1F8" w14:textId="1C58F28F" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PI: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9023B" w:rsidRPr="00C9023B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nicholas David W. Smith, Ph.D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9023B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A85282" w14:textId="77777777" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Co-Investigator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42720FC8" w14:textId="77777777" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Percent effort: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">0%, (0.0 FTE); Percent effort not funded in this study, per funding mechanism guidelines </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD43B3B" w14:textId="448BF166" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Cost: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E3ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>21,882</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E89F4BB" w14:textId="2634E9D3" w:rsidR="005838B0" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Project period: August 2021-August 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFD5AA5" w14:textId="77777777" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AD2810" w14:textId="46D297C3" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical Trials: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159102DE" w14:textId="50A31E6E" w:rsidR="00477072" w:rsidRPr="00A378CB" w:rsidRDefault="00477072" w:rsidP="00477072">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00477072">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Otsuka Pharmaceutical Development &amp; Commercialization, Inc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7727B784" w14:textId="40DB50BF" w:rsidR="00477072" w:rsidRPr="00A378CB" w:rsidRDefault="00477072" w:rsidP="00477072">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID#: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JNT-517-301</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B83DFC" w14:textId="5A2CB50F" w:rsidR="00477072" w:rsidRPr="00A378CB" w:rsidRDefault="00477072" w:rsidP="00477072">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00477072">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Phase 3, Double-Blind, Randomized, Two-Period, Multicenter, Placebo-Controlled, Efficacy and Safety Study of JNT-517 for the Treatment of Participants with Phenylketonuria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2ED047" w14:textId="77777777" w:rsidR="00477072" w:rsidRPr="00A378CB" w:rsidRDefault="00477072" w:rsidP="00477072">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Amarilis Sanchez-Valle, M.D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF90490" w14:textId="77777777" w:rsidR="00477072" w:rsidRPr="00A378CB" w:rsidRDefault="00477072" w:rsidP="00477072">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Licensed psychologist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E31012B" w14:textId="77777777" w:rsidR="00477072" w:rsidRPr="00A378CB" w:rsidRDefault="00477072" w:rsidP="00477072">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>0%, (0.0 FTE); effort funded on contracted basis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6906CE5F" w14:textId="77777777" w:rsidR="00477072" w:rsidRPr="00A378CB" w:rsidRDefault="00477072" w:rsidP="00477072">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Cost: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>n/a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4528072D" w14:textId="29FA27E4" w:rsidR="00477072" w:rsidRPr="008C75D3" w:rsidRDefault="00477072" w:rsidP="00477072">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project Period: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Onward</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532AD930" w14:textId="77777777" w:rsidR="00BA1953" w:rsidRDefault="00BA1953" w:rsidP="00321A8F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15942ED7" w14:textId="23D1706D" w:rsidR="00EA2C60" w:rsidRPr="00A378CB" w:rsidRDefault="00EA2C60" w:rsidP="00EA2C60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Agency: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neuren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D5ACAB" w14:textId="77777777" w:rsidR="00EA2C60" w:rsidRPr="00A378CB" w:rsidRDefault="00EA2C60" w:rsidP="00EA2C60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID#: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>NEU-2591-001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504E0FA9" w14:textId="77777777" w:rsidR="00EA2C60" w:rsidRPr="00A378CB" w:rsidRDefault="00EA2C60" w:rsidP="00EA2C60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An Open-Label Study of the Safety, Tolerability, and Pharmacokinetics of Oral NNZ-2591 in Prader-Willi Syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBBA3D4" w14:textId="77777777" w:rsidR="00EA2C60" w:rsidRPr="00A378CB" w:rsidRDefault="00EA2C60" w:rsidP="00EA2C60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Judith Ranells, M.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0288E944" w14:textId="77777777" w:rsidR="00EA2C60" w:rsidRPr="00A378CB" w:rsidRDefault="00EA2C60" w:rsidP="00EA2C60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Licensed psychologist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596982BC" w14:textId="77777777" w:rsidR="00EA2C60" w:rsidRPr="00A378CB" w:rsidRDefault="00EA2C60" w:rsidP="00EA2C60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00A378CB">
+        <w:t xml:space="preserve">0%, (0.0 FTE); effort funded on contracted basis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC94682" w14:textId="77777777" w:rsidR="00EA2C60" w:rsidRPr="00A378CB" w:rsidRDefault="00EA2C60" w:rsidP="00EA2C60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Cost: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
         <w:t>n/a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEC3F20" w14:textId="77777777" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+    <w:p w14:paraId="27A2BC66" w14:textId="0692EDB6" w:rsidR="00EA2C60" w:rsidRPr="00A378CB" w:rsidRDefault="00EA2C60" w:rsidP="00EA2C60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project Period: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>January</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A378CB">
+    </w:p>
+    <w:p w14:paraId="7FCA7916" w14:textId="77777777" w:rsidR="00EA2C60" w:rsidRDefault="00EA2C60" w:rsidP="00101A28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F106AD0" w14:textId="24EBA94B" w:rsidR="00DE7DDB" w:rsidRPr="00A378CB" w:rsidRDefault="00DE7DDB" w:rsidP="00101A28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
-        <w:t>An Investigation of the Relation Between Health-Promoting Behaviors and Subjective Well-Being Among High School Students</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BioMarin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DE926A" w14:textId="2605B495" w:rsidR="00DE7DDB" w:rsidRPr="00A378CB" w:rsidRDefault="00DE7DDB" w:rsidP="00DE7DDB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID#: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>BMN 165-306</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA3D914" w14:textId="2F00F3FC" w:rsidR="00DE7DDB" w:rsidRPr="00A378CB" w:rsidRDefault="00DE7DDB" w:rsidP="00DE7DDB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Phase 3 Multi-Center Study to Evaluate the Safety and Efficacy of Subcutaneous Injections of Pegvaliase in Adolescent Subjects (Ages 12-17) with Phenylketonuria Featuring an Open-Label Randomized Two-Arm (Active vs Diet-Only Control) Design</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CBB5BF" w14:textId="4159AA9D" w:rsidR="00DE7DDB" w:rsidRPr="00A378CB" w:rsidRDefault="00DE7DDB" w:rsidP="00DE7DDB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PI:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve">P.I.: </w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00A378CB">
+        <w:t xml:space="preserve">Amarilis Sanchez-Valle, M.D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4608464A" w14:textId="77777777" w:rsidR="00DE7DDB" w:rsidRPr="00A378CB" w:rsidRDefault="00DE7DDB" w:rsidP="00DE7DDB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Licensed psychologist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467D5FEC" w14:textId="16C46EB8" w:rsidR="00DE7DDB" w:rsidRPr="00A378CB" w:rsidRDefault="00DE7DDB" w:rsidP="00DE7DDB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Percent effort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00A378CB">
+        <w:t>0%, (0.0 FTE); effort funded on contracted basis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D5AECF" w14:textId="77777777" w:rsidR="00DE7DDB" w:rsidRPr="00A378CB" w:rsidRDefault="00DE7DDB" w:rsidP="00DE7DDB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
-          <w:b/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...225 lines deleted...]
-        <w:tab/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Cost: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
         <w:t>n/a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AFADF0" w14:textId="4A51BF0D" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
+    <w:p w14:paraId="71514C33" w14:textId="75A1BEC1" w:rsidR="00477072" w:rsidRDefault="00DE7DDB" w:rsidP="00477072">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+        <w:t>Project Period: April 2024-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00987A7F">
+        <w:t>Onwar</w:t>
+      </w:r>
+      <w:r w:rsidR="008C75D3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
-          <w:i/>
-[...11 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB563CA" w14:textId="77777777" w:rsidR="00477072" w:rsidRPr="008C75D3" w:rsidRDefault="00477072" w:rsidP="00477072">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
+    </w:p>
+    <w:p w14:paraId="0875BCEA" w14:textId="4DB62433" w:rsidR="00A378CB" w:rsidRPr="00A378CB" w:rsidRDefault="00A378CB" w:rsidP="00E04204">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...190 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...716 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Additional</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contracted</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research </w:t>
@@ -11015,106 +11739,186 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annual USF Graduate Student Research Symposium-Best Poster for College of Education ($500 travel grant; 2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7193B3" w14:textId="0721ABE1" w:rsidR="008542CF" w:rsidRDefault="00BF13F9" w:rsidP="00873CE4">
+    <w:p w14:paraId="7E4F1043" w14:textId="68C45490" w:rsidR="00BA1953" w:rsidRPr="00133225" w:rsidRDefault="00BF13F9" w:rsidP="00133225">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>USF Graduate Student Conference Presentation Travel Grant ($500; 2017, 2018, 2019)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6F4FF0" w14:textId="77777777" w:rsidR="00842CF2" w:rsidRPr="00873CE4" w:rsidRDefault="00842CF2" w:rsidP="00842CF2">
-[...10 lines deleted...]
-    <w:p w14:paraId="48DBA9A0" w14:textId="0604A2AA" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00E63798" w:rsidP="00527BC9">
+    <w:p w14:paraId="6A758A76" w14:textId="77777777" w:rsidR="001109C0" w:rsidRPr="00A979D6" w:rsidRDefault="001109C0" w:rsidP="00A979D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A330AA4" w14:textId="77777777" w:rsidR="00D4414F" w:rsidRDefault="00D4414F" w:rsidP="00527BC9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
+    </w:p>
+    <w:p w14:paraId="3A27C6C3" w14:textId="77777777" w:rsidR="00D4414F" w:rsidRDefault="00D4414F" w:rsidP="00527BC9">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78250926" w14:textId="77777777" w:rsidR="00D4414F" w:rsidRDefault="00D4414F" w:rsidP="00527BC9">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184DD84F" w14:textId="77777777" w:rsidR="00D4414F" w:rsidRDefault="00D4414F" w:rsidP="00527BC9">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50DEBE2D" w14:textId="77777777" w:rsidR="00D4414F" w:rsidRDefault="00D4414F" w:rsidP="00527BC9">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DBA9A0" w14:textId="7D701B92" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00E63798" w:rsidP="00527BC9">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PUBLICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCFA65F" w14:textId="313F91F9" w:rsidR="002714C5" w:rsidRDefault="00E63798" w:rsidP="00527BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
@@ -11175,1796 +11979,1988 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Peer Reviewed Journal Articles</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A796B39" w14:textId="77777777" w:rsidR="00D477F5" w:rsidRDefault="00D477F5" w:rsidP="00D477F5">
+    <w:p w14:paraId="4C0DB550" w14:textId="77777777" w:rsidR="00B45530" w:rsidRDefault="00B11489" w:rsidP="00B45530">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Garza, K., </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>**Legra, C., **Braunstein, B., ***Thomas, D., &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Smith, N.D.W.,</w:t>
-[...28 lines deleted...]
-        <w:t>.(</w:t>
+        <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accepted, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2ED814AF" w14:textId="6D62CE40" w:rsidR="00D477F5" w:rsidRPr="00D477F5" w:rsidRDefault="00D477F5" w:rsidP="00D477F5">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45530">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45530">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Parent-child </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6708BCF6" w14:textId="08D32550" w:rsidR="00B11489" w:rsidRPr="00D25107" w:rsidRDefault="00B11489" w:rsidP="00B45530">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B45530">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interaction therapy for a child exposed to kratom and his biological mother in sobriety.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45530">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Child &amp; Family Behavior Therapy. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25107">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doi.org:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25107" w:rsidRPr="00D25107">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="6DC76255" w14:textId="51E08EEE" w:rsidR="00576D0D" w:rsidRDefault="006C0228" w:rsidP="00576D0D">
+      <w:r w:rsidR="00D25107" w:rsidRPr="00D25107">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.1080/07317107.2026.2665236</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EAD417" w14:textId="5A8C67FF" w:rsidR="0063559C" w:rsidRDefault="00D477F5" w:rsidP="0063559C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garza, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="2CAA5958" w14:textId="77777777" w:rsidR="002714C5" w:rsidRDefault="006C0228" w:rsidP="002714C5">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smith, N.D.W.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Howard, K., Feldman, M.A., &amp; Weissberg-Benchell.</w:t>
+      </w:r>
+      <w:r w:rsidR="0075116D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0063559C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063559C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). I wish </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED814AF" w14:textId="0EB82833" w:rsidR="00D477F5" w:rsidRPr="0063559C" w:rsidRDefault="00D477F5" w:rsidP="0063559C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00576D0D">
-[...60 lines deleted...]
-    <w:p w14:paraId="21E5F37F" w14:textId="260F3C9B" w:rsidR="00FA2902" w:rsidRPr="002714C5" w:rsidRDefault="00DC6A4C" w:rsidP="002714C5">
+      <w:r w:rsidRPr="0063559C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">someone had told me: Development of the teaming up for T1D through telehealth intervention. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063559C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Pediatric Psychology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063559C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="0063559C" w:rsidRPr="0063559C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>doi.org: 10.1093/jpepsy/jsaf110</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C7E8BBD" w14:textId="77777777" w:rsidR="005D17DE" w:rsidRPr="002714C5" w:rsidRDefault="005D17DE" w:rsidP="005D17DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002714C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W., </w:t>
       </w:r>
       <w:r w:rsidRPr="002714C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>**Legra, C., &amp; Faith, M.A. (</w:t>
       </w:r>
-      <w:r w:rsidR="00FA2902" w:rsidRPr="002714C5">
-[...6 lines deleted...]
-        <w:t>2025</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="002714C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Parent-child interaction therapy with a </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4631C740" w14:textId="13301381" w:rsidR="00DC6A4C" w:rsidRPr="00FA2902" w:rsidRDefault="00DC6A4C" w:rsidP="00FA2902">
+    <w:p w14:paraId="676EB0B9" w14:textId="140AC0E4" w:rsidR="005D17DE" w:rsidRPr="005D17DE" w:rsidRDefault="005D17DE" w:rsidP="005D17DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2902">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pediatric acute lymphoblastic leukemia survivor: A case study.</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">pediatric acute lymphoblastic leukemia survivor: A case study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA2902">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child &amp; Family Behavior Therapy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1), 113-135</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA2902">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA2902" w:rsidRPr="00FA2902">
-[...10 lines deleted...]
-      <w:r w:rsidR="00FA2902" w:rsidRPr="00FA2902">
+      <w:r w:rsidRPr="00FA2902">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>doi.org/0.1080/07317107.2025.2540794</w:t>
       </w:r>
-      <w:r w:rsidR="006C0228">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8F9BDC" w14:textId="2D163958" w:rsidR="0057700A" w:rsidRDefault="00C036B0" w:rsidP="0057700A">
+    <w:p w14:paraId="6DC76255" w14:textId="77789164" w:rsidR="00576D0D" w:rsidRDefault="006C0228" w:rsidP="00576D0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Smith, N.D.W.</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00881853">
+        <w:t xml:space="preserve">Smith, N.D.W., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perry, D., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pulgar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, E.R. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00576D0D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A378CB">
-[...27 lines deleted...]
-    <w:p w14:paraId="1DF7430F" w14:textId="20309D1D" w:rsidR="00C036B0" w:rsidRPr="00881853" w:rsidRDefault="0057700A" w:rsidP="0057700A">
+      <w:r w:rsidRPr="00725B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). New </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frontiers in pediatric psychology: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C3DBE7" w14:textId="01031B73" w:rsidR="00B11489" w:rsidRPr="00BA1953" w:rsidRDefault="006C0228" w:rsidP="00BA1953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0057700A">
+      <w:r w:rsidRPr="00576D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dismantling barriers through school based integrated care. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clinical Practice in Pediatric Psychology</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20126">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20126">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00576D0D" w:rsidRPr="00576D0D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...239 lines deleted...]
-    <w:p w14:paraId="5B444CD3" w14:textId="5D18DD86" w:rsidR="00B9300B" w:rsidRDefault="00B9300B" w:rsidP="00B9300B">
+      <w:r w:rsidR="00F915C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00576D0D" w:rsidRPr="00576D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oi</w:t>
+      </w:r>
+      <w:r w:rsidR="0063559C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00576D0D" w:rsidRPr="00576D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.1177/21694826251383506 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8F9BDC" w14:textId="2D163958" w:rsidR="0057700A" w:rsidRDefault="00C036B0" w:rsidP="0057700A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Coto, J., Jent, J.F. &amp; Garcia, D. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00881853">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="0057700A" w:rsidRPr="0057700A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reductions in </w:t>
+      </w:r>
+      <w:r w:rsidR="0057700A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sleep problems following </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF7430F" w14:textId="20309D1D" w:rsidR="00C036B0" w:rsidRPr="00881853" w:rsidRDefault="0057700A" w:rsidP="0057700A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> Family Behavior Therapy</w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intensive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057700A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057700A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arent-child </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057700A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nteraction </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057700A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">herapy in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057700A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ediatric </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057700A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">raumatic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057700A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057700A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>njury</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C036B0" w:rsidRPr="00881853">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C036B0" w:rsidRPr="00881853">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Child and Family Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="006C09CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0025412B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C09CA" w:rsidRPr="006C09CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidR="006C09CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B069C2">
-[...55 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidR="006C09CA" w:rsidRPr="006C09CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1579–1592</w:t>
+      </w:r>
+      <w:r w:rsidR="00881853">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6AD31375" w14:textId="1C0F034B" w:rsidR="00620EA3" w:rsidRDefault="00620EA3" w:rsidP="00620EA3">
+      <w:r w:rsidR="00881853" w:rsidRPr="00881853">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doi.org/10.1007/s10826-025-03083-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C036B0" w:rsidRPr="00881853">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B444CD3" w14:textId="5D18DD86" w:rsidR="00B9300B" w:rsidRDefault="00B9300B" w:rsidP="00B9300B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, ***Rosinski, L., **Patrusky, L., &amp; Agazzi, H. (</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...13 lines deleted...]
-        <w:t>,</w:t>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parent-child interaction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4692EF53" w14:textId="284153D9" w:rsidR="00C036B0" w:rsidRPr="00873CE4" w:rsidRDefault="00B9300B" w:rsidP="00873CE4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">therapy with an autistic child and autistic father: A case study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Child </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5457">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Family Behavior Therapy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B069C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1), 79-102. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B069C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.org/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>10.1080/07317107.2024.2392111</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7178A">
-[...168 lines deleted...]
-    <w:p w14:paraId="563532CD" w14:textId="77777777" w:rsidR="005703D7" w:rsidRPr="00A378CB" w:rsidRDefault="005703D7" w:rsidP="005703D7">
+    </w:p>
+    <w:p w14:paraId="6AD31375" w14:textId="1C0F034B" w:rsidR="00620EA3" w:rsidRDefault="00620EA3" w:rsidP="00620EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Smith, N.D.W</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+        <w:t>Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7178A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5782F671" w14:textId="767DA7CE" w:rsidR="005703D7" w:rsidRPr="005703D7" w:rsidRDefault="005703D7" w:rsidP="005703D7">
+      <w:r w:rsidRPr="00E7178A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jordan, J., &amp; Agazzi, H. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00387221">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). A case study of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7FA08F" w14:textId="3DB1867C" w:rsidR="002714C5" w:rsidRPr="002714C5" w:rsidRDefault="00620EA3" w:rsidP="002714C5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...32 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parent-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">child interaction therapy </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7178A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for separated parents of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a three year old child with conduct problems and callous-unemotional traits. </w:t>
+      </w:r>
+      <w:r w:rsidR="00387221">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="5625E664" w14:textId="77777777" w:rsidR="005703D7" w:rsidRPr="00A378CB" w:rsidRDefault="005703D7" w:rsidP="005703D7">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Case Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="006C09CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 23</w:t>
+      </w:r>
+      <w:r w:rsidR="006C09CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(6), 512-531, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00387221">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doi.org/</w:t>
+      </w:r>
+      <w:r w:rsidR="00387221" w:rsidRPr="00387221">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.1177/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563532CD" w14:textId="77777777" w:rsidR="005703D7" w:rsidRPr="00A378CB" w:rsidRDefault="005703D7" w:rsidP="005703D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="4959A4A1" w14:textId="4D9B74E8" w:rsidR="00D477F5" w:rsidRPr="00963B90" w:rsidRDefault="005703D7" w:rsidP="00963B90">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faith, M.A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smith, N.D.W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>., Kalpakian, D., Sobalvarro, S., Dedrick, R.F.,*Healy, A. &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5782F671" w14:textId="767DA7CE" w:rsidR="005703D7" w:rsidRPr="005703D7" w:rsidRDefault="005703D7" w:rsidP="005703D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schimmel-Bristow, A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024). Parents’ emotion socialization belief changes over the first four months of children’s cancer treatment: A pilot longitudinal study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children’s Health Care</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:t>Adolescent Research Review</w:t>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...33 lines deleted...]
-    <w:p w14:paraId="4AB46A15" w14:textId="77777777" w:rsidR="00CC77E1" w:rsidRPr="00A378CB" w:rsidRDefault="00CC77E1" w:rsidP="00CC77E1">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doi.org/10.1080/02739615.2023.2294779 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5625E664" w14:textId="77777777" w:rsidR="005703D7" w:rsidRPr="00A378CB" w:rsidRDefault="005703D7" w:rsidP="005703D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Merrin, G., Wang, J.H., Kiefer, S.M., Jackson, J., Pascarella, L.A., Huckaby, P., Blake, C., </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4959A4A1" w14:textId="4D9B74E8" w:rsidR="00D477F5" w:rsidRPr="00963B90" w:rsidRDefault="005703D7" w:rsidP="00963B90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gomez, M., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Smith, N. D.W.,</w:t>
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+        <w:t>Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Adverse childhood experiences and bullying during adolescence: A systematic literature review of two decades. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adolescent Research Review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 9(3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">513-541. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">doi.org/10.1080/07347332.2023.2241855 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13514F0A" w14:textId="77777777" w:rsidR="00BD57C9" w:rsidRPr="00A378CB" w:rsidRDefault="00BD57C9" w:rsidP="00BD57C9">
+        <w:t xml:space="preserve">doi.org/10.1007/s40894-023-00229-5 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB46A15" w14:textId="77777777" w:rsidR="00CC77E1" w:rsidRPr="00A378CB" w:rsidRDefault="00CC77E1" w:rsidP="00CC77E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="5C62119A" w14:textId="4FC58B6E" w:rsidR="005B68CB" w:rsidRPr="00803E78" w:rsidRDefault="00BD57C9" w:rsidP="00803E78">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smith, N. D.W.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kalpakian, D. M., Schimmel-Bristow, A., **Rawlins, J., *Ellingham, L., </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236E9446" w14:textId="5FE0D7D9" w:rsidR="0077792C" w:rsidRPr="00842CF2" w:rsidRDefault="00CC77E1" w:rsidP="006C0228">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...82 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sobalvarro, S., &amp; Faith, M. A. (2024). The mediating role of parental hope in relations between parents’ coping and emotion socialization beliefs in pediatric oncology. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Psychosocial Oncology, 42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2), 271-285.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005703D7" w:rsidRPr="005703D7">
-[...48 lines deleted...]
-    <w:p w14:paraId="420D8A26" w14:textId="66CC03A4" w:rsidR="002322C8" w:rsidRPr="00A378CB" w:rsidRDefault="009E6240" w:rsidP="002322C8">
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doi.org/10.1080/07347332.2023.2241855 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13514F0A" w14:textId="77777777" w:rsidR="00BD57C9" w:rsidRPr="00A378CB" w:rsidRDefault="00BD57C9" w:rsidP="00BD57C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wang, J.H, Merrin, G. J., Kiefer, S, M., Jackson, J., Huckaby, P., Pascarella, L. A., Blake, C., </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C62119A" w14:textId="4FC58B6E" w:rsidR="005B68CB" w:rsidRPr="00803E78" w:rsidRDefault="00BD57C9" w:rsidP="00803E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gomez, M., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidR="005703D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peer relations of adolescents with adverse childhood experience: A systematic literature review of two decades.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adolescent Research Review</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005703D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005703D7" w:rsidRPr="005703D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>477</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005703D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>512</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doi.org/10.1007/s40894-023-00226-8</w:t>
+      </w:r>
+      <w:r w:rsidR="00727774" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420D8A26" w14:textId="66CC03A4" w:rsidR="002322C8" w:rsidRPr="00A378CB" w:rsidRDefault="009E6240" w:rsidP="002322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smith, N.D.W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>., Lewis, K., &amp; Feldman, M.A. (</w:t>
       </w:r>
       <w:r w:rsidR="005703D7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="007E7BBF" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Benefits of expanding </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47907E27" w14:textId="6882CE81" w:rsidR="00452C00" w:rsidRPr="0077792C" w:rsidRDefault="007E7BBF" w:rsidP="0077792C">
+    <w:p w14:paraId="47907E27" w14:textId="6882CE81" w:rsidR="00452C00" w:rsidRDefault="007E7BBF" w:rsidP="0077792C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>behavioral health screening in a pediatric diabetes clinic to include anxiety and caregiver reports in youth 12 years and younger. </w:t>
       </w:r>
       <w:r w:rsidR="00A7240C" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Families</w:t>
       </w:r>
       <w:r w:rsidR="009E6240" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -12985,98 +13981,113 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 42</w:t>
       </w:r>
       <w:r w:rsidR="007E3ACC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1), 116-121</w:t>
       </w:r>
       <w:r w:rsidR="007E3ACC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00F64A81" w:rsidRPr="00A378CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>doi.org/10.1037/fsh0000840</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00727774" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1FA1EE61" w14:textId="77777777" w:rsidR="00BA1953" w:rsidRPr="0077792C" w:rsidRDefault="00BA1953" w:rsidP="0077792C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="7D148C3B" w14:textId="77777777" w:rsidR="005703D7" w:rsidRPr="00A378CB" w:rsidRDefault="005703D7" w:rsidP="005703D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -13210,84 +14221,74 @@
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">doi.org/10.1080/02739615.2023.2253149 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3290A54F" w14:textId="4355DB72" w:rsidR="009E6240" w:rsidRPr="00A378CB" w:rsidRDefault="00DF45D2" w:rsidP="009E6240">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pulgar</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r w:rsidR="005F0414" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, E.R., </w:t>
+        <w:t xml:space="preserve">n, E.R., </w:t>
       </w:r>
       <w:r w:rsidR="005F0414" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W</w:t>
       </w:r>
       <w:r w:rsidR="005F0414" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidR="005F0414" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13446,59 +14447,56 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Sobalvarro, S., Faith, M.A.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schimmel-Bristow, A., Swartz, M.A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4247974D" w14:textId="02E83AA7" w:rsidR="005703D7" w:rsidRPr="005703D7" w:rsidRDefault="005703D7" w:rsidP="005703D7">
+    <w:p w14:paraId="5AD0D88D" w14:textId="35F507C4" w:rsidR="00B11489" w:rsidRPr="00BA1953" w:rsidRDefault="005703D7" w:rsidP="00BA1953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Feldman, M.A. (2023). The protective role of parental support in links between adolescents’ weight-based bullying and psychological adjustment problems. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Children’s Health Care</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13551,57 +14549,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bradley-Klug, K.L., Suldo, S.M., Dedrick, R.F., &amp; Shaffer-Hudkins, E.J.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11834BA2" w14:textId="221EB9F0" w:rsidR="005B79B4" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00B25E85">
+    <w:p w14:paraId="2FF99AC1" w14:textId="05D59780" w:rsidR="00321A8F" w:rsidRPr="00B11489" w:rsidRDefault="00527BC9" w:rsidP="00B11489">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00964D69" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13663,69 +14661,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcia, D., Rodriguez, Lorenzo, N., Coto, J., Blizzard, A., Farias, A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, J., </w:t>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kuluz, J., </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35926732" w14:textId="0FCFF88C" w:rsidR="004568CD" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00826EFA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Bagner D. (2021). Intensive parent–child interaction therapy for children with traumatic brain injury: Feasibility study. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
@@ -13743,69 +14730,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 46</w:t>
       </w:r>
       <w:r w:rsidR="00F01F32" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 844-855. </w:t>
       </w:r>
       <w:r w:rsidR="00511BB3" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>doi.org/10.1093/</w:t>
-[...17 lines deleted...]
-        <w:t>/jsab040</w:t>
+        <w:t>doi.org/10.1093/jpepsy/jsab040</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190D8834" w14:textId="77777777" w:rsidR="008E00F0" w:rsidRPr="00A378CB" w:rsidRDefault="008E00F0" w:rsidP="008E00F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14012,89 +14981,79 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Kiefer, S., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Huang, L., </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Huang, L., Gilfix</w:t>
+      </w:r>
       <w:r w:rsidR="006101DF" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H., &amp; Brennan E. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Adolescents’ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203750F3" w14:textId="70C57758" w:rsidR="00527BC9" w:rsidRDefault="00527BC9" w:rsidP="00EC25F2">
+    <w:p w14:paraId="27FDD972" w14:textId="02D2452E" w:rsidR="002714C5" w:rsidRPr="000A52F2" w:rsidRDefault="00527BC9" w:rsidP="000A52F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>perceptions of social success, peer group membership, and best friendships: Influence on aggression and engagement</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14122,97 +15081,72 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00511BB3" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>doi.org/10.1177/0272431619874400</w:t>
       </w:r>
       <w:r w:rsidR="00727774" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="05294330" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; Medvin, M.B. (2016). The role of self-disclosure in buffering negative </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C2C3A6" w14:textId="10AD1FC5" w:rsidR="006C0228" w:rsidRDefault="00527BC9" w:rsidP="002714C5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
@@ -14270,323 +15204,320 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Peer Review</w:t>
       </w:r>
       <w:r w:rsidR="00E37A8D" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Journal Articles Under Review: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE41B0F" w14:textId="77777777" w:rsidR="00A93817" w:rsidRPr="00A378CB" w:rsidRDefault="00A93817" w:rsidP="00A93817">
+    <w:p w14:paraId="4FE41B0F" w14:textId="02887F3A" w:rsidR="00A93817" w:rsidRPr="00A378CB" w:rsidRDefault="00A93817" w:rsidP="00A93817">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coto., J., Cejas, I., Farias, A., Solano, J.P., </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+        <w:t xml:space="preserve">Coto., J., Cejas, I., </w:t>
+      </w:r>
+      <w:r w:rsidR="00A979D6" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008542CF">
+      <w:r w:rsidR="00A979D6" w:rsidRPr="008542CF">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>&amp; Garcia, D. (Under review). Post-</w:t>
+        <w:t>Farias, A., Solano, J.P., &amp; Garcia, D. (Under review). Post-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF26738" w14:textId="3625C523" w:rsidR="009D0DFF" w:rsidRPr="00D477F5" w:rsidRDefault="00A93817" w:rsidP="00D477F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">concussive symptoms and their association with follow-up care in a sample of young children with TBI. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F97A84" w14:textId="77777777" w:rsidR="00AC5EFB" w:rsidRDefault="00214759" w:rsidP="00AC5EFB">
+    <w:p w14:paraId="1D48FC18" w14:textId="03006236" w:rsidR="008C75D3" w:rsidRPr="008C75D3" w:rsidRDefault="002A792B" w:rsidP="008C75D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>**Legra, C., **Braunstein, B., ***Thomas, D., &amp;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD21C4" w:rsidRPr="00DD21C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Braunstein, B., **Legra, C., &amp; Wang, J.H., </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD21C4" w:rsidRPr="00DD21C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD21C4" w:rsidRPr="00DD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A378CB">
-[...55 lines deleted...]
-    <w:p w14:paraId="1DE05EC2" w14:textId="20A80CA3" w:rsidR="00DD21C4" w:rsidRPr="00AC5EFB" w:rsidRDefault="00214759" w:rsidP="00AC5EFB">
+      <w:r w:rsidR="008C75D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(under review). </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD21C4" w:rsidRPr="00DD21C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Feeling like a “Fish </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6962E3DC" w14:textId="4C3EB8EB" w:rsidR="00DD21C4" w:rsidRDefault="00DD21C4" w:rsidP="008C75D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="1D48FC18" w14:textId="77777777" w:rsidR="008C75D3" w:rsidRPr="008C75D3" w:rsidRDefault="00DD21C4" w:rsidP="008C75D3">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD21C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">out of water”: A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C75D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mother’s reflections on parent-directed interaction phrasing as part of parent-child interaction therapy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687C14FD" w14:textId="77777777" w:rsidR="002E5348" w:rsidRDefault="00791961" w:rsidP="002E5348">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD21C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD21C4">
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Smith, N.D.W.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DD21C4">
+        <w:t>Smith, N.D.W.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Howard, K., Garza, K., Feldman, M.A., &amp; Weissberg-Benchell.</w:t>
+      </w:r>
+      <w:r w:rsidR="00463B59">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C75D3">
-[...15 lines deleted...]
-    <w:p w14:paraId="6962E3DC" w14:textId="4C3EB8EB" w:rsidR="00DD21C4" w:rsidRPr="008C75D3" w:rsidRDefault="00DD21C4" w:rsidP="008C75D3">
+      <w:r w:rsidR="002E5348">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Revise and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218FEC45" w14:textId="0FB9DDBB" w:rsidR="00791961" w:rsidRPr="002E5348" w:rsidRDefault="002E5348" w:rsidP="002E5348">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD21C4">
-[...9 lines deleted...]
-        <w:t>mother’s reflections on parent-directed interaction phrasing as part of parent-child interaction therapy</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resubmit</w:t>
+      </w:r>
+      <w:r w:rsidR="00463B59" w:rsidRPr="002E5348">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00791961" w:rsidRPr="002E5348">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Initial findings</w:t>
+      </w:r>
+      <w:r w:rsidR="00463B59" w:rsidRPr="002E5348">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00791961" w:rsidRPr="002E5348">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the teaming up for T1D through telehealth intervention: A pilot study. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF6C30E" w14:textId="77777777" w:rsidR="00E95D81" w:rsidRPr="00DD21C4" w:rsidRDefault="00E95D81" w:rsidP="00DD21C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29AD17EE" w14:textId="2EB65640" w:rsidR="007558E2" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="007558E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -14606,308 +15537,308 @@
       <w:r w:rsidR="00E37A8D" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Journal Articles in Preparation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158D808D" w14:textId="356D2C4A" w:rsidR="00486895" w:rsidRPr="00A378CB" w:rsidRDefault="00486895" w:rsidP="00486895">
+    <w:p w14:paraId="62189F19" w14:textId="77777777" w:rsidR="008C75D3" w:rsidRDefault="008C75D3" w:rsidP="008C75D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wang, J.H., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C75D3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A378CB">
-[...47 lines deleted...]
-    <w:p w14:paraId="49BA3911" w14:textId="0F59339C" w:rsidR="00F73BBB" w:rsidRDefault="00486895" w:rsidP="00DD21C4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ***Ryan, M., He, Z., Mullinax, H., Cocar Montenegroa, F., </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45630329" w14:textId="3A51CB32" w:rsidR="00DD21C4" w:rsidRDefault="008C75D3" w:rsidP="00BA1953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="62189F19" w14:textId="77777777" w:rsidR="008C75D3" w:rsidRDefault="008C75D3" w:rsidP="008C75D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**Legra, C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C75D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**Braunstein, B., Merrin, J., &amp; Breston-Knight, E. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A792B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(in preparation). </w:t>
+      </w:r>
+      <w:r w:rsidR="001E322C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scoping</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C75D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review of attrition rates during parent-child interaction therapy</w:t>
+      </w:r>
+      <w:r w:rsidR="002A792B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DADDD1D" w14:textId="3E47FE38" w:rsidR="005D17DE" w:rsidRPr="005D17DE" w:rsidRDefault="005D17DE" w:rsidP="005D17DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang, J.H., </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008C75D3">
+        <w:lastRenderedPageBreak/>
+        <w:t>***</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1953">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ryan, M., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1953">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Braunstein, B., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**Williams, C., </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1953">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lalli, M., Schmidt, A., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1953" w:rsidRPr="00BA1953">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Smith, N.D.W.,</w:t>
+        <w:t xml:space="preserve">Smith, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D022386" w14:textId="2DF07B10" w:rsidR="00BA1953" w:rsidRPr="005D17DE" w:rsidRDefault="00BA1953" w:rsidP="005D17DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA1953">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N.D.W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ***Ryan, M., He, Z., Mullinax, H., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>. (in</w:t>
+      </w:r>
+      <w:r w:rsidR="005D17DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D17DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">preparation). Parent-Child Interaction Therapy for a young girl with visual impairment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6870BA7D" w14:textId="04B0C855" w:rsidR="00BA1953" w:rsidRPr="00BA1953" w:rsidRDefault="00BA1953" w:rsidP="00BA1953">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Cocar</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...81 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2CF08334" w14:textId="160F1C63" w:rsidR="006016D3" w:rsidRPr="00A378CB" w:rsidRDefault="006016D3" w:rsidP="006016D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Encyclopedia Entries:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E973292" w14:textId="58EC1DFC" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -15136,64 +16067,64 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of Clinical Neuropsychology: Second Edition. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>New York, NY: Springer International Publishing. doi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         </w:rPr>
         <w:t>10.1007/978-3-319-56782-2_9228-1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BED930" w14:textId="77777777" w:rsidR="007B3808" w:rsidRPr="00A378CB" w:rsidRDefault="007B3808" w:rsidP="007B3808">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="57C2CF59" w14:textId="77777777" w:rsidR="008578BB" w:rsidRDefault="008578BB" w:rsidP="00527BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ACADD9A" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00527BC9">
+    <w:p w14:paraId="1ACADD9A" w14:textId="0E25B5F9" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00527BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsletter Articles &amp; Publications in Other Outlets: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD85B07" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -15201,69 +16132,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(2019). Activities of the pediatric school psychology interest </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">(2019). Activities of the pediatric school psychology interest group. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">National </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2328F097" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00527BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
@@ -15545,142 +16458,90 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Silva, M.A. (2017, Winter). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VA/TBI Model Systems/IMAP Newsletter- </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435824DA" w14:textId="28D6600E" w:rsidR="005F323A" w:rsidRDefault="00527BC9" w:rsidP="00AA2044">
+    <w:p w14:paraId="12BFD351" w14:textId="26B914E1" w:rsidR="008C75D3" w:rsidRPr="003C0DDB" w:rsidRDefault="00527BC9" w:rsidP="003C0DDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Behavioral Health Issue, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 1-4. </w:t>
-[...52 lines deleted...]
-      </w:pPr>
+        <w:t>, 1-4.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0BAD797B" w14:textId="77777777" w:rsidR="005F323A" w:rsidRPr="00A378CB" w:rsidRDefault="005F323A" w:rsidP="00A378CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67590207" w14:textId="2B11D18B" w:rsidR="0098396B" w:rsidRPr="00A378CB" w:rsidRDefault="00E842F7" w:rsidP="00F956B2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
@@ -15824,2072 +16685,2018 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000C1696" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; Invited </w:t>
       </w:r>
       <w:r w:rsidR="00527BC9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Presentations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765E7E29" w14:textId="19631F28" w:rsidR="00E644BD" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00E1244D">
+    <w:p w14:paraId="02144255" w14:textId="77777777" w:rsidR="0075116D" w:rsidRDefault="009F4A9B" w:rsidP="0075116D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">***Ryan, M., **Braunstein, B., Schmidt, A., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0075116D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026, September</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tailoring</w:t>
+      </w:r>
+      <w:r w:rsidR="0075116D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A378CB">
-[...9 lines deleted...]
-    <w:p w14:paraId="2088C8FF" w14:textId="2C58824B" w:rsidR="009D0DFF" w:rsidRPr="00C22B14" w:rsidRDefault="00527BC9" w:rsidP="00C22B14">
+    </w:p>
+    <w:p w14:paraId="63E24E8F" w14:textId="52076E03" w:rsidR="009F4A9B" w:rsidRPr="0075116D" w:rsidRDefault="009F4A9B" w:rsidP="0075116D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
-[...147 lines deleted...]
-    <w:p w14:paraId="275DE15B" w14:textId="1BE44C69" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00504F01" w:rsidP="00E1244D">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F4A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PCIT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075116D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for Blind and Low Vision Children: A Case Study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075116D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paper presentation at the Biannual Parent-Child Interaction Therapy Convention. Virtual Conference. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765E7E29" w14:textId="077D102D" w:rsidR="00E644BD" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00E1244D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Wang, J.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Merrin, G.</w:t>
+      </w:r>
+      <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Huckaby, P., Pascarella, L., Jackson, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smith, N.D.W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>., Schoener,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00527BC9" w:rsidRPr="00A378CB">
-[...38 lines deleted...]
-    <w:p w14:paraId="2B8D835E" w14:textId="3ABE3812" w:rsidR="00C22B14" w:rsidRPr="00963B90" w:rsidRDefault="00527BC9" w:rsidP="00963B90">
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E., </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2088C8FF" w14:textId="2C58824B" w:rsidR="009D0DFF" w:rsidRPr="00C22B14" w:rsidRDefault="00527BC9" w:rsidP="00C22B14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="76AD5962" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00E1244D">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>&amp; Gomez, M. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2022, February</w:t>
+      </w:r>
+      <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Experiences of Peer Relations Among Adolescents with Adverse Childhood Experience: A Systematic Literature Review.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>presentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the National Association of School Psychologist </w:t>
+      </w:r>
+      <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Conference, Boston, MA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275DE15B" w14:textId="1BE44C69" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00504F01" w:rsidP="00E1244D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Jones, P.J.,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+        <w:t>Pulgar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00527BC9" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E04C6" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>R.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00527BC9" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00527BC9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="15DD0889" w14:textId="16CF71A0" w:rsidR="00452C00" w:rsidRPr="0077792C" w:rsidRDefault="00527BC9" w:rsidP="0077792C">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smith, N.D.W.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00527BC9" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Armans, M., Gwynn, L. (2020, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E04C6" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r w:rsidR="00527BC9" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Using School </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D5A1DF" w14:textId="43090FC4" w:rsidR="001C2F1A" w:rsidRPr="0075116D" w:rsidRDefault="00527BC9" w:rsidP="0075116D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="3011A95E" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Clinics to Identify Youth in Need of Mental Health Services. Symposium presented at the International Society for Traumatic Stress Studies Annual Meeting, Virtual Format. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AD5962" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00E1244D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suldo, S.M., </w:t>
+        <w:t>Jones, P.J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Smith, N.D.W.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="08167C75" w14:textId="787B518A" w:rsidR="00AA1BD2" w:rsidRPr="00452C00" w:rsidRDefault="00527BC9" w:rsidP="00452C00">
+        <w:t xml:space="preserve"> Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Haupt, R., Lindsey, K., Marks, L., Garofano, J.S., &amp; Bradley-Klug, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DD0889" w14:textId="16CF71A0" w:rsidR="00452C00" w:rsidRDefault="00527BC9" w:rsidP="0077792C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="4D4CD6CE" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>K.L. (2020, February). Navigating Your Pediatric School Psychology Internship and Post Doc Experiences. Symposium presentation at the 2020 National Association of School Psychologists Annual Conference, Baltimore, MD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1415CF" w14:textId="77777777" w:rsidR="0075116D" w:rsidRDefault="0075116D" w:rsidP="0077792C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5D7A49" w14:textId="77777777" w:rsidR="0075116D" w:rsidRPr="0077792C" w:rsidRDefault="0075116D" w:rsidP="0077792C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3011A95E" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lindsey, K., Garofano, J.S., Jones, P., </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Suldo, S.M., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Bradly-Klug, K.L, &amp; Singleton, D. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="305B7FBA" w14:textId="116DC088" w:rsidR="00622082" w:rsidRPr="00AA1BD2" w:rsidRDefault="00527BC9" w:rsidP="00AA1BD2">
+        <w:t xml:space="preserve">, Shum, K.Z., Headley, M., Wingate, E.J., Morgan, M., &amp; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08167C75" w14:textId="787B518A" w:rsidR="00AA1BD2" w:rsidRPr="00452C00" w:rsidRDefault="00527BC9" w:rsidP="00452C00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(2019, August). Finding a Seat at the Table: A Call for the Continued Essential Role of School Psychologists in Pediatric Settings. Symposium presentation at the 2019 American Psychological Association (Division 54) Annual Conference, Chicago, IL.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BD8C5F7" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+        <w:t>Scambaro, K. (2020, February). Partnering with Health Educators to Increase Adolescents’ Complete Mental Health. Paper presentation at the 2020 National Association of School Psychologists Annual Conference, Baltimore, MD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4CD6CE" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kiefer, S.M., Wang, J., </w:t>
+        <w:t xml:space="preserve">Lindsey, K., Garofano, J.S., Jones, P., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="2B577CB7" w14:textId="7A7A279C" w:rsidR="00C8796D" w:rsidRPr="00622082" w:rsidRDefault="00527BC9" w:rsidP="00622082">
+        <w:t xml:space="preserve">, Bradly-Klug, K.L, &amp; Singleton, D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305B7FBA" w14:textId="116DC088" w:rsidR="00622082" w:rsidRPr="00AA1BD2" w:rsidRDefault="00527BC9" w:rsidP="00AA1BD2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Early Adolescent’s Best Friendships, Peer Groups, and Coolness on Overt and Relational Aggression. Paper presentation at the 2019 Annual Meeting of the American Educational Research Association, Toronto, CA. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DF7D62E" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+        <w:t xml:space="preserve">(2019, August). Finding a Seat at the Table: A Call for the Continued Essential Role of School Psychologists in Pediatric Settings. Symposium presentation at the 2019 American Psychological Association (Division 54) Annual Conference, Chicago, IL.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD8C5F7" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="446"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Suldo, S.M., </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kiefer, S.M., Wang, J., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Shum, K.Z., &amp; Headley, M. (2019, March). Promoting Student</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1BCDF751" w14:textId="632D2F15" w:rsidR="00D25DC3" w:rsidRPr="00C8796D" w:rsidRDefault="00527BC9" w:rsidP="00C8796D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brennan, E., &amp; Gilfix, H. (2019, April). Influence of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2522A617" w14:textId="3B8B4DB1" w:rsidR="001E322C" w:rsidRPr="00BA1953" w:rsidRDefault="00527BC9" w:rsidP="00BA1953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mental and Physical Wellness. Two-day professional development seminar for Polk County School District Health and Physical Education Department. Bartow, FL. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1642CAFF" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+        <w:t xml:space="preserve">Early Adolescent’s Best Friendships, Peer Groups, and Coolness on Overt and Relational Aggression. Paper presentation at the 2019 Annual Meeting of the American Educational Research Association, Toronto, CA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF7D62E" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Suldo, S. M., Wingate, E., Seward, H., Moseley, A., </w:t>
+        <w:ind w:left="446"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suldo, S.M., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="539E5D99" w14:textId="00BB9727" w:rsidR="005463BF" w:rsidRPr="002D54B0" w:rsidRDefault="00527BC9" w:rsidP="002D54B0">
+        </w:rPr>
+        <w:t>, Shum, K.Z., &amp; Headley, M. (2019, March). Promoting Student</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EF6591" w14:textId="045671D7" w:rsidR="009F4A9B" w:rsidRPr="001E322C" w:rsidRDefault="00527BC9" w:rsidP="001E322C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...74 lines deleted...]
-    <w:p w14:paraId="68A27FB9" w14:textId="77777777" w:rsidR="000E04C6" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+        </w:rPr>
+        <w:t xml:space="preserve">Mental and Physical Wellness. Two-day professional development seminar for Polk County School District Health and Physical Education Department. Bartow, FL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1642CAFF" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suldo, S. M., Wingate, E., Seward, H., Moseley, A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
-[...85 lines deleted...]
-    <w:p w14:paraId="5845B071" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Shakir, A., &amp; Hanson, P. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B242663" w14:textId="29CEE5D3" w:rsidR="003C0DDB" w:rsidRPr="009F4A9B" w:rsidRDefault="00527BC9" w:rsidP="009F4A9B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(2019, February). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Happy Children: Adapting Positive Psychology Interventions for Young Elementary Schoolers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mini</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4D30" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skills </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4D30" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">workshop </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>presentation at the National Association of School Psychologists Annual Conference, Atlanta, GA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A27FB9" w14:textId="77777777" w:rsidR="000E04C6" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...63 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suldo, S., Ferron, J., &amp; Bradley-Klug, K. (2018, November). Investigating </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F5C313" w14:textId="5699F4BC" w:rsidR="002F0DC2" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00873CE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Elementary Students</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6705B" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Subjective Well-Being and Social Support.  Paper presentation at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida Association of Psychologists Annual Conference, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Championsgate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="75689131" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, FL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5845B071" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suldo, S. M., Wingate, E., Seward, H., Moseley, A., </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="7FED53F4" w14:textId="13703D79" w:rsidR="005F323A" w:rsidRDefault="00527BC9" w:rsidP="00AA2044">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Shakir, A., Hanson, P., &amp; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3E7CF9" w14:textId="52D0B2F9" w:rsidR="00032F00" w:rsidRPr="00B73EB1" w:rsidRDefault="00527BC9" w:rsidP="00B73EB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...43 lines deleted...]
-    <w:p w14:paraId="05B67F90" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Singleton, D. (2018, November). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Spreading Happiness: Promoting Well-being Across Elementary Classrooms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mini-skills </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4D30" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">workshop </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>presentation at the Florida Association of School Psychologists Annual Conference, Championsgate, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75689131" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-      </w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Smith, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D71A9E0" w14:textId="5395A9E9" w:rsidR="0077792C" w:rsidRPr="009D0DFF" w:rsidRDefault="00527BC9" w:rsidP="009D0DFF">
+        <w:t>Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Suldo, S., Bradley-Klug, K., &amp; Ferron, J. (2018, February). Conceptualizing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B431D09" w14:textId="46A2BB0A" w:rsidR="00AA6028" w:rsidRPr="003C0DDB" w:rsidRDefault="00527BC9" w:rsidP="003C0DDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:b/>
-[...41 lines deleted...]
-    <w:p w14:paraId="05D6BD54" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elementary Student’s Mental Health Through a Dual-Factor Model.  Paper presentation at the National Association of School Psychologists Annual Conference, Chicago, IL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B67F90" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suldo, S.M., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, E., Hanks, C.E., Wingate, E.J., Moseley, A.C., </w:t>
+        <w:t>Bradley-Klug, K.L., Power, T., Armstrong, K., Grier, B., DuPaul, G., Singleton, D.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Smith, N.D.W.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="54116C67" w14:textId="58BDD6A2" w:rsidR="00963B90" w:rsidRPr="00963B90" w:rsidRDefault="00527BC9" w:rsidP="00AA6028">
+        <w:t xml:space="preserve"> Smith, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D71A9E0" w14:textId="5395A9E9" w:rsidR="0077792C" w:rsidRPr="009D0DFF" w:rsidRDefault="00527BC9" w:rsidP="009D0DFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="53ACCADA" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N.D.W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Drymond, M., Edwards, K., &amp; Cambric, M. (2018, February).  Pediatric School Psychology: Training and Career Opportunities. Symposium presentation at the National Association of School Psychologists Annual Conference, Chicago, IL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D6BD54" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, E., Suldo, S.M., Wingate, E.J., </w:t>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suldo, S.M., Storey, E., Hanks, C.E., Wingate, E.J., Moseley, A.C., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Rubio, D., &amp; Shum, K.Z. (2017,   </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6DE2658B" w14:textId="5F967E61" w:rsidR="00C22B14" w:rsidRPr="00963B90" w:rsidRDefault="00527BC9" w:rsidP="00963B90">
+        <w:t xml:space="preserve">, &amp;     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54116C67" w14:textId="58BDD6A2" w:rsidR="00963B90" w:rsidRPr="00963B90" w:rsidRDefault="00527BC9" w:rsidP="00AA6028">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">October). Evidence-Based Practices to Promote Children’s Happiness: A Multicomponent </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="39F08A1A" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+        <w:t xml:space="preserve">Shum, K.Z. (2018, February). Positive Psychology Programs and Practices: Options for Cultivating Student Happiness. Paper presentation at the National Association of School Psychologists Annual Conference, Chicago, IL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53ACCADA" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:bCs/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">, E., Shum, K., Wingate, E., </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Storey, E., Suldo, S.M., Wingate, E.J., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:bCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2EEF2D51" w14:textId="7BFF1A4A" w:rsidR="00452C00" w:rsidRPr="0077792C" w:rsidRDefault="00527BC9" w:rsidP="0077792C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Rubio, D., &amp; Shum, K.Z. (2017,   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6282E774" w14:textId="6AFEC956" w:rsidR="001C2F1A" w:rsidRPr="0075116D" w:rsidRDefault="00527BC9" w:rsidP="0075116D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:bCs/>
-[...34 lines deleted...]
-    <w:p w14:paraId="0CF0BE23" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">October). Evidence-Based Practices to Promote Children’s Happiness: A Multicomponent Classwide Positive Psychology Intervention. Paper presentation at the Annual National Conference on Advancing School Mental Health, Washington, D.C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F08A1A" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suldo, S.M., Hearon, B.V., Storey, E., Shum, K., Wingate, E., </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="23B5CED2" w14:textId="5A6864FA" w:rsidR="00AA1BD2" w:rsidRPr="00452C00" w:rsidRDefault="00527BC9" w:rsidP="00452C00">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Rubio, D., &amp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558E7194" w14:textId="6F0BFB55" w:rsidR="00BA1953" w:rsidRDefault="00527BC9" w:rsidP="001C2F1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6363095F" w14:textId="5306091C" w:rsidR="000A268E" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000A268E">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peet, C. (2017, February). Promoting All Children’s Happiness: A 10-week Classwide Positive Psychology Intervention.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paper presentation at Annual National Association of School Psychologists Annual Conference, San Antonio, TX. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7FF0F8" w14:textId="77777777" w:rsidR="0075116D" w:rsidRDefault="0075116D" w:rsidP="001C2F1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2350DCE1" w14:textId="77777777" w:rsidR="0075116D" w:rsidRPr="001C2F1A" w:rsidRDefault="0075116D" w:rsidP="001C2F1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF0BE23" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Smith, N.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A268E" w:rsidRPr="00A378CB">
+        <w:lastRenderedPageBreak/>
+        <w:t>Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>D.W.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3FEF853A" w14:textId="11CB4585" w:rsidR="00622082" w:rsidRPr="00AA1BD2" w:rsidRDefault="00527BC9" w:rsidP="00AA1BD2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bradley-Klug, K.L., Cambric, M., LaRosa, K.N., Lynn, C.A., &amp; Wesley, K.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B5CED2" w14:textId="5A6864FA" w:rsidR="00AA1BD2" w:rsidRPr="00452C00" w:rsidRDefault="00527BC9" w:rsidP="00452C00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Child Interaction Therapy: An Ecological Approach to Disruptive Behavior. Paper </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="2FF796F5" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+        <w:t xml:space="preserve">(2017, February). Integrated Health Care: Partnerships Between School Psychologists and School Nurses.  Paper presentation at Annual National Association of School Psychologists Annual Conference, San Antonio, TX. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6363095F" w14:textId="5306091C" w:rsidR="000A268E" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000A268E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:bCs/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, E., Shum, K., Wingate, E., </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Knap, K., Hoffman, N., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:bCs/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5F0FCF56" w14:textId="00318551" w:rsidR="00F01F32" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00E63798">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smith, N.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A268E" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D.W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Hinojosa, S. &amp; Ogg, J. (2016, November). Teacher </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEF853A" w14:textId="11CB4585" w:rsidR="00622082" w:rsidRPr="00AA1BD2" w:rsidRDefault="00527BC9" w:rsidP="00AA1BD2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:bCs/>
-[...52 lines deleted...]
-    <w:p w14:paraId="3010FB6D" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Child Interaction Therapy: An Ecological Approach to Disruptive Behavior. Paper </w:t>
+      </w:r>
+      <w:r w:rsidR="000A268E" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Florida Association of School Psychologists Conference, Palm Harbor, FL.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF796F5" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">LaRosa, K., </w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suldo, S. M., McCullough, M., Storey, E., Shum, K., Wingate, E., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="168A4184" w14:textId="0A5C774C" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00527BC9">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, &amp; Rubio,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0FCF56" w14:textId="00318551" w:rsidR="00F01F32" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00E63798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...60 lines deleted...]
-    <w:p w14:paraId="51003247" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. (2016, November). Promoting Elementary School Students’ Happiness Through a Classwide Positive Psychology Curriculum.  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4D30" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ini-skills workshop presentation at Florida Association of School Psychologists Annual Conference, Palm Harbor, FL.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3010FB6D" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LaRosa, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bradley-Klug, K., Lynn, C., Cambric, M., &amp; Wesley, K. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168A4184" w14:textId="0A5C774C" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00527BC9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2016, No</w:t>
+      </w:r>
+      <w:r w:rsidR="00265AA5" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). School Psychologists and Nurses: Promoting Integrated Health Care.</w:t>
+      </w:r>
+      <w:r w:rsidR="00265AA5" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paper </w:t>
+      </w:r>
+      <w:r w:rsidR="000A268E" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Florida Association of School Psychologists Conference, Palm Harbor, FL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51003247" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; Medvin, M.B. (2015, April). The Role of Self-Disclosure in Buffering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E810418" w14:textId="2C9658B5" w:rsidR="00851259" w:rsidRDefault="00527BC9" w:rsidP="0057700A">
+    <w:p w14:paraId="5138D3E9" w14:textId="7FBA0E0A" w:rsidR="003C0DDB" w:rsidRDefault="00527BC9" w:rsidP="009F4A9B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Negative Feelings Within Adolescent Friendships.</w:t>
       </w:r>
       <w:r w:rsidR="00E63798" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Paper presentation at Westminster College Undergraduate Research and Arts C</w:t>
       </w:r>
       <w:r w:rsidR="0030045D" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>elebration, New Wilmington, PA.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>elebration, New Wilmington, PA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C57ACAD" w14:textId="77777777" w:rsidR="001E322C" w:rsidRPr="00C8796D" w:rsidRDefault="001E322C" w:rsidP="009F4A9B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B516AC4" w14:textId="10FF926C" w:rsidR="00963B90" w:rsidRPr="00F1724B" w:rsidRDefault="00527BC9" w:rsidP="00F1724B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -17999,121 +18806,113 @@
         </w:rPr>
         <w:t xml:space="preserve">Garza, K., </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48DFAB99" w14:textId="7D2BB690" w:rsidR="00963B90" w:rsidRDefault="00963B90" w:rsidP="00963B90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Weissberg-</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00963B90">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Benchell</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Benchell, J., &amp; Feldman, M.A. (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6, April</w:t>
+      </w:r>
       <w:r w:rsidRPr="00963B90">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, J., &amp; Feldman, M.A. (202</w:t>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teaming up for T1D through Telehealth (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>6, April</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00963B90">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Triple T): Improvements in Family Involvement and Communication During the First Year Post T1D </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731B8A74" w14:textId="619DB995" w:rsidR="00AA6028" w:rsidRPr="00F1724B" w:rsidRDefault="00963B90" w:rsidP="00F1724B">
+    <w:p w14:paraId="731B8A74" w14:textId="3E1079B8" w:rsidR="00AA6028" w:rsidRPr="00134F52" w:rsidRDefault="00963B90" w:rsidP="00F1724B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00963B90">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diagnosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -18130,50 +18929,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Society of Pediatric Psychology (APA Div. 54) Annual Conference, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Las Vegas, N</w:t>
       </w:r>
       <w:r w:rsidR="00F1724B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">V. </w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract published in </w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Journal of Pediatric Psychology, 51</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52" w:rsidRPr="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52493047" w14:textId="01F85105" w:rsidR="004F60C5" w:rsidRDefault="004F60C5" w:rsidP="004F60C5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Howard, K.R., Garza, K.P., </w:t>
       </w:r>
       <w:r w:rsidRPr="004F60C5">
@@ -18205,166 +19064,162 @@
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Suhs, M.C., </w:t>
       </w:r>
       <w:r w:rsidR="0074263F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Merrick, J., Weissberg-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06469128" w14:textId="0AED0C81" w:rsidR="004F60C5" w:rsidRDefault="004F60C5" w:rsidP="004F60C5">
+    <w:p w14:paraId="4F099F22" w14:textId="2F8A93FD" w:rsidR="00F1724B" w:rsidRPr="003C0DDB" w:rsidRDefault="004F60C5" w:rsidP="003C0DDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Benchell</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Benchell, J., &amp; Feldman, M.A. (2025, June). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7EBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teaming up for T1D Through Telehealth (Triple T): Initial Findings from an Intervention to Support Families Following T1D Diagnosis</w:t>
+      </w:r>
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, J., &amp; Feldman, M.A. (2025, June). </w:t>
-[...9 lines deleted...]
-        <w:t>Teaming up for T1D Through Telehealth (Triple T): Initial Findings from an Intervention to Support Families Following T1D Diagnosis</w:t>
+        <w:t>. Poster presented at</w:t>
       </w:r>
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>. Poster presented at</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the American Diabetes Association Annual Conference</w:t>
       </w:r>
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Chicago, IL. </w:t>
       </w:r>
       <w:r w:rsidR="00D71480">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract published in </w:t>
       </w:r>
       <w:r w:rsidR="00D71480">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diabetes, 74(1), 696. </w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Diabetes, 74(1), </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71480" w:rsidRPr="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>696</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71480">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C264874" w14:textId="12529C65" w:rsidR="00505E25" w:rsidRDefault="002F1F2D" w:rsidP="00C70BFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="00505E25" w:rsidRPr="00505E25">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Johnston, J., Schimmel-Bristow, A., Vera, M. R., Thomas, H. M., Nixon, A. V., Reiter, I., </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BAB0EFC" w14:textId="07E79EC9" w:rsidR="00963B90" w:rsidRPr="00AA6028" w:rsidRDefault="00505E25" w:rsidP="00AA6028">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505E25">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
@@ -18509,78 +19364,67 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W., </w:t>
       </w:r>
       <w:r w:rsidR="00183F6D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Garza, K., Feldman, M., &amp; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EEB74FA" w14:textId="6C5C64CF" w:rsidR="0077792C" w:rsidRPr="009D0DFF" w:rsidRDefault="00183F6D" w:rsidP="009D0DFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Wesissberg-</w:t>
       </w:r>
       <w:r w:rsidRPr="0074263F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Benchell</w:t>
-[...9 lines deleted...]
-        <w:t>, J., (</w:t>
+        <w:t>Benchell, J., (</w:t>
       </w:r>
       <w:r w:rsidR="00C70BFF" w:rsidRPr="0074263F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00505E25" w:rsidRPr="0074263F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, April</w:t>
       </w:r>
       <w:r w:rsidRPr="0074263F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -18852,113 +19696,126 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025, March</w:t>
       </w:r>
       <w:r w:rsidRPr="006527E4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Parent-child interaction therapy for </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCD4500" w14:textId="4DE63D42" w:rsidR="00C22B14" w:rsidRPr="00963B90" w:rsidRDefault="00C70BFF" w:rsidP="00963B90">
+    <w:p w14:paraId="51505747" w14:textId="67970D05" w:rsidR="00BA1953" w:rsidRDefault="00C70BFF" w:rsidP="001C2F1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006527E4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a child </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0C0E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">who completed cancer treatment for acute lymphoblastic leukemia: A case study. </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0C0E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster presentation at USF Health Research Day. Tampa, FL.  </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7514ED17" w14:textId="77777777" w:rsidR="0075116D" w:rsidRPr="001C2F1A" w:rsidRDefault="0075116D" w:rsidP="001C2F1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="18141AE9" w14:textId="42F28152" w:rsidR="00BE525A" w:rsidRPr="00BE525A" w:rsidRDefault="00DE27FC" w:rsidP="00BE525A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D71480">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BE525A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -19086,71 +19943,51 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF76CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Millmann, M., &amp; Weissberg-</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> Millmann, M., &amp; Weissberg-Benchell, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7578A630" w14:textId="25793585" w:rsidR="00AA1BD2" w:rsidRPr="00452C00" w:rsidRDefault="0062096F" w:rsidP="00452C00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>J. (</w:t>
       </w:r>
       <w:r w:rsidR="00DE27FC" w:rsidRPr="00A378CB">
@@ -19399,78 +20236,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feldman, M. A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Smith, N.D.W.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Howard, K.R., Garza, K., Millmann, M., Ellis, J. &amp; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79591199" w14:textId="308C6F4F" w:rsidR="00622082" w:rsidRPr="00E81E76" w:rsidRDefault="00641E92" w:rsidP="00AA1BD2">
+    <w:p w14:paraId="3E86E6C8" w14:textId="12312AB1" w:rsidR="00EA1768" w:rsidRPr="00E81E76" w:rsidRDefault="00641E92" w:rsidP="00BA1953">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Weissberg-</w:t>
-[...13 lines deleted...]
-        <w:t>, J. (</w:t>
+        <w:t>Weissberg-Benchell, J. (</w:t>
       </w:r>
       <w:r w:rsidR="00D419AA" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>2024, April</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>A Novel Telehealth Intervention to Support Families After a New T1D Diagnosis: Acceptability of Triple T Pilot Trial.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -19529,142 +20352,122 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Howard, K., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Garza, K., Weissberg-</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+        <w:t>Garza, K., Weissberg-Benchell, J., &amp; Feldman, M.</w:t>
+      </w:r>
+      <w:r w:rsidR="007436FA" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Benchell</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> (2023</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, J., &amp; Feldman, M.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007436FA" w:rsidRPr="00A378CB">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122E3B5B" w14:textId="61BF6B49" w:rsidR="003C0DDB" w:rsidRPr="003C0DDB" w:rsidRDefault="009C4F8C" w:rsidP="003C0DDB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaming Up for T1D with Telehealth: An Initial Look at Youth and Family Coping Following a New T1D Diagnosis. </w:t>
+      </w:r>
+      <w:r w:rsidR="00030160" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract published in </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7580" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00030160" w:rsidRPr="00A378CB">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Diabetes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41118">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> 72(1). </w:t>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 72(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44230877" w14:textId="4C495309" w:rsidR="00133B7A" w:rsidRPr="00A378CB" w:rsidRDefault="0007108D" w:rsidP="00641E92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">***Patrusky, L </w:t>
@@ -19676,69 +20479,58 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">***Rosinski, L., Dickinson, S., Agazzi, H., &amp;, </w:t>
       </w:r>
       <w:r w:rsidR="00133B7A" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidR="00133B7A" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00620307" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>March,</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 2023</w:t>
+        <w:t>March, 2023</w:t>
       </w:r>
       <w:r w:rsidR="00133B7A" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC59D83" w14:textId="7AE6D1C5" w:rsidR="00C8796D" w:rsidRPr="00622082" w:rsidRDefault="00133B7A" w:rsidP="00622082">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
@@ -19816,71 +20608,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t> Howard, K., Garza, K., Weissberg-</w:t>
-[...19 lines deleted...]
-        <w:t>, J., Feldman, M. (</w:t>
+        <w:t> Howard, K., Garza, K., Weissberg-Benchell, J., Feldman, M. (</w:t>
       </w:r>
       <w:r w:rsidR="005E113B" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">March, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BC3AA2" w14:textId="07939791" w:rsidR="00AA6028" w:rsidRPr="00F1724B" w:rsidRDefault="005E113B" w:rsidP="00F1724B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -19993,234 +20765,146 @@
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> Howard, K., </w:t>
       </w:r>
       <w:r w:rsidR="007650B4" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Garza,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> K., Weissberg-</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+        <w:t xml:space="preserve"> K., Weissberg-Benchell, J., Feldman, M. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6156C" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Benchell</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+        <w:t>October, 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6E5293" w14:textId="18C74BF9" w:rsidR="00F1724B" w:rsidRPr="003C0DDB" w:rsidRDefault="00B9702F" w:rsidP="003C0DDB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, J., Feldman, M. (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B6156C" w:rsidRPr="00A378CB">
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00B6156C" w:rsidRPr="00A378CB">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Returning to Fun: Reflections on Activity Reengagement from Youth and Parents after T1D Diagnosis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2022).</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>Poster presentation at the International Society for Pediatric and Adolescent Diabetes. Abu Dhabi, UAE. </w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="54CE686A" w14:textId="1E382C08" w:rsidR="00B47EF8" w:rsidRPr="00A378CB" w:rsidRDefault="006319B3" w:rsidP="00B47EF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Garza,</w:t>
       </w:r>
       <w:r w:rsidR="00B47EF8" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> K., Howard, K., </w:t>
       </w:r>
       <w:r w:rsidR="00B47EF8" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.,</w:t>
       </w:r>
       <w:r w:rsidR="00B47EF8" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Feldman, M.A. &amp; Weissberg-</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, J. (June, </w:t>
+        <w:t xml:space="preserve"> Feldman, M.A. &amp; Weissberg-Benchell, J. (June, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A2301B" w14:textId="7CB79BE4" w:rsidR="000B1D23" w:rsidRPr="00032F00" w:rsidRDefault="00B47EF8" w:rsidP="00032F00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
@@ -20292,51 +20976,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Healy, A., Feldman, M.A., &amp; Stromberg, S. (</w:t>
       </w:r>
       <w:r w:rsidR="007F44F9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">April, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAC5810" w14:textId="13C38917" w:rsidR="00032F00" w:rsidRPr="002102FE" w:rsidRDefault="007F44F9" w:rsidP="002102FE">
+    <w:p w14:paraId="3FAC5810" w14:textId="71A7EFD0" w:rsidR="00032F00" w:rsidRPr="002102FE" w:rsidRDefault="007F44F9" w:rsidP="002102FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
       <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -20390,51 +21074,69 @@
       <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">the Society of Pediatric Psychology </w:t>
       </w:r>
       <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Annual Conference, Phoenix, AZ.</w:t>
       </w:r>
       <w:r w:rsidR="00581433" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>*Awarded best student poster by APA Division 54</w:t>
+        <w:t xml:space="preserve">*Awarded best </w:t>
+      </w:r>
+      <w:r w:rsidR="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>trainee led</w:t>
+      </w:r>
+      <w:r w:rsidR="00581433" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poster by APA Division 54</w:t>
       </w:r>
       <w:r w:rsidR="00133B7A" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B54AF3B" w14:textId="77777777" w:rsidR="007F44F9" w:rsidRPr="00A378CB" w:rsidRDefault="006003C5" w:rsidP="007F44F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -20538,128 +21240,117 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Faith, M</w:t>
       </w:r>
       <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D14E68" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007F44F9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>April,</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 2022</w:t>
+        <w:t>April, 2022</w:t>
       </w:r>
       <w:r w:rsidR="00D14E68" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37784C9B" w14:textId="5D56E9BA" w:rsidR="00E4403E" w:rsidRPr="009C0C0E" w:rsidRDefault="00D14E68" w:rsidP="009C0C0E">
+    <w:p w14:paraId="7F9311B4" w14:textId="2261C534" w:rsidR="001C2F1A" w:rsidRPr="0075116D" w:rsidRDefault="00D14E68" w:rsidP="0075116D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Mediating Role of Parental Hope in the Relationship Between Parental Coping and Emotional Socialization Beliefs in Pediatric Oncology. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster </w:t>
       </w:r>
-      <w:r w:rsidR="00B56D5D" w:rsidRPr="00A378CB">
-[...5 lines deleted...]
-        <w:t>to be presented</w:t>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>presentation</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>the Society of Pediatric Psychology (APA Div. 54) Annual Conference</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -20695,94 +21386,54 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Howard, K.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Smith, N.D.W</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Garza, K., </w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="1F4A2214" w14:textId="14C8F02F" w:rsidR="00C22B14" w:rsidRPr="002102FE" w:rsidRDefault="00B6156C" w:rsidP="00963B90">
+        <w:t xml:space="preserve">., Garza, K., Weisssberg-Benchell, &amp; Feldman, M. (March, 2022). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFD6FE4" w14:textId="481B2A30" w:rsidR="00BA1953" w:rsidRDefault="00B6156C" w:rsidP="001C2F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Tech Truths: Reflections on Technology Utilization From Youth and Their Parents After T1D Diagnosis</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
@@ -20847,134 +21498,128 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Diabetes Technology and Therapeutics</w:t>
       </w:r>
       <w:r w:rsidR="002102FE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24, </w:t>
       </w:r>
       <w:r w:rsidR="002102FE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">204. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="70E17321" w14:textId="77777777" w:rsidR="0075116D" w:rsidRDefault="0075116D" w:rsidP="001C2F1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75DA934F" w14:textId="77777777" w:rsidR="0075116D" w:rsidRPr="002102FE" w:rsidRDefault="0075116D" w:rsidP="001C2F1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="767177E7" w14:textId="2E659609" w:rsidR="00D14E68" w:rsidRPr="00A378CB" w:rsidRDefault="00D14E68" w:rsidP="00D14E68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Howard, K.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Smith, N.D.W</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Garza, K., </w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>., Garza, K., Weisssberg-Benchell, &amp; Feldman, M. (</w:t>
+      </w:r>
       <w:r w:rsidR="007F44F9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>April,</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 2022</w:t>
+        <w:t>April, 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4137576B" w14:textId="14BA69EB" w:rsidR="00452C00" w:rsidRPr="0077792C" w:rsidRDefault="00D14E68" w:rsidP="0077792C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -21048,63 +21693,55 @@
       </w:r>
       <w:r w:rsidR="00BC2D11" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Lewis, K., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Feldman, M.A.</w:t>
       </w:r>
       <w:r w:rsidR="008334F2" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>October,</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 2021</w:t>
+        <w:t>October, 2021</w:t>
       </w:r>
       <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk84668881"/>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mental Health Screening In </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C98C59" w14:textId="03217D44" w:rsidR="00AA1BD2" w:rsidRPr="00A378CB" w:rsidRDefault="00FE4986" w:rsidP="00452C00">
       <w:pPr>
@@ -21167,82 +21804,62 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Howard, K., Garza, K., Weissberg-</w:t>
-[...19 lines deleted...]
-        <w:t>, J., &amp; Feldman, M.A.</w:t>
+        <w:t>Howard, K., Garza, K., Weissberg-Benchell, J., &amp; Feldman, M.A.</w:t>
       </w:r>
       <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(October, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2CCCFF" w14:textId="18BECDEA" w:rsidR="00622082" w:rsidRPr="00AA1BD2" w:rsidRDefault="00230B03" w:rsidP="00AA1BD2">
+    <w:p w14:paraId="097341CA" w14:textId="3220F1C7" w:rsidR="00EA1768" w:rsidRPr="00BA1953" w:rsidRDefault="00230B03" w:rsidP="00BA1953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2021). </w:t>
       </w:r>
       <w:r w:rsidR="00527BC9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -21331,51 +21948,51 @@
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Weissberg-Benchell, J. &amp; Feldman, M.A. (</w:t>
       </w:r>
       <w:r w:rsidR="00FE4986" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2021, June</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FBC9FD" w14:textId="1C36CF01" w:rsidR="00BE525A" w:rsidRPr="00BE525A" w:rsidRDefault="00527BC9" w:rsidP="00BE525A">
+    <w:p w14:paraId="14AA7732" w14:textId="49BD5F0A" w:rsidR="001E322C" w:rsidRPr="00EA1768" w:rsidRDefault="00527BC9" w:rsidP="00EA1768">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It is What it Is…You Don’t Have to Be Perfect: Life after T1D Diagnosis.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -21482,51 +22099,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Healy, A., </w:t>
       </w:r>
       <w:r w:rsidR="006003C5" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis, T. &amp; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17373684" w14:textId="07C965F3" w:rsidR="00C8796D" w:rsidRPr="00622082" w:rsidRDefault="00527BC9" w:rsidP="00622082">
+    <w:p w14:paraId="665A62A9" w14:textId="3E3AF4F6" w:rsidR="003C0DDB" w:rsidRPr="001E322C" w:rsidRDefault="00527BC9" w:rsidP="001E322C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Stromberg, S. (</w:t>
       </w:r>
       <w:r w:rsidR="00FE4986" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -21750,145 +22367,120 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Faris, A., &amp; Garcia, D. (2020, April). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-Concussive Symptoms </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01784902" w14:textId="6EECE4B4" w:rsidR="005B68CB" w:rsidRDefault="00527BC9" w:rsidP="00803E78">
+    <w:p w14:paraId="52361A35" w14:textId="4C7549A2" w:rsidR="00F1724B" w:rsidRPr="003C0DDB" w:rsidRDefault="00527BC9" w:rsidP="003C0DDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and Their Association with Follow-up Care in a Sample of Young Children with TBI</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. Poster presentation at </w:t>
       </w:r>
       <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">the Society of Pediatric Psychology (APA Div. 54) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Conference, Virtual Format. </w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="79AD93CB" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Suldo, S.M., Hearon, B.V., &amp; Ferron, J.M. (2020, February). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">An Application of </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D279454" w14:textId="36BD64A3" w:rsidR="00CF2410" w:rsidRPr="00873CE4" w:rsidRDefault="00527BC9" w:rsidP="00873CE4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -22129,69 +22721,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang, J. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Brennan, E., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, H., &amp; Kiefer, S.M. (2019, February). </w:t>
+        <w:t xml:space="preserve"> Brennan, E., Gilfix, H., &amp; Kiefer, S.M. (2019, February). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Peer Contexts </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D24BC9A" w14:textId="2FAFA989" w:rsidR="009D0DFF" w:rsidRPr="00C22B14" w:rsidRDefault="00527BC9" w:rsidP="00C22B14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
@@ -22242,51 +22816,51 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, Suldo, S.M., Shum, K.Z., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; Tanaka, M.L. (2018, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1F4598" w14:textId="02E2E62B" w:rsidR="00C22B14" w:rsidRPr="00963B90" w:rsidRDefault="00527BC9" w:rsidP="00963B90">
+    <w:p w14:paraId="371AB8DF" w14:textId="147C9EF8" w:rsidR="0075116D" w:rsidRDefault="00527BC9" w:rsidP="002C18D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>August). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -22300,100 +22874,95 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster presentation at the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>American Psychological Association (Division 16) Annual Conference</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, San Francisco, CA.*Honored as one of APA Division 16 Top 30 student posters.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4B55B8EC" w14:textId="77777777" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5969E827" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, &amp; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, S.M. (2018, March). </w:t>
+        <w:t xml:space="preserve">, &amp; Suldo, S.M. (2018, March). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigating Elementary Students’ Social </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED0DB42" w14:textId="7C84B262" w:rsidR="00AA1BD2" w:rsidRPr="00452C00" w:rsidRDefault="00527BC9" w:rsidP="00452C00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
@@ -22498,51 +23067,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Silva, M.A, Nakase-Richardson, R., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Schwartz, D.J., Anderson, W., &amp; Calero,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F22B3B3" w14:textId="608481C9" w:rsidR="00622082" w:rsidRPr="00AA1BD2" w:rsidRDefault="00527BC9" w:rsidP="00AA1BD2">
+    <w:p w14:paraId="4899AF0E" w14:textId="46C4D075" w:rsidR="00EA1768" w:rsidRPr="00BA1953" w:rsidRDefault="00527BC9" w:rsidP="00BA1953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">K. (2017, June). </w:t>
       </w:r>
       <w:r w:rsidR="00523900" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
@@ -22624,51 +23193,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Silva, M.A., Nakase-Richardson, R., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Schwartz, D.J., Modarres, M., Anderson, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568F7F48" w14:textId="298E807D" w:rsidR="00BE525A" w:rsidRPr="00BE525A" w:rsidRDefault="00527BC9" w:rsidP="00BE525A">
+    <w:p w14:paraId="7DA91D75" w14:textId="23781012" w:rsidR="001E322C" w:rsidRPr="00EA1768" w:rsidRDefault="00527BC9" w:rsidP="00EA1768">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">W., &amp; Calero, K. (2017, April). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
@@ -23007,127 +23576,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disclosure in Adolescent Friendships.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Poster presentation at National Conference on Undergraduate Research, Cheney, WA</w:t>
       </w:r>
       <w:r w:rsidR="009555B3" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B71E7E" w14:textId="77777777" w:rsidR="00F1724B" w:rsidRDefault="00F1724B" w:rsidP="00F1724B">
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="177F6C4C" w14:textId="77777777" w:rsidR="00F1724B" w:rsidRPr="003C0DDB" w:rsidRDefault="00F1724B" w:rsidP="003C0DDB">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71B1363B" w14:textId="77777777" w:rsidR="006A310C" w:rsidRPr="00A378CB" w:rsidRDefault="006A310C" w:rsidP="006A310C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Media Appearances:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="330E9021" w14:textId="77777777" w:rsidR="00C71323" w:rsidRPr="00A378CB" w:rsidRDefault="006A310C" w:rsidP="00C71323">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Oliver, B. (2021, August). A pediatric psychology postdoctoral fellow’s perspective on health </w:t>
       </w:r>
@@ -23159,100 +23682,282 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Perspectives on Healthcare. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your keynote speaker. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00DC757A" w:rsidRPr="00A378CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.perspectivesonhealthcare.com/podcast/nicholas-smith-a-pediatric-psychology-post-doctoral-fellows-perspective-on-healthcare/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B9F3887" w14:textId="77777777" w:rsidR="00CF2410" w:rsidRPr="00873CE4" w:rsidRDefault="00CF2410" w:rsidP="00873CE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C04808E" w14:textId="05C7C3F1" w:rsidR="00B225F3" w:rsidRPr="002102FE" w:rsidRDefault="00523900" w:rsidP="002102FE">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFESSIONAL SERVICE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4965C1D3" w14:textId="010E2255" w:rsidR="00D243B9" w:rsidRPr="00A378CB" w:rsidRDefault="00D243B9" w:rsidP="00523900">
+    <w:p w14:paraId="16D3A1E4" w14:textId="1D5BDD91" w:rsidR="0075116D" w:rsidRPr="00A378CB" w:rsidRDefault="0075116D" w:rsidP="0075116D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of South Florida, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>At Large</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF658C1" w14:textId="0EF0A124" w:rsidR="0075116D" w:rsidRPr="0075116D" w:rsidRDefault="0075116D" w:rsidP="0075116D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Honors and Awards Committee (Term Fall 2026-Spring 2029) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CD3852" w14:textId="77777777" w:rsidR="0075116D" w:rsidRDefault="0075116D" w:rsidP="0075116D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72948E94" w14:textId="77777777" w:rsidR="0075116D" w:rsidRPr="00A378CB" w:rsidRDefault="0075116D" w:rsidP="0075116D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of South Florida Health, Morsani College of Medicine </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482EB030" w14:textId="77777777" w:rsidR="0075116D" w:rsidRDefault="0075116D" w:rsidP="0075116D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faculty Senate Representative (Term August 2025-April 2028)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16811F25" w14:textId="1C65F1EB" w:rsidR="0075116D" w:rsidRPr="0075116D" w:rsidRDefault="0075116D" w:rsidP="0075116D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>USF Health Research Day Judge (2023, 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E801D7" w14:textId="77777777" w:rsidR="0075116D" w:rsidRDefault="0075116D" w:rsidP="00523900">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4965C1D3" w14:textId="236A73C5" w:rsidR="00D243B9" w:rsidRPr="00A378CB" w:rsidRDefault="00D243B9" w:rsidP="00523900">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>University of South Florida</w:t>
       </w:r>
       <w:r w:rsidR="002102FE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
@@ -23381,71 +24086,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED8125A" w14:textId="22F90F3A" w:rsidR="00803E78" w:rsidRPr="003232D6" w:rsidRDefault="00803E78" w:rsidP="00803E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lead author on Guidelines for </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> for APA/APPIC Council on Accreditation (2023) </w:t>
+        <w:t xml:space="preserve">Lead author on Guidelines for Telesupervision for APA/APPIC Council on Accreditation (2023) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237CA8EC" w14:textId="11AB9C90" w:rsidR="003232D6" w:rsidRPr="003232D6" w:rsidRDefault="003232D6" w:rsidP="003232D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -23453,291 +24138,248 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="700789BA" w14:textId="2A6DFBA6" w:rsidR="00D243B9" w:rsidRPr="00A378CB" w:rsidRDefault="00434616" w:rsidP="00D243B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Faculty and Trainee Engagement</w:t>
       </w:r>
       <w:r w:rsidR="00D243B9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee, Member (2022-present) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455D9A74" w14:textId="410E2CA1" w:rsidR="002D54B0" w:rsidRPr="002102FE" w:rsidRDefault="00D243B9" w:rsidP="00101A28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicant Reviewer and Interviewer (2022-present) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABFC161" w14:textId="77777777" w:rsidR="002102FE" w:rsidRDefault="002102FE" w:rsidP="002102FE">
+    <w:p w14:paraId="22D665D4" w14:textId="77777777" w:rsidR="0075116D" w:rsidRDefault="0075116D" w:rsidP="002102FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0518560D" w14:textId="77777777" w:rsidR="002102FE" w:rsidRPr="00A378CB" w:rsidRDefault="002102FE" w:rsidP="002102FE">
+    <w:p w14:paraId="0518560D" w14:textId="4062A165" w:rsidR="002102FE" w:rsidRPr="00A378CB" w:rsidRDefault="002102FE" w:rsidP="002102FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>University of South Florida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">, Department of Psychiatry &amp; Behavioral Neurosciences </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A9D79D" w14:textId="77777777" w:rsidR="002102FE" w:rsidRPr="00BD79EA" w:rsidRDefault="002102FE" w:rsidP="002102FE">
+    <w:p w14:paraId="083C6F52" w14:textId="3068FAB3" w:rsidR="00BA1953" w:rsidRPr="00A979D6" w:rsidRDefault="002102FE" w:rsidP="002102FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department Mentoring Workgroup Mentoring Guidelines Contributor (2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262218A6" w14:textId="77777777" w:rsidR="002102FE" w:rsidRDefault="002102FE" w:rsidP="002102FE">
+    <w:p w14:paraId="31455808" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44BF563F" w14:textId="77777777" w:rsidR="002102FE" w:rsidRPr="00A378CB" w:rsidRDefault="002102FE" w:rsidP="002102FE">
+    <w:p w14:paraId="09C8983F" w14:textId="072EDA9C" w:rsidR="00A979D6" w:rsidRPr="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
+      <w:r w:rsidRPr="00A979D6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">University of South Florida Health, Morsani College of Medicine </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B5C7A1D" w14:textId="31780EE1" w:rsidR="002102FE" w:rsidRDefault="002102FE" w:rsidP="002102FE">
+        <w:t>University of South Florida Health, College of Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73203B8F" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Faculty Senate Representative (Term August 2025-</w:t>
-[...8 lines deleted...]
-        <w:t>April</w:t>
+        <w:t xml:space="preserve">Content Expert Reviewer for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NiteCAPP Spectrum Jr (McCrae Sleep Research Lab USF Health College of Nursing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2028)</w:t>
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>; 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E5DADF" w14:textId="77777777" w:rsidR="00183F6D" w:rsidRPr="0075116D" w:rsidRDefault="00183F6D" w:rsidP="0075116D">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4028383F" w14:textId="6552A237" w:rsidR="00D25EE5" w:rsidRPr="00A378CB" w:rsidRDefault="00D25EE5" w:rsidP="00D25EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
@@ -23806,118 +24448,108 @@
       <w:r w:rsidR="006857E2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Member</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4559DC71" w14:textId="5CD45535" w:rsidR="009069FD" w:rsidRDefault="009069FD" w:rsidP="009069FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009069FD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Miladys</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Rivera</w:t>
+        <w:t>Miladys Rivera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, P</w:t>
       </w:r>
       <w:r w:rsidR="0025412B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D (</w:t>
       </w:r>
       <w:r w:rsidR="006857E2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OPA Behavioral Health; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0388CD1A" w14:textId="77777777" w:rsidR="000D5435" w:rsidRDefault="000D5435" w:rsidP="000D5435">
+    <w:p w14:paraId="28C0C7E4" w14:textId="77777777" w:rsidR="00EA1768" w:rsidRDefault="00EA1768" w:rsidP="000D5435">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66FE74B9" w14:textId="534560D1" w:rsidR="000D5435" w:rsidRPr="00A378CB" w:rsidRDefault="000D5435" w:rsidP="000D5435">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
@@ -24118,51 +24750,51 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00482681">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">American Psychological Foundation 2024 Division 54 Lizette Peterson-Homer Injury Prevention Grant Faculty Reviewer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60723CF2" w14:textId="77777777" w:rsidR="008C5F81" w:rsidRDefault="008C5F81" w:rsidP="008C5F81">
+    <w:p w14:paraId="02B21E55" w14:textId="77777777" w:rsidR="008578BB" w:rsidRDefault="008578BB" w:rsidP="008C5F81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28DA3B40" w14:textId="5F3C1D49" w:rsidR="008C5F81" w:rsidRDefault="008C5F81" w:rsidP="008C5F81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
@@ -24176,1061 +24808,1156 @@
     <w:p w14:paraId="5C33AFDE" w14:textId="46E8A3D3" w:rsidR="00195609" w:rsidRDefault="00195609" w:rsidP="008C5F81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Developing Our Children’s Skills Program (USF Health Department of Pediatrics; 2025-present) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006DA17F" w14:textId="10640F73" w:rsidR="006E5633" w:rsidRPr="00AA6028" w:rsidRDefault="008C5F81" w:rsidP="000364F7">
+    <w:p w14:paraId="760BC659" w14:textId="77777777" w:rsidR="003C0DDB" w:rsidRPr="00AA6028" w:rsidRDefault="003C0DDB" w:rsidP="003C0DDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...57 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6EF88D2C" w14:textId="799719C0" w:rsidR="00523900" w:rsidRPr="00A378CB" w:rsidRDefault="00523900" w:rsidP="00523900">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Conference </w:t>
       </w:r>
       <w:r w:rsidR="00BB3D8E" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Presentation </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewer: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0C780C" w14:textId="2B2222F2" w:rsidR="00E16D53" w:rsidRPr="00A378CB" w:rsidRDefault="00E16D53" w:rsidP="00523900">
+    <w:p w14:paraId="318B7057" w14:textId="242A837A" w:rsidR="00DE4F6C" w:rsidRDefault="00DE4F6C" w:rsidP="00DE4F6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parent Child Interaction Therapy </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="636AA269" w14:textId="6DED9225" w:rsidR="00D243B9" w:rsidRPr="00A378CB" w:rsidRDefault="005F15F6" w:rsidP="00523900">
+        <w:t>American Psychological Association (Division 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) Annual Conference Proposal Reviewer (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0460A027" w14:textId="3A91DD47" w:rsidR="00DE4F6C" w:rsidRPr="00DE4F6C" w:rsidRDefault="00DE4F6C" w:rsidP="00DE4F6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">American Psychological Association (Division 54) Annual </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00D243B9" w:rsidRPr="00A378CB">
+        <w:t>Division 54 Annual Conference Proposal Reviewer (2021, 2022, 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD400A5" w14:textId="5A72CE46" w:rsidR="005F15F6" w:rsidRPr="00A378CB" w:rsidRDefault="005F15F6" w:rsidP="005F15F6">
+    <w:p w14:paraId="4E0C780C" w14:textId="3FE0E3AE" w:rsidR="00E16D53" w:rsidRDefault="00E16D53" w:rsidP="00523900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Division 54 Annual Conference Proposal Reviewer (2021, 2022</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="504CC74C" w14:textId="7AB9178A" w:rsidR="00523900" w:rsidRPr="00A378CB" w:rsidRDefault="00523900" w:rsidP="00523900">
+        <w:t xml:space="preserve">Parent Child Interaction Therapy </w:t>
+      </w:r>
+      <w:r w:rsidR="00E629E0" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biannual Convention Proposal Reviewer (2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4E3568" w14:textId="02B2864C" w:rsidR="00DE4F6C" w:rsidRPr="00DE4F6C" w:rsidRDefault="00DE4F6C" w:rsidP="00DE4F6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>American Psychological Association</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="215326A0" w14:textId="2D85A178" w:rsidR="00851259" w:rsidRDefault="00523900" w:rsidP="000364F7">
+        <w:t xml:space="preserve">American Psychological Association (Division 54) Annual Conference Proposal Reviewer (2023) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38516D47" w14:textId="1C01467F" w:rsidR="00DE4F6C" w:rsidRPr="00DE4F6C" w:rsidRDefault="00DE4F6C" w:rsidP="00DE4F6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American Psychological Association (Division 16) Annual Conference Proposal Reviewer (2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215326A0" w14:textId="2D85A178" w:rsidR="00851259" w:rsidRDefault="00523900" w:rsidP="000364F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>National Association of School Psychologist Conference Proposal Reviewer (2018, 2019)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A271B61" w14:textId="77777777" w:rsidR="00963B90" w:rsidRPr="00AA6028" w:rsidRDefault="00963B90" w:rsidP="00AA6028">
-[...9 lines deleted...]
-    <w:p w14:paraId="4631B1A8" w14:textId="2F1A5C49" w:rsidR="000364F7" w:rsidRPr="001229EA" w:rsidRDefault="000364F7" w:rsidP="000364F7">
+    <w:p w14:paraId="7B2FC98C" w14:textId="77777777" w:rsidR="00CE6C53" w:rsidRDefault="00CE6C53" w:rsidP="00CE6C53">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F2E19F1" w14:textId="16A5EF8C" w:rsidR="00CE6C53" w:rsidRPr="001229EA" w:rsidRDefault="00CE6C53" w:rsidP="00CE6C53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Journal Reviewer</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002102FE">
+        <w:t xml:space="preserve">Journal </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Editorial Service</w:t>
+        <w:t>Editorial Service</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A487815" w14:textId="48A00507" w:rsidR="006A1787" w:rsidRPr="006A1787" w:rsidRDefault="006A1787" w:rsidP="000364F7">
+    <w:p w14:paraId="2A271B61" w14:textId="03E09158" w:rsidR="00963B90" w:rsidRPr="00CE6C53" w:rsidRDefault="00CE6C53" w:rsidP="00AA6028">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
+        <w:t>Editorial Board</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Journal of Clinical Psychology </w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Child </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
-          <w:iCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7B7956F0" w14:textId="2F705A5D" w:rsidR="000364F7" w:rsidRPr="0052340B" w:rsidRDefault="000364F7" w:rsidP="000364F7">
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Family Behavior Therapy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024-present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5276417D" w14:textId="77777777" w:rsidR="00CE6C53" w:rsidRDefault="00CE6C53" w:rsidP="00CE6C53">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10388317" w14:textId="77777777" w:rsidR="00D4414F" w:rsidRDefault="00D4414F" w:rsidP="000364F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4631B1A8" w14:textId="0C32B438" w:rsidR="000364F7" w:rsidRPr="001229EA" w:rsidRDefault="000364F7" w:rsidP="000364F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Journal Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidR="002102FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C465441" w14:textId="6D95E383" w:rsidR="00EB4EDD" w:rsidRPr="00EB4EDD" w:rsidRDefault="00EB4EDD" w:rsidP="00EB4EDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Editorial Board</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
-          <w:iCs/>
-[...47 lines deleted...]
-        <w:t>(</w:t>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cancer Medicine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="35D7911E" w14:textId="51DFA7FD" w:rsidR="0052340B" w:rsidRPr="0052340B" w:rsidRDefault="0052340B" w:rsidP="0052340B">
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39888947" w14:textId="0B544E23" w:rsidR="00131FD8" w:rsidRPr="00131FD8" w:rsidRDefault="00131FD8" w:rsidP="00131FD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Frontiers in Pediatrics </w:t>
+        <w:t xml:space="preserve">BMC Pediatrics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(2024</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="79093E61" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="001229EA" w:rsidRDefault="000364F7" w:rsidP="000364F7">
+        <w:t>(2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A487815" w14:textId="18B02BAF" w:rsidR="006A1787" w:rsidRPr="006A1787" w:rsidRDefault="006A1787" w:rsidP="000364F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Journal of Prevention and Health Promotion </w:t>
+        <w:t xml:space="preserve">Journal of Clinical Psychology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(2024) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72AAFF8E" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="00DC3F4C" w:rsidRDefault="000364F7" w:rsidP="000364F7">
+        <w:t>(2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D7911E" w14:textId="51DFA7FD" w:rsidR="0052340B" w:rsidRPr="0052340B" w:rsidRDefault="0052340B" w:rsidP="0052340B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Social Behavior and Personality </w:t>
+        <w:t xml:space="preserve">Frontiers in Pediatrics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(2024) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="251ACF37" w14:textId="629A2AD4" w:rsidR="000364F7" w:rsidRPr="00A378CB" w:rsidRDefault="000364F7" w:rsidP="000364F7">
+        <w:t>(2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00580E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79093E61" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="001229EA" w:rsidRDefault="000364F7" w:rsidP="000364F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A378CB">
-[...60 lines deleted...]
-    <w:p w14:paraId="108C48BA" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="00A378CB" w:rsidRDefault="000364F7" w:rsidP="000364F7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Prevention and Health Promotion </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2024) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AAFF8E" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="00DC3F4C" w:rsidRDefault="000364F7" w:rsidP="000364F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A378CB">
-[...26 lines deleted...]
-    <w:p w14:paraId="70CEAF94" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="00A378CB" w:rsidRDefault="000364F7" w:rsidP="000364F7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Behavior and Personality </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2024) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251ACF37" w14:textId="629A2AD4" w:rsidR="000364F7" w:rsidRPr="00A378CB" w:rsidRDefault="000364F7" w:rsidP="000364F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Journal of Child Health Care </w:t>
-[...7 lines deleted...]
-        <w:t>(2022)</w:t>
+        <w:t xml:space="preserve">Child </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5457">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Family Behavior Therapy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2023</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4432C0D1" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="00A378CB" w:rsidRDefault="000364F7" w:rsidP="000364F7">
+    <w:p w14:paraId="108C48BA" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="00A378CB" w:rsidRDefault="000364F7" w:rsidP="000364F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diabetes Technology &amp; Therapeutics </w:t>
-[...7 lines deleted...]
-        <w:t>(2021)</w:t>
+        <w:t xml:space="preserve">Applied Psychology: Health and Well-Being </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2023)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1BFC19" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="00A378CB" w:rsidRDefault="000364F7" w:rsidP="000364F7">
+    <w:p w14:paraId="70CEAF94" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="00A378CB" w:rsidRDefault="000364F7" w:rsidP="000364F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Journal of Pediatric Nursing </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4EA333AE" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="00A378CB" w:rsidRDefault="000364F7" w:rsidP="000364F7">
+        <w:t xml:space="preserve">Journal of Child Health Care </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2022)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4432C0D1" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="00A378CB" w:rsidRDefault="000364F7" w:rsidP="000364F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">School Mental Health </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="61127FF2" w14:textId="2D1B7908" w:rsidR="009C0C0E" w:rsidRDefault="000364F7" w:rsidP="002102FE">
+        <w:t xml:space="preserve">Diabetes Technology &amp; Therapeutics </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2021)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1BFC19" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="00A378CB" w:rsidRDefault="000364F7" w:rsidP="000364F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Pediatric Nursing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2020) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA333AE" w14:textId="77777777" w:rsidR="000364F7" w:rsidRPr="00A378CB" w:rsidRDefault="000364F7" w:rsidP="000364F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School Mental Health </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61127FF2" w14:textId="2D1B7908" w:rsidR="009C0C0E" w:rsidRDefault="000364F7" w:rsidP="002102FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad Hoc Reviewer for </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">School Psychology Review </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
@@ -25331,140 +26058,167 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pediatric School Psychology Interest Group, Student Leader (2017-2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1DAC22" w14:textId="77777777" w:rsidR="00A83AEC" w:rsidRPr="0077792C" w:rsidRDefault="00A83AEC" w:rsidP="00A83AEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14B71416" w14:textId="5D2E628D" w:rsidR="00E1616A" w:rsidRDefault="00E1616A" w:rsidP="00E1616A">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="14B71416" w14:textId="5D2E628D" w:rsidR="00E1616A" w:rsidRPr="0075116D" w:rsidRDefault="00E1616A" w:rsidP="00E1616A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="0075116D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Parent-Child Interaction Therapy International </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2503D1" w14:textId="5B94F080" w:rsidR="00592A12" w:rsidRPr="00592A12" w:rsidRDefault="003E308C" w:rsidP="00E1616A">
+    <w:p w14:paraId="123DA1B6" w14:textId="61B97089" w:rsidR="00C9518A" w:rsidRPr="00C9518A" w:rsidRDefault="00C9518A" w:rsidP="00E1616A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="07DB9393" w14:textId="0F91F9B3" w:rsidR="00E1616A" w:rsidRPr="002102FE" w:rsidRDefault="00E1616A" w:rsidP="00E1616A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9518A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PCIT Biennial Convention Awards Committee (2026) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A55DE86" w14:textId="1722199F" w:rsidR="00962DE0" w:rsidRPr="00592A12" w:rsidRDefault="00962DE0" w:rsidP="00E1616A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communications Task Force Co-chair (2026-present) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DB9393" w14:textId="0F91F9B3" w:rsidR="00E1616A" w:rsidRPr="00A979D6" w:rsidRDefault="00E1616A" w:rsidP="00E1616A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communications Task Force Member (2025-present) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7104CBCB" w14:textId="33D0ECAA" w:rsidR="00A979D6" w:rsidRPr="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PCIT Providers in Florida, USA Basecamp Community of Practice Moderator (2025-present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56EE85E9" w14:textId="297BAB87" w:rsidR="002102FE" w:rsidRDefault="002102FE" w:rsidP="002102FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27562360" w14:textId="77777777" w:rsidR="002102FE" w:rsidRPr="00A378CB" w:rsidRDefault="002102FE" w:rsidP="002102FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
@@ -25502,190 +26256,213 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="13D58308" w14:textId="77777777" w:rsidR="002102FE" w:rsidRPr="00A378CB" w:rsidRDefault="002102FE" w:rsidP="002102FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Psychology Clinics Universal Mental Health Screening Committee (2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510AD339" w14:textId="498E0A09" w:rsidR="002102FE" w:rsidRPr="002102FE" w:rsidRDefault="002102FE" w:rsidP="002102FE">
+    <w:p w14:paraId="3A482F1D" w14:textId="2A93A177" w:rsidR="008578BB" w:rsidRDefault="002102FE" w:rsidP="00523900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Promoting Behavioral Health Interprofessional Workgroup (2019-2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E82E0CF" w14:textId="77777777" w:rsidR="00BF310E" w:rsidRPr="00004EA5" w:rsidRDefault="00BF310E" w:rsidP="00BF310E">
+    <w:p w14:paraId="25BCB1C6" w14:textId="77777777" w:rsidR="001E322C" w:rsidRPr="00DE4F6C" w:rsidRDefault="001E322C" w:rsidP="001E322C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52D251A2" w14:textId="026B7D50" w:rsidR="00523900" w:rsidRPr="00A378CB" w:rsidRDefault="00523900" w:rsidP="00523900">
+    <w:p w14:paraId="52D251A2" w14:textId="06425875" w:rsidR="00523900" w:rsidRPr="00A378CB" w:rsidRDefault="00523900" w:rsidP="00523900">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Westminster College, PA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B5F91A" w14:textId="23D42D12" w:rsidR="00CF2410" w:rsidRPr="00CF2410" w:rsidRDefault="00CF2410" w:rsidP="00CF2410">
+    <w:p w14:paraId="2C850C63" w14:textId="350F2DAA" w:rsidR="00526867" w:rsidRPr="00526867" w:rsidRDefault="00526867" w:rsidP="00526867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Men’s and Women’s Titan Swim Teams Clash of the Titans Fundraising Ambassador (2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B9CEF70" w14:textId="60396A75" w:rsidR="009C0C0E" w:rsidRDefault="009C0C0E" w:rsidP="00523900">
+        <w:t>Men’s and Women’s Titan Swim Teams Giving Day Fundraising Ambassador (2025, 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B5F91A" w14:textId="11816825" w:rsidR="00CF2410" w:rsidRPr="00CF2410" w:rsidRDefault="00CF2410" w:rsidP="00CF2410">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Men’s and Women’s Titan Swim Teams</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6BE5F6FE" w14:textId="1DC36240" w:rsidR="006666D8" w:rsidRDefault="006666D8" w:rsidP="00523900">
+        <w:t>Men’s and Women’s Titan Swim Teams Clash of the Titans Fundraising Ambassador (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9CEF70" w14:textId="60396A75" w:rsidR="009C0C0E" w:rsidRDefault="009C0C0E" w:rsidP="00523900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Men’s and Women’s Titan Swim Teams</w:t>
+      </w:r>
+      <w:r w:rsidR="009B35A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Florida </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Training Trip Alumni Coach (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE5F6FE" w14:textId="1DC36240" w:rsidR="006666D8" w:rsidRDefault="006666D8" w:rsidP="00523900">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alumni Council Member (Term: 2022-2026)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DC36F4" w14:textId="4D78C0FE" w:rsidR="00E45501" w:rsidRPr="00E45501" w:rsidRDefault="00E45501" w:rsidP="00E45501">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
@@ -25908,51 +26685,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C02FCFA" w14:textId="2576AF93" w:rsidR="009B35A1" w:rsidRPr="009B35A1" w:rsidRDefault="009B35A1" w:rsidP="009B35A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>President-Elect Selection Committee (202</w:t>
       </w:r>
       <w:r w:rsidR="002623EB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
@@ -26100,50 +26876,61 @@
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
       <w:r w:rsidR="00FF204A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2018)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2562E366" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="105CA5DE" w14:textId="25FE0F7D" w:rsidR="00D71480" w:rsidRPr="0074263F" w:rsidRDefault="00D71480" w:rsidP="00D71480">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20EAC2A7" w14:textId="100E1B77" w:rsidR="00BB3D8E" w:rsidRPr="00A378CB" w:rsidRDefault="008D246C" w:rsidP="00BB3D8E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -26214,242 +27001,1032 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAA8667" w14:textId="77777777" w:rsidR="00BB3D8E" w:rsidRPr="00A378CB" w:rsidRDefault="00BB3D8E" w:rsidP="00BB3D8E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APA Division 54 (Pediatric Psychology)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A764698" w14:textId="10237098" w:rsidR="00DA7F94" w:rsidRPr="00A378CB" w:rsidRDefault="006B768F" w:rsidP="00B57F5C">
+    <w:p w14:paraId="5EDE7572" w14:textId="59E43FF7" w:rsidR="002C18D7" w:rsidRPr="00A979D6" w:rsidRDefault="006B768F" w:rsidP="002C18D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Parent Child Interaction Therapy </w:t>
       </w:r>
       <w:r w:rsidR="001A6867" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(PCIT) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">International </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F051C7" w14:textId="77777777" w:rsidR="008C4B07" w:rsidRPr="00A378CB" w:rsidRDefault="008C4B07" w:rsidP="008C4B07">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00A378CB">
+    <w:p w14:paraId="599AC447" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="002C18D7" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215346CB" w14:textId="7F788FD8" w:rsidR="00BA06B0" w:rsidRPr="00BA06B0" w:rsidRDefault="00BA06B0" w:rsidP="00BA06B0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA06B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AWARDS AND HONORS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F051C7" w14:textId="22837E50" w:rsidR="008C4B07" w:rsidRDefault="00BA06B0" w:rsidP="00BA06B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recognized as an outstanding reviewer by the Journal of Child and Family Behavior Therapy (2025) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152E68C9" w14:textId="20A6C981" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resident’s Athletic Conference Student-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thlete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dvisory Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Scholar Athlete of the Month-Honorable Mention (January 2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3076AE21" w14:textId="22C433CF" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coach Eugene B. Nicholson Swimmer/Scholar Recognition Award Recipient (2014 &amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5402E9ED" w14:textId="518905E8" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortar Board, for superior achievement in scholarship, leadership,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service (April 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED4FCF2" w14:textId="5448FAE1" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pi Sigma Pi, Westminster College Honor Society for Superior Students (April</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF88D35" w14:textId="3B783DE4" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">President’s Athletic Conference Academic Honor Roll (Spring 2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294DF40F" w14:textId="77777777" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Omicron Delta Kappa, National Honors Society for Leadership (December 2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E98BA11" w14:textId="6224ED66" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Psi Chi, National Psychology Honors Society (October</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3426F71E" w14:textId="3DB43F0B" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lambda Sigma, National Sophomore Honor Society (March 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E304AD" w14:textId="6232CA55" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jerb Miller Scholarship, for outstanding academic achievement (Fall 2011</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Spring 2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01374555" w14:textId="2A0CF6FD" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Five-Semester Westminster College Dean’s List Student (3.60 requirement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2011-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F74B12" w14:textId="69C5E35E" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>President’s Athletic Conference (PAC), All Conference Team: Men’s Swimming (2012-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3107CFE0" w14:textId="3E3DDF06" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Three-Time </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>President’s Athletic Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Champion: 800 </w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Freestyle Relay ‘12, ‘14 &amp; 1650</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Freestyle ‘14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BE9227" w14:textId="6287239A" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eleven-Time PAC Championship Finalist (200 </w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Butterfly, 200 </w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ndividual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>edley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 400</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ndividual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>edley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, &amp; 1650</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Freestyle)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F9AA7A" w14:textId="721CAF64" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Two-Time President’s Athletic Conference Men’s Swimmer/Diver of the Week</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (November 2013, 2014) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E619ADB" w14:textId="5BD4CD25" w:rsidR="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Westminster College Titan Swim Team Varsity Record Holder for 800</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Freestyle Relay</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00134F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE78D82" w14:textId="77777777" w:rsidR="00BA06B0" w:rsidRPr="00BA06B0" w:rsidRDefault="00BA06B0" w:rsidP="00BA06B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1799B68B" w14:textId="515EF774" w:rsidR="00A009E9" w:rsidRPr="00A378CB" w:rsidRDefault="008C4B07" w:rsidP="00F01596">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Revision date</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F1724B">
+      <w:r w:rsidR="00942843">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>11/20/2025</w:t>
+        <w:t>7/15/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A009E9" w:rsidRPr="00A378CB" w:rsidSect="00765515">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36A60DCF" w14:textId="77777777" w:rsidR="00C9616C" w:rsidRDefault="00C9616C" w:rsidP="006C04BC">
+    <w:p w14:paraId="2B1D564C" w14:textId="77777777" w:rsidR="00CB7558" w:rsidRDefault="00CB7558" w:rsidP="006C04BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30E91F9B" w14:textId="77777777" w:rsidR="00C9616C" w:rsidRDefault="00C9616C" w:rsidP="006C04BC">
+    <w:p w14:paraId="36E88ED0" w14:textId="77777777" w:rsidR="00CB7558" w:rsidRDefault="00CB7558" w:rsidP="006C04BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
@@ -26487,61 +28064,61 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CC9E176" w14:textId="24F2AE38" w:rsidR="00DF45D2" w:rsidRDefault="00DF45D2" w:rsidP="00AF067D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="7920"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5B55F7DC" w14:textId="77777777" w:rsidR="00DF45D2" w:rsidRDefault="00DF45D2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EF51F97" w14:textId="77777777" w:rsidR="00C9616C" w:rsidRDefault="00C9616C" w:rsidP="006C04BC">
+    <w:p w14:paraId="1542A49B" w14:textId="77777777" w:rsidR="00CB7558" w:rsidRDefault="00CB7558" w:rsidP="006C04BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30995D31" w14:textId="77777777" w:rsidR="00C9616C" w:rsidRDefault="00C9616C" w:rsidP="006C04BC">
+    <w:p w14:paraId="0F1CF30E" w14:textId="77777777" w:rsidR="00CB7558" w:rsidRDefault="00CB7558" w:rsidP="006C04BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1318336367"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="3F677099" w14:textId="36D984C5" w:rsidR="008C4B07" w:rsidRPr="004B6B68" w:rsidRDefault="008C4B07" w:rsidP="008C4B07">
         <w:pPr>
           <w:pStyle w:val="Header"/>
@@ -29785,50 +31362,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48757155"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59988E0E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B5303DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49826640"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -29899,51 +31589,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD548E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="700C08EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30012,51 +31702,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DB854C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F14AA0E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -30101,51 +31791,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50FC0D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E6A498C"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30214,51 +31904,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="536F116C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9C0C422"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30327,51 +32017,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B332A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD2ED6A6"/>
     <w:lvl w:ilvl="0" w:tplc="34D2ECD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -30417,51 +32107,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54145CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="357E9FE4"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30530,51 +32220,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56BE0F68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74A6A3C4"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30643,51 +32333,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A263C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35207F4A"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30756,51 +32446,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E2F7A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49826640"/>
     <w:lvl w:ilvl="0" w:tplc="436AAA6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -30871,51 +32561,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61165C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1F22EC4"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30984,51 +32674,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62D967BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C630C3C0"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31097,51 +32787,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68DD3575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="295C1D74"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31210,51 +32900,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2323A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C7C2F74"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31323,51 +33013,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="732E0F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1825702"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31436,51 +33126,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A7A6360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62F60ACC"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31549,51 +33239,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C715AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7720486"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31662,51 +33352,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D1854FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7969DAC"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31775,51 +33465,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FD73B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B216AB36"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31895,198 +33585,200 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2082635625">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="427888081">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="827748398">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="123892344">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="94790433">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="172112318">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1723170593">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="659578967">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1431587459">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1797018791">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="561141950">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1736121183">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="867525986">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1629319030">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1894802898">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="294413589">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1177425036">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1300724930">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="244153474">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1136723081">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="694813238">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="929508118">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1916742710">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="180093487">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="868572158">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1481113893">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1481113893">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="27" w16cid:durableId="401565005">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1164472118">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="312294745">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="743261824">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1239705142">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="356781393">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="160509777">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="950093037">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="558784755">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1133645034">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="138959515">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="416054603">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="440805004">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1997104561">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2030645471">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="192620692">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="488058815">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2054648139">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="286738076">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="552354594">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1245605840">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="640959747">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="144470181">
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="87"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0NTQwMjE0AlKWlqbGxko6SsGpxcWZ+XkgBUaGxrUAlfuTQC4AAAA="/>
   </w:docVars>
@@ -32095,184 +33787,193 @@
     <w:rsid w:val="00000001"/>
     <w:rsid w:val="00001093"/>
     <w:rsid w:val="0000316E"/>
     <w:rsid w:val="00003E2B"/>
     <w:rsid w:val="0000420F"/>
     <w:rsid w:val="00004747"/>
     <w:rsid w:val="00004C49"/>
     <w:rsid w:val="00004EA5"/>
     <w:rsid w:val="000054CC"/>
     <w:rsid w:val="00006135"/>
     <w:rsid w:val="000068D6"/>
     <w:rsid w:val="0000692A"/>
     <w:rsid w:val="00007323"/>
     <w:rsid w:val="00007AFA"/>
     <w:rsid w:val="00007DB3"/>
     <w:rsid w:val="0001023B"/>
     <w:rsid w:val="00012359"/>
     <w:rsid w:val="00012463"/>
     <w:rsid w:val="00012C33"/>
     <w:rsid w:val="00014565"/>
     <w:rsid w:val="00015944"/>
     <w:rsid w:val="00015A7E"/>
     <w:rsid w:val="00015D8E"/>
     <w:rsid w:val="00016010"/>
     <w:rsid w:val="000161C9"/>
+    <w:rsid w:val="00016C5C"/>
     <w:rsid w:val="0001719C"/>
     <w:rsid w:val="00017357"/>
     <w:rsid w:val="00017829"/>
     <w:rsid w:val="00017C24"/>
     <w:rsid w:val="00017DAD"/>
     <w:rsid w:val="00020539"/>
     <w:rsid w:val="00020739"/>
     <w:rsid w:val="00021EE9"/>
     <w:rsid w:val="00022D8C"/>
     <w:rsid w:val="000231C3"/>
+    <w:rsid w:val="000231F1"/>
     <w:rsid w:val="000236BF"/>
     <w:rsid w:val="00023DCD"/>
     <w:rsid w:val="00024399"/>
     <w:rsid w:val="0002580A"/>
     <w:rsid w:val="000262F1"/>
     <w:rsid w:val="00026521"/>
     <w:rsid w:val="00026E52"/>
     <w:rsid w:val="00026FEB"/>
     <w:rsid w:val="00027ACF"/>
     <w:rsid w:val="00027ADA"/>
     <w:rsid w:val="00027FEA"/>
     <w:rsid w:val="00030160"/>
     <w:rsid w:val="00030726"/>
     <w:rsid w:val="0003083C"/>
     <w:rsid w:val="000316B4"/>
     <w:rsid w:val="00031786"/>
     <w:rsid w:val="00032560"/>
     <w:rsid w:val="00032950"/>
     <w:rsid w:val="00032CCE"/>
     <w:rsid w:val="00032F00"/>
     <w:rsid w:val="00033749"/>
     <w:rsid w:val="0003380C"/>
     <w:rsid w:val="00034500"/>
     <w:rsid w:val="00034816"/>
     <w:rsid w:val="00035AAE"/>
     <w:rsid w:val="0003631F"/>
     <w:rsid w:val="000364F7"/>
     <w:rsid w:val="000373F4"/>
     <w:rsid w:val="00037FDA"/>
     <w:rsid w:val="00041BA7"/>
     <w:rsid w:val="00041FC3"/>
     <w:rsid w:val="00042DA5"/>
     <w:rsid w:val="00044612"/>
     <w:rsid w:val="00045373"/>
     <w:rsid w:val="00045872"/>
     <w:rsid w:val="00047741"/>
     <w:rsid w:val="00050197"/>
     <w:rsid w:val="0005052F"/>
     <w:rsid w:val="0005101A"/>
     <w:rsid w:val="0005117A"/>
     <w:rsid w:val="0005197B"/>
     <w:rsid w:val="00052E76"/>
+    <w:rsid w:val="00053DEC"/>
     <w:rsid w:val="000542DB"/>
     <w:rsid w:val="0005496B"/>
     <w:rsid w:val="000559FB"/>
     <w:rsid w:val="00055C9D"/>
     <w:rsid w:val="000561FF"/>
     <w:rsid w:val="00056ACC"/>
     <w:rsid w:val="0005707C"/>
     <w:rsid w:val="00057406"/>
     <w:rsid w:val="000579F5"/>
     <w:rsid w:val="00057E9C"/>
     <w:rsid w:val="00057F08"/>
     <w:rsid w:val="00061D18"/>
     <w:rsid w:val="000621A5"/>
     <w:rsid w:val="00062B2D"/>
     <w:rsid w:val="00062B38"/>
     <w:rsid w:val="00062B53"/>
     <w:rsid w:val="00062C84"/>
     <w:rsid w:val="00062E0C"/>
     <w:rsid w:val="00062FF5"/>
     <w:rsid w:val="00063E14"/>
     <w:rsid w:val="00064205"/>
+    <w:rsid w:val="00064EAF"/>
     <w:rsid w:val="000655F4"/>
     <w:rsid w:val="00066AA7"/>
     <w:rsid w:val="00067097"/>
     <w:rsid w:val="00067E74"/>
     <w:rsid w:val="00067FC9"/>
     <w:rsid w:val="00070184"/>
     <w:rsid w:val="00070F8D"/>
     <w:rsid w:val="0007108D"/>
     <w:rsid w:val="0007143D"/>
     <w:rsid w:val="00072426"/>
     <w:rsid w:val="0007265C"/>
     <w:rsid w:val="00072D78"/>
     <w:rsid w:val="00073AEA"/>
     <w:rsid w:val="0007460B"/>
     <w:rsid w:val="000752E8"/>
     <w:rsid w:val="00075498"/>
     <w:rsid w:val="00075F24"/>
     <w:rsid w:val="00076283"/>
     <w:rsid w:val="00076681"/>
     <w:rsid w:val="0008064C"/>
     <w:rsid w:val="0008248F"/>
     <w:rsid w:val="00083AE6"/>
     <w:rsid w:val="00083FAB"/>
     <w:rsid w:val="00084929"/>
     <w:rsid w:val="00085593"/>
     <w:rsid w:val="000858E0"/>
     <w:rsid w:val="00085BC9"/>
     <w:rsid w:val="00086A7E"/>
     <w:rsid w:val="00086B88"/>
     <w:rsid w:val="000873F2"/>
     <w:rsid w:val="000877DB"/>
     <w:rsid w:val="00087923"/>
     <w:rsid w:val="00090B24"/>
     <w:rsid w:val="00090CAE"/>
     <w:rsid w:val="00090CBE"/>
     <w:rsid w:val="00090E70"/>
     <w:rsid w:val="00090F21"/>
     <w:rsid w:val="00091221"/>
     <w:rsid w:val="00091B39"/>
     <w:rsid w:val="000927BA"/>
     <w:rsid w:val="000941CA"/>
     <w:rsid w:val="00094891"/>
     <w:rsid w:val="00095B36"/>
     <w:rsid w:val="0009608E"/>
+    <w:rsid w:val="00096489"/>
     <w:rsid w:val="000966F6"/>
     <w:rsid w:val="00096A24"/>
     <w:rsid w:val="00097435"/>
+    <w:rsid w:val="00097F16"/>
     <w:rsid w:val="000A076D"/>
     <w:rsid w:val="000A2620"/>
     <w:rsid w:val="000A268E"/>
     <w:rsid w:val="000A2871"/>
     <w:rsid w:val="000A3970"/>
     <w:rsid w:val="000A3FE0"/>
+    <w:rsid w:val="000A52F2"/>
     <w:rsid w:val="000A5B0D"/>
     <w:rsid w:val="000A5B29"/>
     <w:rsid w:val="000A61F8"/>
     <w:rsid w:val="000A6581"/>
     <w:rsid w:val="000A6715"/>
+    <w:rsid w:val="000A7737"/>
     <w:rsid w:val="000B1D23"/>
     <w:rsid w:val="000B2D7D"/>
     <w:rsid w:val="000B2F66"/>
+    <w:rsid w:val="000B2FEA"/>
     <w:rsid w:val="000B3B02"/>
     <w:rsid w:val="000B3B97"/>
     <w:rsid w:val="000B3BA8"/>
     <w:rsid w:val="000B3E62"/>
     <w:rsid w:val="000B4375"/>
     <w:rsid w:val="000B4CE2"/>
     <w:rsid w:val="000B6492"/>
     <w:rsid w:val="000B6536"/>
     <w:rsid w:val="000B6B0D"/>
     <w:rsid w:val="000B6D12"/>
     <w:rsid w:val="000B71D5"/>
     <w:rsid w:val="000B73F8"/>
     <w:rsid w:val="000B789F"/>
     <w:rsid w:val="000B7952"/>
     <w:rsid w:val="000C0A98"/>
     <w:rsid w:val="000C11F0"/>
     <w:rsid w:val="000C122E"/>
     <w:rsid w:val="000C1696"/>
     <w:rsid w:val="000C2880"/>
     <w:rsid w:val="000C2FAC"/>
     <w:rsid w:val="000C375F"/>
     <w:rsid w:val="000C3797"/>
     <w:rsid w:val="000C3CD3"/>
     <w:rsid w:val="000C3D7F"/>
     <w:rsid w:val="000C4408"/>
@@ -32286,169 +33987,180 @@
     <w:rsid w:val="000D1A15"/>
     <w:rsid w:val="000D2430"/>
     <w:rsid w:val="000D29B6"/>
     <w:rsid w:val="000D2F84"/>
     <w:rsid w:val="000D343B"/>
     <w:rsid w:val="000D3E9A"/>
     <w:rsid w:val="000D4AE6"/>
     <w:rsid w:val="000D5435"/>
     <w:rsid w:val="000D5A55"/>
     <w:rsid w:val="000D6554"/>
     <w:rsid w:val="000D6966"/>
     <w:rsid w:val="000D6B26"/>
     <w:rsid w:val="000D6DB5"/>
     <w:rsid w:val="000E04C6"/>
     <w:rsid w:val="000E107C"/>
     <w:rsid w:val="000E1DB9"/>
     <w:rsid w:val="000E1F80"/>
     <w:rsid w:val="000E24FD"/>
     <w:rsid w:val="000E2F72"/>
     <w:rsid w:val="000E3382"/>
     <w:rsid w:val="000E5918"/>
     <w:rsid w:val="000E5F2F"/>
     <w:rsid w:val="000E7180"/>
     <w:rsid w:val="000F2AE3"/>
     <w:rsid w:val="000F4668"/>
+    <w:rsid w:val="000F4E87"/>
     <w:rsid w:val="000F5B96"/>
     <w:rsid w:val="000F6CB8"/>
     <w:rsid w:val="000F7BD0"/>
     <w:rsid w:val="000F7CA0"/>
     <w:rsid w:val="00101262"/>
     <w:rsid w:val="00101A28"/>
     <w:rsid w:val="00101C49"/>
     <w:rsid w:val="00101CF1"/>
     <w:rsid w:val="00102066"/>
     <w:rsid w:val="0010208F"/>
+    <w:rsid w:val="001025CF"/>
     <w:rsid w:val="00102B14"/>
     <w:rsid w:val="00102F9F"/>
     <w:rsid w:val="001031E9"/>
     <w:rsid w:val="001039FE"/>
     <w:rsid w:val="0010436B"/>
     <w:rsid w:val="001050EA"/>
     <w:rsid w:val="00105756"/>
     <w:rsid w:val="00105B27"/>
     <w:rsid w:val="00106955"/>
     <w:rsid w:val="00106A37"/>
     <w:rsid w:val="001076BC"/>
     <w:rsid w:val="00107C08"/>
+    <w:rsid w:val="001109C0"/>
     <w:rsid w:val="00110ECC"/>
     <w:rsid w:val="00111A0A"/>
     <w:rsid w:val="00111E66"/>
     <w:rsid w:val="0011241B"/>
     <w:rsid w:val="00113460"/>
     <w:rsid w:val="001156A8"/>
+    <w:rsid w:val="00115974"/>
     <w:rsid w:val="00115AD8"/>
     <w:rsid w:val="00116802"/>
     <w:rsid w:val="00116D2B"/>
     <w:rsid w:val="00116DB4"/>
+    <w:rsid w:val="00117100"/>
     <w:rsid w:val="0011722D"/>
     <w:rsid w:val="0012094F"/>
     <w:rsid w:val="001209E4"/>
     <w:rsid w:val="00120C92"/>
     <w:rsid w:val="00120E04"/>
     <w:rsid w:val="00121204"/>
     <w:rsid w:val="00121688"/>
     <w:rsid w:val="001229E8"/>
     <w:rsid w:val="001229EA"/>
     <w:rsid w:val="001233A1"/>
     <w:rsid w:val="00123CD3"/>
     <w:rsid w:val="001256C5"/>
     <w:rsid w:val="001256F7"/>
     <w:rsid w:val="00125CD2"/>
     <w:rsid w:val="00126422"/>
     <w:rsid w:val="00126767"/>
     <w:rsid w:val="00126D85"/>
     <w:rsid w:val="0012749C"/>
     <w:rsid w:val="001277FE"/>
     <w:rsid w:val="00127ECF"/>
     <w:rsid w:val="00130124"/>
+    <w:rsid w:val="00131FD8"/>
     <w:rsid w:val="00132977"/>
     <w:rsid w:val="00132BAF"/>
     <w:rsid w:val="0013321A"/>
+    <w:rsid w:val="00133225"/>
     <w:rsid w:val="001334D3"/>
     <w:rsid w:val="00133B7A"/>
     <w:rsid w:val="00133CB2"/>
     <w:rsid w:val="00134480"/>
     <w:rsid w:val="00134691"/>
     <w:rsid w:val="00134820"/>
+    <w:rsid w:val="00134F52"/>
     <w:rsid w:val="00135E2C"/>
     <w:rsid w:val="00136592"/>
+    <w:rsid w:val="0013701A"/>
     <w:rsid w:val="00137358"/>
     <w:rsid w:val="00137DCB"/>
     <w:rsid w:val="00140983"/>
     <w:rsid w:val="0014133D"/>
     <w:rsid w:val="001413ED"/>
     <w:rsid w:val="00141A34"/>
     <w:rsid w:val="00141FA1"/>
     <w:rsid w:val="00142A0F"/>
     <w:rsid w:val="00142AC3"/>
     <w:rsid w:val="00142BC2"/>
     <w:rsid w:val="00142C01"/>
     <w:rsid w:val="00142F1A"/>
     <w:rsid w:val="0014300E"/>
     <w:rsid w:val="00144878"/>
     <w:rsid w:val="00145B1F"/>
     <w:rsid w:val="0014607F"/>
     <w:rsid w:val="0014683E"/>
     <w:rsid w:val="001476FB"/>
     <w:rsid w:val="00147C0F"/>
     <w:rsid w:val="0015009E"/>
     <w:rsid w:val="00150373"/>
     <w:rsid w:val="001506A3"/>
     <w:rsid w:val="00151060"/>
     <w:rsid w:val="00152EEA"/>
     <w:rsid w:val="00153B04"/>
     <w:rsid w:val="00155236"/>
     <w:rsid w:val="00155B91"/>
     <w:rsid w:val="00156C77"/>
     <w:rsid w:val="00157412"/>
     <w:rsid w:val="00160290"/>
     <w:rsid w:val="00160A01"/>
     <w:rsid w:val="00161227"/>
     <w:rsid w:val="00161C14"/>
     <w:rsid w:val="00161F77"/>
     <w:rsid w:val="00162A71"/>
     <w:rsid w:val="00163498"/>
     <w:rsid w:val="00163ACD"/>
     <w:rsid w:val="00163D52"/>
     <w:rsid w:val="00163F47"/>
     <w:rsid w:val="00163F61"/>
     <w:rsid w:val="00164D32"/>
     <w:rsid w:val="00165206"/>
     <w:rsid w:val="00165363"/>
     <w:rsid w:val="0016578F"/>
     <w:rsid w:val="00165C21"/>
     <w:rsid w:val="00165EE1"/>
+    <w:rsid w:val="00166342"/>
     <w:rsid w:val="00166937"/>
     <w:rsid w:val="00167B55"/>
     <w:rsid w:val="00170217"/>
     <w:rsid w:val="00170BF2"/>
     <w:rsid w:val="00171B6B"/>
     <w:rsid w:val="00173AFD"/>
     <w:rsid w:val="00174574"/>
     <w:rsid w:val="0017508C"/>
     <w:rsid w:val="00175D75"/>
+    <w:rsid w:val="0017638D"/>
     <w:rsid w:val="001764A6"/>
     <w:rsid w:val="001774FE"/>
     <w:rsid w:val="00177AA4"/>
     <w:rsid w:val="00180580"/>
     <w:rsid w:val="001807E2"/>
     <w:rsid w:val="00180DA1"/>
     <w:rsid w:val="00180E79"/>
     <w:rsid w:val="001814FC"/>
     <w:rsid w:val="00182CAF"/>
     <w:rsid w:val="00182E61"/>
     <w:rsid w:val="00183024"/>
     <w:rsid w:val="0018319E"/>
     <w:rsid w:val="001839B9"/>
     <w:rsid w:val="00183F6D"/>
     <w:rsid w:val="00184B0B"/>
     <w:rsid w:val="0018519A"/>
     <w:rsid w:val="001859E2"/>
     <w:rsid w:val="00185DA5"/>
     <w:rsid w:val="00186B8A"/>
     <w:rsid w:val="00186EF7"/>
     <w:rsid w:val="00186FA1"/>
     <w:rsid w:val="00187075"/>
     <w:rsid w:val="001872B6"/>
     <w:rsid w:val="001876BF"/>
     <w:rsid w:val="0018770D"/>
@@ -32468,131 +34180,139 @@
     <w:rsid w:val="001970CA"/>
     <w:rsid w:val="00197669"/>
     <w:rsid w:val="001A0F89"/>
     <w:rsid w:val="001A3089"/>
     <w:rsid w:val="001A31DD"/>
     <w:rsid w:val="001A636F"/>
     <w:rsid w:val="001A6867"/>
     <w:rsid w:val="001A6B41"/>
     <w:rsid w:val="001A6FBC"/>
     <w:rsid w:val="001A70B1"/>
     <w:rsid w:val="001B0933"/>
     <w:rsid w:val="001B1145"/>
     <w:rsid w:val="001B11C3"/>
     <w:rsid w:val="001B12A5"/>
     <w:rsid w:val="001B12ED"/>
     <w:rsid w:val="001B1991"/>
     <w:rsid w:val="001B238E"/>
     <w:rsid w:val="001B3020"/>
     <w:rsid w:val="001B39DE"/>
     <w:rsid w:val="001B411D"/>
     <w:rsid w:val="001B4414"/>
     <w:rsid w:val="001B4FAF"/>
     <w:rsid w:val="001B56FB"/>
     <w:rsid w:val="001B5884"/>
     <w:rsid w:val="001B59BC"/>
+    <w:rsid w:val="001B5FF2"/>
     <w:rsid w:val="001B6023"/>
     <w:rsid w:val="001B76C6"/>
     <w:rsid w:val="001B779A"/>
+    <w:rsid w:val="001B7E7A"/>
     <w:rsid w:val="001C1394"/>
     <w:rsid w:val="001C2072"/>
     <w:rsid w:val="001C25F0"/>
     <w:rsid w:val="001C280F"/>
     <w:rsid w:val="001C2AC9"/>
     <w:rsid w:val="001C2EC3"/>
+    <w:rsid w:val="001C2F1A"/>
     <w:rsid w:val="001C3596"/>
     <w:rsid w:val="001C3724"/>
     <w:rsid w:val="001C384C"/>
     <w:rsid w:val="001C4632"/>
     <w:rsid w:val="001C5298"/>
     <w:rsid w:val="001C52EF"/>
     <w:rsid w:val="001C5606"/>
     <w:rsid w:val="001C58DD"/>
     <w:rsid w:val="001C654E"/>
     <w:rsid w:val="001C7F33"/>
     <w:rsid w:val="001D0042"/>
     <w:rsid w:val="001D021A"/>
     <w:rsid w:val="001D0D5F"/>
     <w:rsid w:val="001D1B78"/>
     <w:rsid w:val="001D1DD8"/>
     <w:rsid w:val="001D222A"/>
     <w:rsid w:val="001D232A"/>
     <w:rsid w:val="001D26A9"/>
     <w:rsid w:val="001D281F"/>
     <w:rsid w:val="001D2990"/>
     <w:rsid w:val="001D2BA5"/>
     <w:rsid w:val="001D314A"/>
     <w:rsid w:val="001D3711"/>
     <w:rsid w:val="001D4162"/>
     <w:rsid w:val="001D54C1"/>
     <w:rsid w:val="001D6225"/>
     <w:rsid w:val="001D70BB"/>
     <w:rsid w:val="001D7833"/>
     <w:rsid w:val="001D7A6C"/>
+    <w:rsid w:val="001E159F"/>
     <w:rsid w:val="001E310E"/>
+    <w:rsid w:val="001E322C"/>
     <w:rsid w:val="001E43F2"/>
     <w:rsid w:val="001E4761"/>
     <w:rsid w:val="001E49A0"/>
+    <w:rsid w:val="001E4AC1"/>
     <w:rsid w:val="001E4E3C"/>
     <w:rsid w:val="001E5814"/>
     <w:rsid w:val="001E71ED"/>
     <w:rsid w:val="001E7625"/>
     <w:rsid w:val="001F01D2"/>
     <w:rsid w:val="001F03E9"/>
     <w:rsid w:val="001F0762"/>
     <w:rsid w:val="001F0CAC"/>
     <w:rsid w:val="001F0FCE"/>
     <w:rsid w:val="001F1172"/>
     <w:rsid w:val="001F1CE5"/>
     <w:rsid w:val="001F2C58"/>
     <w:rsid w:val="001F357C"/>
     <w:rsid w:val="001F3C73"/>
     <w:rsid w:val="001F45DB"/>
     <w:rsid w:val="001F48CA"/>
     <w:rsid w:val="001F4C92"/>
     <w:rsid w:val="001F4D54"/>
     <w:rsid w:val="001F5808"/>
     <w:rsid w:val="001F5AB8"/>
     <w:rsid w:val="001F621E"/>
+    <w:rsid w:val="001F6268"/>
     <w:rsid w:val="001F7062"/>
     <w:rsid w:val="001F71A2"/>
     <w:rsid w:val="001F7BBE"/>
     <w:rsid w:val="001F7DE9"/>
     <w:rsid w:val="002001F6"/>
     <w:rsid w:val="00200D6D"/>
     <w:rsid w:val="00201269"/>
     <w:rsid w:val="0020127B"/>
     <w:rsid w:val="00201B49"/>
     <w:rsid w:val="0020290D"/>
     <w:rsid w:val="00202DC0"/>
     <w:rsid w:val="0020310F"/>
     <w:rsid w:val="002043A7"/>
     <w:rsid w:val="00204654"/>
     <w:rsid w:val="002049C4"/>
     <w:rsid w:val="00204AB1"/>
     <w:rsid w:val="00205336"/>
     <w:rsid w:val="00205554"/>
+    <w:rsid w:val="00205721"/>
     <w:rsid w:val="00205953"/>
     <w:rsid w:val="002063CC"/>
     <w:rsid w:val="0020648E"/>
     <w:rsid w:val="0020772E"/>
     <w:rsid w:val="00207A98"/>
     <w:rsid w:val="002102FE"/>
     <w:rsid w:val="00210569"/>
     <w:rsid w:val="002109C1"/>
     <w:rsid w:val="00210C67"/>
     <w:rsid w:val="002114DC"/>
     <w:rsid w:val="00212D46"/>
     <w:rsid w:val="00214150"/>
     <w:rsid w:val="002142FC"/>
     <w:rsid w:val="0021434F"/>
     <w:rsid w:val="00214633"/>
     <w:rsid w:val="00214759"/>
     <w:rsid w:val="002157FA"/>
     <w:rsid w:val="00216E40"/>
     <w:rsid w:val="00217721"/>
     <w:rsid w:val="00217912"/>
     <w:rsid w:val="002211E3"/>
     <w:rsid w:val="002218EF"/>
     <w:rsid w:val="00221CF2"/>
     <w:rsid w:val="00221F2B"/>
     <w:rsid w:val="002223F0"/>
@@ -32603,85 +34323,89 @@
     <w:rsid w:val="00224C5E"/>
     <w:rsid w:val="00224CA8"/>
     <w:rsid w:val="002270AB"/>
     <w:rsid w:val="00230030"/>
     <w:rsid w:val="00230213"/>
     <w:rsid w:val="002304D9"/>
     <w:rsid w:val="00230544"/>
     <w:rsid w:val="00230B03"/>
     <w:rsid w:val="00230BA0"/>
     <w:rsid w:val="00231834"/>
     <w:rsid w:val="00231AEE"/>
     <w:rsid w:val="00231D11"/>
     <w:rsid w:val="00231DEB"/>
     <w:rsid w:val="00232025"/>
     <w:rsid w:val="002322C8"/>
     <w:rsid w:val="00232533"/>
     <w:rsid w:val="002348C5"/>
     <w:rsid w:val="00234986"/>
     <w:rsid w:val="00234A46"/>
     <w:rsid w:val="00234CB1"/>
     <w:rsid w:val="00234DDF"/>
     <w:rsid w:val="00234F26"/>
     <w:rsid w:val="00235294"/>
     <w:rsid w:val="00235BE7"/>
     <w:rsid w:val="00236B29"/>
+    <w:rsid w:val="00237140"/>
     <w:rsid w:val="002371EB"/>
     <w:rsid w:val="0023743C"/>
+    <w:rsid w:val="0023793E"/>
     <w:rsid w:val="00237FBB"/>
     <w:rsid w:val="00240620"/>
     <w:rsid w:val="0024086E"/>
     <w:rsid w:val="00240A14"/>
     <w:rsid w:val="00241FB7"/>
     <w:rsid w:val="00242034"/>
     <w:rsid w:val="00242081"/>
     <w:rsid w:val="002420B5"/>
     <w:rsid w:val="00242230"/>
     <w:rsid w:val="00242594"/>
     <w:rsid w:val="00243008"/>
     <w:rsid w:val="002433C6"/>
     <w:rsid w:val="00243579"/>
     <w:rsid w:val="002436F2"/>
+    <w:rsid w:val="002436F6"/>
     <w:rsid w:val="00243FA3"/>
     <w:rsid w:val="0024594D"/>
     <w:rsid w:val="00246070"/>
     <w:rsid w:val="002464BC"/>
     <w:rsid w:val="0024703D"/>
     <w:rsid w:val="002476F2"/>
     <w:rsid w:val="00250BF3"/>
     <w:rsid w:val="00250F25"/>
     <w:rsid w:val="0025152E"/>
     <w:rsid w:val="002520B7"/>
     <w:rsid w:val="002523B6"/>
     <w:rsid w:val="00253156"/>
     <w:rsid w:val="00253B5A"/>
     <w:rsid w:val="0025412B"/>
     <w:rsid w:val="00254C40"/>
     <w:rsid w:val="00255299"/>
     <w:rsid w:val="00255745"/>
     <w:rsid w:val="00255920"/>
     <w:rsid w:val="00256C74"/>
+    <w:rsid w:val="00257AE2"/>
     <w:rsid w:val="00257E8B"/>
     <w:rsid w:val="00257F47"/>
     <w:rsid w:val="0026078C"/>
     <w:rsid w:val="00260DDE"/>
     <w:rsid w:val="0026112D"/>
     <w:rsid w:val="0026160B"/>
     <w:rsid w:val="0026179C"/>
     <w:rsid w:val="002623EB"/>
     <w:rsid w:val="002625A8"/>
     <w:rsid w:val="002640BB"/>
     <w:rsid w:val="002643D3"/>
     <w:rsid w:val="002647E9"/>
     <w:rsid w:val="00265178"/>
     <w:rsid w:val="00265AA5"/>
     <w:rsid w:val="002664BE"/>
     <w:rsid w:val="002708EB"/>
     <w:rsid w:val="002709EB"/>
     <w:rsid w:val="00270D52"/>
     <w:rsid w:val="002714C5"/>
     <w:rsid w:val="0027258B"/>
     <w:rsid w:val="00273171"/>
     <w:rsid w:val="00273212"/>
     <w:rsid w:val="0027347F"/>
     <w:rsid w:val="0027383D"/>
     <w:rsid w:val="00273A37"/>
@@ -32700,360 +34424,382 @@
     <w:rsid w:val="00284E1A"/>
     <w:rsid w:val="00284FBE"/>
     <w:rsid w:val="002855B8"/>
     <w:rsid w:val="002855F4"/>
     <w:rsid w:val="00286AB1"/>
     <w:rsid w:val="00286D96"/>
     <w:rsid w:val="002875ED"/>
     <w:rsid w:val="00287F12"/>
     <w:rsid w:val="0029047E"/>
     <w:rsid w:val="002905B4"/>
     <w:rsid w:val="0029229D"/>
     <w:rsid w:val="00292632"/>
     <w:rsid w:val="00292986"/>
     <w:rsid w:val="00292F77"/>
     <w:rsid w:val="0029410D"/>
     <w:rsid w:val="00294D9B"/>
     <w:rsid w:val="002951E9"/>
     <w:rsid w:val="00296D8B"/>
     <w:rsid w:val="0029792E"/>
     <w:rsid w:val="00297D3C"/>
     <w:rsid w:val="00297D49"/>
     <w:rsid w:val="002A0345"/>
     <w:rsid w:val="002A0FE3"/>
     <w:rsid w:val="002A12F8"/>
     <w:rsid w:val="002A1AED"/>
+    <w:rsid w:val="002A2100"/>
     <w:rsid w:val="002A2D6A"/>
     <w:rsid w:val="002A2E5A"/>
     <w:rsid w:val="002A2FFF"/>
     <w:rsid w:val="002A443F"/>
     <w:rsid w:val="002A7536"/>
+    <w:rsid w:val="002A792B"/>
     <w:rsid w:val="002B09BA"/>
     <w:rsid w:val="002B0C84"/>
     <w:rsid w:val="002B0D55"/>
     <w:rsid w:val="002B10FF"/>
     <w:rsid w:val="002B1237"/>
     <w:rsid w:val="002B1837"/>
     <w:rsid w:val="002B2730"/>
     <w:rsid w:val="002B329E"/>
     <w:rsid w:val="002B3998"/>
+    <w:rsid w:val="002B3E5E"/>
     <w:rsid w:val="002B4C7A"/>
     <w:rsid w:val="002B5841"/>
     <w:rsid w:val="002B5A22"/>
     <w:rsid w:val="002B7BD5"/>
     <w:rsid w:val="002C05E9"/>
     <w:rsid w:val="002C0A9F"/>
     <w:rsid w:val="002C10B8"/>
+    <w:rsid w:val="002C130F"/>
     <w:rsid w:val="002C16CC"/>
+    <w:rsid w:val="002C18D7"/>
     <w:rsid w:val="002C1CB8"/>
+    <w:rsid w:val="002C274F"/>
     <w:rsid w:val="002C4001"/>
     <w:rsid w:val="002C589E"/>
     <w:rsid w:val="002C6596"/>
     <w:rsid w:val="002C6A40"/>
     <w:rsid w:val="002C7661"/>
     <w:rsid w:val="002D1209"/>
     <w:rsid w:val="002D21D1"/>
     <w:rsid w:val="002D2734"/>
     <w:rsid w:val="002D2E6C"/>
     <w:rsid w:val="002D36CC"/>
     <w:rsid w:val="002D3774"/>
     <w:rsid w:val="002D399D"/>
     <w:rsid w:val="002D413B"/>
     <w:rsid w:val="002D4EF4"/>
     <w:rsid w:val="002D54B0"/>
     <w:rsid w:val="002D5705"/>
     <w:rsid w:val="002D582A"/>
     <w:rsid w:val="002D7A1D"/>
     <w:rsid w:val="002E062B"/>
     <w:rsid w:val="002E1D85"/>
     <w:rsid w:val="002E2F8F"/>
     <w:rsid w:val="002E338B"/>
     <w:rsid w:val="002E4478"/>
     <w:rsid w:val="002E4CF1"/>
+    <w:rsid w:val="002E5348"/>
     <w:rsid w:val="002E5E02"/>
     <w:rsid w:val="002E62F2"/>
     <w:rsid w:val="002E6351"/>
     <w:rsid w:val="002E76A6"/>
     <w:rsid w:val="002E76FD"/>
     <w:rsid w:val="002E7B94"/>
     <w:rsid w:val="002E7C77"/>
     <w:rsid w:val="002F0C87"/>
     <w:rsid w:val="002F0DC2"/>
     <w:rsid w:val="002F1057"/>
     <w:rsid w:val="002F1385"/>
     <w:rsid w:val="002F1F2D"/>
     <w:rsid w:val="002F2017"/>
     <w:rsid w:val="002F218E"/>
     <w:rsid w:val="002F2DE1"/>
     <w:rsid w:val="002F33B5"/>
     <w:rsid w:val="002F36CE"/>
     <w:rsid w:val="002F3DED"/>
     <w:rsid w:val="002F3F1C"/>
+    <w:rsid w:val="002F424A"/>
     <w:rsid w:val="002F65BA"/>
     <w:rsid w:val="002F743A"/>
     <w:rsid w:val="0030045D"/>
     <w:rsid w:val="00300A8C"/>
     <w:rsid w:val="00300C7F"/>
     <w:rsid w:val="00300D6E"/>
     <w:rsid w:val="00300FE9"/>
     <w:rsid w:val="00302D0F"/>
     <w:rsid w:val="00302EEC"/>
     <w:rsid w:val="003030C0"/>
     <w:rsid w:val="003031A6"/>
     <w:rsid w:val="00303378"/>
     <w:rsid w:val="00303512"/>
     <w:rsid w:val="00303BE7"/>
     <w:rsid w:val="00304293"/>
     <w:rsid w:val="0030447D"/>
     <w:rsid w:val="00305C90"/>
     <w:rsid w:val="003063B8"/>
     <w:rsid w:val="0030671A"/>
     <w:rsid w:val="00306B77"/>
     <w:rsid w:val="0030749F"/>
     <w:rsid w:val="00311753"/>
     <w:rsid w:val="00311C4B"/>
     <w:rsid w:val="00312E32"/>
     <w:rsid w:val="00312F32"/>
     <w:rsid w:val="00313273"/>
     <w:rsid w:val="0031391E"/>
     <w:rsid w:val="0031401A"/>
     <w:rsid w:val="00314274"/>
     <w:rsid w:val="0031538C"/>
     <w:rsid w:val="00317B1C"/>
     <w:rsid w:val="00321461"/>
+    <w:rsid w:val="00321A8F"/>
     <w:rsid w:val="00321BB5"/>
     <w:rsid w:val="00322491"/>
+    <w:rsid w:val="0032286B"/>
     <w:rsid w:val="00322E84"/>
     <w:rsid w:val="0032321D"/>
     <w:rsid w:val="003232D6"/>
     <w:rsid w:val="00323576"/>
     <w:rsid w:val="00323E40"/>
     <w:rsid w:val="00323F83"/>
     <w:rsid w:val="003249B2"/>
     <w:rsid w:val="00324CE3"/>
     <w:rsid w:val="00324F7E"/>
     <w:rsid w:val="00325847"/>
     <w:rsid w:val="003259D0"/>
     <w:rsid w:val="003259F6"/>
     <w:rsid w:val="00325B65"/>
     <w:rsid w:val="00325CD7"/>
     <w:rsid w:val="00327711"/>
     <w:rsid w:val="003279CC"/>
     <w:rsid w:val="00330695"/>
     <w:rsid w:val="00330924"/>
     <w:rsid w:val="00330CA7"/>
     <w:rsid w:val="00330F4B"/>
     <w:rsid w:val="00332587"/>
     <w:rsid w:val="00333943"/>
     <w:rsid w:val="00333DDB"/>
     <w:rsid w:val="00334572"/>
+    <w:rsid w:val="00335069"/>
     <w:rsid w:val="003355DA"/>
     <w:rsid w:val="003361ED"/>
     <w:rsid w:val="00337BA4"/>
     <w:rsid w:val="00337D33"/>
     <w:rsid w:val="00337FAB"/>
     <w:rsid w:val="00340D03"/>
     <w:rsid w:val="00340F6E"/>
     <w:rsid w:val="003412E1"/>
+    <w:rsid w:val="00341EC0"/>
     <w:rsid w:val="00343304"/>
     <w:rsid w:val="003437C4"/>
     <w:rsid w:val="0034529A"/>
     <w:rsid w:val="00345798"/>
     <w:rsid w:val="003476A7"/>
     <w:rsid w:val="00347E0C"/>
     <w:rsid w:val="00347EDE"/>
     <w:rsid w:val="003506DF"/>
     <w:rsid w:val="00353F5C"/>
+    <w:rsid w:val="00354838"/>
     <w:rsid w:val="0035522C"/>
     <w:rsid w:val="003562EA"/>
     <w:rsid w:val="003564B8"/>
     <w:rsid w:val="003573BC"/>
     <w:rsid w:val="00357AB1"/>
     <w:rsid w:val="00357C69"/>
     <w:rsid w:val="003602D2"/>
     <w:rsid w:val="0036106C"/>
     <w:rsid w:val="00361E37"/>
     <w:rsid w:val="00361F7C"/>
     <w:rsid w:val="00362317"/>
     <w:rsid w:val="003626C5"/>
     <w:rsid w:val="003635DE"/>
     <w:rsid w:val="00364C2C"/>
+    <w:rsid w:val="00365160"/>
     <w:rsid w:val="00370403"/>
     <w:rsid w:val="003707BD"/>
     <w:rsid w:val="003718A9"/>
     <w:rsid w:val="00372567"/>
     <w:rsid w:val="003745C4"/>
     <w:rsid w:val="00374747"/>
     <w:rsid w:val="0037515C"/>
     <w:rsid w:val="003753D5"/>
     <w:rsid w:val="00377D01"/>
     <w:rsid w:val="00377EED"/>
     <w:rsid w:val="00380AEF"/>
     <w:rsid w:val="00381576"/>
     <w:rsid w:val="00381C28"/>
     <w:rsid w:val="00381FBF"/>
     <w:rsid w:val="0038255D"/>
     <w:rsid w:val="00382AF4"/>
+    <w:rsid w:val="003840DE"/>
     <w:rsid w:val="003845CC"/>
     <w:rsid w:val="003854A7"/>
     <w:rsid w:val="00386972"/>
     <w:rsid w:val="00387041"/>
     <w:rsid w:val="00387221"/>
     <w:rsid w:val="00387C3B"/>
     <w:rsid w:val="00391307"/>
     <w:rsid w:val="003925E7"/>
     <w:rsid w:val="0039491C"/>
     <w:rsid w:val="00394DCC"/>
     <w:rsid w:val="003963AB"/>
     <w:rsid w:val="00396E48"/>
     <w:rsid w:val="00396E66"/>
     <w:rsid w:val="00397321"/>
     <w:rsid w:val="003973C3"/>
     <w:rsid w:val="003974D3"/>
     <w:rsid w:val="003A0C6C"/>
     <w:rsid w:val="003A10B3"/>
     <w:rsid w:val="003A27B8"/>
     <w:rsid w:val="003A2D93"/>
     <w:rsid w:val="003A2ED3"/>
     <w:rsid w:val="003A3544"/>
     <w:rsid w:val="003A3FE4"/>
     <w:rsid w:val="003A4696"/>
     <w:rsid w:val="003A46F7"/>
     <w:rsid w:val="003A4DAF"/>
     <w:rsid w:val="003A5230"/>
     <w:rsid w:val="003A5273"/>
     <w:rsid w:val="003A5C2E"/>
+    <w:rsid w:val="003A5C88"/>
     <w:rsid w:val="003A6B83"/>
     <w:rsid w:val="003A7447"/>
     <w:rsid w:val="003A7A3B"/>
     <w:rsid w:val="003B240B"/>
     <w:rsid w:val="003B2969"/>
     <w:rsid w:val="003B2B5D"/>
     <w:rsid w:val="003B2D77"/>
     <w:rsid w:val="003B3389"/>
     <w:rsid w:val="003B520F"/>
     <w:rsid w:val="003B655C"/>
     <w:rsid w:val="003B6C21"/>
     <w:rsid w:val="003B6F2B"/>
+    <w:rsid w:val="003B7391"/>
     <w:rsid w:val="003B7BA6"/>
     <w:rsid w:val="003C01BE"/>
     <w:rsid w:val="003C0DD3"/>
+    <w:rsid w:val="003C0DDB"/>
     <w:rsid w:val="003C1425"/>
     <w:rsid w:val="003C1521"/>
     <w:rsid w:val="003C19C6"/>
     <w:rsid w:val="003C1EB1"/>
     <w:rsid w:val="003C48F1"/>
     <w:rsid w:val="003C5310"/>
     <w:rsid w:val="003C5CC7"/>
     <w:rsid w:val="003C5F77"/>
     <w:rsid w:val="003C6566"/>
     <w:rsid w:val="003C6DE7"/>
     <w:rsid w:val="003D0009"/>
     <w:rsid w:val="003D2442"/>
     <w:rsid w:val="003D2E32"/>
     <w:rsid w:val="003D30FC"/>
     <w:rsid w:val="003D33F9"/>
     <w:rsid w:val="003D42EA"/>
     <w:rsid w:val="003D43C2"/>
     <w:rsid w:val="003D50B1"/>
     <w:rsid w:val="003D5231"/>
     <w:rsid w:val="003D649C"/>
     <w:rsid w:val="003D692F"/>
     <w:rsid w:val="003D7366"/>
     <w:rsid w:val="003D7809"/>
     <w:rsid w:val="003D79E3"/>
     <w:rsid w:val="003D7DAB"/>
     <w:rsid w:val="003E07DE"/>
     <w:rsid w:val="003E0A0D"/>
     <w:rsid w:val="003E116F"/>
     <w:rsid w:val="003E1967"/>
+    <w:rsid w:val="003E1C88"/>
     <w:rsid w:val="003E20B3"/>
     <w:rsid w:val="003E2685"/>
     <w:rsid w:val="003E2725"/>
     <w:rsid w:val="003E2A63"/>
     <w:rsid w:val="003E308C"/>
     <w:rsid w:val="003E33F8"/>
     <w:rsid w:val="003E3A72"/>
     <w:rsid w:val="003E42AA"/>
     <w:rsid w:val="003E5CBF"/>
     <w:rsid w:val="003E6764"/>
     <w:rsid w:val="003E6DB7"/>
     <w:rsid w:val="003E7214"/>
     <w:rsid w:val="003E78A8"/>
     <w:rsid w:val="003E7F84"/>
     <w:rsid w:val="003F0245"/>
     <w:rsid w:val="003F0414"/>
     <w:rsid w:val="003F0D72"/>
     <w:rsid w:val="003F119B"/>
     <w:rsid w:val="003F14B9"/>
+    <w:rsid w:val="003F186F"/>
     <w:rsid w:val="003F27C3"/>
     <w:rsid w:val="003F29FF"/>
     <w:rsid w:val="003F2F7F"/>
     <w:rsid w:val="003F3104"/>
     <w:rsid w:val="003F34C5"/>
     <w:rsid w:val="003F3B2A"/>
     <w:rsid w:val="003F4FEF"/>
     <w:rsid w:val="003F6C5D"/>
     <w:rsid w:val="003F6C9B"/>
     <w:rsid w:val="00400B4F"/>
     <w:rsid w:val="00400D39"/>
     <w:rsid w:val="00401454"/>
     <w:rsid w:val="00401724"/>
     <w:rsid w:val="00401A37"/>
     <w:rsid w:val="00401B3E"/>
     <w:rsid w:val="004037FC"/>
     <w:rsid w:val="0040390C"/>
     <w:rsid w:val="00404107"/>
     <w:rsid w:val="004044ED"/>
     <w:rsid w:val="00404C91"/>
     <w:rsid w:val="00404E37"/>
     <w:rsid w:val="00404E3B"/>
     <w:rsid w:val="00405F5C"/>
     <w:rsid w:val="00410481"/>
     <w:rsid w:val="004108C1"/>
     <w:rsid w:val="00410CDA"/>
     <w:rsid w:val="00410E19"/>
     <w:rsid w:val="0041104E"/>
     <w:rsid w:val="00411301"/>
+    <w:rsid w:val="00411769"/>
     <w:rsid w:val="00411CDF"/>
     <w:rsid w:val="00412DD7"/>
     <w:rsid w:val="00412F94"/>
     <w:rsid w:val="00413040"/>
     <w:rsid w:val="00414C26"/>
     <w:rsid w:val="004150EB"/>
     <w:rsid w:val="004155E2"/>
     <w:rsid w:val="00415A5F"/>
     <w:rsid w:val="00415F9E"/>
     <w:rsid w:val="00416968"/>
     <w:rsid w:val="0042027B"/>
     <w:rsid w:val="004203C5"/>
     <w:rsid w:val="00420CC9"/>
     <w:rsid w:val="00421DB8"/>
     <w:rsid w:val="00422D41"/>
     <w:rsid w:val="0042319D"/>
     <w:rsid w:val="00423637"/>
     <w:rsid w:val="004236B7"/>
+    <w:rsid w:val="00424498"/>
     <w:rsid w:val="00424603"/>
     <w:rsid w:val="00425CE6"/>
     <w:rsid w:val="00426286"/>
     <w:rsid w:val="004264E8"/>
     <w:rsid w:val="0042764F"/>
     <w:rsid w:val="00427BAD"/>
     <w:rsid w:val="00430697"/>
     <w:rsid w:val="00430843"/>
     <w:rsid w:val="0043090A"/>
     <w:rsid w:val="00430A05"/>
     <w:rsid w:val="00430FFA"/>
     <w:rsid w:val="004312E4"/>
     <w:rsid w:val="00431643"/>
     <w:rsid w:val="0043190F"/>
     <w:rsid w:val="00432428"/>
     <w:rsid w:val="00434616"/>
     <w:rsid w:val="0043505C"/>
     <w:rsid w:val="004350B1"/>
     <w:rsid w:val="00435B47"/>
     <w:rsid w:val="0043615F"/>
     <w:rsid w:val="00436FF7"/>
     <w:rsid w:val="00437372"/>
     <w:rsid w:val="004375D5"/>
     <w:rsid w:val="0043778D"/>
     <w:rsid w:val="004400A8"/>
@@ -33061,312 +34807,329 @@
     <w:rsid w:val="0044118C"/>
     <w:rsid w:val="004415F1"/>
     <w:rsid w:val="004417C8"/>
     <w:rsid w:val="004418D8"/>
     <w:rsid w:val="00442264"/>
     <w:rsid w:val="00442946"/>
     <w:rsid w:val="00443568"/>
     <w:rsid w:val="00444EF5"/>
     <w:rsid w:val="004455C7"/>
     <w:rsid w:val="00445D49"/>
     <w:rsid w:val="0044610E"/>
     <w:rsid w:val="004467A3"/>
     <w:rsid w:val="00446EFF"/>
     <w:rsid w:val="00446F11"/>
     <w:rsid w:val="0045112A"/>
     <w:rsid w:val="00452C00"/>
     <w:rsid w:val="004532B0"/>
     <w:rsid w:val="00456388"/>
     <w:rsid w:val="004568CD"/>
     <w:rsid w:val="00456B4B"/>
     <w:rsid w:val="004574D9"/>
     <w:rsid w:val="00457A76"/>
     <w:rsid w:val="0046058C"/>
     <w:rsid w:val="00460C4F"/>
     <w:rsid w:val="00461463"/>
+    <w:rsid w:val="00462D71"/>
     <w:rsid w:val="00463311"/>
     <w:rsid w:val="00463774"/>
     <w:rsid w:val="004637F5"/>
+    <w:rsid w:val="00463B59"/>
     <w:rsid w:val="00465043"/>
     <w:rsid w:val="004653FF"/>
     <w:rsid w:val="00465C2C"/>
     <w:rsid w:val="004668C5"/>
     <w:rsid w:val="004677B0"/>
     <w:rsid w:val="00467A94"/>
     <w:rsid w:val="00467C11"/>
     <w:rsid w:val="00467E95"/>
     <w:rsid w:val="00470E12"/>
     <w:rsid w:val="00471044"/>
     <w:rsid w:val="00471ADE"/>
     <w:rsid w:val="00471C3D"/>
     <w:rsid w:val="004733D5"/>
     <w:rsid w:val="00474D8D"/>
     <w:rsid w:val="00475417"/>
     <w:rsid w:val="00475BD0"/>
     <w:rsid w:val="004763E6"/>
     <w:rsid w:val="0047641A"/>
     <w:rsid w:val="004767EB"/>
     <w:rsid w:val="004767F0"/>
     <w:rsid w:val="00476C24"/>
+    <w:rsid w:val="00477072"/>
     <w:rsid w:val="004772EC"/>
     <w:rsid w:val="00477CAE"/>
     <w:rsid w:val="00477E02"/>
+    <w:rsid w:val="00481F61"/>
     <w:rsid w:val="00482681"/>
     <w:rsid w:val="0048324A"/>
     <w:rsid w:val="004835E9"/>
     <w:rsid w:val="00483B8C"/>
     <w:rsid w:val="00484961"/>
     <w:rsid w:val="0048514D"/>
     <w:rsid w:val="00485B8B"/>
     <w:rsid w:val="00485F11"/>
     <w:rsid w:val="00486181"/>
     <w:rsid w:val="00486878"/>
     <w:rsid w:val="00486895"/>
     <w:rsid w:val="00487111"/>
     <w:rsid w:val="00487BB9"/>
     <w:rsid w:val="004900F9"/>
     <w:rsid w:val="004905C9"/>
     <w:rsid w:val="00490798"/>
     <w:rsid w:val="00491AF8"/>
     <w:rsid w:val="00491BEF"/>
     <w:rsid w:val="00493AE0"/>
     <w:rsid w:val="00493AF3"/>
     <w:rsid w:val="00493B1B"/>
     <w:rsid w:val="00493FC1"/>
     <w:rsid w:val="00494238"/>
     <w:rsid w:val="004961A3"/>
     <w:rsid w:val="0049626C"/>
     <w:rsid w:val="00496745"/>
     <w:rsid w:val="0049690B"/>
     <w:rsid w:val="004A20E1"/>
     <w:rsid w:val="004A261A"/>
     <w:rsid w:val="004A2B4F"/>
     <w:rsid w:val="004A30B0"/>
     <w:rsid w:val="004A3216"/>
     <w:rsid w:val="004A32F4"/>
     <w:rsid w:val="004A5F17"/>
     <w:rsid w:val="004A636D"/>
+    <w:rsid w:val="004A6541"/>
     <w:rsid w:val="004A6EE2"/>
     <w:rsid w:val="004A7DB0"/>
     <w:rsid w:val="004A7FA5"/>
     <w:rsid w:val="004B05D7"/>
     <w:rsid w:val="004B0CEB"/>
     <w:rsid w:val="004B0CFA"/>
     <w:rsid w:val="004B3AD3"/>
     <w:rsid w:val="004B519A"/>
     <w:rsid w:val="004B5279"/>
     <w:rsid w:val="004B5424"/>
     <w:rsid w:val="004B560A"/>
     <w:rsid w:val="004B6B68"/>
     <w:rsid w:val="004B6F93"/>
     <w:rsid w:val="004B7458"/>
     <w:rsid w:val="004B7791"/>
     <w:rsid w:val="004B7908"/>
     <w:rsid w:val="004B7AE4"/>
     <w:rsid w:val="004C1446"/>
     <w:rsid w:val="004C1915"/>
     <w:rsid w:val="004C19DB"/>
     <w:rsid w:val="004C1B92"/>
     <w:rsid w:val="004C3A7E"/>
     <w:rsid w:val="004C3C54"/>
     <w:rsid w:val="004C45F9"/>
     <w:rsid w:val="004C4D82"/>
     <w:rsid w:val="004C5429"/>
     <w:rsid w:val="004C5B8E"/>
     <w:rsid w:val="004C6742"/>
     <w:rsid w:val="004C6BAE"/>
     <w:rsid w:val="004C79FA"/>
     <w:rsid w:val="004C7D90"/>
     <w:rsid w:val="004C7EA9"/>
     <w:rsid w:val="004D00A1"/>
     <w:rsid w:val="004D01B4"/>
     <w:rsid w:val="004D16FC"/>
+    <w:rsid w:val="004D3A05"/>
     <w:rsid w:val="004D3AC0"/>
     <w:rsid w:val="004D3D80"/>
     <w:rsid w:val="004D3F94"/>
     <w:rsid w:val="004D4C50"/>
     <w:rsid w:val="004D4D30"/>
     <w:rsid w:val="004D4DEF"/>
     <w:rsid w:val="004D527B"/>
     <w:rsid w:val="004D535E"/>
     <w:rsid w:val="004D5962"/>
     <w:rsid w:val="004D6B9B"/>
     <w:rsid w:val="004D7086"/>
     <w:rsid w:val="004D7290"/>
     <w:rsid w:val="004D7652"/>
     <w:rsid w:val="004D78EE"/>
     <w:rsid w:val="004D7AFB"/>
     <w:rsid w:val="004E027A"/>
     <w:rsid w:val="004E068D"/>
     <w:rsid w:val="004E1362"/>
+    <w:rsid w:val="004E1368"/>
     <w:rsid w:val="004E261A"/>
     <w:rsid w:val="004E2EFD"/>
     <w:rsid w:val="004E454F"/>
     <w:rsid w:val="004E4F2A"/>
     <w:rsid w:val="004E640A"/>
     <w:rsid w:val="004E75F5"/>
     <w:rsid w:val="004F1C2D"/>
     <w:rsid w:val="004F1E19"/>
     <w:rsid w:val="004F2592"/>
     <w:rsid w:val="004F2B61"/>
     <w:rsid w:val="004F35E0"/>
     <w:rsid w:val="004F38EA"/>
     <w:rsid w:val="004F3A59"/>
     <w:rsid w:val="004F4081"/>
     <w:rsid w:val="004F44D2"/>
     <w:rsid w:val="004F571D"/>
     <w:rsid w:val="004F60C5"/>
     <w:rsid w:val="004F667C"/>
     <w:rsid w:val="004F6C29"/>
     <w:rsid w:val="004F6FB9"/>
     <w:rsid w:val="004F7D30"/>
     <w:rsid w:val="00501524"/>
     <w:rsid w:val="00501872"/>
     <w:rsid w:val="00501A07"/>
     <w:rsid w:val="00501E1A"/>
     <w:rsid w:val="005021B6"/>
     <w:rsid w:val="005025DF"/>
     <w:rsid w:val="00502B4B"/>
     <w:rsid w:val="00503A06"/>
     <w:rsid w:val="00503E84"/>
     <w:rsid w:val="00504F01"/>
     <w:rsid w:val="00505E25"/>
     <w:rsid w:val="00506AA0"/>
     <w:rsid w:val="005070FE"/>
     <w:rsid w:val="00510136"/>
     <w:rsid w:val="005105E6"/>
     <w:rsid w:val="005106E6"/>
     <w:rsid w:val="00510BE4"/>
     <w:rsid w:val="00510C1A"/>
     <w:rsid w:val="005113DA"/>
     <w:rsid w:val="00511BB3"/>
     <w:rsid w:val="00512746"/>
     <w:rsid w:val="00512888"/>
+    <w:rsid w:val="00512EC6"/>
     <w:rsid w:val="0051303C"/>
     <w:rsid w:val="00513B10"/>
     <w:rsid w:val="00516DDE"/>
     <w:rsid w:val="00517654"/>
+    <w:rsid w:val="00520C98"/>
     <w:rsid w:val="00521C20"/>
     <w:rsid w:val="00521C38"/>
     <w:rsid w:val="00521DC3"/>
     <w:rsid w:val="0052340B"/>
     <w:rsid w:val="00523900"/>
     <w:rsid w:val="00523E7C"/>
     <w:rsid w:val="00524199"/>
     <w:rsid w:val="005248B0"/>
     <w:rsid w:val="00524D1C"/>
     <w:rsid w:val="00524ED8"/>
     <w:rsid w:val="00525659"/>
     <w:rsid w:val="005257C9"/>
     <w:rsid w:val="00525D4C"/>
+    <w:rsid w:val="00526867"/>
     <w:rsid w:val="0052703A"/>
     <w:rsid w:val="00527BC9"/>
     <w:rsid w:val="00527EBB"/>
     <w:rsid w:val="00530461"/>
     <w:rsid w:val="00532DD7"/>
+    <w:rsid w:val="00532F49"/>
     <w:rsid w:val="00533045"/>
     <w:rsid w:val="00533703"/>
     <w:rsid w:val="005338FA"/>
     <w:rsid w:val="00533A17"/>
     <w:rsid w:val="00533B13"/>
     <w:rsid w:val="00534185"/>
     <w:rsid w:val="00535A27"/>
     <w:rsid w:val="00535A9C"/>
     <w:rsid w:val="00536986"/>
     <w:rsid w:val="005369E5"/>
     <w:rsid w:val="0053741D"/>
     <w:rsid w:val="005379D1"/>
     <w:rsid w:val="00537D95"/>
     <w:rsid w:val="00537DC5"/>
     <w:rsid w:val="00540194"/>
     <w:rsid w:val="00540D08"/>
     <w:rsid w:val="0054138A"/>
     <w:rsid w:val="00541685"/>
     <w:rsid w:val="00541B9B"/>
     <w:rsid w:val="00541DF6"/>
     <w:rsid w:val="0054273E"/>
     <w:rsid w:val="00542829"/>
     <w:rsid w:val="005428B6"/>
     <w:rsid w:val="00542ED3"/>
     <w:rsid w:val="00544200"/>
     <w:rsid w:val="0054440D"/>
     <w:rsid w:val="00544C8B"/>
     <w:rsid w:val="00545455"/>
     <w:rsid w:val="00545B72"/>
     <w:rsid w:val="005463BF"/>
     <w:rsid w:val="0055094F"/>
     <w:rsid w:val="005514B3"/>
     <w:rsid w:val="00551E88"/>
+    <w:rsid w:val="005529CB"/>
     <w:rsid w:val="005544CB"/>
     <w:rsid w:val="0055515E"/>
     <w:rsid w:val="00556117"/>
     <w:rsid w:val="00556124"/>
     <w:rsid w:val="00556232"/>
     <w:rsid w:val="00556267"/>
     <w:rsid w:val="0055652F"/>
     <w:rsid w:val="005567A8"/>
     <w:rsid w:val="00556ACB"/>
     <w:rsid w:val="00557DED"/>
+    <w:rsid w:val="00561495"/>
     <w:rsid w:val="00561B37"/>
     <w:rsid w:val="005627A8"/>
     <w:rsid w:val="00562FB6"/>
     <w:rsid w:val="005639FE"/>
     <w:rsid w:val="00566CB3"/>
     <w:rsid w:val="005701EB"/>
     <w:rsid w:val="005703D7"/>
     <w:rsid w:val="00570AB0"/>
     <w:rsid w:val="00570F4B"/>
     <w:rsid w:val="005727D4"/>
     <w:rsid w:val="00572EB9"/>
     <w:rsid w:val="00572F43"/>
     <w:rsid w:val="00573777"/>
     <w:rsid w:val="00574B6D"/>
     <w:rsid w:val="00575311"/>
     <w:rsid w:val="00576D0D"/>
     <w:rsid w:val="0057700A"/>
     <w:rsid w:val="005803BD"/>
     <w:rsid w:val="00580E8C"/>
     <w:rsid w:val="00581433"/>
     <w:rsid w:val="0058165C"/>
     <w:rsid w:val="00582D52"/>
     <w:rsid w:val="00582DED"/>
+    <w:rsid w:val="00582E3A"/>
     <w:rsid w:val="005838B0"/>
     <w:rsid w:val="005839B3"/>
     <w:rsid w:val="005850BE"/>
     <w:rsid w:val="00585644"/>
     <w:rsid w:val="0058583F"/>
     <w:rsid w:val="00585A41"/>
     <w:rsid w:val="00585AAF"/>
+    <w:rsid w:val="00585B09"/>
+    <w:rsid w:val="00585FAE"/>
     <w:rsid w:val="00586160"/>
     <w:rsid w:val="00586A3E"/>
     <w:rsid w:val="00587BB6"/>
     <w:rsid w:val="00590CF9"/>
     <w:rsid w:val="00590D50"/>
     <w:rsid w:val="0059222E"/>
     <w:rsid w:val="00592342"/>
     <w:rsid w:val="0059257B"/>
     <w:rsid w:val="00592A12"/>
+    <w:rsid w:val="00592D80"/>
     <w:rsid w:val="00592D82"/>
     <w:rsid w:val="00593719"/>
     <w:rsid w:val="0059570F"/>
     <w:rsid w:val="0059594D"/>
     <w:rsid w:val="00595981"/>
     <w:rsid w:val="00596346"/>
     <w:rsid w:val="005965B8"/>
     <w:rsid w:val="00596F93"/>
     <w:rsid w:val="00597BBD"/>
     <w:rsid w:val="005A0E77"/>
     <w:rsid w:val="005A138D"/>
     <w:rsid w:val="005A152E"/>
     <w:rsid w:val="005A2720"/>
     <w:rsid w:val="005A2948"/>
     <w:rsid w:val="005A46F3"/>
     <w:rsid w:val="005A49EE"/>
     <w:rsid w:val="005A5B38"/>
     <w:rsid w:val="005A5EF8"/>
     <w:rsid w:val="005A61AB"/>
     <w:rsid w:val="005A6A54"/>
     <w:rsid w:val="005A7AFC"/>
     <w:rsid w:val="005B0725"/>
     <w:rsid w:val="005B1147"/>
     <w:rsid w:val="005B1D37"/>
     <w:rsid w:val="005B2498"/>
@@ -33378,88 +35141,90 @@
     <w:rsid w:val="005B49BB"/>
     <w:rsid w:val="005B5388"/>
     <w:rsid w:val="005B68CB"/>
     <w:rsid w:val="005B7892"/>
     <w:rsid w:val="005B79B4"/>
     <w:rsid w:val="005B7F8A"/>
     <w:rsid w:val="005C1366"/>
     <w:rsid w:val="005C1AB1"/>
     <w:rsid w:val="005C277C"/>
     <w:rsid w:val="005C3C23"/>
     <w:rsid w:val="005C3D00"/>
     <w:rsid w:val="005C3EAB"/>
     <w:rsid w:val="005C45D3"/>
     <w:rsid w:val="005C4736"/>
     <w:rsid w:val="005C4EF3"/>
     <w:rsid w:val="005C5884"/>
     <w:rsid w:val="005C5BE0"/>
     <w:rsid w:val="005C757C"/>
     <w:rsid w:val="005C7D44"/>
     <w:rsid w:val="005D022B"/>
     <w:rsid w:val="005D082A"/>
     <w:rsid w:val="005D0D2C"/>
     <w:rsid w:val="005D0E18"/>
     <w:rsid w:val="005D10F9"/>
     <w:rsid w:val="005D1701"/>
+    <w:rsid w:val="005D17DE"/>
     <w:rsid w:val="005D182D"/>
     <w:rsid w:val="005D1DD8"/>
     <w:rsid w:val="005D5050"/>
     <w:rsid w:val="005D5319"/>
     <w:rsid w:val="005D6228"/>
     <w:rsid w:val="005D659A"/>
     <w:rsid w:val="005D68AE"/>
     <w:rsid w:val="005D69A1"/>
     <w:rsid w:val="005D6E52"/>
     <w:rsid w:val="005D7A3A"/>
     <w:rsid w:val="005E07CE"/>
     <w:rsid w:val="005E113B"/>
     <w:rsid w:val="005E27EE"/>
     <w:rsid w:val="005E3303"/>
     <w:rsid w:val="005E33B0"/>
     <w:rsid w:val="005E3404"/>
     <w:rsid w:val="005E3A70"/>
     <w:rsid w:val="005E3D99"/>
     <w:rsid w:val="005E3F9D"/>
     <w:rsid w:val="005E4094"/>
     <w:rsid w:val="005E41B5"/>
     <w:rsid w:val="005E4716"/>
     <w:rsid w:val="005E511B"/>
     <w:rsid w:val="005E54DC"/>
     <w:rsid w:val="005E56FD"/>
     <w:rsid w:val="005E658A"/>
     <w:rsid w:val="005E6D0E"/>
     <w:rsid w:val="005E7169"/>
     <w:rsid w:val="005E749C"/>
     <w:rsid w:val="005F0414"/>
     <w:rsid w:val="005F049E"/>
     <w:rsid w:val="005F0713"/>
     <w:rsid w:val="005F15F6"/>
     <w:rsid w:val="005F1910"/>
     <w:rsid w:val="005F1AE5"/>
     <w:rsid w:val="005F28B9"/>
     <w:rsid w:val="005F323A"/>
     <w:rsid w:val="005F3929"/>
+    <w:rsid w:val="005F4501"/>
     <w:rsid w:val="005F6A78"/>
     <w:rsid w:val="005F74B0"/>
     <w:rsid w:val="006003C5"/>
     <w:rsid w:val="006016D3"/>
     <w:rsid w:val="0060343A"/>
     <w:rsid w:val="00603624"/>
     <w:rsid w:val="00603E8E"/>
     <w:rsid w:val="006059F6"/>
     <w:rsid w:val="00605B7F"/>
     <w:rsid w:val="00605F2A"/>
     <w:rsid w:val="00605FD7"/>
     <w:rsid w:val="006060B8"/>
     <w:rsid w:val="00607081"/>
     <w:rsid w:val="006078B1"/>
     <w:rsid w:val="00607B2C"/>
     <w:rsid w:val="00607BB3"/>
     <w:rsid w:val="006101DF"/>
     <w:rsid w:val="0061041F"/>
     <w:rsid w:val="00612252"/>
     <w:rsid w:val="00612967"/>
     <w:rsid w:val="00613578"/>
     <w:rsid w:val="006141D1"/>
     <w:rsid w:val="006143C6"/>
     <w:rsid w:val="006152DF"/>
     <w:rsid w:val="0061533A"/>
@@ -33471,63 +35236,67 @@
     <w:rsid w:val="00617BD9"/>
     <w:rsid w:val="00620307"/>
     <w:rsid w:val="0062096F"/>
     <w:rsid w:val="00620EA3"/>
     <w:rsid w:val="00621281"/>
     <w:rsid w:val="00621C1D"/>
     <w:rsid w:val="00622082"/>
     <w:rsid w:val="006221F8"/>
     <w:rsid w:val="006229FD"/>
     <w:rsid w:val="00623186"/>
     <w:rsid w:val="00624019"/>
     <w:rsid w:val="0062449C"/>
     <w:rsid w:val="00624E03"/>
     <w:rsid w:val="00624FBA"/>
     <w:rsid w:val="00624FD9"/>
     <w:rsid w:val="0062562D"/>
     <w:rsid w:val="00626F4F"/>
     <w:rsid w:val="00627FA0"/>
     <w:rsid w:val="0063010D"/>
     <w:rsid w:val="0063051E"/>
     <w:rsid w:val="00630FEA"/>
     <w:rsid w:val="006319B3"/>
     <w:rsid w:val="006325B3"/>
     <w:rsid w:val="00632A86"/>
     <w:rsid w:val="00633CA8"/>
+    <w:rsid w:val="00634B52"/>
     <w:rsid w:val="00634D24"/>
+    <w:rsid w:val="0063559C"/>
     <w:rsid w:val="00636888"/>
     <w:rsid w:val="00636AAC"/>
     <w:rsid w:val="00636C68"/>
     <w:rsid w:val="0063717B"/>
     <w:rsid w:val="006403CD"/>
     <w:rsid w:val="00640BBC"/>
     <w:rsid w:val="00641559"/>
     <w:rsid w:val="006417FA"/>
     <w:rsid w:val="006418DA"/>
     <w:rsid w:val="00641A9F"/>
     <w:rsid w:val="00641E92"/>
     <w:rsid w:val="006420C6"/>
+    <w:rsid w:val="0064221E"/>
+    <w:rsid w:val="00642C4C"/>
     <w:rsid w:val="00643966"/>
     <w:rsid w:val="00643B4D"/>
     <w:rsid w:val="00643D18"/>
     <w:rsid w:val="00644270"/>
     <w:rsid w:val="0064582D"/>
     <w:rsid w:val="0064634B"/>
     <w:rsid w:val="006472A1"/>
     <w:rsid w:val="006478FC"/>
     <w:rsid w:val="00647BAB"/>
     <w:rsid w:val="00650552"/>
     <w:rsid w:val="006514D7"/>
     <w:rsid w:val="00651A0F"/>
     <w:rsid w:val="006521D7"/>
     <w:rsid w:val="006527E4"/>
     <w:rsid w:val="00653A12"/>
     <w:rsid w:val="00653EFE"/>
     <w:rsid w:val="0065467A"/>
     <w:rsid w:val="006561D0"/>
     <w:rsid w:val="00656CA1"/>
     <w:rsid w:val="006609D9"/>
     <w:rsid w:val="00661ACF"/>
     <w:rsid w:val="006625A9"/>
     <w:rsid w:val="00662D60"/>
     <w:rsid w:val="006636F1"/>
     <w:rsid w:val="0066489D"/>
@@ -33570,50 +35339,51 @@
     <w:rsid w:val="00692E78"/>
     <w:rsid w:val="006932D8"/>
     <w:rsid w:val="00693714"/>
     <w:rsid w:val="006938F4"/>
     <w:rsid w:val="00693BB5"/>
     <w:rsid w:val="00693BBA"/>
     <w:rsid w:val="00694170"/>
     <w:rsid w:val="00694CD6"/>
     <w:rsid w:val="006953CF"/>
     <w:rsid w:val="00695654"/>
     <w:rsid w:val="0069592E"/>
     <w:rsid w:val="00695944"/>
     <w:rsid w:val="00696E12"/>
     <w:rsid w:val="006A02F8"/>
     <w:rsid w:val="006A0302"/>
     <w:rsid w:val="006A067C"/>
     <w:rsid w:val="006A0777"/>
     <w:rsid w:val="006A0CD8"/>
     <w:rsid w:val="006A1787"/>
     <w:rsid w:val="006A1B2E"/>
     <w:rsid w:val="006A25C0"/>
     <w:rsid w:val="006A310C"/>
     <w:rsid w:val="006A59AB"/>
     <w:rsid w:val="006A60FD"/>
     <w:rsid w:val="006A6111"/>
+    <w:rsid w:val="006A6EF2"/>
     <w:rsid w:val="006A794C"/>
     <w:rsid w:val="006B00E3"/>
     <w:rsid w:val="006B0E76"/>
     <w:rsid w:val="006B273F"/>
     <w:rsid w:val="006B2C14"/>
     <w:rsid w:val="006B2D4F"/>
     <w:rsid w:val="006B3060"/>
     <w:rsid w:val="006B32E8"/>
     <w:rsid w:val="006B3EC7"/>
     <w:rsid w:val="006B453A"/>
     <w:rsid w:val="006B57D0"/>
     <w:rsid w:val="006B6DB6"/>
     <w:rsid w:val="006B768F"/>
     <w:rsid w:val="006B7C44"/>
     <w:rsid w:val="006B7F20"/>
     <w:rsid w:val="006C0228"/>
     <w:rsid w:val="006C04BC"/>
     <w:rsid w:val="006C09CA"/>
     <w:rsid w:val="006C13AB"/>
     <w:rsid w:val="006C32E1"/>
     <w:rsid w:val="006C3A05"/>
     <w:rsid w:val="006C3C72"/>
     <w:rsid w:val="006C4643"/>
     <w:rsid w:val="006C4F87"/>
     <w:rsid w:val="006C55D6"/>
@@ -33629,197 +35399,209 @@
     <w:rsid w:val="006D15CF"/>
     <w:rsid w:val="006D3204"/>
     <w:rsid w:val="006D4D1B"/>
     <w:rsid w:val="006D52D0"/>
     <w:rsid w:val="006D54AD"/>
     <w:rsid w:val="006D5920"/>
     <w:rsid w:val="006D68E6"/>
     <w:rsid w:val="006D6951"/>
     <w:rsid w:val="006D6DDC"/>
     <w:rsid w:val="006D6F0A"/>
     <w:rsid w:val="006D75A6"/>
     <w:rsid w:val="006D78AD"/>
     <w:rsid w:val="006D7B4F"/>
     <w:rsid w:val="006D7C56"/>
     <w:rsid w:val="006E03BF"/>
     <w:rsid w:val="006E187C"/>
     <w:rsid w:val="006E1ADE"/>
     <w:rsid w:val="006E27F9"/>
     <w:rsid w:val="006E2A39"/>
     <w:rsid w:val="006E2E58"/>
     <w:rsid w:val="006E44FC"/>
     <w:rsid w:val="006E4DAE"/>
     <w:rsid w:val="006E5633"/>
     <w:rsid w:val="006E5A64"/>
     <w:rsid w:val="006E6602"/>
+    <w:rsid w:val="006E6856"/>
     <w:rsid w:val="006E68AE"/>
     <w:rsid w:val="006E6F76"/>
     <w:rsid w:val="006E725E"/>
     <w:rsid w:val="006E7392"/>
     <w:rsid w:val="006E77FD"/>
     <w:rsid w:val="006E7810"/>
     <w:rsid w:val="006F0470"/>
     <w:rsid w:val="006F0ED0"/>
     <w:rsid w:val="006F112C"/>
     <w:rsid w:val="006F1F52"/>
     <w:rsid w:val="006F331E"/>
     <w:rsid w:val="006F4904"/>
     <w:rsid w:val="006F5B34"/>
     <w:rsid w:val="006F637C"/>
+    <w:rsid w:val="006F6D69"/>
     <w:rsid w:val="006F6DD1"/>
+    <w:rsid w:val="006F6FBC"/>
     <w:rsid w:val="006F7177"/>
     <w:rsid w:val="006F7219"/>
     <w:rsid w:val="006F75CA"/>
     <w:rsid w:val="006F7BC2"/>
     <w:rsid w:val="00700347"/>
     <w:rsid w:val="00700AFD"/>
     <w:rsid w:val="00701617"/>
     <w:rsid w:val="0070247C"/>
     <w:rsid w:val="00702F77"/>
     <w:rsid w:val="007030AE"/>
     <w:rsid w:val="0070373D"/>
     <w:rsid w:val="00703952"/>
     <w:rsid w:val="007039E9"/>
     <w:rsid w:val="007065CE"/>
     <w:rsid w:val="00706A67"/>
+    <w:rsid w:val="00706E4C"/>
     <w:rsid w:val="00707BF3"/>
     <w:rsid w:val="00710188"/>
     <w:rsid w:val="00710C10"/>
     <w:rsid w:val="00710EA9"/>
     <w:rsid w:val="007125F4"/>
     <w:rsid w:val="0071270D"/>
     <w:rsid w:val="00712777"/>
     <w:rsid w:val="007142DA"/>
     <w:rsid w:val="00715540"/>
     <w:rsid w:val="007159E9"/>
     <w:rsid w:val="007163F7"/>
     <w:rsid w:val="007164BA"/>
     <w:rsid w:val="007167DF"/>
     <w:rsid w:val="00717369"/>
     <w:rsid w:val="00717DAD"/>
     <w:rsid w:val="007201F7"/>
+    <w:rsid w:val="007208C6"/>
     <w:rsid w:val="00720BDA"/>
     <w:rsid w:val="00721539"/>
     <w:rsid w:val="00722487"/>
     <w:rsid w:val="0072325A"/>
     <w:rsid w:val="0072391A"/>
     <w:rsid w:val="007242DA"/>
     <w:rsid w:val="00724491"/>
     <w:rsid w:val="007247FA"/>
     <w:rsid w:val="00725B25"/>
     <w:rsid w:val="00725C9A"/>
     <w:rsid w:val="007269BC"/>
     <w:rsid w:val="00727774"/>
     <w:rsid w:val="00727ADC"/>
     <w:rsid w:val="00730F16"/>
     <w:rsid w:val="00731D50"/>
     <w:rsid w:val="007326F1"/>
     <w:rsid w:val="007329E6"/>
     <w:rsid w:val="007330E7"/>
     <w:rsid w:val="0073362D"/>
     <w:rsid w:val="007339C3"/>
     <w:rsid w:val="007340E8"/>
     <w:rsid w:val="0073431A"/>
     <w:rsid w:val="00734CC5"/>
     <w:rsid w:val="00734D23"/>
     <w:rsid w:val="00735051"/>
     <w:rsid w:val="00736741"/>
+    <w:rsid w:val="00736EF9"/>
     <w:rsid w:val="0073712F"/>
     <w:rsid w:val="007377BC"/>
     <w:rsid w:val="00737C9D"/>
+    <w:rsid w:val="00737CD3"/>
     <w:rsid w:val="0074114E"/>
     <w:rsid w:val="00741B17"/>
     <w:rsid w:val="0074263F"/>
     <w:rsid w:val="007436FA"/>
     <w:rsid w:val="0074376C"/>
+    <w:rsid w:val="007437A4"/>
     <w:rsid w:val="0074380A"/>
     <w:rsid w:val="00743C11"/>
     <w:rsid w:val="00744FBB"/>
     <w:rsid w:val="007455F8"/>
     <w:rsid w:val="00745C6F"/>
     <w:rsid w:val="007461B3"/>
     <w:rsid w:val="00746203"/>
     <w:rsid w:val="0074727F"/>
     <w:rsid w:val="0075053F"/>
+    <w:rsid w:val="0075116D"/>
     <w:rsid w:val="0075126C"/>
     <w:rsid w:val="00752BA9"/>
     <w:rsid w:val="0075317A"/>
     <w:rsid w:val="007538AF"/>
     <w:rsid w:val="00753AD5"/>
     <w:rsid w:val="007550E8"/>
     <w:rsid w:val="007556D1"/>
     <w:rsid w:val="007558E2"/>
     <w:rsid w:val="00755A16"/>
     <w:rsid w:val="00755ACF"/>
+    <w:rsid w:val="00756B2C"/>
     <w:rsid w:val="007579DC"/>
     <w:rsid w:val="007600A0"/>
     <w:rsid w:val="007602AA"/>
     <w:rsid w:val="007619E9"/>
     <w:rsid w:val="00761DD3"/>
     <w:rsid w:val="00762372"/>
     <w:rsid w:val="00762503"/>
     <w:rsid w:val="0076291E"/>
     <w:rsid w:val="00762F17"/>
     <w:rsid w:val="00763687"/>
     <w:rsid w:val="00764721"/>
     <w:rsid w:val="007648A0"/>
     <w:rsid w:val="00764A1C"/>
     <w:rsid w:val="007650B4"/>
     <w:rsid w:val="00765515"/>
     <w:rsid w:val="00766346"/>
     <w:rsid w:val="00766AFC"/>
     <w:rsid w:val="00767FDA"/>
     <w:rsid w:val="00770517"/>
     <w:rsid w:val="007707E8"/>
     <w:rsid w:val="0077083D"/>
     <w:rsid w:val="00770DDC"/>
     <w:rsid w:val="007722BB"/>
     <w:rsid w:val="007726EC"/>
     <w:rsid w:val="00772C4D"/>
     <w:rsid w:val="007741F7"/>
     <w:rsid w:val="007746DF"/>
     <w:rsid w:val="00774FC2"/>
     <w:rsid w:val="00774FD2"/>
     <w:rsid w:val="007751E3"/>
     <w:rsid w:val="0077527E"/>
     <w:rsid w:val="007761E6"/>
     <w:rsid w:val="007763C0"/>
+    <w:rsid w:val="00776472"/>
     <w:rsid w:val="007764E2"/>
     <w:rsid w:val="007767CE"/>
     <w:rsid w:val="00777623"/>
     <w:rsid w:val="0077792C"/>
     <w:rsid w:val="00777B50"/>
     <w:rsid w:val="00780498"/>
     <w:rsid w:val="0078067D"/>
     <w:rsid w:val="00780CC7"/>
     <w:rsid w:val="00781506"/>
     <w:rsid w:val="00782398"/>
     <w:rsid w:val="00783DF3"/>
     <w:rsid w:val="00784DFA"/>
     <w:rsid w:val="0078636A"/>
     <w:rsid w:val="00786D4D"/>
     <w:rsid w:val="00790CCB"/>
+    <w:rsid w:val="00791961"/>
     <w:rsid w:val="00792DBE"/>
     <w:rsid w:val="00792E78"/>
     <w:rsid w:val="00792EE5"/>
     <w:rsid w:val="007933D3"/>
     <w:rsid w:val="007937CD"/>
     <w:rsid w:val="007939EA"/>
     <w:rsid w:val="00793E63"/>
     <w:rsid w:val="00794055"/>
     <w:rsid w:val="0079405B"/>
     <w:rsid w:val="00794E35"/>
     <w:rsid w:val="007963B6"/>
     <w:rsid w:val="00797487"/>
     <w:rsid w:val="007A06CE"/>
     <w:rsid w:val="007A15F4"/>
     <w:rsid w:val="007A1980"/>
     <w:rsid w:val="007A19F4"/>
     <w:rsid w:val="007A2145"/>
     <w:rsid w:val="007A2971"/>
     <w:rsid w:val="007A38E8"/>
     <w:rsid w:val="007A3929"/>
     <w:rsid w:val="007A4579"/>
     <w:rsid w:val="007A473C"/>
     <w:rsid w:val="007A5460"/>
     <w:rsid w:val="007A54A1"/>
     <w:rsid w:val="007A5B69"/>
@@ -33830,50 +35612,51 @@
     <w:rsid w:val="007B0C7D"/>
     <w:rsid w:val="007B112D"/>
     <w:rsid w:val="007B233A"/>
     <w:rsid w:val="007B350F"/>
     <w:rsid w:val="007B3808"/>
     <w:rsid w:val="007B3851"/>
     <w:rsid w:val="007B39BC"/>
     <w:rsid w:val="007B3CB5"/>
     <w:rsid w:val="007B429D"/>
     <w:rsid w:val="007B4B7F"/>
     <w:rsid w:val="007B535B"/>
     <w:rsid w:val="007B65BD"/>
     <w:rsid w:val="007B6618"/>
     <w:rsid w:val="007B691C"/>
     <w:rsid w:val="007B69CD"/>
     <w:rsid w:val="007B75FE"/>
     <w:rsid w:val="007B7D15"/>
     <w:rsid w:val="007C04CC"/>
     <w:rsid w:val="007C09FD"/>
     <w:rsid w:val="007C10A8"/>
     <w:rsid w:val="007C1212"/>
     <w:rsid w:val="007C1DC0"/>
     <w:rsid w:val="007C24B6"/>
     <w:rsid w:val="007C34B5"/>
     <w:rsid w:val="007C4D9B"/>
+    <w:rsid w:val="007C4E0E"/>
     <w:rsid w:val="007C5678"/>
     <w:rsid w:val="007D0B8C"/>
     <w:rsid w:val="007D1180"/>
     <w:rsid w:val="007D196D"/>
     <w:rsid w:val="007D1DC0"/>
     <w:rsid w:val="007D1DFC"/>
     <w:rsid w:val="007D1FB4"/>
     <w:rsid w:val="007D25A3"/>
     <w:rsid w:val="007D2A7D"/>
     <w:rsid w:val="007D3535"/>
     <w:rsid w:val="007D52F8"/>
     <w:rsid w:val="007E0DAE"/>
     <w:rsid w:val="007E1043"/>
     <w:rsid w:val="007E1128"/>
     <w:rsid w:val="007E16A6"/>
     <w:rsid w:val="007E27F8"/>
     <w:rsid w:val="007E3292"/>
     <w:rsid w:val="007E3ACC"/>
     <w:rsid w:val="007E4B34"/>
     <w:rsid w:val="007E4EE8"/>
     <w:rsid w:val="007E640D"/>
     <w:rsid w:val="007E6B0A"/>
     <w:rsid w:val="007E71BA"/>
     <w:rsid w:val="007E73EF"/>
     <w:rsid w:val="007E7BBF"/>
@@ -33946,59 +35729,62 @@
     <w:rsid w:val="008334F2"/>
     <w:rsid w:val="00835A70"/>
     <w:rsid w:val="00835BCC"/>
     <w:rsid w:val="00835D84"/>
     <w:rsid w:val="008361A8"/>
     <w:rsid w:val="0083655B"/>
     <w:rsid w:val="00837758"/>
     <w:rsid w:val="00840E8B"/>
     <w:rsid w:val="008411FF"/>
     <w:rsid w:val="008416B7"/>
     <w:rsid w:val="00841803"/>
     <w:rsid w:val="00841C89"/>
     <w:rsid w:val="00842CF2"/>
     <w:rsid w:val="00843455"/>
     <w:rsid w:val="00843FCE"/>
     <w:rsid w:val="00844EEA"/>
     <w:rsid w:val="008450B4"/>
     <w:rsid w:val="0084535C"/>
     <w:rsid w:val="00845702"/>
     <w:rsid w:val="00845F9C"/>
     <w:rsid w:val="00847332"/>
     <w:rsid w:val="0085047A"/>
     <w:rsid w:val="00850974"/>
     <w:rsid w:val="00851259"/>
     <w:rsid w:val="008521FA"/>
+    <w:rsid w:val="0085379B"/>
     <w:rsid w:val="00853DA8"/>
     <w:rsid w:val="00853DF1"/>
     <w:rsid w:val="00853DFB"/>
     <w:rsid w:val="008542CF"/>
     <w:rsid w:val="00854738"/>
     <w:rsid w:val="00855495"/>
     <w:rsid w:val="0085570D"/>
+    <w:rsid w:val="0085601C"/>
     <w:rsid w:val="008565D7"/>
     <w:rsid w:val="00857048"/>
+    <w:rsid w:val="008578BB"/>
     <w:rsid w:val="00857C03"/>
     <w:rsid w:val="00860140"/>
     <w:rsid w:val="00861201"/>
     <w:rsid w:val="0086295B"/>
     <w:rsid w:val="00862D91"/>
     <w:rsid w:val="00863589"/>
     <w:rsid w:val="00864500"/>
     <w:rsid w:val="00865738"/>
     <w:rsid w:val="00866735"/>
     <w:rsid w:val="0087007F"/>
     <w:rsid w:val="008700D9"/>
     <w:rsid w:val="00870ACC"/>
     <w:rsid w:val="008714FD"/>
     <w:rsid w:val="00871F77"/>
     <w:rsid w:val="00873CE4"/>
     <w:rsid w:val="00874487"/>
     <w:rsid w:val="008745A7"/>
     <w:rsid w:val="00874960"/>
     <w:rsid w:val="0087583A"/>
     <w:rsid w:val="00876B31"/>
     <w:rsid w:val="00877335"/>
     <w:rsid w:val="00880521"/>
     <w:rsid w:val="008806AE"/>
     <w:rsid w:val="00880737"/>
     <w:rsid w:val="008809B8"/>
@@ -34014,98 +35800,105 @@
     <w:rsid w:val="0088675A"/>
     <w:rsid w:val="00886EBF"/>
     <w:rsid w:val="00887335"/>
     <w:rsid w:val="0088743A"/>
     <w:rsid w:val="00890B7E"/>
     <w:rsid w:val="008917B7"/>
     <w:rsid w:val="00891BF5"/>
     <w:rsid w:val="00892159"/>
     <w:rsid w:val="008977B1"/>
     <w:rsid w:val="008978E6"/>
     <w:rsid w:val="008A085E"/>
     <w:rsid w:val="008A0BCB"/>
     <w:rsid w:val="008A0E87"/>
     <w:rsid w:val="008A2638"/>
     <w:rsid w:val="008A32D0"/>
     <w:rsid w:val="008A4E5A"/>
     <w:rsid w:val="008A53C2"/>
     <w:rsid w:val="008A6C54"/>
     <w:rsid w:val="008A785A"/>
     <w:rsid w:val="008B01E7"/>
     <w:rsid w:val="008B0277"/>
     <w:rsid w:val="008B0435"/>
     <w:rsid w:val="008B05C0"/>
     <w:rsid w:val="008B0A71"/>
     <w:rsid w:val="008B14E9"/>
+    <w:rsid w:val="008B180F"/>
     <w:rsid w:val="008B1872"/>
     <w:rsid w:val="008B19A2"/>
     <w:rsid w:val="008B2264"/>
     <w:rsid w:val="008B2F1C"/>
     <w:rsid w:val="008B4A48"/>
     <w:rsid w:val="008B55A5"/>
     <w:rsid w:val="008B59F6"/>
     <w:rsid w:val="008B634D"/>
     <w:rsid w:val="008B64FC"/>
     <w:rsid w:val="008B7380"/>
     <w:rsid w:val="008B75A6"/>
     <w:rsid w:val="008B7B3B"/>
     <w:rsid w:val="008C05A1"/>
     <w:rsid w:val="008C065C"/>
     <w:rsid w:val="008C0FD1"/>
     <w:rsid w:val="008C163E"/>
     <w:rsid w:val="008C24F2"/>
     <w:rsid w:val="008C2596"/>
     <w:rsid w:val="008C3099"/>
     <w:rsid w:val="008C36BD"/>
     <w:rsid w:val="008C3704"/>
+    <w:rsid w:val="008C3742"/>
     <w:rsid w:val="008C4AA2"/>
     <w:rsid w:val="008C4B07"/>
     <w:rsid w:val="008C4CDF"/>
+    <w:rsid w:val="008C5D2D"/>
     <w:rsid w:val="008C5F81"/>
     <w:rsid w:val="008C65F2"/>
     <w:rsid w:val="008C7580"/>
     <w:rsid w:val="008C75D3"/>
     <w:rsid w:val="008C7BC3"/>
     <w:rsid w:val="008D14AC"/>
     <w:rsid w:val="008D246C"/>
     <w:rsid w:val="008D30C9"/>
     <w:rsid w:val="008D3ED6"/>
     <w:rsid w:val="008D4722"/>
+    <w:rsid w:val="008D53A8"/>
     <w:rsid w:val="008D56F1"/>
     <w:rsid w:val="008D57C9"/>
     <w:rsid w:val="008D582B"/>
     <w:rsid w:val="008D585C"/>
+    <w:rsid w:val="008D6212"/>
     <w:rsid w:val="008D6A0B"/>
     <w:rsid w:val="008D715C"/>
     <w:rsid w:val="008D71C0"/>
+    <w:rsid w:val="008D72EF"/>
     <w:rsid w:val="008D7BE1"/>
     <w:rsid w:val="008E00F0"/>
     <w:rsid w:val="008E043B"/>
     <w:rsid w:val="008E052E"/>
     <w:rsid w:val="008E07BF"/>
     <w:rsid w:val="008E1262"/>
     <w:rsid w:val="008E2873"/>
+    <w:rsid w:val="008E2F25"/>
     <w:rsid w:val="008E3720"/>
     <w:rsid w:val="008E3DFE"/>
     <w:rsid w:val="008E4187"/>
     <w:rsid w:val="008E564C"/>
     <w:rsid w:val="008E5F00"/>
     <w:rsid w:val="008E64A2"/>
     <w:rsid w:val="008E6A6C"/>
     <w:rsid w:val="008F008F"/>
     <w:rsid w:val="008F031D"/>
     <w:rsid w:val="008F036D"/>
     <w:rsid w:val="008F207F"/>
     <w:rsid w:val="008F2938"/>
     <w:rsid w:val="008F2AD7"/>
     <w:rsid w:val="008F37B9"/>
     <w:rsid w:val="008F46DD"/>
     <w:rsid w:val="008F4A63"/>
     <w:rsid w:val="008F4C68"/>
     <w:rsid w:val="008F4FEA"/>
     <w:rsid w:val="008F5457"/>
     <w:rsid w:val="008F5AEB"/>
     <w:rsid w:val="008F62C4"/>
     <w:rsid w:val="008F685A"/>
     <w:rsid w:val="008F72C8"/>
     <w:rsid w:val="008F7FA4"/>
     <w:rsid w:val="00900F96"/>
@@ -34150,130 +35943,136 @@
     <w:rsid w:val="00925EAC"/>
     <w:rsid w:val="00927BC1"/>
     <w:rsid w:val="00931306"/>
     <w:rsid w:val="00931996"/>
     <w:rsid w:val="00932648"/>
     <w:rsid w:val="00932784"/>
     <w:rsid w:val="00932FA5"/>
     <w:rsid w:val="0093314F"/>
     <w:rsid w:val="00933786"/>
     <w:rsid w:val="00933991"/>
     <w:rsid w:val="00933EA0"/>
     <w:rsid w:val="00933F55"/>
     <w:rsid w:val="0093412A"/>
     <w:rsid w:val="00934855"/>
     <w:rsid w:val="009353BF"/>
     <w:rsid w:val="009365F5"/>
     <w:rsid w:val="009366C7"/>
     <w:rsid w:val="00936CC9"/>
     <w:rsid w:val="009378E5"/>
     <w:rsid w:val="00937CC0"/>
     <w:rsid w:val="00937D51"/>
     <w:rsid w:val="0094066B"/>
     <w:rsid w:val="00940D7C"/>
     <w:rsid w:val="00941F82"/>
     <w:rsid w:val="00942037"/>
+    <w:rsid w:val="00942843"/>
     <w:rsid w:val="00942B4A"/>
     <w:rsid w:val="009434E0"/>
     <w:rsid w:val="0094369D"/>
     <w:rsid w:val="00943840"/>
     <w:rsid w:val="00943F25"/>
     <w:rsid w:val="00944FEA"/>
     <w:rsid w:val="00946E5E"/>
     <w:rsid w:val="0094770E"/>
     <w:rsid w:val="00947EF2"/>
     <w:rsid w:val="009523B8"/>
     <w:rsid w:val="00953C9C"/>
     <w:rsid w:val="00954373"/>
     <w:rsid w:val="0095520A"/>
     <w:rsid w:val="009555B3"/>
     <w:rsid w:val="009556B9"/>
     <w:rsid w:val="00955A30"/>
     <w:rsid w:val="00955C97"/>
     <w:rsid w:val="00956C20"/>
     <w:rsid w:val="009577E5"/>
     <w:rsid w:val="00957AFA"/>
     <w:rsid w:val="00957CB7"/>
     <w:rsid w:val="00962BE8"/>
+    <w:rsid w:val="00962DE0"/>
     <w:rsid w:val="00962F67"/>
     <w:rsid w:val="00962FF5"/>
     <w:rsid w:val="009634E7"/>
     <w:rsid w:val="00963563"/>
     <w:rsid w:val="00963B90"/>
     <w:rsid w:val="009642CE"/>
     <w:rsid w:val="00964D69"/>
     <w:rsid w:val="00964F00"/>
     <w:rsid w:val="00965CB7"/>
     <w:rsid w:val="00967407"/>
     <w:rsid w:val="0097027A"/>
     <w:rsid w:val="00970C82"/>
     <w:rsid w:val="009713A1"/>
     <w:rsid w:val="00971F53"/>
     <w:rsid w:val="009720BA"/>
     <w:rsid w:val="009724F0"/>
     <w:rsid w:val="0097267A"/>
     <w:rsid w:val="00972EB3"/>
     <w:rsid w:val="009734A5"/>
     <w:rsid w:val="009751A1"/>
     <w:rsid w:val="009759CE"/>
+    <w:rsid w:val="009762C0"/>
     <w:rsid w:val="00976DB8"/>
     <w:rsid w:val="009779FF"/>
     <w:rsid w:val="00980F64"/>
     <w:rsid w:val="009815A5"/>
     <w:rsid w:val="009816C1"/>
     <w:rsid w:val="00981B9C"/>
     <w:rsid w:val="00983147"/>
     <w:rsid w:val="009834AC"/>
     <w:rsid w:val="0098388A"/>
     <w:rsid w:val="0098396B"/>
     <w:rsid w:val="00983D8F"/>
     <w:rsid w:val="009842F2"/>
     <w:rsid w:val="00985C1A"/>
     <w:rsid w:val="009860C2"/>
     <w:rsid w:val="0098617A"/>
     <w:rsid w:val="009879CC"/>
     <w:rsid w:val="00987A7F"/>
     <w:rsid w:val="009901FD"/>
     <w:rsid w:val="0099149C"/>
     <w:rsid w:val="00991775"/>
     <w:rsid w:val="00991E80"/>
     <w:rsid w:val="009920C7"/>
     <w:rsid w:val="00992ADA"/>
     <w:rsid w:val="00992C7B"/>
     <w:rsid w:val="00994955"/>
     <w:rsid w:val="00994C78"/>
+    <w:rsid w:val="00994E7C"/>
     <w:rsid w:val="00994F2D"/>
+    <w:rsid w:val="00995117"/>
     <w:rsid w:val="00995EDF"/>
     <w:rsid w:val="00996325"/>
     <w:rsid w:val="00996EE9"/>
     <w:rsid w:val="00996F57"/>
     <w:rsid w:val="00997F5F"/>
     <w:rsid w:val="00997FFD"/>
     <w:rsid w:val="009A292B"/>
     <w:rsid w:val="009A3419"/>
     <w:rsid w:val="009A356B"/>
     <w:rsid w:val="009A45E4"/>
+    <w:rsid w:val="009A5C79"/>
     <w:rsid w:val="009A606C"/>
     <w:rsid w:val="009A63C8"/>
     <w:rsid w:val="009A75A1"/>
     <w:rsid w:val="009A7955"/>
     <w:rsid w:val="009A7B83"/>
     <w:rsid w:val="009A7C33"/>
     <w:rsid w:val="009B02A1"/>
     <w:rsid w:val="009B02BE"/>
     <w:rsid w:val="009B0B1D"/>
     <w:rsid w:val="009B0E7F"/>
     <w:rsid w:val="009B156D"/>
     <w:rsid w:val="009B28CB"/>
     <w:rsid w:val="009B2D2C"/>
     <w:rsid w:val="009B3028"/>
     <w:rsid w:val="009B318B"/>
     <w:rsid w:val="009B33B5"/>
     <w:rsid w:val="009B35A1"/>
     <w:rsid w:val="009B3659"/>
     <w:rsid w:val="009B4190"/>
     <w:rsid w:val="009B72C7"/>
     <w:rsid w:val="009B7CF4"/>
     <w:rsid w:val="009B7FE8"/>
     <w:rsid w:val="009C0C0E"/>
     <w:rsid w:val="009C193D"/>
     <w:rsid w:val="009C2D13"/>
@@ -34301,357 +36100,376 @@
     <w:rsid w:val="009D6620"/>
     <w:rsid w:val="009D6A55"/>
     <w:rsid w:val="009D75A6"/>
     <w:rsid w:val="009D7A91"/>
     <w:rsid w:val="009D7F89"/>
     <w:rsid w:val="009D7FED"/>
     <w:rsid w:val="009E174E"/>
     <w:rsid w:val="009E1E5B"/>
     <w:rsid w:val="009E2A0C"/>
     <w:rsid w:val="009E318E"/>
     <w:rsid w:val="009E338B"/>
     <w:rsid w:val="009E473D"/>
     <w:rsid w:val="009E488C"/>
     <w:rsid w:val="009E4D9A"/>
     <w:rsid w:val="009E51B0"/>
     <w:rsid w:val="009E5228"/>
     <w:rsid w:val="009E5625"/>
     <w:rsid w:val="009E6240"/>
     <w:rsid w:val="009E664C"/>
     <w:rsid w:val="009E6F39"/>
     <w:rsid w:val="009F1E74"/>
     <w:rsid w:val="009F256C"/>
     <w:rsid w:val="009F273A"/>
     <w:rsid w:val="009F2904"/>
     <w:rsid w:val="009F388E"/>
+    <w:rsid w:val="009F4A9B"/>
     <w:rsid w:val="009F51A1"/>
     <w:rsid w:val="009F54A0"/>
     <w:rsid w:val="009F6439"/>
     <w:rsid w:val="009F69F8"/>
     <w:rsid w:val="00A009E9"/>
     <w:rsid w:val="00A01911"/>
     <w:rsid w:val="00A02F4C"/>
     <w:rsid w:val="00A03A49"/>
     <w:rsid w:val="00A03F87"/>
     <w:rsid w:val="00A0443E"/>
     <w:rsid w:val="00A04682"/>
     <w:rsid w:val="00A04739"/>
+    <w:rsid w:val="00A06FB5"/>
     <w:rsid w:val="00A10598"/>
     <w:rsid w:val="00A105B1"/>
     <w:rsid w:val="00A1060E"/>
     <w:rsid w:val="00A10BF6"/>
     <w:rsid w:val="00A125B0"/>
     <w:rsid w:val="00A135E6"/>
     <w:rsid w:val="00A13B31"/>
     <w:rsid w:val="00A15098"/>
     <w:rsid w:val="00A15F18"/>
     <w:rsid w:val="00A167A9"/>
     <w:rsid w:val="00A1776B"/>
     <w:rsid w:val="00A20126"/>
     <w:rsid w:val="00A207EF"/>
     <w:rsid w:val="00A2151E"/>
     <w:rsid w:val="00A21A0D"/>
     <w:rsid w:val="00A22388"/>
     <w:rsid w:val="00A225B0"/>
     <w:rsid w:val="00A22FD1"/>
     <w:rsid w:val="00A22FD7"/>
     <w:rsid w:val="00A24FFC"/>
     <w:rsid w:val="00A25511"/>
     <w:rsid w:val="00A2591E"/>
     <w:rsid w:val="00A25C9C"/>
     <w:rsid w:val="00A25E43"/>
     <w:rsid w:val="00A26017"/>
     <w:rsid w:val="00A26708"/>
     <w:rsid w:val="00A26A01"/>
+    <w:rsid w:val="00A26D41"/>
     <w:rsid w:val="00A30D61"/>
     <w:rsid w:val="00A31C76"/>
     <w:rsid w:val="00A3454D"/>
+    <w:rsid w:val="00A34A81"/>
     <w:rsid w:val="00A34AAC"/>
     <w:rsid w:val="00A34C1D"/>
     <w:rsid w:val="00A35B0A"/>
     <w:rsid w:val="00A35DB0"/>
     <w:rsid w:val="00A35DB7"/>
     <w:rsid w:val="00A3620A"/>
     <w:rsid w:val="00A37255"/>
     <w:rsid w:val="00A378CB"/>
+    <w:rsid w:val="00A4029D"/>
     <w:rsid w:val="00A406E5"/>
     <w:rsid w:val="00A409A5"/>
+    <w:rsid w:val="00A41AFB"/>
     <w:rsid w:val="00A4237C"/>
     <w:rsid w:val="00A42658"/>
     <w:rsid w:val="00A429F6"/>
     <w:rsid w:val="00A432BC"/>
     <w:rsid w:val="00A43759"/>
     <w:rsid w:val="00A4376B"/>
     <w:rsid w:val="00A43BA3"/>
     <w:rsid w:val="00A444CC"/>
     <w:rsid w:val="00A44A7E"/>
     <w:rsid w:val="00A44BA0"/>
     <w:rsid w:val="00A44C56"/>
     <w:rsid w:val="00A45245"/>
     <w:rsid w:val="00A46D92"/>
     <w:rsid w:val="00A46FF8"/>
     <w:rsid w:val="00A47A76"/>
     <w:rsid w:val="00A50888"/>
     <w:rsid w:val="00A508D0"/>
     <w:rsid w:val="00A5154F"/>
     <w:rsid w:val="00A515E3"/>
     <w:rsid w:val="00A51F3D"/>
     <w:rsid w:val="00A520D8"/>
     <w:rsid w:val="00A53881"/>
     <w:rsid w:val="00A53A18"/>
     <w:rsid w:val="00A53AFB"/>
+    <w:rsid w:val="00A54FE5"/>
     <w:rsid w:val="00A5537D"/>
     <w:rsid w:val="00A55B40"/>
     <w:rsid w:val="00A56AA8"/>
     <w:rsid w:val="00A5708D"/>
     <w:rsid w:val="00A5767A"/>
+    <w:rsid w:val="00A57B5B"/>
     <w:rsid w:val="00A603AA"/>
     <w:rsid w:val="00A60451"/>
     <w:rsid w:val="00A609D9"/>
     <w:rsid w:val="00A6136F"/>
     <w:rsid w:val="00A614D3"/>
     <w:rsid w:val="00A61590"/>
     <w:rsid w:val="00A61669"/>
+    <w:rsid w:val="00A6221F"/>
     <w:rsid w:val="00A62775"/>
     <w:rsid w:val="00A65847"/>
     <w:rsid w:val="00A65C14"/>
     <w:rsid w:val="00A661DF"/>
     <w:rsid w:val="00A6637F"/>
     <w:rsid w:val="00A6764F"/>
     <w:rsid w:val="00A67998"/>
     <w:rsid w:val="00A67C2D"/>
     <w:rsid w:val="00A67E46"/>
     <w:rsid w:val="00A70601"/>
     <w:rsid w:val="00A71114"/>
     <w:rsid w:val="00A71547"/>
     <w:rsid w:val="00A71717"/>
     <w:rsid w:val="00A7240C"/>
+    <w:rsid w:val="00A72C2D"/>
     <w:rsid w:val="00A73130"/>
     <w:rsid w:val="00A735C9"/>
     <w:rsid w:val="00A73D58"/>
     <w:rsid w:val="00A74DBB"/>
     <w:rsid w:val="00A74FC7"/>
     <w:rsid w:val="00A765A0"/>
     <w:rsid w:val="00A76734"/>
     <w:rsid w:val="00A80163"/>
     <w:rsid w:val="00A80928"/>
     <w:rsid w:val="00A80B12"/>
     <w:rsid w:val="00A81891"/>
     <w:rsid w:val="00A81BE1"/>
     <w:rsid w:val="00A8236A"/>
     <w:rsid w:val="00A82552"/>
     <w:rsid w:val="00A8353A"/>
     <w:rsid w:val="00A83AEC"/>
     <w:rsid w:val="00A83F63"/>
     <w:rsid w:val="00A849FD"/>
     <w:rsid w:val="00A84C61"/>
     <w:rsid w:val="00A84F1D"/>
     <w:rsid w:val="00A84FD0"/>
     <w:rsid w:val="00A8582F"/>
     <w:rsid w:val="00A859CB"/>
     <w:rsid w:val="00A8661F"/>
     <w:rsid w:val="00A87052"/>
+    <w:rsid w:val="00A9014F"/>
     <w:rsid w:val="00A90654"/>
     <w:rsid w:val="00A90F68"/>
     <w:rsid w:val="00A916FB"/>
     <w:rsid w:val="00A9206B"/>
     <w:rsid w:val="00A92BBE"/>
     <w:rsid w:val="00A93817"/>
     <w:rsid w:val="00A946F5"/>
     <w:rsid w:val="00A950F1"/>
     <w:rsid w:val="00A95D2A"/>
     <w:rsid w:val="00A97278"/>
+    <w:rsid w:val="00A979D6"/>
     <w:rsid w:val="00AA0578"/>
     <w:rsid w:val="00AA0718"/>
     <w:rsid w:val="00AA104E"/>
     <w:rsid w:val="00AA1BD2"/>
     <w:rsid w:val="00AA1CD1"/>
     <w:rsid w:val="00AA2044"/>
     <w:rsid w:val="00AA28E3"/>
     <w:rsid w:val="00AA297B"/>
     <w:rsid w:val="00AA2C84"/>
+    <w:rsid w:val="00AA2E41"/>
     <w:rsid w:val="00AA3355"/>
     <w:rsid w:val="00AA369E"/>
     <w:rsid w:val="00AA39A8"/>
     <w:rsid w:val="00AA3ADB"/>
     <w:rsid w:val="00AA3E33"/>
     <w:rsid w:val="00AA4C4F"/>
     <w:rsid w:val="00AA6028"/>
     <w:rsid w:val="00AA6E59"/>
     <w:rsid w:val="00AA7A0C"/>
     <w:rsid w:val="00AA7C4F"/>
     <w:rsid w:val="00AB0F31"/>
     <w:rsid w:val="00AB0F58"/>
     <w:rsid w:val="00AB211A"/>
     <w:rsid w:val="00AB2320"/>
     <w:rsid w:val="00AB26D0"/>
     <w:rsid w:val="00AB308C"/>
     <w:rsid w:val="00AB3AF3"/>
     <w:rsid w:val="00AB3FBF"/>
     <w:rsid w:val="00AB48B5"/>
     <w:rsid w:val="00AB4B86"/>
     <w:rsid w:val="00AB4FE1"/>
     <w:rsid w:val="00AB51DA"/>
     <w:rsid w:val="00AB6F56"/>
     <w:rsid w:val="00AB73CA"/>
     <w:rsid w:val="00AC0166"/>
     <w:rsid w:val="00AC01C3"/>
     <w:rsid w:val="00AC02BF"/>
     <w:rsid w:val="00AC0752"/>
     <w:rsid w:val="00AC0B5E"/>
     <w:rsid w:val="00AC0D4B"/>
     <w:rsid w:val="00AC0FC8"/>
+    <w:rsid w:val="00AC130D"/>
     <w:rsid w:val="00AC1591"/>
     <w:rsid w:val="00AC1629"/>
     <w:rsid w:val="00AC1781"/>
     <w:rsid w:val="00AC1D0E"/>
     <w:rsid w:val="00AC1EE2"/>
     <w:rsid w:val="00AC23BC"/>
     <w:rsid w:val="00AC417E"/>
     <w:rsid w:val="00AC4386"/>
     <w:rsid w:val="00AC451A"/>
     <w:rsid w:val="00AC5DEE"/>
     <w:rsid w:val="00AC5EFB"/>
     <w:rsid w:val="00AD0E47"/>
     <w:rsid w:val="00AD17B7"/>
     <w:rsid w:val="00AD24A5"/>
     <w:rsid w:val="00AD2CD1"/>
     <w:rsid w:val="00AD2D6A"/>
     <w:rsid w:val="00AD2D85"/>
     <w:rsid w:val="00AD2F6E"/>
     <w:rsid w:val="00AD3289"/>
     <w:rsid w:val="00AD337F"/>
     <w:rsid w:val="00AD3A8C"/>
     <w:rsid w:val="00AD4FB4"/>
     <w:rsid w:val="00AD5C22"/>
     <w:rsid w:val="00AD6F66"/>
     <w:rsid w:val="00AD7EE8"/>
     <w:rsid w:val="00AE0701"/>
     <w:rsid w:val="00AE0860"/>
+    <w:rsid w:val="00AE0F51"/>
     <w:rsid w:val="00AE11C5"/>
     <w:rsid w:val="00AE1721"/>
     <w:rsid w:val="00AE1DCC"/>
     <w:rsid w:val="00AE214E"/>
     <w:rsid w:val="00AE232A"/>
     <w:rsid w:val="00AE328C"/>
     <w:rsid w:val="00AE39C4"/>
     <w:rsid w:val="00AE3F09"/>
     <w:rsid w:val="00AE4296"/>
     <w:rsid w:val="00AE43D2"/>
     <w:rsid w:val="00AE46B1"/>
     <w:rsid w:val="00AE4E85"/>
     <w:rsid w:val="00AE5010"/>
     <w:rsid w:val="00AE710C"/>
     <w:rsid w:val="00AE75F4"/>
     <w:rsid w:val="00AF007E"/>
     <w:rsid w:val="00AF067D"/>
     <w:rsid w:val="00AF09E7"/>
     <w:rsid w:val="00AF0A06"/>
+    <w:rsid w:val="00AF0BC1"/>
     <w:rsid w:val="00AF258B"/>
     <w:rsid w:val="00AF2D1E"/>
     <w:rsid w:val="00AF3476"/>
     <w:rsid w:val="00AF56BC"/>
     <w:rsid w:val="00AF687F"/>
     <w:rsid w:val="00AF756B"/>
     <w:rsid w:val="00AF76CB"/>
     <w:rsid w:val="00AF7A4D"/>
     <w:rsid w:val="00AF7FCF"/>
     <w:rsid w:val="00B00247"/>
     <w:rsid w:val="00B00DCC"/>
     <w:rsid w:val="00B0187E"/>
     <w:rsid w:val="00B02845"/>
     <w:rsid w:val="00B0302E"/>
     <w:rsid w:val="00B03503"/>
     <w:rsid w:val="00B03666"/>
     <w:rsid w:val="00B039C0"/>
     <w:rsid w:val="00B0417E"/>
     <w:rsid w:val="00B04787"/>
     <w:rsid w:val="00B05493"/>
     <w:rsid w:val="00B0613B"/>
     <w:rsid w:val="00B069C2"/>
     <w:rsid w:val="00B07830"/>
     <w:rsid w:val="00B07B2D"/>
     <w:rsid w:val="00B07BE1"/>
     <w:rsid w:val="00B100FD"/>
     <w:rsid w:val="00B104FA"/>
     <w:rsid w:val="00B10603"/>
     <w:rsid w:val="00B106BA"/>
     <w:rsid w:val="00B10F9B"/>
     <w:rsid w:val="00B10FF4"/>
     <w:rsid w:val="00B11445"/>
+    <w:rsid w:val="00B11489"/>
     <w:rsid w:val="00B117DB"/>
     <w:rsid w:val="00B118AB"/>
     <w:rsid w:val="00B1243D"/>
     <w:rsid w:val="00B130E6"/>
     <w:rsid w:val="00B138C2"/>
     <w:rsid w:val="00B13F29"/>
     <w:rsid w:val="00B148FD"/>
     <w:rsid w:val="00B149E1"/>
     <w:rsid w:val="00B1630E"/>
     <w:rsid w:val="00B17B31"/>
     <w:rsid w:val="00B17E79"/>
+    <w:rsid w:val="00B200F8"/>
     <w:rsid w:val="00B20145"/>
     <w:rsid w:val="00B20585"/>
     <w:rsid w:val="00B20853"/>
     <w:rsid w:val="00B21365"/>
     <w:rsid w:val="00B221E3"/>
     <w:rsid w:val="00B225EB"/>
     <w:rsid w:val="00B225F3"/>
     <w:rsid w:val="00B22634"/>
     <w:rsid w:val="00B22C81"/>
     <w:rsid w:val="00B231D6"/>
     <w:rsid w:val="00B241ED"/>
     <w:rsid w:val="00B24D42"/>
     <w:rsid w:val="00B25E85"/>
     <w:rsid w:val="00B26D82"/>
     <w:rsid w:val="00B26D8F"/>
     <w:rsid w:val="00B26E7C"/>
     <w:rsid w:val="00B27409"/>
     <w:rsid w:val="00B276AD"/>
     <w:rsid w:val="00B277B5"/>
     <w:rsid w:val="00B2791F"/>
     <w:rsid w:val="00B27C80"/>
     <w:rsid w:val="00B3024F"/>
     <w:rsid w:val="00B3058C"/>
     <w:rsid w:val="00B32651"/>
     <w:rsid w:val="00B3320B"/>
     <w:rsid w:val="00B3381A"/>
     <w:rsid w:val="00B34193"/>
     <w:rsid w:val="00B350EF"/>
     <w:rsid w:val="00B3557D"/>
     <w:rsid w:val="00B3676F"/>
     <w:rsid w:val="00B36DE4"/>
     <w:rsid w:val="00B36FD6"/>
     <w:rsid w:val="00B37DFC"/>
     <w:rsid w:val="00B37FE8"/>
     <w:rsid w:val="00B4018B"/>
     <w:rsid w:val="00B40EE0"/>
     <w:rsid w:val="00B42D7C"/>
     <w:rsid w:val="00B4395E"/>
     <w:rsid w:val="00B4480D"/>
     <w:rsid w:val="00B4541C"/>
     <w:rsid w:val="00B4552B"/>
+    <w:rsid w:val="00B45530"/>
     <w:rsid w:val="00B45698"/>
     <w:rsid w:val="00B45F40"/>
     <w:rsid w:val="00B46A04"/>
     <w:rsid w:val="00B47EF8"/>
     <w:rsid w:val="00B5071B"/>
     <w:rsid w:val="00B50833"/>
     <w:rsid w:val="00B51F63"/>
     <w:rsid w:val="00B52B9C"/>
     <w:rsid w:val="00B54B43"/>
     <w:rsid w:val="00B54F2F"/>
     <w:rsid w:val="00B56D5D"/>
     <w:rsid w:val="00B57407"/>
     <w:rsid w:val="00B57448"/>
     <w:rsid w:val="00B57D0B"/>
     <w:rsid w:val="00B57E4E"/>
     <w:rsid w:val="00B57F5C"/>
     <w:rsid w:val="00B60546"/>
     <w:rsid w:val="00B60C3A"/>
     <w:rsid w:val="00B6156C"/>
     <w:rsid w:val="00B6274A"/>
     <w:rsid w:val="00B641C7"/>
     <w:rsid w:val="00B644CA"/>
     <w:rsid w:val="00B648CB"/>
     <w:rsid w:val="00B64DE6"/>
     <w:rsid w:val="00B64F4E"/>
@@ -34662,116 +36480,123 @@
     <w:rsid w:val="00B6768C"/>
     <w:rsid w:val="00B70333"/>
     <w:rsid w:val="00B7167F"/>
     <w:rsid w:val="00B71705"/>
     <w:rsid w:val="00B71B65"/>
     <w:rsid w:val="00B72A1D"/>
     <w:rsid w:val="00B72D38"/>
     <w:rsid w:val="00B73B64"/>
     <w:rsid w:val="00B73C26"/>
     <w:rsid w:val="00B73CFC"/>
     <w:rsid w:val="00B73EB1"/>
     <w:rsid w:val="00B73F1C"/>
     <w:rsid w:val="00B7408E"/>
     <w:rsid w:val="00B743B4"/>
     <w:rsid w:val="00B74AC5"/>
     <w:rsid w:val="00B77301"/>
     <w:rsid w:val="00B77FB9"/>
     <w:rsid w:val="00B8011A"/>
     <w:rsid w:val="00B80D11"/>
     <w:rsid w:val="00B81806"/>
     <w:rsid w:val="00B82845"/>
     <w:rsid w:val="00B84147"/>
     <w:rsid w:val="00B84454"/>
     <w:rsid w:val="00B862B4"/>
     <w:rsid w:val="00B867AF"/>
+    <w:rsid w:val="00B86F53"/>
     <w:rsid w:val="00B879DA"/>
     <w:rsid w:val="00B87D63"/>
     <w:rsid w:val="00B9050C"/>
     <w:rsid w:val="00B90CE5"/>
+    <w:rsid w:val="00B9140A"/>
     <w:rsid w:val="00B91B72"/>
     <w:rsid w:val="00B91EEC"/>
     <w:rsid w:val="00B9300B"/>
     <w:rsid w:val="00B942DA"/>
     <w:rsid w:val="00B94487"/>
     <w:rsid w:val="00B9539F"/>
     <w:rsid w:val="00B9559E"/>
     <w:rsid w:val="00B963EF"/>
     <w:rsid w:val="00B9702F"/>
     <w:rsid w:val="00B9758F"/>
     <w:rsid w:val="00B97D75"/>
     <w:rsid w:val="00B97E16"/>
+    <w:rsid w:val="00BA06B0"/>
     <w:rsid w:val="00BA0B45"/>
     <w:rsid w:val="00BA11BF"/>
+    <w:rsid w:val="00BA1953"/>
     <w:rsid w:val="00BA3046"/>
     <w:rsid w:val="00BA3333"/>
     <w:rsid w:val="00BA36E5"/>
     <w:rsid w:val="00BA3A40"/>
     <w:rsid w:val="00BA3D4B"/>
     <w:rsid w:val="00BA3D57"/>
     <w:rsid w:val="00BA4A65"/>
     <w:rsid w:val="00BA613E"/>
+    <w:rsid w:val="00BA6612"/>
     <w:rsid w:val="00BB04F9"/>
     <w:rsid w:val="00BB1EFC"/>
     <w:rsid w:val="00BB201E"/>
     <w:rsid w:val="00BB20B1"/>
     <w:rsid w:val="00BB2F19"/>
     <w:rsid w:val="00BB2F37"/>
     <w:rsid w:val="00BB3B7D"/>
     <w:rsid w:val="00BB3D8E"/>
     <w:rsid w:val="00BB4EB2"/>
     <w:rsid w:val="00BB4F7B"/>
     <w:rsid w:val="00BB5000"/>
     <w:rsid w:val="00BB5919"/>
     <w:rsid w:val="00BB5978"/>
     <w:rsid w:val="00BB6568"/>
     <w:rsid w:val="00BB6D80"/>
     <w:rsid w:val="00BB702B"/>
     <w:rsid w:val="00BB73BD"/>
     <w:rsid w:val="00BB76E2"/>
     <w:rsid w:val="00BB7CA8"/>
     <w:rsid w:val="00BC042C"/>
     <w:rsid w:val="00BC0777"/>
+    <w:rsid w:val="00BC14DE"/>
     <w:rsid w:val="00BC25AE"/>
     <w:rsid w:val="00BC25D9"/>
     <w:rsid w:val="00BC2D11"/>
     <w:rsid w:val="00BC2EC3"/>
     <w:rsid w:val="00BC3030"/>
     <w:rsid w:val="00BC3D0E"/>
     <w:rsid w:val="00BC4925"/>
     <w:rsid w:val="00BC4AF7"/>
     <w:rsid w:val="00BC5685"/>
     <w:rsid w:val="00BC59CF"/>
     <w:rsid w:val="00BC7CB6"/>
     <w:rsid w:val="00BD0126"/>
     <w:rsid w:val="00BD0631"/>
     <w:rsid w:val="00BD0AFD"/>
     <w:rsid w:val="00BD109C"/>
     <w:rsid w:val="00BD1898"/>
     <w:rsid w:val="00BD1B7C"/>
     <w:rsid w:val="00BD2825"/>
     <w:rsid w:val="00BD29C3"/>
+    <w:rsid w:val="00BD2C58"/>
     <w:rsid w:val="00BD4E7F"/>
     <w:rsid w:val="00BD5080"/>
     <w:rsid w:val="00BD51A4"/>
     <w:rsid w:val="00BD57C9"/>
     <w:rsid w:val="00BD68B2"/>
     <w:rsid w:val="00BD6D5A"/>
     <w:rsid w:val="00BD6DCB"/>
     <w:rsid w:val="00BD7471"/>
     <w:rsid w:val="00BD74F2"/>
     <w:rsid w:val="00BD79EA"/>
     <w:rsid w:val="00BE04DC"/>
     <w:rsid w:val="00BE0815"/>
     <w:rsid w:val="00BE0A84"/>
     <w:rsid w:val="00BE1BC5"/>
     <w:rsid w:val="00BE1C30"/>
     <w:rsid w:val="00BE23D8"/>
     <w:rsid w:val="00BE283C"/>
     <w:rsid w:val="00BE2B13"/>
     <w:rsid w:val="00BE2EB2"/>
     <w:rsid w:val="00BE317B"/>
     <w:rsid w:val="00BE44BA"/>
     <w:rsid w:val="00BE525A"/>
     <w:rsid w:val="00BE5D3A"/>
     <w:rsid w:val="00BE6245"/>
     <w:rsid w:val="00BE626F"/>
@@ -34787,123 +36612,129 @@
     <w:rsid w:val="00BF280B"/>
     <w:rsid w:val="00BF2931"/>
     <w:rsid w:val="00BF2A37"/>
     <w:rsid w:val="00BF2C6B"/>
     <w:rsid w:val="00BF310E"/>
     <w:rsid w:val="00BF3329"/>
     <w:rsid w:val="00BF3BFE"/>
     <w:rsid w:val="00BF4442"/>
     <w:rsid w:val="00BF4D25"/>
     <w:rsid w:val="00BF6173"/>
     <w:rsid w:val="00BF663F"/>
     <w:rsid w:val="00BF7D7A"/>
     <w:rsid w:val="00BF7E08"/>
     <w:rsid w:val="00C0117E"/>
     <w:rsid w:val="00C01C25"/>
     <w:rsid w:val="00C01FF1"/>
     <w:rsid w:val="00C02343"/>
     <w:rsid w:val="00C036B0"/>
     <w:rsid w:val="00C0459D"/>
     <w:rsid w:val="00C04793"/>
     <w:rsid w:val="00C04E41"/>
     <w:rsid w:val="00C05553"/>
     <w:rsid w:val="00C05F03"/>
     <w:rsid w:val="00C05FD0"/>
     <w:rsid w:val="00C06FA4"/>
+    <w:rsid w:val="00C07329"/>
     <w:rsid w:val="00C07B87"/>
     <w:rsid w:val="00C102A7"/>
     <w:rsid w:val="00C102CB"/>
     <w:rsid w:val="00C10946"/>
     <w:rsid w:val="00C109ED"/>
+    <w:rsid w:val="00C10B1B"/>
     <w:rsid w:val="00C11646"/>
     <w:rsid w:val="00C119A9"/>
     <w:rsid w:val="00C125C7"/>
     <w:rsid w:val="00C12781"/>
     <w:rsid w:val="00C145D5"/>
     <w:rsid w:val="00C14EFF"/>
     <w:rsid w:val="00C17090"/>
     <w:rsid w:val="00C171F0"/>
     <w:rsid w:val="00C17639"/>
     <w:rsid w:val="00C2069F"/>
     <w:rsid w:val="00C20776"/>
     <w:rsid w:val="00C208C4"/>
     <w:rsid w:val="00C20A80"/>
     <w:rsid w:val="00C21214"/>
     <w:rsid w:val="00C21DB2"/>
     <w:rsid w:val="00C22B14"/>
     <w:rsid w:val="00C2357D"/>
     <w:rsid w:val="00C23B93"/>
     <w:rsid w:val="00C23E07"/>
     <w:rsid w:val="00C243DC"/>
     <w:rsid w:val="00C2486C"/>
     <w:rsid w:val="00C2489F"/>
+    <w:rsid w:val="00C25D90"/>
     <w:rsid w:val="00C26083"/>
     <w:rsid w:val="00C26471"/>
     <w:rsid w:val="00C26DDB"/>
     <w:rsid w:val="00C26F64"/>
     <w:rsid w:val="00C270B1"/>
     <w:rsid w:val="00C27469"/>
     <w:rsid w:val="00C31893"/>
     <w:rsid w:val="00C31F53"/>
     <w:rsid w:val="00C32527"/>
     <w:rsid w:val="00C333D4"/>
     <w:rsid w:val="00C34488"/>
     <w:rsid w:val="00C35A6C"/>
+    <w:rsid w:val="00C361B9"/>
     <w:rsid w:val="00C362AE"/>
     <w:rsid w:val="00C36F5A"/>
     <w:rsid w:val="00C40734"/>
     <w:rsid w:val="00C40CE5"/>
     <w:rsid w:val="00C41118"/>
     <w:rsid w:val="00C413D6"/>
     <w:rsid w:val="00C414B9"/>
     <w:rsid w:val="00C418C0"/>
     <w:rsid w:val="00C425E8"/>
+    <w:rsid w:val="00C43EA8"/>
     <w:rsid w:val="00C44E4C"/>
     <w:rsid w:val="00C45098"/>
     <w:rsid w:val="00C451EE"/>
     <w:rsid w:val="00C45F2C"/>
     <w:rsid w:val="00C45F5F"/>
     <w:rsid w:val="00C46FDB"/>
     <w:rsid w:val="00C4768C"/>
     <w:rsid w:val="00C4775E"/>
     <w:rsid w:val="00C47823"/>
     <w:rsid w:val="00C478D5"/>
     <w:rsid w:val="00C47949"/>
     <w:rsid w:val="00C503C8"/>
     <w:rsid w:val="00C50A1C"/>
     <w:rsid w:val="00C536AD"/>
     <w:rsid w:val="00C538D1"/>
     <w:rsid w:val="00C54E51"/>
     <w:rsid w:val="00C55F96"/>
     <w:rsid w:val="00C57AAE"/>
     <w:rsid w:val="00C60169"/>
     <w:rsid w:val="00C60AB2"/>
     <w:rsid w:val="00C60ACB"/>
     <w:rsid w:val="00C61DCA"/>
     <w:rsid w:val="00C6254B"/>
     <w:rsid w:val="00C62C4C"/>
     <w:rsid w:val="00C635F5"/>
+    <w:rsid w:val="00C63C06"/>
     <w:rsid w:val="00C64692"/>
     <w:rsid w:val="00C652FB"/>
     <w:rsid w:val="00C65337"/>
     <w:rsid w:val="00C6602E"/>
     <w:rsid w:val="00C6640A"/>
     <w:rsid w:val="00C664BC"/>
     <w:rsid w:val="00C66ABE"/>
     <w:rsid w:val="00C66E45"/>
     <w:rsid w:val="00C67C94"/>
     <w:rsid w:val="00C67ECE"/>
     <w:rsid w:val="00C70BFF"/>
     <w:rsid w:val="00C71323"/>
     <w:rsid w:val="00C72E67"/>
     <w:rsid w:val="00C73288"/>
     <w:rsid w:val="00C7334F"/>
     <w:rsid w:val="00C739AA"/>
     <w:rsid w:val="00C73E61"/>
     <w:rsid w:val="00C74820"/>
     <w:rsid w:val="00C749C0"/>
     <w:rsid w:val="00C74B29"/>
     <w:rsid w:val="00C74D27"/>
     <w:rsid w:val="00C750F0"/>
     <w:rsid w:val="00C756DC"/>
     <w:rsid w:val="00C762FC"/>
     <w:rsid w:val="00C767BD"/>
@@ -34921,127 +36752,132 @@
     <w:rsid w:val="00C82DF4"/>
     <w:rsid w:val="00C833E6"/>
     <w:rsid w:val="00C83720"/>
     <w:rsid w:val="00C83AB6"/>
     <w:rsid w:val="00C83C20"/>
     <w:rsid w:val="00C83C77"/>
     <w:rsid w:val="00C840DE"/>
     <w:rsid w:val="00C84210"/>
     <w:rsid w:val="00C8424D"/>
     <w:rsid w:val="00C84432"/>
     <w:rsid w:val="00C845ED"/>
     <w:rsid w:val="00C847CB"/>
     <w:rsid w:val="00C84903"/>
     <w:rsid w:val="00C8527B"/>
     <w:rsid w:val="00C85503"/>
     <w:rsid w:val="00C85647"/>
     <w:rsid w:val="00C85A4F"/>
     <w:rsid w:val="00C85AD9"/>
     <w:rsid w:val="00C8796D"/>
     <w:rsid w:val="00C9023B"/>
     <w:rsid w:val="00C910E5"/>
     <w:rsid w:val="00C91B70"/>
     <w:rsid w:val="00C91C3C"/>
     <w:rsid w:val="00C92CB2"/>
     <w:rsid w:val="00C93440"/>
+    <w:rsid w:val="00C9518A"/>
     <w:rsid w:val="00C9616C"/>
     <w:rsid w:val="00C96D9C"/>
     <w:rsid w:val="00C96F8C"/>
     <w:rsid w:val="00C96FEC"/>
     <w:rsid w:val="00C974FF"/>
     <w:rsid w:val="00CA1B57"/>
     <w:rsid w:val="00CA216B"/>
     <w:rsid w:val="00CA2789"/>
     <w:rsid w:val="00CA2B82"/>
     <w:rsid w:val="00CA2E9E"/>
     <w:rsid w:val="00CA36A8"/>
     <w:rsid w:val="00CA3B02"/>
     <w:rsid w:val="00CA4B3C"/>
     <w:rsid w:val="00CA4FA5"/>
     <w:rsid w:val="00CA5A1D"/>
     <w:rsid w:val="00CA60AB"/>
     <w:rsid w:val="00CA65A0"/>
     <w:rsid w:val="00CA6920"/>
     <w:rsid w:val="00CA6D07"/>
     <w:rsid w:val="00CA79B3"/>
     <w:rsid w:val="00CB0C52"/>
     <w:rsid w:val="00CB0E16"/>
     <w:rsid w:val="00CB0E6B"/>
     <w:rsid w:val="00CB197A"/>
     <w:rsid w:val="00CB2993"/>
     <w:rsid w:val="00CB2C02"/>
     <w:rsid w:val="00CB3784"/>
+    <w:rsid w:val="00CB50D1"/>
     <w:rsid w:val="00CB521F"/>
     <w:rsid w:val="00CB53AB"/>
     <w:rsid w:val="00CB5C8B"/>
     <w:rsid w:val="00CB5EB3"/>
     <w:rsid w:val="00CB6042"/>
+    <w:rsid w:val="00CB7558"/>
     <w:rsid w:val="00CB75CF"/>
     <w:rsid w:val="00CC094E"/>
     <w:rsid w:val="00CC0B80"/>
     <w:rsid w:val="00CC136B"/>
     <w:rsid w:val="00CC13DA"/>
     <w:rsid w:val="00CC38BD"/>
     <w:rsid w:val="00CC3F4A"/>
     <w:rsid w:val="00CC517F"/>
     <w:rsid w:val="00CC5337"/>
     <w:rsid w:val="00CC5447"/>
     <w:rsid w:val="00CC54F4"/>
     <w:rsid w:val="00CC5561"/>
     <w:rsid w:val="00CC59AE"/>
     <w:rsid w:val="00CC5BE1"/>
     <w:rsid w:val="00CC6534"/>
     <w:rsid w:val="00CC7691"/>
     <w:rsid w:val="00CC77E1"/>
     <w:rsid w:val="00CC7E0C"/>
     <w:rsid w:val="00CD000B"/>
     <w:rsid w:val="00CD1019"/>
     <w:rsid w:val="00CD1768"/>
     <w:rsid w:val="00CD294F"/>
     <w:rsid w:val="00CD3169"/>
     <w:rsid w:val="00CD3D20"/>
     <w:rsid w:val="00CD4CA1"/>
     <w:rsid w:val="00CD4F78"/>
     <w:rsid w:val="00CD64CD"/>
     <w:rsid w:val="00CD676C"/>
     <w:rsid w:val="00CD68A1"/>
     <w:rsid w:val="00CD69C9"/>
     <w:rsid w:val="00CD6FCE"/>
     <w:rsid w:val="00CD7238"/>
     <w:rsid w:val="00CE036C"/>
     <w:rsid w:val="00CE044C"/>
     <w:rsid w:val="00CE0572"/>
     <w:rsid w:val="00CE0FD5"/>
     <w:rsid w:val="00CE13AD"/>
     <w:rsid w:val="00CE14B9"/>
     <w:rsid w:val="00CE21B9"/>
     <w:rsid w:val="00CE3E28"/>
     <w:rsid w:val="00CE40AB"/>
     <w:rsid w:val="00CE46B7"/>
     <w:rsid w:val="00CE483B"/>
     <w:rsid w:val="00CE54AF"/>
+    <w:rsid w:val="00CE6C53"/>
     <w:rsid w:val="00CE7069"/>
+    <w:rsid w:val="00CE71A7"/>
     <w:rsid w:val="00CE7A27"/>
     <w:rsid w:val="00CE7B2C"/>
     <w:rsid w:val="00CE7D3F"/>
     <w:rsid w:val="00CF02A0"/>
     <w:rsid w:val="00CF102F"/>
     <w:rsid w:val="00CF1BD5"/>
     <w:rsid w:val="00CF2315"/>
     <w:rsid w:val="00CF2410"/>
     <w:rsid w:val="00CF2532"/>
     <w:rsid w:val="00CF2535"/>
     <w:rsid w:val="00CF336B"/>
     <w:rsid w:val="00CF3591"/>
     <w:rsid w:val="00CF4A18"/>
     <w:rsid w:val="00CF5AC1"/>
     <w:rsid w:val="00CF5AF9"/>
     <w:rsid w:val="00CF5CC7"/>
     <w:rsid w:val="00CF5F9D"/>
     <w:rsid w:val="00CF6AC3"/>
     <w:rsid w:val="00CF7B28"/>
     <w:rsid w:val="00CF7F7D"/>
     <w:rsid w:val="00D0055C"/>
     <w:rsid w:val="00D01348"/>
     <w:rsid w:val="00D026E1"/>
     <w:rsid w:val="00D037B0"/>
     <w:rsid w:val="00D03B30"/>
@@ -35049,293 +36885,309 @@
     <w:rsid w:val="00D05363"/>
     <w:rsid w:val="00D058CE"/>
     <w:rsid w:val="00D05BFE"/>
     <w:rsid w:val="00D0606B"/>
     <w:rsid w:val="00D06700"/>
     <w:rsid w:val="00D10BC2"/>
     <w:rsid w:val="00D12E56"/>
     <w:rsid w:val="00D13531"/>
     <w:rsid w:val="00D13A6D"/>
     <w:rsid w:val="00D13A91"/>
     <w:rsid w:val="00D14E68"/>
     <w:rsid w:val="00D14ECF"/>
     <w:rsid w:val="00D15F09"/>
     <w:rsid w:val="00D17AF6"/>
     <w:rsid w:val="00D17B7E"/>
     <w:rsid w:val="00D17BE2"/>
     <w:rsid w:val="00D17BF4"/>
     <w:rsid w:val="00D20386"/>
     <w:rsid w:val="00D20439"/>
     <w:rsid w:val="00D2049E"/>
     <w:rsid w:val="00D22F54"/>
     <w:rsid w:val="00D23FDB"/>
     <w:rsid w:val="00D243B9"/>
     <w:rsid w:val="00D24506"/>
     <w:rsid w:val="00D24D62"/>
+    <w:rsid w:val="00D25107"/>
     <w:rsid w:val="00D25DC3"/>
     <w:rsid w:val="00D25EE5"/>
     <w:rsid w:val="00D25F60"/>
     <w:rsid w:val="00D262B7"/>
+    <w:rsid w:val="00D26554"/>
     <w:rsid w:val="00D26B46"/>
     <w:rsid w:val="00D26B69"/>
     <w:rsid w:val="00D26DE4"/>
     <w:rsid w:val="00D27201"/>
     <w:rsid w:val="00D27CD1"/>
     <w:rsid w:val="00D27DE1"/>
     <w:rsid w:val="00D30891"/>
     <w:rsid w:val="00D31AFE"/>
     <w:rsid w:val="00D338D3"/>
     <w:rsid w:val="00D33FDB"/>
     <w:rsid w:val="00D34023"/>
     <w:rsid w:val="00D3432C"/>
     <w:rsid w:val="00D347B6"/>
     <w:rsid w:val="00D34D66"/>
     <w:rsid w:val="00D3671B"/>
     <w:rsid w:val="00D370DE"/>
     <w:rsid w:val="00D378D8"/>
     <w:rsid w:val="00D37E4D"/>
     <w:rsid w:val="00D40023"/>
     <w:rsid w:val="00D40042"/>
     <w:rsid w:val="00D401A9"/>
     <w:rsid w:val="00D4041C"/>
     <w:rsid w:val="00D406A1"/>
     <w:rsid w:val="00D407E0"/>
     <w:rsid w:val="00D417BC"/>
     <w:rsid w:val="00D419AA"/>
     <w:rsid w:val="00D41B49"/>
     <w:rsid w:val="00D42931"/>
     <w:rsid w:val="00D42C6D"/>
     <w:rsid w:val="00D430AA"/>
     <w:rsid w:val="00D4328F"/>
     <w:rsid w:val="00D432C9"/>
     <w:rsid w:val="00D43536"/>
+    <w:rsid w:val="00D4414F"/>
     <w:rsid w:val="00D442E6"/>
     <w:rsid w:val="00D44F92"/>
     <w:rsid w:val="00D45914"/>
     <w:rsid w:val="00D45CC2"/>
     <w:rsid w:val="00D469EF"/>
     <w:rsid w:val="00D46C33"/>
     <w:rsid w:val="00D477F5"/>
     <w:rsid w:val="00D5018F"/>
     <w:rsid w:val="00D50A4A"/>
     <w:rsid w:val="00D51E10"/>
     <w:rsid w:val="00D536BF"/>
     <w:rsid w:val="00D53A11"/>
     <w:rsid w:val="00D53E15"/>
     <w:rsid w:val="00D53EFD"/>
     <w:rsid w:val="00D540E4"/>
     <w:rsid w:val="00D5521F"/>
     <w:rsid w:val="00D555E5"/>
     <w:rsid w:val="00D55B78"/>
     <w:rsid w:val="00D56070"/>
     <w:rsid w:val="00D60DC6"/>
     <w:rsid w:val="00D60FD8"/>
     <w:rsid w:val="00D61207"/>
     <w:rsid w:val="00D61717"/>
     <w:rsid w:val="00D6228C"/>
     <w:rsid w:val="00D63338"/>
     <w:rsid w:val="00D63532"/>
     <w:rsid w:val="00D63686"/>
     <w:rsid w:val="00D638E8"/>
     <w:rsid w:val="00D63DA9"/>
     <w:rsid w:val="00D652AB"/>
     <w:rsid w:val="00D65EBA"/>
     <w:rsid w:val="00D6667F"/>
     <w:rsid w:val="00D6705B"/>
     <w:rsid w:val="00D6783E"/>
+    <w:rsid w:val="00D7030C"/>
     <w:rsid w:val="00D70951"/>
     <w:rsid w:val="00D71480"/>
     <w:rsid w:val="00D71D02"/>
     <w:rsid w:val="00D72D41"/>
     <w:rsid w:val="00D7356D"/>
     <w:rsid w:val="00D737E0"/>
     <w:rsid w:val="00D73CF8"/>
     <w:rsid w:val="00D73E53"/>
     <w:rsid w:val="00D742C7"/>
     <w:rsid w:val="00D754DB"/>
     <w:rsid w:val="00D75E71"/>
     <w:rsid w:val="00D76A1B"/>
     <w:rsid w:val="00D8055A"/>
     <w:rsid w:val="00D805DE"/>
     <w:rsid w:val="00D808B5"/>
     <w:rsid w:val="00D81116"/>
     <w:rsid w:val="00D81C3E"/>
     <w:rsid w:val="00D83879"/>
     <w:rsid w:val="00D84CE4"/>
     <w:rsid w:val="00D84DCB"/>
     <w:rsid w:val="00D85C96"/>
     <w:rsid w:val="00D85F1B"/>
     <w:rsid w:val="00D85FF5"/>
     <w:rsid w:val="00D86397"/>
     <w:rsid w:val="00D91237"/>
     <w:rsid w:val="00D91E2B"/>
     <w:rsid w:val="00D92702"/>
     <w:rsid w:val="00D93190"/>
     <w:rsid w:val="00D949D0"/>
     <w:rsid w:val="00D94B51"/>
     <w:rsid w:val="00D94DA2"/>
     <w:rsid w:val="00D95A70"/>
     <w:rsid w:val="00D95C1F"/>
     <w:rsid w:val="00D95EAD"/>
     <w:rsid w:val="00D964E2"/>
     <w:rsid w:val="00D9698D"/>
     <w:rsid w:val="00D971B6"/>
     <w:rsid w:val="00D97E06"/>
     <w:rsid w:val="00DA04E3"/>
     <w:rsid w:val="00DA052C"/>
     <w:rsid w:val="00DA2550"/>
     <w:rsid w:val="00DA2F53"/>
     <w:rsid w:val="00DA3B2C"/>
     <w:rsid w:val="00DA4677"/>
     <w:rsid w:val="00DA4B10"/>
     <w:rsid w:val="00DA4F75"/>
+    <w:rsid w:val="00DA6C1F"/>
     <w:rsid w:val="00DA6C32"/>
     <w:rsid w:val="00DA6C43"/>
     <w:rsid w:val="00DA71B0"/>
     <w:rsid w:val="00DA7A1A"/>
     <w:rsid w:val="00DA7F94"/>
     <w:rsid w:val="00DB0A43"/>
     <w:rsid w:val="00DB0B9D"/>
     <w:rsid w:val="00DB13F9"/>
     <w:rsid w:val="00DB162B"/>
     <w:rsid w:val="00DB1B67"/>
     <w:rsid w:val="00DB1C88"/>
     <w:rsid w:val="00DB26B1"/>
     <w:rsid w:val="00DB28EF"/>
     <w:rsid w:val="00DB2E11"/>
     <w:rsid w:val="00DB2F53"/>
     <w:rsid w:val="00DB2FBD"/>
     <w:rsid w:val="00DB43E1"/>
     <w:rsid w:val="00DB4426"/>
     <w:rsid w:val="00DB44D5"/>
     <w:rsid w:val="00DB4630"/>
     <w:rsid w:val="00DB49A5"/>
+    <w:rsid w:val="00DB4A45"/>
     <w:rsid w:val="00DB4E12"/>
     <w:rsid w:val="00DB4FAD"/>
+    <w:rsid w:val="00DB4FCE"/>
     <w:rsid w:val="00DB64F1"/>
     <w:rsid w:val="00DB69CB"/>
+    <w:rsid w:val="00DB7203"/>
     <w:rsid w:val="00DB7B9E"/>
     <w:rsid w:val="00DC01CC"/>
     <w:rsid w:val="00DC083C"/>
     <w:rsid w:val="00DC0928"/>
+    <w:rsid w:val="00DC0E84"/>
     <w:rsid w:val="00DC0EBB"/>
     <w:rsid w:val="00DC1665"/>
     <w:rsid w:val="00DC1D5A"/>
     <w:rsid w:val="00DC2647"/>
     <w:rsid w:val="00DC3F4C"/>
     <w:rsid w:val="00DC47BE"/>
     <w:rsid w:val="00DC4B91"/>
     <w:rsid w:val="00DC4F33"/>
     <w:rsid w:val="00DC585D"/>
     <w:rsid w:val="00DC68D8"/>
     <w:rsid w:val="00DC6A4C"/>
     <w:rsid w:val="00DC6BF3"/>
     <w:rsid w:val="00DC757A"/>
     <w:rsid w:val="00DD08BF"/>
     <w:rsid w:val="00DD0FAF"/>
     <w:rsid w:val="00DD1600"/>
     <w:rsid w:val="00DD1EE7"/>
     <w:rsid w:val="00DD21C4"/>
     <w:rsid w:val="00DD2F0E"/>
     <w:rsid w:val="00DD3572"/>
     <w:rsid w:val="00DD5BF9"/>
     <w:rsid w:val="00DD6F43"/>
     <w:rsid w:val="00DE00EA"/>
     <w:rsid w:val="00DE04F7"/>
     <w:rsid w:val="00DE05F9"/>
     <w:rsid w:val="00DE10ED"/>
     <w:rsid w:val="00DE1107"/>
     <w:rsid w:val="00DE18A2"/>
     <w:rsid w:val="00DE1C37"/>
+    <w:rsid w:val="00DE251F"/>
     <w:rsid w:val="00DE27FC"/>
     <w:rsid w:val="00DE3245"/>
     <w:rsid w:val="00DE3764"/>
     <w:rsid w:val="00DE38A7"/>
     <w:rsid w:val="00DE3F52"/>
     <w:rsid w:val="00DE4533"/>
     <w:rsid w:val="00DE4F45"/>
+    <w:rsid w:val="00DE4F6C"/>
     <w:rsid w:val="00DE52D3"/>
     <w:rsid w:val="00DE7BBA"/>
     <w:rsid w:val="00DE7DDB"/>
     <w:rsid w:val="00DF1118"/>
     <w:rsid w:val="00DF2EEE"/>
     <w:rsid w:val="00DF3057"/>
     <w:rsid w:val="00DF331E"/>
     <w:rsid w:val="00DF395C"/>
     <w:rsid w:val="00DF45D2"/>
     <w:rsid w:val="00DF49A8"/>
     <w:rsid w:val="00DF4E3E"/>
     <w:rsid w:val="00DF5D8B"/>
     <w:rsid w:val="00DF5FC9"/>
     <w:rsid w:val="00DF6CA4"/>
     <w:rsid w:val="00DF7208"/>
     <w:rsid w:val="00DF74BF"/>
     <w:rsid w:val="00DF78DB"/>
     <w:rsid w:val="00DF7B63"/>
     <w:rsid w:val="00DF7DA4"/>
     <w:rsid w:val="00E00D86"/>
     <w:rsid w:val="00E010EF"/>
     <w:rsid w:val="00E0184B"/>
     <w:rsid w:val="00E01FF5"/>
     <w:rsid w:val="00E024CF"/>
     <w:rsid w:val="00E0275B"/>
     <w:rsid w:val="00E02AAE"/>
     <w:rsid w:val="00E02D25"/>
     <w:rsid w:val="00E030CB"/>
     <w:rsid w:val="00E03E61"/>
     <w:rsid w:val="00E04169"/>
     <w:rsid w:val="00E04204"/>
     <w:rsid w:val="00E0481D"/>
     <w:rsid w:val="00E048E5"/>
     <w:rsid w:val="00E06274"/>
     <w:rsid w:val="00E068F9"/>
+    <w:rsid w:val="00E07258"/>
     <w:rsid w:val="00E0726B"/>
     <w:rsid w:val="00E074B6"/>
+    <w:rsid w:val="00E07E5F"/>
     <w:rsid w:val="00E10839"/>
     <w:rsid w:val="00E10F9C"/>
     <w:rsid w:val="00E1244D"/>
     <w:rsid w:val="00E145B1"/>
     <w:rsid w:val="00E145CF"/>
     <w:rsid w:val="00E14752"/>
+    <w:rsid w:val="00E15215"/>
     <w:rsid w:val="00E15745"/>
     <w:rsid w:val="00E157EA"/>
     <w:rsid w:val="00E159B2"/>
     <w:rsid w:val="00E15ABB"/>
     <w:rsid w:val="00E1616A"/>
     <w:rsid w:val="00E163C1"/>
     <w:rsid w:val="00E16D53"/>
     <w:rsid w:val="00E16DED"/>
     <w:rsid w:val="00E20C2A"/>
     <w:rsid w:val="00E228E5"/>
+    <w:rsid w:val="00E23B1D"/>
     <w:rsid w:val="00E23F06"/>
     <w:rsid w:val="00E23FC9"/>
     <w:rsid w:val="00E242FC"/>
     <w:rsid w:val="00E24EF4"/>
     <w:rsid w:val="00E2541E"/>
     <w:rsid w:val="00E25B44"/>
     <w:rsid w:val="00E25E33"/>
     <w:rsid w:val="00E260D6"/>
+    <w:rsid w:val="00E27A38"/>
     <w:rsid w:val="00E30091"/>
     <w:rsid w:val="00E30A52"/>
     <w:rsid w:val="00E30DC9"/>
     <w:rsid w:val="00E310FD"/>
     <w:rsid w:val="00E32123"/>
     <w:rsid w:val="00E3282A"/>
     <w:rsid w:val="00E33764"/>
     <w:rsid w:val="00E342CB"/>
     <w:rsid w:val="00E35065"/>
     <w:rsid w:val="00E350FA"/>
     <w:rsid w:val="00E36045"/>
     <w:rsid w:val="00E360F4"/>
     <w:rsid w:val="00E3665E"/>
     <w:rsid w:val="00E37A8D"/>
     <w:rsid w:val="00E41D74"/>
     <w:rsid w:val="00E42DB3"/>
     <w:rsid w:val="00E433BD"/>
     <w:rsid w:val="00E439A4"/>
     <w:rsid w:val="00E4403E"/>
     <w:rsid w:val="00E44E04"/>
     <w:rsid w:val="00E45501"/>
     <w:rsid w:val="00E4589E"/>
     <w:rsid w:val="00E45EB6"/>
     <w:rsid w:val="00E4604C"/>
     <w:rsid w:val="00E46451"/>
@@ -35345,177 +37197,186 @@
     <w:rsid w:val="00E520A3"/>
     <w:rsid w:val="00E52303"/>
     <w:rsid w:val="00E52545"/>
     <w:rsid w:val="00E52A8E"/>
     <w:rsid w:val="00E52EFF"/>
     <w:rsid w:val="00E534C2"/>
     <w:rsid w:val="00E536D2"/>
     <w:rsid w:val="00E53D34"/>
     <w:rsid w:val="00E54AE0"/>
     <w:rsid w:val="00E54F5B"/>
     <w:rsid w:val="00E55B28"/>
     <w:rsid w:val="00E561A1"/>
     <w:rsid w:val="00E5639D"/>
     <w:rsid w:val="00E57F6B"/>
     <w:rsid w:val="00E602D7"/>
     <w:rsid w:val="00E6060C"/>
     <w:rsid w:val="00E60937"/>
     <w:rsid w:val="00E613BF"/>
     <w:rsid w:val="00E6146B"/>
     <w:rsid w:val="00E619E7"/>
     <w:rsid w:val="00E61F28"/>
     <w:rsid w:val="00E629E0"/>
     <w:rsid w:val="00E63098"/>
     <w:rsid w:val="00E6331A"/>
     <w:rsid w:val="00E63798"/>
+    <w:rsid w:val="00E64488"/>
     <w:rsid w:val="00E644BD"/>
     <w:rsid w:val="00E64A1B"/>
     <w:rsid w:val="00E64CCE"/>
     <w:rsid w:val="00E64FDF"/>
     <w:rsid w:val="00E65F92"/>
     <w:rsid w:val="00E65FE5"/>
     <w:rsid w:val="00E6676F"/>
     <w:rsid w:val="00E703DF"/>
     <w:rsid w:val="00E711B8"/>
     <w:rsid w:val="00E7178A"/>
     <w:rsid w:val="00E71DC3"/>
     <w:rsid w:val="00E71E7C"/>
     <w:rsid w:val="00E7336B"/>
     <w:rsid w:val="00E73684"/>
     <w:rsid w:val="00E746AB"/>
     <w:rsid w:val="00E759AB"/>
     <w:rsid w:val="00E771F9"/>
     <w:rsid w:val="00E77D77"/>
     <w:rsid w:val="00E77DCF"/>
     <w:rsid w:val="00E81E76"/>
     <w:rsid w:val="00E82340"/>
     <w:rsid w:val="00E842F7"/>
     <w:rsid w:val="00E84D83"/>
     <w:rsid w:val="00E85CB0"/>
+    <w:rsid w:val="00E85E07"/>
     <w:rsid w:val="00E8717F"/>
     <w:rsid w:val="00E87379"/>
     <w:rsid w:val="00E874CC"/>
     <w:rsid w:val="00E87983"/>
     <w:rsid w:val="00E87A8E"/>
     <w:rsid w:val="00E90AF3"/>
     <w:rsid w:val="00E90BF8"/>
     <w:rsid w:val="00E90E19"/>
     <w:rsid w:val="00E91AA5"/>
     <w:rsid w:val="00E91FCF"/>
     <w:rsid w:val="00E923EA"/>
     <w:rsid w:val="00E928FE"/>
     <w:rsid w:val="00E929A4"/>
     <w:rsid w:val="00E92A70"/>
     <w:rsid w:val="00E92B66"/>
     <w:rsid w:val="00E946EE"/>
     <w:rsid w:val="00E9506A"/>
     <w:rsid w:val="00E95D81"/>
     <w:rsid w:val="00E9611B"/>
     <w:rsid w:val="00E9743C"/>
     <w:rsid w:val="00EA0A1A"/>
+    <w:rsid w:val="00EA1768"/>
     <w:rsid w:val="00EA1ADB"/>
     <w:rsid w:val="00EA2C60"/>
     <w:rsid w:val="00EA2F05"/>
     <w:rsid w:val="00EA33D1"/>
     <w:rsid w:val="00EA4005"/>
     <w:rsid w:val="00EA4B69"/>
     <w:rsid w:val="00EA55D0"/>
     <w:rsid w:val="00EA5E24"/>
     <w:rsid w:val="00EA62F0"/>
     <w:rsid w:val="00EA75D1"/>
     <w:rsid w:val="00EA7930"/>
     <w:rsid w:val="00EA7F0F"/>
     <w:rsid w:val="00EB045A"/>
     <w:rsid w:val="00EB1E27"/>
     <w:rsid w:val="00EB2299"/>
+    <w:rsid w:val="00EB2F65"/>
     <w:rsid w:val="00EB3521"/>
     <w:rsid w:val="00EB36C2"/>
     <w:rsid w:val="00EB395C"/>
     <w:rsid w:val="00EB46A3"/>
     <w:rsid w:val="00EB4C33"/>
+    <w:rsid w:val="00EB4EDD"/>
     <w:rsid w:val="00EB5E43"/>
     <w:rsid w:val="00EB636D"/>
     <w:rsid w:val="00EB79E0"/>
     <w:rsid w:val="00EB7A28"/>
     <w:rsid w:val="00EB7B2D"/>
     <w:rsid w:val="00EB7DC4"/>
     <w:rsid w:val="00EC0E19"/>
     <w:rsid w:val="00EC0FEC"/>
     <w:rsid w:val="00EC25F2"/>
     <w:rsid w:val="00EC31D4"/>
     <w:rsid w:val="00EC409B"/>
     <w:rsid w:val="00EC49BF"/>
+    <w:rsid w:val="00EC4D09"/>
     <w:rsid w:val="00EC721A"/>
     <w:rsid w:val="00EC745D"/>
     <w:rsid w:val="00EC7DF1"/>
     <w:rsid w:val="00EC7EB0"/>
     <w:rsid w:val="00ED0244"/>
     <w:rsid w:val="00ED065B"/>
     <w:rsid w:val="00ED218A"/>
     <w:rsid w:val="00ED27FB"/>
+    <w:rsid w:val="00ED340D"/>
     <w:rsid w:val="00ED392B"/>
     <w:rsid w:val="00ED3CA6"/>
     <w:rsid w:val="00ED41F1"/>
     <w:rsid w:val="00ED4630"/>
     <w:rsid w:val="00ED47C5"/>
     <w:rsid w:val="00ED4C2C"/>
     <w:rsid w:val="00ED56B9"/>
     <w:rsid w:val="00ED5BFB"/>
     <w:rsid w:val="00ED6213"/>
     <w:rsid w:val="00EE173D"/>
     <w:rsid w:val="00EE1B6A"/>
     <w:rsid w:val="00EE5586"/>
     <w:rsid w:val="00EE6A23"/>
     <w:rsid w:val="00EE7C32"/>
     <w:rsid w:val="00EE7C5D"/>
     <w:rsid w:val="00EF0E24"/>
     <w:rsid w:val="00EF1464"/>
     <w:rsid w:val="00EF22B4"/>
     <w:rsid w:val="00EF2F15"/>
     <w:rsid w:val="00EF2FBC"/>
     <w:rsid w:val="00EF3036"/>
     <w:rsid w:val="00EF3A52"/>
     <w:rsid w:val="00EF40EF"/>
     <w:rsid w:val="00EF44F9"/>
     <w:rsid w:val="00EF5B8B"/>
     <w:rsid w:val="00EF627B"/>
     <w:rsid w:val="00EF6542"/>
     <w:rsid w:val="00F01596"/>
     <w:rsid w:val="00F0187F"/>
     <w:rsid w:val="00F01BE1"/>
     <w:rsid w:val="00F01F32"/>
     <w:rsid w:val="00F02B4E"/>
     <w:rsid w:val="00F0305B"/>
     <w:rsid w:val="00F0351F"/>
     <w:rsid w:val="00F03EF9"/>
     <w:rsid w:val="00F03F0D"/>
+    <w:rsid w:val="00F042AB"/>
     <w:rsid w:val="00F0464F"/>
     <w:rsid w:val="00F053FD"/>
     <w:rsid w:val="00F06DCA"/>
     <w:rsid w:val="00F06F76"/>
     <w:rsid w:val="00F07675"/>
     <w:rsid w:val="00F108DD"/>
+    <w:rsid w:val="00F10960"/>
     <w:rsid w:val="00F10B3F"/>
     <w:rsid w:val="00F119FF"/>
     <w:rsid w:val="00F122EC"/>
     <w:rsid w:val="00F12B24"/>
     <w:rsid w:val="00F13710"/>
     <w:rsid w:val="00F14476"/>
     <w:rsid w:val="00F1724B"/>
     <w:rsid w:val="00F175FD"/>
     <w:rsid w:val="00F179CB"/>
     <w:rsid w:val="00F17F4C"/>
     <w:rsid w:val="00F214C8"/>
     <w:rsid w:val="00F22443"/>
     <w:rsid w:val="00F2298A"/>
     <w:rsid w:val="00F2333C"/>
     <w:rsid w:val="00F235DC"/>
     <w:rsid w:val="00F23CC3"/>
     <w:rsid w:val="00F23DF1"/>
     <w:rsid w:val="00F241B1"/>
     <w:rsid w:val="00F248C3"/>
     <w:rsid w:val="00F24C50"/>
     <w:rsid w:val="00F2596E"/>
     <w:rsid w:val="00F2598A"/>
     <w:rsid w:val="00F25DA7"/>
     <w:rsid w:val="00F30C12"/>
     <w:rsid w:val="00F310FC"/>
@@ -35529,109 +37390,113 @@
     <w:rsid w:val="00F35F46"/>
     <w:rsid w:val="00F36368"/>
     <w:rsid w:val="00F3772F"/>
     <w:rsid w:val="00F37760"/>
     <w:rsid w:val="00F411B7"/>
     <w:rsid w:val="00F411E5"/>
     <w:rsid w:val="00F41F08"/>
     <w:rsid w:val="00F423A6"/>
     <w:rsid w:val="00F42BEB"/>
     <w:rsid w:val="00F43964"/>
     <w:rsid w:val="00F43AAE"/>
     <w:rsid w:val="00F44B8F"/>
     <w:rsid w:val="00F45391"/>
     <w:rsid w:val="00F45752"/>
     <w:rsid w:val="00F459DA"/>
     <w:rsid w:val="00F45AA3"/>
     <w:rsid w:val="00F46629"/>
     <w:rsid w:val="00F46FF4"/>
     <w:rsid w:val="00F47350"/>
     <w:rsid w:val="00F47CB1"/>
     <w:rsid w:val="00F503B9"/>
     <w:rsid w:val="00F50848"/>
     <w:rsid w:val="00F51077"/>
     <w:rsid w:val="00F5113B"/>
     <w:rsid w:val="00F51714"/>
+    <w:rsid w:val="00F534B5"/>
     <w:rsid w:val="00F53D56"/>
     <w:rsid w:val="00F54BB5"/>
     <w:rsid w:val="00F5544D"/>
     <w:rsid w:val="00F5566B"/>
     <w:rsid w:val="00F55912"/>
     <w:rsid w:val="00F5736D"/>
     <w:rsid w:val="00F57B88"/>
     <w:rsid w:val="00F57E07"/>
     <w:rsid w:val="00F601DE"/>
     <w:rsid w:val="00F61B23"/>
     <w:rsid w:val="00F643CC"/>
     <w:rsid w:val="00F64479"/>
     <w:rsid w:val="00F64A81"/>
     <w:rsid w:val="00F64DE3"/>
     <w:rsid w:val="00F64F94"/>
     <w:rsid w:val="00F662BA"/>
     <w:rsid w:val="00F711A6"/>
     <w:rsid w:val="00F71B14"/>
     <w:rsid w:val="00F7264D"/>
     <w:rsid w:val="00F72964"/>
     <w:rsid w:val="00F7376F"/>
     <w:rsid w:val="00F73AAB"/>
     <w:rsid w:val="00F73B7A"/>
     <w:rsid w:val="00F73BBB"/>
     <w:rsid w:val="00F746D4"/>
     <w:rsid w:val="00F749D0"/>
     <w:rsid w:val="00F74D57"/>
     <w:rsid w:val="00F80CEC"/>
     <w:rsid w:val="00F80FF6"/>
     <w:rsid w:val="00F812EF"/>
     <w:rsid w:val="00F814BE"/>
     <w:rsid w:val="00F82D85"/>
     <w:rsid w:val="00F82F85"/>
     <w:rsid w:val="00F838FB"/>
     <w:rsid w:val="00F83F7E"/>
     <w:rsid w:val="00F84A44"/>
     <w:rsid w:val="00F86500"/>
     <w:rsid w:val="00F873F3"/>
     <w:rsid w:val="00F87A47"/>
     <w:rsid w:val="00F87F26"/>
     <w:rsid w:val="00F915C7"/>
+    <w:rsid w:val="00F915C8"/>
     <w:rsid w:val="00F92647"/>
     <w:rsid w:val="00F9312C"/>
     <w:rsid w:val="00F934B6"/>
     <w:rsid w:val="00F94039"/>
     <w:rsid w:val="00F94B45"/>
     <w:rsid w:val="00F94BD2"/>
     <w:rsid w:val="00F94FD8"/>
     <w:rsid w:val="00F954A8"/>
     <w:rsid w:val="00F956B2"/>
     <w:rsid w:val="00F96376"/>
     <w:rsid w:val="00F96B78"/>
     <w:rsid w:val="00F9716B"/>
     <w:rsid w:val="00F97A62"/>
+    <w:rsid w:val="00F97B7B"/>
     <w:rsid w:val="00F97EFD"/>
     <w:rsid w:val="00FA148C"/>
     <w:rsid w:val="00FA1DE4"/>
     <w:rsid w:val="00FA2753"/>
     <w:rsid w:val="00FA2902"/>
+    <w:rsid w:val="00FA3F09"/>
     <w:rsid w:val="00FA43C5"/>
     <w:rsid w:val="00FA43D0"/>
     <w:rsid w:val="00FA4846"/>
     <w:rsid w:val="00FA4CE4"/>
     <w:rsid w:val="00FA57E2"/>
     <w:rsid w:val="00FA5A71"/>
     <w:rsid w:val="00FA6985"/>
     <w:rsid w:val="00FA7038"/>
     <w:rsid w:val="00FA7AC3"/>
     <w:rsid w:val="00FA7D14"/>
     <w:rsid w:val="00FB02F2"/>
     <w:rsid w:val="00FB069C"/>
     <w:rsid w:val="00FB098B"/>
     <w:rsid w:val="00FB0A01"/>
     <w:rsid w:val="00FB0CDB"/>
     <w:rsid w:val="00FB1439"/>
     <w:rsid w:val="00FB202E"/>
     <w:rsid w:val="00FB2527"/>
     <w:rsid w:val="00FB2FDC"/>
     <w:rsid w:val="00FB3C17"/>
     <w:rsid w:val="00FB40D2"/>
     <w:rsid w:val="00FB4136"/>
     <w:rsid w:val="00FB4280"/>
     <w:rsid w:val="00FB43DA"/>
     <w:rsid w:val="00FB4FD2"/>
@@ -35665,50 +37530,51 @@
     <w:rsid w:val="00FD4771"/>
     <w:rsid w:val="00FD49CD"/>
     <w:rsid w:val="00FD4D0C"/>
     <w:rsid w:val="00FD5C14"/>
     <w:rsid w:val="00FD668F"/>
     <w:rsid w:val="00FE135E"/>
     <w:rsid w:val="00FE2703"/>
     <w:rsid w:val="00FE2B84"/>
     <w:rsid w:val="00FE2C54"/>
     <w:rsid w:val="00FE33F4"/>
     <w:rsid w:val="00FE3BAD"/>
     <w:rsid w:val="00FE3EC8"/>
     <w:rsid w:val="00FE4986"/>
     <w:rsid w:val="00FE5788"/>
     <w:rsid w:val="00FE5AC4"/>
     <w:rsid w:val="00FE7583"/>
     <w:rsid w:val="00FE7A87"/>
     <w:rsid w:val="00FE7ADF"/>
     <w:rsid w:val="00FE7C92"/>
     <w:rsid w:val="00FF1624"/>
     <w:rsid w:val="00FF204A"/>
     <w:rsid w:val="00FF23B4"/>
     <w:rsid w:val="00FF30B2"/>
     <w:rsid w:val="00FF3981"/>
     <w:rsid w:val="00FF461C"/>
+    <w:rsid w:val="00FF48CA"/>
     <w:rsid w:val="00FF4D1B"/>
     <w:rsid w:val="00FF4F55"/>
     <w:rsid w:val="00FF5691"/>
     <w:rsid w:val="00FF57AB"/>
     <w:rsid w:val="00FF770F"/>
     <w:rsid w:val="00FF783F"/>
     <w:rsid w:val="00FF7B5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
@@ -37568,51 +39434,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2138596529">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smithn1@usf.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.perspectivesonhealthcare.com/podcast/nicholas-smith-a-pediatric-psychology-post-doctoral-fellows-perspective-on-healthcare/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.1037/fsh0000840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smithn1@usf.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.perspectivesonhealthcare.com/podcast/nicholas-smith-a-pediatric-psychology-post-doctoral-fellows-perspective-on-healthcare/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.1037/fsh0000840" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jpepsy/jsaf110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -37872,70 +39738,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F1B2364-D6EA-4BD4-8FC1-75A631E222B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>42997</Characters>
+  <Pages>20</Pages>
+  <Words>8042</Words>
+  <Characters>45840</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>859</Lines>
-  <Paragraphs>612</Paragraphs>
+  <Lines>382</Lines>
+  <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48989</CharactersWithSpaces>
+  <CharactersWithSpaces>53775</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Nicholas Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>