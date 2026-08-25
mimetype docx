--- v1 (2026-08-04)
+++ v2 (2026-08-25)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="24B1C23F" w14:textId="00D7A0AE" w:rsidR="00404107" w:rsidRPr="00A378CB" w:rsidRDefault="00E613BF" w:rsidP="00C8796D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk47007285"/>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>NICHOLAS DAVID W. SMITH</w:t>
       </w:r>
@@ -3107,51 +3107,68 @@
     </w:p>
     <w:p w14:paraId="2397CC11" w14:textId="77777777" w:rsidR="008C4B07" w:rsidRPr="00A378CB" w:rsidRDefault="008C4B07" w:rsidP="008C4B07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">PREPaRE Workshops 1 &amp; 2: Crisis Prevention and Preparedness Comprehensive School </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PREPaRE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Workshops 1 &amp; 2: Crisis Prevention and Preparedness Comprehensive School </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117C79A0" w14:textId="77777777" w:rsidR="008C4B07" w:rsidRPr="00A378CB" w:rsidRDefault="008C4B07" w:rsidP="008C4B07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            Safety Planning and The Roles of School-Based Mental Health Professionals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F52B39B" w14:textId="77777777" w:rsidR="008C4B07" w:rsidRPr="00A378CB" w:rsidRDefault="008C4B07" w:rsidP="008C4B07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -4608,51 +4625,141 @@
     <w:p w14:paraId="424515FF" w14:textId="2CF23341" w:rsidR="00452C00" w:rsidRPr="00452C00" w:rsidRDefault="00452C00" w:rsidP="00303378">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452C00">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Psychology Advanced Practicum Students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F44A30" w14:textId="72E6929E" w:rsidR="00C43EA8" w:rsidRDefault="00C43EA8" w:rsidP="00C43EA8">
+    <w:p w14:paraId="71842282" w14:textId="603AF4B3" w:rsidR="004735CC" w:rsidRDefault="004735CC" w:rsidP="00C43EA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026-present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">*Niara Savage, Ed.S. (University of South Florida)- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Psychology Advanced Practicum Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, USFH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF3AFBD" w14:textId="1B28D136" w:rsidR="004735CC" w:rsidRDefault="004735CC" w:rsidP="00C43EA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026-present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">*Kaitlyn Biery, M.A. (University of South Florida)- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Psychology Advanced Practicum Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, USFH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F44A30" w14:textId="585C0333" w:rsidR="00C43EA8" w:rsidRDefault="00C43EA8" w:rsidP="00C43EA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026-present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">*Cydney Williams, M.A. (University of South Florida)- </w:t>
@@ -4909,51 +5016,68 @@
     <w:p w14:paraId="6CCD4FFA" w14:textId="7C483A52" w:rsidR="0090662F" w:rsidRPr="00A378CB" w:rsidRDefault="0090662F" w:rsidP="0090662F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2023-2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>De’Vohn Roman, M.A. (University of South Florida) -School Psychology Advanced Psychotherapy Practicum Student</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De’Vohn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Roman, M.A. (University of South Florida) -School Psychology Advanced Psychotherapy Practicum Student</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CA7104" w14:textId="606420BE" w:rsidR="0090662F" w:rsidRPr="00A378CB" w:rsidRDefault="0090662F" w:rsidP="0090662F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2023-2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5051,51 +5175,71 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2023-2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Sandra Soco Lazano, M.A. (University of South Florida)- Psychology Advanced </w:t>
+        <w:t xml:space="preserve">Sandra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Soco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lazano, M.A. (University of South Florida)- Psychology Advanced </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4D908F" w14:textId="5FA241CB" w:rsidR="00A67E46" w:rsidRPr="00A378CB" w:rsidRDefault="004D535E" w:rsidP="00A25C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Practicum Student, USFH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6882A3A7" w14:textId="7F7219E7" w:rsidR="00991775" w:rsidRPr="00A378CB" w:rsidRDefault="00991775" w:rsidP="00991775">
       <w:pPr>
@@ -5271,107 +5415,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Natalie Hong, M.S. (Florida International University)- Psychology Practicum Student, UMMSM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7554B555" w14:textId="3D871296" w:rsidR="00BA1953" w:rsidRDefault="0005117A" w:rsidP="00F10960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Haley Seward, M.A. (University of South Florida)- Psychology Practicum Student, USF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D23C0CB" w14:textId="77777777" w:rsidR="00D4414F" w:rsidRDefault="00D4414F" w:rsidP="00F10960">
-[...13 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+    <w:p w14:paraId="6E1ED97A" w14:textId="77777777" w:rsidR="001E4AC1" w:rsidRPr="00A378CB" w:rsidRDefault="001E4AC1" w:rsidP="004735CC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26C8DD23" w14:textId="54183949" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="0005117A" w:rsidP="0005117A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">TEACHING </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC3B67B" w14:textId="0034CF68" w:rsidR="005D5050" w:rsidRPr="00452C00" w:rsidRDefault="004568CD" w:rsidP="0005117A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452C00">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -6550,78 +6682,90 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of South Florida</w:t>
       </w:r>
       <w:r w:rsidR="00AB3FBF" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> College of Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4CBFAA" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="00A378CB" w:rsidRDefault="00A979D6" w:rsidP="00BF13F9">
+    <w:p w14:paraId="1E4CBFAA" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00BF13F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BCE85C0" w14:textId="77777777" w:rsidR="004735CC" w:rsidRPr="00A378CB" w:rsidRDefault="004735CC" w:rsidP="00BF13F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="717BFC55" w14:textId="5E7B734A" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00194533" w:rsidP="00BF13F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Summer </w:t>
       </w:r>
       <w:r w:rsidR="00BF13F9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2017</w:t>
       </w:r>
       <w:r w:rsidR="00BF13F9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Teaching Assistant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8C4E07" w14:textId="77777777" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6642,122 +6786,132 @@
         </w:rPr>
         <w:t xml:space="preserve">EDF 3214, Human Development and Learning (Face to Face) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9A33D6" w14:textId="77777777" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Educational and Psychological Studies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238B5FCE" w14:textId="3EF4072A" w:rsidR="00D4414F" w:rsidRPr="001E322C" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
+    <w:p w14:paraId="238B5FCE" w14:textId="3EF4072A" w:rsidR="00D4414F" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of South Florida</w:t>
       </w:r>
       <w:r w:rsidR="00AB3FBF" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> College of Educatio</w:t>
       </w:r>
       <w:r w:rsidR="00D4414F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="03B16EE0" w14:textId="77777777" w:rsidR="004735CC" w:rsidRPr="001E322C" w:rsidRDefault="004735CC" w:rsidP="00BF13F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED703FA" w14:textId="570A4958" w:rsidR="0005117A" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="0005117A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>RESIDENT</w:t>
       </w:r>
       <w:r w:rsidR="00CF7F7D" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; FELLOW</w:t>
       </w:r>
       <w:r w:rsidR="0005117A" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> LECTURES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B347011" w14:textId="22607505" w:rsidR="00E07258" w:rsidRDefault="00E07258" w:rsidP="005F4501">
       <w:pPr>
@@ -7913,50 +8067,51 @@
     </w:p>
     <w:p w14:paraId="4EEB6A26" w14:textId="0F23E946" w:rsidR="00A10598" w:rsidRPr="00A378CB" w:rsidRDefault="00A10598" w:rsidP="00BF13F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Consultation-Liaison Services in Medical Settings. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2024, </w:t>
       </w:r>
       <w:r w:rsidR="00774FC2" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>April</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>). Guest Lecture for Professional Consultation in Health Service Psychology (Western Carolina University; PSY623/723; Instructor Kathleen H. Armstrong, Ph</w:t>
@@ -8106,115 +8261,134 @@
     </w:p>
     <w:p w14:paraId="235B2001" w14:textId="01138421" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Research to Resume-Marketing Your Research Skills. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2023, July). Guest Lecture for USF College of Education Summer Research Academy for Undergraduate Students</w:t>
       </w:r>
       <w:r w:rsidR="004E068D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Dr. Kathy L. Bradley-Klug</w:t>
       </w:r>
       <w:r w:rsidR="00ED4630">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, PhD</w:t>
       </w:r>
       <w:r w:rsidR="004E068D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEBD377" w14:textId="33FEEF3D" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
+    <w:p w14:paraId="1CEBD377" w14:textId="48F742A5" w:rsidR="00BF13F9" w:rsidRPr="00A378CB" w:rsidRDefault="00BF13F9" w:rsidP="00BF13F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Application of PCIT to Meet the Needs of Youth With Cancer and Pediatric Health Conditions </w:t>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:r w:rsidR="004735CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of PCIT to Meet the Needs of Youth With Cancer and Pediatric Health Conditions </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2022, November). Guest lecture for Texas Tech University PCIT Lab (PI: Joy </w:t>
       </w:r>
       <w:r w:rsidR="00BE23D8" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Huanhuan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wang</w:t>
       </w:r>
@@ -8288,51 +8462,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Incorporating Positive Psychology Into Your Life: Supporting Undergraduate Student Well-Being.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018, October). Guest lecture for University of Tampa Recent Discoveries in Science Course </w:t>
       </w:r>
       <w:r w:rsidR="00826EFA" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Instructor: Bridgette Froschke, Ph.D) </w:t>
+        <w:t xml:space="preserve">(Instructor: Bridgette Froschke, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00826EFA" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ph.D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00826EFA" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35CC4443" w14:textId="77777777" w:rsidR="00803E78" w:rsidRPr="00957CB7" w:rsidRDefault="00803E78" w:rsidP="00957CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06A297AF" w14:textId="1791E26F" w:rsidR="00B07830" w:rsidRPr="00A378CB" w:rsidRDefault="00B07830" w:rsidP="00B07830">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
@@ -9160,50 +9352,51 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
         <w:t>Co-Investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601F431F" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="00A378CB" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Percent effort: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">0%, (0.0 FTE); Percent effort not funded in this study, per funding mechanism guidelines </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5EDA13" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRPr="00A378CB" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
@@ -9268,51 +9461,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3558CF0F" w14:textId="0F2C4B2F" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Agency: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Florida Association of School Psychologists Graduate Student Research Grant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0C38A9" w14:textId="518A86BE" w:rsidR="00E36045" w:rsidRPr="00A378CB" w:rsidRDefault="00E36045" w:rsidP="00E36045">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
@@ -10468,50 +10660,51 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Amarilis Sanchez-Valle, M.D. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF90490" w14:textId="77777777" w:rsidR="00477072" w:rsidRPr="00A378CB" w:rsidRDefault="00477072" w:rsidP="00477072">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Role: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Licensed psychologist</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E31012B" w14:textId="77777777" w:rsidR="00477072" w:rsidRPr="00A378CB" w:rsidRDefault="00477072" w:rsidP="00477072">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
@@ -10642,73 +10835,74 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15942ED7" w14:textId="23D1706D" w:rsidR="00EA2C60" w:rsidRPr="00A378CB" w:rsidRDefault="00EA2C60" w:rsidP="00EA2C60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Agency: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuren</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="70D5ACAB" w14:textId="77777777" w:rsidR="00EA2C60" w:rsidRPr="00A378CB" w:rsidRDefault="00EA2C60" w:rsidP="00EA2C60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ID#: </w:t>
       </w:r>
@@ -11100,51 +11294,71 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A Phase 3 Multi-Center Study to Evaluate the Safety and Efficacy of Subcutaneous Injections of Pegvaliase in Adolescent Subjects (Ages 12-17) with Phenylketonuria Featuring an Open-Label Randomized Two-Arm (Active vs Diet-Only Control) Design</w:t>
+        <w:t xml:space="preserve">A Phase 3 Multi-Center Study to Evaluate the Safety and Efficacy of Subcutaneous Injections of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pegvaliase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Adolescent Subjects (Ages 12-17) with Phenylketonuria Featuring an Open-Label Randomized Two-Arm (Active vs Diet-Only Control) Design</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74CBB5BF" w14:textId="4159AA9D" w:rsidR="00DE7DDB" w:rsidRPr="00A378CB" w:rsidRDefault="00DE7DDB" w:rsidP="00DE7DDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PI:</w:t>
       </w:r>
@@ -11739,178 +11953,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annual USF Graduate Student Research Symposium-Best Poster for College of Education ($500 travel grant; 2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4F1043" w14:textId="68C45490" w:rsidR="00BA1953" w:rsidRPr="00133225" w:rsidRDefault="00BF13F9" w:rsidP="00133225">
+    <w:p w14:paraId="50DEBE2D" w14:textId="51A2779C" w:rsidR="00D4414F" w:rsidRDefault="00BF13F9" w:rsidP="004735CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>USF Graduate Student Conference Presentation Travel Grant ($500; 2017, 2018, 2019)</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="1A330AA4" w14:textId="77777777" w:rsidR="00D4414F" w:rsidRDefault="00D4414F" w:rsidP="00527BC9">
+        <w:t>USF Graduate Student Conference Presentation Travel Grant ($500; 2017, 2018, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E32B307" w14:textId="77777777" w:rsidR="004735CC" w:rsidRPr="004735CC" w:rsidRDefault="004735CC" w:rsidP="004735CC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DBA9A0" w14:textId="7D701B92" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00E63798" w:rsidP="00527BC9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...78 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PUBLICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCFA65F" w14:textId="313F91F9" w:rsidR="002714C5" w:rsidRDefault="00E63798" w:rsidP="00527BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
@@ -11979,216 +12114,474 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Peer Reviewed Journal Articles</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0DB550" w14:textId="77777777" w:rsidR="00B45530" w:rsidRDefault="00B11489" w:rsidP="00B45530">
+    <w:p w14:paraId="07116682" w14:textId="77777777" w:rsidR="00E10AF6" w:rsidRDefault="00E10AF6" w:rsidP="00E10AF6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smith, N.D.W.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Howard, K., Garza, K.,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>**Legra, C., **Braunstein, B., ***Thomas, D., &amp;</w:t>
-[...18 lines deleted...]
-        <w:t>Smith, N.D.W.</w:t>
+        <w:t xml:space="preserve"> ***Merrick, J., *Suhs, M., Walter, J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Feldman, M.A., </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6B659E" w14:textId="1249EB24" w:rsidR="00E10AF6" w:rsidRPr="00E10AF6" w:rsidRDefault="00E10AF6" w:rsidP="00E10AF6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Weissberg-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...73 lines deleted...]
-    <w:p w14:paraId="49EAD417" w14:textId="5A8C67FF" w:rsidR="0063559C" w:rsidRDefault="00D477F5" w:rsidP="0063559C">
+        <w:t xml:space="preserve"> (Accepted, in press</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E10AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Initial findings from the teaming up for T1D through telehealth intervention: A pilot study. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diabetic Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6690A1DB" w14:textId="0BA393D7" w:rsidR="00BD08B4" w:rsidRDefault="00BD08B4" w:rsidP="00BD08B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Coto., J., Cejas, I., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008542CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Farias, A., Solano, J.P., &amp; Garcia, D. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Accepted, in press</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4261DC46" w14:textId="28E631DF" w:rsidR="00BD08B4" w:rsidRPr="00BD08B4" w:rsidRDefault="00BD08B4" w:rsidP="00BD08B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Post-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD08B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concussive symptoms and their association with follow-up care in a sample of young children with TBI. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0DB550" w14:textId="454D527A" w:rsidR="00B45530" w:rsidRDefault="00B11489" w:rsidP="00B45530">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>**Legra, C., **Braunstein, B., ***Thomas, D., &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45530">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45530">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Parent-child </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6708BCF6" w14:textId="08D32550" w:rsidR="00B11489" w:rsidRPr="00D25107" w:rsidRDefault="00B11489" w:rsidP="00B45530">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45530">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interaction therapy for a child exposed to kratom and his biological mother in sobriety.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45530">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Child &amp; Family Behavior Therapy. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25107">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doi.org:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25107" w:rsidRPr="00D25107">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25107" w:rsidRPr="00D25107">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.1080/07317107.2026.2665236</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EAD417" w14:textId="5A8C67FF" w:rsidR="0063559C" w:rsidRDefault="00D477F5" w:rsidP="0063559C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Garza, K., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Howard, K., Feldman, M.A., &amp; Weissberg-Benchell.</w:t>
+        <w:t xml:space="preserve"> Howard, K., Feldman, M.A., &amp; Weissberg-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0075116D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0063559C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12234,51 +12627,77 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal of Pediatric Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="0063559C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="0063559C" w:rsidRPr="0063559C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>doi.org: 10.1093/jpepsy/jsaf110</w:t>
+          <w:t>doi.org: 10.1093/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="0063559C" w:rsidRPr="0063559C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>jpepsy</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="0063559C" w:rsidRPr="0063559C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>/jsaf110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C7E8BBD" w14:textId="77777777" w:rsidR="005D17DE" w:rsidRPr="002714C5" w:rsidRDefault="005D17DE" w:rsidP="005D17DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002714C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -12406,75 +12825,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Perry, D., &amp; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pulgar</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, E.R. (</w:t>
       </w:r>
       <w:r w:rsidR="00576D0D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00725B25">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12539,68 +12960,70 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1-11</w:t>
       </w:r>
       <w:r w:rsidRPr="00576D0D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00576D0D" w:rsidRPr="00576D0D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F915C8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00576D0D" w:rsidRPr="00576D0D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0063559C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00576D0D" w:rsidRPr="00576D0D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10.1177/21694826251383506 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8F9BDC" w14:textId="2D163958" w:rsidR="0057700A" w:rsidRDefault="00C036B0" w:rsidP="0057700A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
@@ -13608,140 +14031,172 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N. D.W.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kalpakian, D. M., Schimmel-Bristow, A., **Rawlins, J., *Ellingham, L., </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236E9446" w14:textId="5FE0D7D9" w:rsidR="0077792C" w:rsidRPr="00842CF2" w:rsidRDefault="00CC77E1" w:rsidP="006C0228">
+    <w:p w14:paraId="236E9446" w14:textId="5FE0D7D9" w:rsidR="0077792C" w:rsidRDefault="00CC77E1" w:rsidP="006C0228">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sobalvarro, S., &amp; Faith, M. A. (2024). The mediating role of parental hope in relations between parents’ coping and emotion socialization beliefs in pediatric oncology. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal of Psychosocial Oncology, 42</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2), 271-285.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">doi.org/10.1080/07347332.2023.2241855 </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="66655662" w14:textId="77777777" w:rsidR="00E10AF6" w:rsidRDefault="00E10AF6" w:rsidP="006C0228">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B82E036" w14:textId="77777777" w:rsidR="00E10AF6" w:rsidRDefault="00E10AF6" w:rsidP="006C0228">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39174B01" w14:textId="77777777" w:rsidR="00E10AF6" w:rsidRPr="00842CF2" w:rsidRDefault="00E10AF6" w:rsidP="006C0228">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="13514F0A" w14:textId="77777777" w:rsidR="00BD57C9" w:rsidRPr="00A378CB" w:rsidRDefault="00BD57C9" w:rsidP="00BD57C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wang, J.H, Merrin, G. J., Kiefer, S, M., Jackson, J., Huckaby, P., Pascarella, L. A., Blake, C., </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C62119A" w14:textId="4FC58B6E" w:rsidR="005B68CB" w:rsidRPr="00803E78" w:rsidRDefault="00BD57C9" w:rsidP="00803E78">
+    <w:p w14:paraId="1804ED02" w14:textId="30437665" w:rsidR="00BD08B4" w:rsidRPr="00E10AF6" w:rsidRDefault="00BD57C9" w:rsidP="00E10AF6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gomez, M., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -13905,61 +14360,58 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="007E7BBF" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Benefits of expanding </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47907E27" w14:textId="6882CE81" w:rsidR="00452C00" w:rsidRDefault="007E7BBF" w:rsidP="0077792C">
+    <w:p w14:paraId="1FA1EE61" w14:textId="788C3ADC" w:rsidR="00BA1953" w:rsidRPr="00BD08B4" w:rsidRDefault="007E7BBF" w:rsidP="00BD08B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>behavioral health screening in a pediatric diabetes clinic to include anxiety and caregiver reports in youth 12 years and younger. </w:t>
       </w:r>
       <w:r w:rsidR="00A7240C" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Families</w:t>
       </w:r>
       <w:r w:rsidR="009E6240" w:rsidRPr="00A378CB">
         <w:rPr>
@@ -14008,86 +14460,71 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>doi.org/10.1037/fsh0000840</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00727774" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA1EE61" w14:textId="77777777" w:rsidR="00BA1953" w:rsidRPr="0077792C" w:rsidRDefault="00BA1953" w:rsidP="0077792C">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7D148C3B" w14:textId="77777777" w:rsidR="005703D7" w:rsidRPr="00A378CB" w:rsidRDefault="005703D7" w:rsidP="005703D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -14221,74 +14658,84 @@
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">doi.org/10.1080/02739615.2023.2253149 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3290A54F" w14:textId="4355DB72" w:rsidR="009E6240" w:rsidRPr="00A378CB" w:rsidRDefault="00DF45D2" w:rsidP="009E6240">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pulgar</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r w:rsidR="005F0414" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">n, E.R., </w:t>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F0414" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E.R., </w:t>
       </w:r>
       <w:r w:rsidR="005F0414" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W</w:t>
       </w:r>
       <w:r w:rsidR="005F0414" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidR="005F0414" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14661,58 +15108,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcia, D., Rodriguez, Lorenzo, N., Coto, J., Blizzard, A., Farias, A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A378CB">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Kuluz, J., </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kuluz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35926732" w14:textId="0FCFF88C" w:rsidR="004568CD" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00826EFA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Bagner D. (2021). Intensive parent–child interaction therapy for children with traumatic brain injury: Feasibility study. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
@@ -14730,51 +15188,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 46</w:t>
       </w:r>
       <w:r w:rsidR="00F01F32" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 844-855. </w:t>
       </w:r>
       <w:r w:rsidR="00511BB3" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>doi.org/10.1093/jpepsy/jsab040</w:t>
+        <w:t>doi.org/10.1093/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00511BB3" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jpepsy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00511BB3" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/jsab040</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190D8834" w14:textId="77777777" w:rsidR="008E00F0" w:rsidRPr="00A378CB" w:rsidRDefault="008E00F0" w:rsidP="008E00F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14981,52 +15457,62 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Kiefer, S., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Huang, L., Gilfix</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, Huang, L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gilfix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006101DF" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H., &amp; Brennan E. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Adolescents’ </w:t>
       </w:r>
@@ -15204,1245 +15690,1258 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Peer Review</w:t>
       </w:r>
       <w:r w:rsidR="00E37A8D" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Journal Articles Under Review: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE41B0F" w14:textId="02887F3A" w:rsidR="00A93817" w:rsidRPr="00A378CB" w:rsidRDefault="00A93817" w:rsidP="00A93817">
+    <w:p w14:paraId="1D8740C6" w14:textId="77777777" w:rsidR="004735CC" w:rsidRPr="004735CC" w:rsidRDefault="002A792B" w:rsidP="004735CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
-[...8 lines deleted...]
-      <w:r w:rsidR="00A979D6" w:rsidRPr="00A378CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD21C4" w:rsidRPr="00DD21C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Braunstein, B., **Legra, C., </w:t>
+      </w:r>
+      <w:r w:rsidR="004735CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ryan, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD21C4" w:rsidRPr="00DD21C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Wang, J.H., </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD21C4" w:rsidRPr="00DD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
-      <w:r w:rsidR="00A979D6" w:rsidRPr="008542CF">
-[...18 lines deleted...]
-    <w:p w14:paraId="3CF26738" w14:textId="3625C523" w:rsidR="009D0DFF" w:rsidRPr="00D477F5" w:rsidRDefault="00A93817" w:rsidP="00D477F5">
+      <w:r w:rsidR="00DD21C4" w:rsidRPr="00DD21C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C75D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(under review). </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD21C4" w:rsidRPr="00DD21C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Feeling </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6962E3DC" w14:textId="1761C9CB" w:rsidR="00DD21C4" w:rsidRPr="004735CC" w:rsidRDefault="00DD21C4" w:rsidP="004735CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
-[...9 lines deleted...]
-    <w:p w14:paraId="1D48FC18" w14:textId="03006236" w:rsidR="008C75D3" w:rsidRPr="008C75D3" w:rsidRDefault="002A792B" w:rsidP="008C75D3">
+      <w:r w:rsidRPr="00DD21C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">like a “Fish </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004735CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>out of water”: A mother’s reflections on parent-directed interaction phrasing as part of parent-child interaction therapy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF6C30E" w14:textId="77777777" w:rsidR="00E95D81" w:rsidRDefault="00E95D81" w:rsidP="00DD21C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D39B8C" w14:textId="77777777" w:rsidR="00BD08B4" w:rsidRDefault="00BD08B4" w:rsidP="00DD21C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC2841B" w14:textId="77777777" w:rsidR="00BD08B4" w:rsidRDefault="00BD08B4" w:rsidP="00DD21C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194968EB" w14:textId="77777777" w:rsidR="00BD08B4" w:rsidRPr="00DD21C4" w:rsidRDefault="00BD08B4" w:rsidP="00DD21C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29AD17EE" w14:textId="2EB65640" w:rsidR="007558E2" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="007558E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Peer Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37A8D" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal Articles in Preparation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011A4F5F" w14:textId="77777777" w:rsidR="00700D6A" w:rsidRDefault="00BD08B4" w:rsidP="00700D6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>**</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00DD21C4" w:rsidRPr="00DD21C4">
+        <w:t xml:space="preserve">**Legra, C., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700D6A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
-      <w:r w:rsidR="00DD21C4" w:rsidRPr="00DD21C4">
-[...24 lines deleted...]
-    <w:p w14:paraId="6962E3DC" w14:textId="4C3EB8EB" w:rsidR="00DD21C4" w:rsidRDefault="00DD21C4" w:rsidP="008C75D3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in preparation). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D17DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parent-Child Interaction Therapy for a young </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707A2730" w14:textId="31395FBB" w:rsidR="00BD08B4" w:rsidRPr="00700D6A" w:rsidRDefault="00BD08B4" w:rsidP="00700D6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="687C14FD" w14:textId="77777777" w:rsidR="002E5348" w:rsidRDefault="00791961" w:rsidP="002E5348">
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D17DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">girl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with comorbid cerebral palsy and epilepsy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62189F19" w14:textId="123E0608" w:rsidR="008C75D3" w:rsidRDefault="008C75D3" w:rsidP="008C75D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wang, J.H., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C75D3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A378CB">
-[...8 lines deleted...]
-      <w:r w:rsidR="00463B59">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ***Ryan, M., He, Z., Mullinax, H., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cocar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E5348">
-[...9 lines deleted...]
-    <w:p w14:paraId="218FEC45" w14:textId="0FB9DDBB" w:rsidR="00791961" w:rsidRPr="002E5348" w:rsidRDefault="002E5348" w:rsidP="002E5348">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Montenegroa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, F., </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45630329" w14:textId="3A51CB32" w:rsidR="00DD21C4" w:rsidRDefault="008C75D3" w:rsidP="00BA1953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>resubmit</w:t>
-[...99 lines deleted...]
-    <w:p w14:paraId="62189F19" w14:textId="77777777" w:rsidR="008C75D3" w:rsidRDefault="008C75D3" w:rsidP="008C75D3">
+        <w:t xml:space="preserve">**Legra, C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C75D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**Braunstein, B., Merrin, J., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C75D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Breston</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C75D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Knight, E. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A792B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(in preparation). </w:t>
+      </w:r>
+      <w:r w:rsidR="001E322C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scoping</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C75D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review of attrition rates during parent-child interaction therapy</w:t>
+      </w:r>
+      <w:r w:rsidR="002A792B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DADDD1D" w14:textId="3E47FE38" w:rsidR="005D17DE" w:rsidRPr="005D17DE" w:rsidRDefault="005D17DE" w:rsidP="005D17DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang, J.H., </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008C75D3">
+        <w:t>***</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1953">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ryan, M., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1953">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Braunstein, B., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**Williams, C., </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1953">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lalli, M., Schmidt, A., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1953" w:rsidRPr="00BA1953">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Smith, N.D.W.,</w:t>
+        <w:t xml:space="preserve">Smith, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65592870" w14:textId="5E5F8A00" w:rsidR="00BD08B4" w:rsidRPr="00BD08B4" w:rsidRDefault="00BA1953" w:rsidP="00BD08B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA1953">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N.D.W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ***Ryan, M., He, Z., Mullinax, H., Cocar Montenegroa, F., </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45630329" w14:textId="3A51CB32" w:rsidR="00DD21C4" w:rsidRDefault="008C75D3" w:rsidP="00BA1953">
+        <w:t>. (in</w:t>
+      </w:r>
+      <w:r w:rsidR="005D17DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D17DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">preparation). Parent-Child Interaction Therapy for a young girl with visual impairment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6870BA7D" w14:textId="04B0C855" w:rsidR="00BA1953" w:rsidRPr="00BA1953" w:rsidRDefault="00BA1953" w:rsidP="00BA1953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">**Legra, C., </w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="7DADDD1D" w14:textId="3E47FE38" w:rsidR="005D17DE" w:rsidRPr="005D17DE" w:rsidRDefault="005D17DE" w:rsidP="005D17DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF08334" w14:textId="160F1C63" w:rsidR="006016D3" w:rsidRPr="00A378CB" w:rsidRDefault="006016D3" w:rsidP="006016D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Encyclopedia Entries:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E973292" w14:textId="58EC1DFC" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...63 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Smith, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D022386" w14:textId="2DF07B10" w:rsidR="00BA1953" w:rsidRPr="005D17DE" w:rsidRDefault="00BA1953" w:rsidP="005D17DE">
+        <w:t>Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A067C" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2017). Post-Concussive Syndrome (PCS). In J. Kreutzer, J. DeLuca, &amp; B. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0E9686" w14:textId="7B1E1D22" w:rsidR="00C8796D" w:rsidRPr="00AA1BD2" w:rsidRDefault="00527BC9" w:rsidP="00AA1BD2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...86 lines deleted...]
-    <w:p w14:paraId="4E973292" w14:textId="58EC1DFC" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caplan (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encyclopedia of Clinical Neuropsychology: Second Edition. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>New York, NY: Springer International Publishing. doi:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rStyle w:val="chapterdoi"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>10.1007/978-3-319-56782-2_9227-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436F81BC" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Smith, N.D.W.</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="6D0E9686" w14:textId="7B1E1D22" w:rsidR="00C8796D" w:rsidRPr="00AA1BD2" w:rsidRDefault="00527BC9" w:rsidP="00AA1BD2">
+        <w:t xml:space="preserve">Smith, N.D.W. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2017). Pre-Deployment Cognitive Testing. In J. Kreutzer, J. DeLuca, &amp; B. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A83D75C" w14:textId="0ADE18D6" w:rsidR="00E9743C" w:rsidRPr="008542CF" w:rsidRDefault="00527BC9" w:rsidP="008542CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="0"/>
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Caplan (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of Clinical Neuropsychology: Second Edition. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>New York, NY: Springer International Publishing. doi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
-          <w:rStyle w:val="chapterdoi"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="436F81BC" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>10.1007/978-3-319-56782-2_9229-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288E0349" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(2017). Pre-Deployment Cognitive Testing. In J. Kreutzer, J. DeLuca, &amp; B. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A83D75C" w14:textId="0ADE18D6" w:rsidR="00E9743C" w:rsidRPr="008542CF" w:rsidRDefault="00527BC9" w:rsidP="008542CF">
+        <w:t xml:space="preserve">(2017). Post-Deployment Syndrome (PDS). In J. Kreutzer, J. DeLuca, &amp; B. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1915D8FE" w14:textId="361C336A" w:rsidR="00DE7DDB" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="007B3808">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Caplan (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of Clinical Neuropsychology: Second Edition. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>New York, NY: Springer International Publishing. doi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="288E0349" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>10.1007/978-3-319-56782-2_9228-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C2CF59" w14:textId="77777777" w:rsidR="008578BB" w:rsidRDefault="008578BB" w:rsidP="00527BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACADD9A" w14:textId="0E25B5F9" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00527BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Newsletter Articles &amp; Publications in Other Outlets: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD85B07" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(2017). Post-Deployment Syndrome (PDS). In J. Kreutzer, J. DeLuca, &amp; B. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1915D8FE" w14:textId="361C336A" w:rsidR="00DE7DDB" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="007B3808">
+        <w:t xml:space="preserve">(2019). Activities of the pediatric school psychology interest group. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2328F097" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00527BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...79 lines deleted...]
-    <w:p w14:paraId="4CD85B07" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association of School Psychologists Communiqué, 48</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1), 27. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D098BEA" w14:textId="77777777" w:rsidR="004C79FA" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="004C79FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Smith, N.D.W. </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="2328F097" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00527BC9">
+        <w:t>Smith, N.D.W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lynn, C</w:t>
+      </w:r>
+      <w:r w:rsidR="004C79FA" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Garofano, J., &amp; LaRosa, K. (2017). Nontraditional school psychology </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27866F7B" w14:textId="13909750" w:rsidR="008F4FEA" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="004C79FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
-          <w:i/>
-[...14 lines deleted...]
-    <w:p w14:paraId="2D098BEA" w14:textId="77777777" w:rsidR="004C79FA" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="004C79FA">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">training experiences. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>National Association of School Psychologists Communiqué, 45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(7), 35.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD07DE0" w14:textId="22351AD5" w:rsidR="00AA2044" w:rsidRDefault="00527BC9" w:rsidP="00527BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Smith, N.D.W.</w:t>
-[...80 lines deleted...]
-    <w:p w14:paraId="7CD07DE0" w14:textId="22351AD5" w:rsidR="00AA2044" w:rsidRDefault="00527BC9" w:rsidP="00527BC9">
+        <w:t xml:space="preserve">Smith, N.D.W. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2017). </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55B78" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Share your story series: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Westminster’s impact persists. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Westminster College Magazine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 29. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603401B8" w14:textId="77777777" w:rsidR="00032F00" w:rsidRPr="002F0DC2" w:rsidRDefault="00032F00" w:rsidP="002F0DC2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3438E522" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00527BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Newsletter Editorial Service: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BB28E4" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
-[...113 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
@@ -16905,51 +17404,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>., Schoener,</w:t>
       </w:r>
       <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">E., </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2088C8FF" w14:textId="2C58824B" w:rsidR="009D0DFF" w:rsidRPr="00C22B14" w:rsidRDefault="00527BC9" w:rsidP="00C22B14">
+    <w:p w14:paraId="2088C8FF" w14:textId="2C58824B" w:rsidR="009D0DFF" w:rsidRDefault="00527BC9" w:rsidP="00C22B14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>&amp; Gomez, M. </w:t>
       </w:r>
       <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -17057,92 +17556,123 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Conference, Boston, MA.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB598C9" w14:textId="77777777" w:rsidR="006F24A6" w:rsidRDefault="006F24A6" w:rsidP="00C22B14">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469742E8" w14:textId="77777777" w:rsidR="006F24A6" w:rsidRPr="00C22B14" w:rsidRDefault="006F24A6" w:rsidP="00C22B14">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="275DE15B" w14:textId="1BE44C69" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00504F01" w:rsidP="00E1244D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pulgar</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00527BC9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, E.</w:t>
       </w:r>
       <w:r w:rsidR="000E04C6" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>R.,</w:t>
       </w:r>
       <w:r w:rsidR="00527BC9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -17228,151 +17758,138 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jones, P.J.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Haupt, R., Lindsey, K., Marks, L., Garofano, J.S., &amp; Bradley-Klug, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DD0889" w14:textId="16CF71A0" w:rsidR="00452C00" w:rsidRDefault="00527BC9" w:rsidP="0077792C">
+    <w:p w14:paraId="3B5D7A49" w14:textId="13D29FC7" w:rsidR="0075116D" w:rsidRPr="00700D6A" w:rsidRDefault="00527BC9" w:rsidP="00700D6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K.L. (2020, February). Navigating Your Pediatric School Psychology Internship and Post Doc Experiences. Symposium presentation at the 2020 National Association of School Psychologists Annual Conference, Baltimore, MD.</w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="3011A95E" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Suldo, S.M., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Shum, K.Z., Headley, M., Wingate, E.J., Morgan, M., &amp; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08167C75" w14:textId="787B518A" w:rsidR="00AA1BD2" w:rsidRPr="00452C00" w:rsidRDefault="00527BC9" w:rsidP="00452C00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
-[...5 lines deleted...]
-        <w:t>Scambaro, K. (2020, February). Partnering with Health Educators to Increase Adolescents’ Complete Mental Health. Paper presentation at the 2020 National Association of School Psychologists Annual Conference, Baltimore, MD.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scambaro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, K. (2020, February). Partnering with Health Educators to Increase Adolescents’ Complete Mental Health. Paper presentation at the 2020 National Association of School Psychologists Annual Conference, Baltimore, MD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4CD6CE" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lindsey, K., Garofano, J.S., Jones, P., </w:t>
@@ -17448,51 +17965,69 @@
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Brennan, E., &amp; Gilfix, H. (2019, April). Influence of</w:t>
+        <w:t xml:space="preserve">Brennan, E., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gilfix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, H. (2019, April). Influence of</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2522A617" w14:textId="3B8B4DB1" w:rsidR="001E322C" w:rsidRPr="00BA1953" w:rsidRDefault="00527BC9" w:rsidP="00BA1953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Early Adolescent’s Best Friendships, Peer Groups, and Coolness on Overt and Relational Aggression. Paper presentation at the 2019 Annual Meeting of the American Educational Research Association, Toronto, CA. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF7D62E" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -17756,59 +18291,61 @@
       </w:r>
       <w:r w:rsidR="00D6705B" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="MS Mincho" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subjective Well-Being and Social Support.  Paper presentation at the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Florida Association of Psychologists Annual Conference, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Championsgate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, FL. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5845B071" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
@@ -17872,51 +18409,71 @@
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. Mini-skills </w:t>
       </w:r>
       <w:r w:rsidR="004D4D30" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">workshop </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>presentation at the Florida Association of School Psychologists Annual Conference, Championsgate, FL.</w:t>
+        <w:t xml:space="preserve">presentation at the Florida Association of School Psychologists Annual Conference, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Championsgate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, FL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75689131" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
@@ -17995,293 +18552,400 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A378CB">
-[...5 lines deleted...]
-        <w:t>Drymond, M., Edwards, K., &amp; Cambric, M. (2018, February).  Pediatric School Psychology: Training and Career Opportunities. Symposium presentation at the National Association of School Psychologists Annual Conference, Chicago, IL.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Drymond</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, M., Edwards, K., &amp; Cambric, M. (2018, February).  Pediatric School Psychology: Training and Career Opportunities. Symposium presentation at the National Association of School Psychologists Annual Conference, Chicago, IL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D6BD54" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suldo, S.M., Storey, E., Hanks, C.E., Wingate, E.J., Moseley, A.C., </w:t>
+        <w:t xml:space="preserve">Suldo, S.M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Storey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E., Hanks, C.E., Wingate, E.J., Moseley, A.C., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp;     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54116C67" w14:textId="58BDD6A2" w:rsidR="00963B90" w:rsidRPr="00963B90" w:rsidRDefault="00527BC9" w:rsidP="00AA6028">
+    <w:p w14:paraId="54116C67" w14:textId="58BDD6A2" w:rsidR="00963B90" w:rsidRDefault="00527BC9" w:rsidP="00AA6028">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Shum, K.Z. (2018, February). Positive Psychology Programs and Practices: Options for Cultivating Student Happiness. Paper presentation at the National Association of School Psychologists Annual Conference, Chicago, IL. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="61BC410A" w14:textId="77777777" w:rsidR="006F24A6" w:rsidRDefault="006F24A6" w:rsidP="00AA6028">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="487F8FD1" w14:textId="77777777" w:rsidR="006F24A6" w:rsidRDefault="006F24A6" w:rsidP="00AA6028">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="551AF6CD" w14:textId="77777777" w:rsidR="006F24A6" w:rsidRPr="00963B90" w:rsidRDefault="006F24A6" w:rsidP="00AA6028">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="53ACCADA" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A378CB">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Storey, E., Suldo, S.M., Wingate, E.J., </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Storey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E., Suldo, S.M., Wingate, E.J., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Rubio, D., &amp; Shum, K.Z. (2017,   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6282E774" w14:textId="6AFEC956" w:rsidR="001C2F1A" w:rsidRPr="0075116D" w:rsidRDefault="00527BC9" w:rsidP="0075116D">
+    <w:p w14:paraId="4ACE9555" w14:textId="5805F347" w:rsidR="00700D6A" w:rsidRPr="006F24A6" w:rsidRDefault="00527BC9" w:rsidP="006F24A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">October). Evidence-Based Practices to Promote Children’s Happiness: A Multicomponent Classwide Positive Psychology Intervention. Paper presentation at the Annual National Conference on Advancing School Mental Health, Washington, D.C. </w:t>
+        <w:t xml:space="preserve">October). Evidence-Based Practices to Promote Children’s Happiness: A Multicomponent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Classwide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Positive Psychology Intervention. Paper presentation at the Annual National Conference on Advancing School Mental Health, Washington, D.C. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F08A1A" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suldo, S.M., Hearon, B.V., Storey, E., Shum, K., Wingate, E., </w:t>
+        <w:t xml:space="preserve">Suldo, S.M., Hearon, B.V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Storey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E., Shum, K., Wingate, E., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Rubio, D., &amp;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558E7194" w14:textId="6F0BFB55" w:rsidR="00BA1953" w:rsidRDefault="00527BC9" w:rsidP="001C2F1A">
+    <w:p w14:paraId="2350DCE1" w14:textId="31F8269E" w:rsidR="0075116D" w:rsidRPr="00700D6A" w:rsidRDefault="00527BC9" w:rsidP="00700D6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Peet, C. (2017, February). Promoting All Children’s Happiness: A 10-week Classwide Positive Psychology Intervention.  </w:t>
+        <w:t xml:space="preserve">Peet, C. (2017, February). Promoting All Children’s Happiness: A 10-week </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Classwide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Positive Psychology Intervention.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paper presentation at Annual National Association of School Psychologists Annual Conference, San Antonio, TX. </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0CF0BE23" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -18390,91 +19054,131 @@
         </w:rPr>
         <w:t xml:space="preserve"> at Florida Association of School Psychologists Conference, Palm Harbor, FL.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF796F5" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suldo, S. M., McCullough, M., Storey, E., Shum, K., Wingate, E., </w:t>
+        <w:t xml:space="preserve">Suldo, S. M., McCullough, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Storey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E., Shum, K., Wingate, E., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, &amp; Rubio,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F0FCF56" w14:textId="00318551" w:rsidR="00F01F32" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="00E63798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. (2016, November). Promoting Elementary School Students’ Happiness Through a Classwide Positive Psychology Curriculum.  </w:t>
+        <w:t xml:space="preserve">D. (2016, November). Promoting Elementary School Students’ Happiness Through a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Classwide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Positive Psychology Curriculum.  </w:t>
       </w:r>
       <w:r w:rsidR="004D4D30" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ini-skills workshop presentation at Florida Association of School Psychologists Annual Conference, Palm Harbor, FL.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3010FB6D" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -18806,57 +19510,67 @@
         </w:rPr>
         <w:t xml:space="preserve">Garza, K., </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48DFAB99" w14:textId="7D2BB690" w:rsidR="00963B90" w:rsidRDefault="00963B90" w:rsidP="00963B90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Weissberg-</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00963B90">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Benchell, J., &amp; Feldman, M.A. (202</w:t>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00963B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, J., &amp; Feldman, M.A. (202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6, April</w:t>
       </w:r>
       <w:r w:rsidRPr="00963B90">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00963B90">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -19076,57 +19790,67 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Merrick, J., Weissberg-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F099F22" w14:textId="2F8A93FD" w:rsidR="00F1724B" w:rsidRPr="003C0DDB" w:rsidRDefault="004F60C5" w:rsidP="003C0DDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Benchell, J., &amp; Feldman, M.A. (2025, June). </w:t>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F60C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., &amp; Feldman, M.A. (2025, June). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7EBA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teaming up for T1D Through Telehealth (Triple T): Initial Findings from an Intervention to Support Families Following T1D Diagnosis</w:t>
       </w:r>
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Poster presented at</w:t>
       </w:r>
       <w:r w:rsidRPr="004F60C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -19364,67 +20088,78 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W., </w:t>
       </w:r>
       <w:r w:rsidR="00183F6D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Garza, K., Feldman, M., &amp; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EEB74FA" w14:textId="6C5C64CF" w:rsidR="0077792C" w:rsidRPr="009D0DFF" w:rsidRDefault="00183F6D" w:rsidP="009D0DFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Wesissberg-</w:t>
       </w:r>
       <w:r w:rsidRPr="0074263F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Benchell, J., (</w:t>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074263F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, J., (</w:t>
       </w:r>
       <w:r w:rsidR="00C70BFF" w:rsidRPr="0074263F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00505E25" w:rsidRPr="0074263F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, April</w:t>
       </w:r>
       <w:r w:rsidRPr="0074263F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -19481,50 +20216,51 @@
         <w:t>39-40.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="616C14CE" w14:textId="23F6F588" w:rsidR="00505E25" w:rsidRDefault="00505E25" w:rsidP="00505E25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505E25">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vera, M. R., </w:t>
       </w:r>
       <w:r w:rsidR="002F1F2D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidRPr="00505E25">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Johnston, J., Thomas, H. M., Nixon, A. V., Reiter, I., Fisher, J. N., Schimmel-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6878DEB3" w14:textId="1A1EF286" w:rsidR="009D0DFF" w:rsidRPr="00C22B14" w:rsidRDefault="00505E25" w:rsidP="00C22B14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19696,126 +20432,113 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025, March</w:t>
       </w:r>
       <w:r w:rsidRPr="006527E4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Parent-child interaction therapy for </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51505747" w14:textId="67970D05" w:rsidR="00BA1953" w:rsidRDefault="00C70BFF" w:rsidP="001C2F1A">
+    <w:p w14:paraId="7514ED17" w14:textId="4FA6B1DE" w:rsidR="0075116D" w:rsidRPr="00700D6A" w:rsidRDefault="00C70BFF" w:rsidP="00700D6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006527E4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a child </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0C0E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">who completed cancer treatment for acute lymphoblastic leukemia: A case study. </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0C0E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster presentation at USF Health Research Day. Tampa, FL.  </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="18141AE9" w14:textId="42F28152" w:rsidR="00BE525A" w:rsidRPr="00BE525A" w:rsidRDefault="00DE27FC" w:rsidP="00BE525A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D71480">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BE525A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -19943,51 +20666,71 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF76CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Millmann, M., &amp; Weissberg-Benchell, </w:t>
+        <w:t xml:space="preserve"> Millmann, M., &amp; Weissberg-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7578A630" w14:textId="25793585" w:rsidR="00AA1BD2" w:rsidRPr="00452C00" w:rsidRDefault="0062096F" w:rsidP="00452C00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>J. (</w:t>
       </w:r>
       <w:r w:rsidR="00DE27FC" w:rsidRPr="00A378CB">
@@ -20249,51 +20992,65 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Smith, N.D.W.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Howard, K.R., Garza, K., Millmann, M., Ellis, J. &amp; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E86E6C8" w14:textId="12312AB1" w:rsidR="00EA1768" w:rsidRPr="00E81E76" w:rsidRDefault="00641E92" w:rsidP="00BA1953">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Weissberg-Benchell, J. (</w:t>
+        <w:t>Weissberg-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, J. (</w:t>
       </w:r>
       <w:r w:rsidR="00D419AA" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>2024, April</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>A Novel Telehealth Intervention to Support Families After a New T1D Diagnosis: Acceptability of Triple T Pilot Trial.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -20352,51 +21109,71 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Howard, K., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Garza, K., Weissberg-Benchell, J., &amp; Feldman, M.</w:t>
+        <w:t>Garza, K., Weissberg-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, J., &amp; Feldman, M.</w:t>
       </w:r>
       <w:r w:rsidR="007436FA" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122E3B5B" w14:textId="61BF6B49" w:rsidR="003C0DDB" w:rsidRPr="003C0DDB" w:rsidRDefault="009C4F8C" w:rsidP="003C0DDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -20608,51 +21385,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t> Howard, K., Garza, K., Weissberg-Benchell, J., Feldman, M. (</w:t>
+        <w:t> Howard, K., Garza, K., Weissberg-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, J., Feldman, M. (</w:t>
       </w:r>
       <w:r w:rsidR="005E113B" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">March, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BC3AA2" w14:textId="07939791" w:rsidR="00AA6028" w:rsidRPr="00F1724B" w:rsidRDefault="005E113B" w:rsidP="00F1724B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -20765,51 +21562,71 @@
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> Howard, K., </w:t>
       </w:r>
       <w:r w:rsidR="007650B4" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Garza,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> K., Weissberg-Benchell, J., Feldman, M. (</w:t>
+        <w:t xml:space="preserve"> K., Weissberg-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, J., Feldman, M. (</w:t>
       </w:r>
       <w:r w:rsidR="00B6156C" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>October, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6E5293" w14:textId="18C74BF9" w:rsidR="00F1724B" w:rsidRPr="003C0DDB" w:rsidRDefault="00B9702F" w:rsidP="003C0DDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
@@ -20860,51 +21677,71 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> K., Howard, K., </w:t>
       </w:r>
       <w:r w:rsidR="00B47EF8" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.,</w:t>
       </w:r>
       <w:r w:rsidR="00B47EF8" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Feldman, M.A. &amp; Weissberg-Benchell, J. (June, </w:t>
+        <w:t xml:space="preserve"> Feldman, M.A. &amp; Weissberg-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B47EF8" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B47EF8" w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. (June, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A2301B" w14:textId="7CB79BE4" w:rsidR="000B1D23" w:rsidRPr="00032F00" w:rsidRDefault="00B47EF8" w:rsidP="00032F00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
@@ -21259,51 +22096,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="007F44F9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>April, 2022</w:t>
       </w:r>
       <w:r w:rsidR="00D14E68" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9311B4" w14:textId="2261C534" w:rsidR="001C2F1A" w:rsidRPr="0075116D" w:rsidRDefault="00D14E68" w:rsidP="0075116D">
+    <w:p w14:paraId="2C311A44" w14:textId="4C9E8F80" w:rsidR="00700D6A" w:rsidRPr="006F24A6" w:rsidRDefault="00D14E68" w:rsidP="006F24A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00E644BD" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
@@ -21366,74 +22203,95 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6481CB5F" w14:textId="77777777" w:rsidR="00B6156C" w:rsidRPr="00A378CB" w:rsidRDefault="00B6156C" w:rsidP="00B6156C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Howard, K.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Smith, N.D.W</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Garza, K., Weisssberg-Benchell, &amp; Feldman, M. (March, 2022). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0DFD6FE4" w14:textId="481B2A30" w:rsidR="00BA1953" w:rsidRDefault="00B6156C" w:rsidP="001C2F1A">
+        <w:t xml:space="preserve">., Garza, K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Weisssberg-Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Feldman, M. (March, 2022). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DA934F" w14:textId="72C97220" w:rsidR="0075116D" w:rsidRPr="002102FE" w:rsidRDefault="00B6156C" w:rsidP="00700D6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Tech Truths: Reflections on Technology Utilization From Youth and Their Parents After T1D Diagnosis</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
@@ -21498,119 +22356,114 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Diabetes Technology and Therapeutics</w:t>
       </w:r>
       <w:r w:rsidR="002102FE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24, </w:t>
       </w:r>
       <w:r w:rsidR="002102FE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">204. </w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="767177E7" w14:textId="2E659609" w:rsidR="00D14E68" w:rsidRPr="00A378CB" w:rsidRDefault="00D14E68" w:rsidP="00D14E68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Howard, K.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Smith, N.D.W</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>., Garza, K., Weisssberg-Benchell, &amp; Feldman, M. (</w:t>
+        <w:t xml:space="preserve">., Garza, K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Weisssberg-Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, &amp; Feldman, M. (</w:t>
       </w:r>
       <w:r w:rsidR="007F44F9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>April, 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4137576B" w14:textId="14BA69EB" w:rsidR="00452C00" w:rsidRPr="0077792C" w:rsidRDefault="00D14E68" w:rsidP="0077792C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -21804,51 +22657,71 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith, N.D.W., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Howard, K., Garza, K., Weissberg-Benchell, J., &amp; Feldman, M.A.</w:t>
+        <w:t>Howard, K., Garza, K., Weissberg-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, J., &amp; Feldman, M.A.</w:t>
       </w:r>
       <w:r w:rsidR="00230B03" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(October, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097341CA" w14:textId="3220F1C7" w:rsidR="00EA1768" w:rsidRPr="00BA1953" w:rsidRDefault="00230B03" w:rsidP="00BA1953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
@@ -21929,51 +22802,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Garza, K., Howard, K., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Weissberg-Benchell, J. &amp; Feldman, M.A. (</w:t>
+        <w:t>, Weissberg-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Benchell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, J. &amp; Feldman, M.A. (</w:t>
       </w:r>
       <w:r w:rsidR="00FE4986" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2021, June</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14AA7732" w14:textId="49BD5F0A" w:rsidR="001E322C" w:rsidRPr="00EA1768" w:rsidRDefault="00527BC9" w:rsidP="00EA1768">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
@@ -22721,51 +23612,69 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang, J. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smith, N.D.W.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Brennan, E., Gilfix, H., &amp; Kiefer, S.M. (2019, February). </w:t>
+        <w:t xml:space="preserve"> Brennan, E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gilfix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H., &amp; Kiefer, S.M. (2019, February). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Peer Contexts </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D24BC9A" w14:textId="2FAFA989" w:rsidR="009D0DFF" w:rsidRPr="00C22B14" w:rsidRDefault="00527BC9" w:rsidP="00C22B14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
@@ -22785,82 +23694,103 @@
     </w:p>
     <w:p w14:paraId="3B810ECB" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wingate, E.J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Suldo, S.M., Shum, K.Z., </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Suldo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S.M., Shum, K.Z., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; Tanaka, M.L. (2018, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371AB8DF" w14:textId="147C9EF8" w:rsidR="0075116D" w:rsidRDefault="00527BC9" w:rsidP="002C18D7">
+    <w:p w14:paraId="4B55B8EC" w14:textId="54962496" w:rsidR="002C18D7" w:rsidRPr="00700D6A" w:rsidRDefault="00527BC9" w:rsidP="00700D6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>August). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -22874,95 +23804,100 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster presentation at the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>American Psychological Association (Division 16) Annual Conference</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, San Francisco, CA.*Honored as one of APA Division 16 Top 30 student posters.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5969E827" w14:textId="77777777" w:rsidR="00527BC9" w:rsidRPr="00A378CB" w:rsidRDefault="00527BC9" w:rsidP="000C68ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Smith, N.D.W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, &amp; Suldo, S.M. (2018, March). </w:t>
+        <w:t xml:space="preserve">, &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suldo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S.M. (2018, March). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigating Elementary Students’ Social </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED0DB42" w14:textId="7C84B262" w:rsidR="00AA1BD2" w:rsidRPr="00452C00" w:rsidRDefault="00527BC9" w:rsidP="00452C00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
@@ -24042,95 +24977,116 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD0C992" w14:textId="1EBD88F0" w:rsidR="00CE46B7" w:rsidRPr="00803E78" w:rsidRDefault="00CE46B7" w:rsidP="00D243B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>APA Division 54 Annual Conference Internships and Fellowships on Parade Representative (2023</w:t>
       </w:r>
       <w:r w:rsidR="00570AB0" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED8125A" w14:textId="22F90F3A" w:rsidR="00803E78" w:rsidRPr="003232D6" w:rsidRDefault="00803E78" w:rsidP="00803E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lead author on Guidelines for Telesupervision for APA/APPIC Council on Accreditation (2023) </w:t>
+        <w:t xml:space="preserve">Lead author on Guidelines for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Telesupervision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A378CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for APA/APPIC Council on Accreditation (2023) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237CA8EC" w14:textId="11AB9C90" w:rsidR="003232D6" w:rsidRPr="003232D6" w:rsidRDefault="003232D6" w:rsidP="003232D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -24138,51 +25094,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="700789BA" w14:textId="2A6DFBA6" w:rsidR="00D243B9" w:rsidRPr="00A378CB" w:rsidRDefault="00434616" w:rsidP="00D243B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Faculty and Trainee Engagement</w:t>
       </w:r>
       <w:r w:rsidR="00D243B9" w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee, Member (2022-present) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455D9A74" w14:textId="410E2CA1" w:rsidR="002D54B0" w:rsidRPr="002102FE" w:rsidRDefault="00D243B9" w:rsidP="00101A28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -24315,58 +25270,69 @@
     </w:p>
     <w:p w14:paraId="73203B8F" w14:textId="77777777" w:rsidR="00A979D6" w:rsidRDefault="00A979D6" w:rsidP="00A979D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Content Expert Reviewer for </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C5F81">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NiteCAPP Spectrum Jr (McCrae Sleep Research Lab USF Health College of Nursing</w:t>
+        <w:t>NiteCAPP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C5F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spectrum Jr (McCrae Sleep Research Lab USF Health College of Nursing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; 2025)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E5DADF" w14:textId="77777777" w:rsidR="00183F6D" w:rsidRPr="0075116D" w:rsidRDefault="00183F6D" w:rsidP="0075116D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4028383F" w14:textId="6552A237" w:rsidR="00D25EE5" w:rsidRPr="00A378CB" w:rsidRDefault="00D25EE5" w:rsidP="00D25EE5">
       <w:pPr>
@@ -24448,57 +25414,67 @@
       <w:r w:rsidR="006857E2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Member</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4559DC71" w14:textId="5CD45535" w:rsidR="009069FD" w:rsidRDefault="009069FD" w:rsidP="009069FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009069FD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Miladys Rivera</w:t>
+        <w:t>Miladys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009069FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rivera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, P</w:t>
       </w:r>
       <w:r w:rsidR="0025412B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D (</w:t>
       </w:r>
@@ -25229,95 +26205,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024-present</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5276417D" w14:textId="77777777" w:rsidR="00CE6C53" w:rsidRDefault="00CE6C53" w:rsidP="00CE6C53">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10388317" w14:textId="77777777" w:rsidR="00D4414F" w:rsidRDefault="00D4414F" w:rsidP="000364F7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10388317" w14:textId="77777777" w:rsidR="00D4414F" w:rsidRDefault="00D4414F" w:rsidP="000364F7">
+    <w:p w14:paraId="4631B1A8" w14:textId="0C32B438" w:rsidR="000364F7" w:rsidRPr="001229EA" w:rsidRDefault="000364F7" w:rsidP="000364F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Journal Reviewer</w:t>
       </w:r>
       <w:r w:rsidR="002102FE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Service</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C465441" w14:textId="6D95E383" w:rsidR="00EB4EDD" w:rsidRPr="00EB4EDD" w:rsidRDefault="00EB4EDD" w:rsidP="00EB4EDD">
       <w:pPr>
@@ -26763,50 +27725,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022-2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0557C317" w14:textId="45544797" w:rsidR="00DF7208" w:rsidRPr="00A378CB" w:rsidRDefault="00DF7208" w:rsidP="00523900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Florida Dinner and Dance Cruise Nametag Organizer (2016, 2017, 2019, 2022-202</w:t>
       </w:r>
       <w:r w:rsidR="00C23B93">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69928DEA" w14:textId="619AA924" w:rsidR="00523900" w:rsidRPr="00A378CB" w:rsidRDefault="00523900" w:rsidP="00523900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
@@ -27426,57 +28389,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C18D7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lambda Sigma, National Sophomore Honor Society (March 2012)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E304AD" w14:textId="6232CA55" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002C18D7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Jerb Miller Scholarship, for outstanding academic achievement (Fall 2011</w:t>
+        <w:t>Jerb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Miller Scholarship, for outstanding academic achievement (Fall 2011</w:t>
       </w:r>
       <w:r w:rsidR="00134F52">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-Spring 2015</w:t>
       </w:r>
       <w:r w:rsidRPr="002C18D7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01374555" w14:textId="2A0CF6FD" w:rsidR="002C18D7" w:rsidRPr="002C18D7" w:rsidRDefault="002C18D7" w:rsidP="002C18D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
@@ -27840,146 +28813,146 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
       <w:r w:rsidR="00134F52">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE78D82" w14:textId="77777777" w:rsidR="00BA06B0" w:rsidRPr="00BA06B0" w:rsidRDefault="00BA06B0" w:rsidP="00BA06B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1799B68B" w14:textId="515EF774" w:rsidR="00A009E9" w:rsidRPr="00A378CB" w:rsidRDefault="008C4B07" w:rsidP="00F01596">
+    <w:p w14:paraId="1799B68B" w14:textId="7F51F620" w:rsidR="00A009E9" w:rsidRPr="00A378CB" w:rsidRDefault="008C4B07" w:rsidP="00F01596">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revision date</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00942843">
+      <w:r w:rsidR="006F24A6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7/15/2026</w:t>
+        <w:t>8/21/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378CB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A009E9" w:rsidRPr="00A378CB" w:rsidSect="00765515">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B1D564C" w14:textId="77777777" w:rsidR="00CB7558" w:rsidRDefault="00CB7558" w:rsidP="006C04BC">
+    <w:p w14:paraId="7FDD4BF6" w14:textId="77777777" w:rsidR="00204D49" w:rsidRDefault="00204D49" w:rsidP="006C04BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36E88ED0" w14:textId="77777777" w:rsidR="00CB7558" w:rsidRDefault="00CB7558" w:rsidP="006C04BC">
+    <w:p w14:paraId="1C160B68" w14:textId="77777777" w:rsidR="00204D49" w:rsidRDefault="00204D49" w:rsidP="006C04BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -28046,92 +29019,92 @@
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CC9E176" w14:textId="24F2AE38" w:rsidR="00DF45D2" w:rsidRDefault="00DF45D2" w:rsidP="00AF067D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="7920"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5B55F7DC" w14:textId="77777777" w:rsidR="00DF45D2" w:rsidRDefault="00DF45D2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1542A49B" w14:textId="77777777" w:rsidR="00CB7558" w:rsidRDefault="00CB7558" w:rsidP="006C04BC">
+    <w:p w14:paraId="2D774E34" w14:textId="77777777" w:rsidR="00204D49" w:rsidRDefault="00204D49" w:rsidP="006C04BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F1CF30E" w14:textId="77777777" w:rsidR="00CB7558" w:rsidRDefault="00CB7558" w:rsidP="006C04BC">
+    <w:p w14:paraId="77DBB0CA" w14:textId="77777777" w:rsidR="00204D49" w:rsidRDefault="00204D49" w:rsidP="006C04BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1318336367"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="3F677099" w14:textId="36D984C5" w:rsidR="008C4B07" w:rsidRPr="004B6B68" w:rsidRDefault="008C4B07" w:rsidP="008C4B07">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="004B6B68">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:t>Nicholas David W. Smith, Ph</w:t>
         </w:r>
         <w:r w:rsidR="00957CB7">
           <w:rPr>
@@ -28248,67 +29221,67 @@
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r w:rsidRPr="004B6B68">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6988AEC0" w14:textId="49A47C91" w:rsidR="008C4B07" w:rsidRDefault="008C4B07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DE1AE5C" w14:textId="6327174D" w:rsidR="004B6B68" w:rsidRPr="004B6B68" w:rsidRDefault="004B6B68" w:rsidP="008C4B07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2665F4A4" w14:textId="77777777" w:rsidR="004B6B68" w:rsidRDefault="004B6B68">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="047C296B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E62135C"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -33731,100 +34704,102 @@
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2054648139">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="286738076">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="552354594">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1245605840">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="640959747">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="144470181">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="87"/>
+  <w:zoom w:percent="80"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0NTQwMjE0AlKWlqbGxko6SsGpxcWZ+XkgBUaGxrUAlfuTQC4AAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0035522C"/>
     <w:rsid w:val="00000001"/>
     <w:rsid w:val="00001093"/>
     <w:rsid w:val="0000316E"/>
     <w:rsid w:val="00003E2B"/>
     <w:rsid w:val="0000420F"/>
     <w:rsid w:val="00004747"/>
     <w:rsid w:val="00004C49"/>
     <w:rsid w:val="00004EA5"/>
     <w:rsid w:val="000054CC"/>
     <w:rsid w:val="00006135"/>
     <w:rsid w:val="000068D6"/>
     <w:rsid w:val="0000692A"/>
     <w:rsid w:val="00007323"/>
     <w:rsid w:val="00007AFA"/>
     <w:rsid w:val="00007DB3"/>
     <w:rsid w:val="0001023B"/>
     <w:rsid w:val="00012359"/>
     <w:rsid w:val="00012463"/>
     <w:rsid w:val="00012C33"/>
+    <w:rsid w:val="00013992"/>
     <w:rsid w:val="00014565"/>
     <w:rsid w:val="00015944"/>
     <w:rsid w:val="00015A7E"/>
     <w:rsid w:val="00015D8E"/>
     <w:rsid w:val="00016010"/>
     <w:rsid w:val="000161C9"/>
     <w:rsid w:val="00016C5C"/>
     <w:rsid w:val="0001719C"/>
     <w:rsid w:val="00017357"/>
     <w:rsid w:val="00017829"/>
     <w:rsid w:val="00017C24"/>
     <w:rsid w:val="00017DAD"/>
     <w:rsid w:val="00020539"/>
     <w:rsid w:val="00020739"/>
     <w:rsid w:val="00021EE9"/>
     <w:rsid w:val="00022D8C"/>
     <w:rsid w:val="000231C3"/>
     <w:rsid w:val="000231F1"/>
     <w:rsid w:val="000236BF"/>
     <w:rsid w:val="00023DCD"/>
     <w:rsid w:val="00024399"/>
     <w:rsid w:val="0002580A"/>
     <w:rsid w:val="000262F1"/>
     <w:rsid w:val="00026521"/>
     <w:rsid w:val="00026E52"/>
@@ -33955,50 +34930,51 @@
     <w:rsid w:val="000B3B02"/>
     <w:rsid w:val="000B3B97"/>
     <w:rsid w:val="000B3BA8"/>
     <w:rsid w:val="000B3E62"/>
     <w:rsid w:val="000B4375"/>
     <w:rsid w:val="000B4CE2"/>
     <w:rsid w:val="000B6492"/>
     <w:rsid w:val="000B6536"/>
     <w:rsid w:val="000B6B0D"/>
     <w:rsid w:val="000B6D12"/>
     <w:rsid w:val="000B71D5"/>
     <w:rsid w:val="000B73F8"/>
     <w:rsid w:val="000B789F"/>
     <w:rsid w:val="000B7952"/>
     <w:rsid w:val="000C0A98"/>
     <w:rsid w:val="000C11F0"/>
     <w:rsid w:val="000C122E"/>
     <w:rsid w:val="000C1696"/>
     <w:rsid w:val="000C2880"/>
     <w:rsid w:val="000C2FAC"/>
     <w:rsid w:val="000C375F"/>
     <w:rsid w:val="000C3797"/>
     <w:rsid w:val="000C3CD3"/>
     <w:rsid w:val="000C3D7F"/>
     <w:rsid w:val="000C4408"/>
+    <w:rsid w:val="000C4686"/>
     <w:rsid w:val="000C4BB0"/>
     <w:rsid w:val="000C68ED"/>
     <w:rsid w:val="000C6A76"/>
     <w:rsid w:val="000C6AB6"/>
     <w:rsid w:val="000C6BDC"/>
     <w:rsid w:val="000D003F"/>
     <w:rsid w:val="000D01C1"/>
     <w:rsid w:val="000D1A15"/>
     <w:rsid w:val="000D2430"/>
     <w:rsid w:val="000D29B6"/>
     <w:rsid w:val="000D2F84"/>
     <w:rsid w:val="000D343B"/>
     <w:rsid w:val="000D3E9A"/>
     <w:rsid w:val="000D4AE6"/>
     <w:rsid w:val="000D5435"/>
     <w:rsid w:val="000D5A55"/>
     <w:rsid w:val="000D6554"/>
     <w:rsid w:val="000D6966"/>
     <w:rsid w:val="000D6B26"/>
     <w:rsid w:val="000D6DB5"/>
     <w:rsid w:val="000E04C6"/>
     <w:rsid w:val="000E107C"/>
     <w:rsid w:val="000E1DB9"/>
     <w:rsid w:val="000E1F80"/>
     <w:rsid w:val="000E24FD"/>
@@ -34266,50 +35242,51 @@
     <w:rsid w:val="001F3C73"/>
     <w:rsid w:val="001F45DB"/>
     <w:rsid w:val="001F48CA"/>
     <w:rsid w:val="001F4C92"/>
     <w:rsid w:val="001F4D54"/>
     <w:rsid w:val="001F5808"/>
     <w:rsid w:val="001F5AB8"/>
     <w:rsid w:val="001F621E"/>
     <w:rsid w:val="001F6268"/>
     <w:rsid w:val="001F7062"/>
     <w:rsid w:val="001F71A2"/>
     <w:rsid w:val="001F7BBE"/>
     <w:rsid w:val="001F7DE9"/>
     <w:rsid w:val="002001F6"/>
     <w:rsid w:val="00200D6D"/>
     <w:rsid w:val="00201269"/>
     <w:rsid w:val="0020127B"/>
     <w:rsid w:val="00201B49"/>
     <w:rsid w:val="0020290D"/>
     <w:rsid w:val="00202DC0"/>
     <w:rsid w:val="0020310F"/>
     <w:rsid w:val="002043A7"/>
     <w:rsid w:val="00204654"/>
     <w:rsid w:val="002049C4"/>
     <w:rsid w:val="00204AB1"/>
+    <w:rsid w:val="00204D49"/>
     <w:rsid w:val="00205336"/>
     <w:rsid w:val="00205554"/>
     <w:rsid w:val="00205721"/>
     <w:rsid w:val="00205953"/>
     <w:rsid w:val="002063CC"/>
     <w:rsid w:val="0020648E"/>
     <w:rsid w:val="0020772E"/>
     <w:rsid w:val="00207A98"/>
     <w:rsid w:val="002102FE"/>
     <w:rsid w:val="00210569"/>
     <w:rsid w:val="002109C1"/>
     <w:rsid w:val="00210C67"/>
     <w:rsid w:val="002114DC"/>
     <w:rsid w:val="00212D46"/>
     <w:rsid w:val="00214150"/>
     <w:rsid w:val="002142FC"/>
     <w:rsid w:val="0021434F"/>
     <w:rsid w:val="00214633"/>
     <w:rsid w:val="00214759"/>
     <w:rsid w:val="002157FA"/>
     <w:rsid w:val="00216E40"/>
     <w:rsid w:val="00217721"/>
     <w:rsid w:val="00217912"/>
     <w:rsid w:val="002211E3"/>
     <w:rsid w:val="002218EF"/>
@@ -34825,50 +35802,51 @@
     <w:rsid w:val="004568CD"/>
     <w:rsid w:val="00456B4B"/>
     <w:rsid w:val="004574D9"/>
     <w:rsid w:val="00457A76"/>
     <w:rsid w:val="0046058C"/>
     <w:rsid w:val="00460C4F"/>
     <w:rsid w:val="00461463"/>
     <w:rsid w:val="00462D71"/>
     <w:rsid w:val="00463311"/>
     <w:rsid w:val="00463774"/>
     <w:rsid w:val="004637F5"/>
     <w:rsid w:val="00463B59"/>
     <w:rsid w:val="00465043"/>
     <w:rsid w:val="004653FF"/>
     <w:rsid w:val="00465C2C"/>
     <w:rsid w:val="004668C5"/>
     <w:rsid w:val="004677B0"/>
     <w:rsid w:val="00467A94"/>
     <w:rsid w:val="00467C11"/>
     <w:rsid w:val="00467E95"/>
     <w:rsid w:val="00470E12"/>
     <w:rsid w:val="00471044"/>
     <w:rsid w:val="00471ADE"/>
     <w:rsid w:val="00471C3D"/>
     <w:rsid w:val="004733D5"/>
+    <w:rsid w:val="004735CC"/>
     <w:rsid w:val="00474D8D"/>
     <w:rsid w:val="00475417"/>
     <w:rsid w:val="00475BD0"/>
     <w:rsid w:val="004763E6"/>
     <w:rsid w:val="0047641A"/>
     <w:rsid w:val="004767EB"/>
     <w:rsid w:val="004767F0"/>
     <w:rsid w:val="00476C24"/>
     <w:rsid w:val="00477072"/>
     <w:rsid w:val="004772EC"/>
     <w:rsid w:val="00477CAE"/>
     <w:rsid w:val="00477E02"/>
     <w:rsid w:val="00481F61"/>
     <w:rsid w:val="00482681"/>
     <w:rsid w:val="0048324A"/>
     <w:rsid w:val="004835E9"/>
     <w:rsid w:val="00483B8C"/>
     <w:rsid w:val="00484961"/>
     <w:rsid w:val="0048514D"/>
     <w:rsid w:val="00485B8B"/>
     <w:rsid w:val="00485F11"/>
     <w:rsid w:val="00486181"/>
     <w:rsid w:val="00486878"/>
     <w:rsid w:val="00486895"/>
     <w:rsid w:val="00487111"/>
@@ -35153,50 +36131,51 @@
     <w:rsid w:val="005C45D3"/>
     <w:rsid w:val="005C4736"/>
     <w:rsid w:val="005C4EF3"/>
     <w:rsid w:val="005C5884"/>
     <w:rsid w:val="005C5BE0"/>
     <w:rsid w:val="005C757C"/>
     <w:rsid w:val="005C7D44"/>
     <w:rsid w:val="005D022B"/>
     <w:rsid w:val="005D082A"/>
     <w:rsid w:val="005D0D2C"/>
     <w:rsid w:val="005D0E18"/>
     <w:rsid w:val="005D10F9"/>
     <w:rsid w:val="005D1701"/>
     <w:rsid w:val="005D17DE"/>
     <w:rsid w:val="005D182D"/>
     <w:rsid w:val="005D1DD8"/>
     <w:rsid w:val="005D5050"/>
     <w:rsid w:val="005D5319"/>
     <w:rsid w:val="005D6228"/>
     <w:rsid w:val="005D659A"/>
     <w:rsid w:val="005D68AE"/>
     <w:rsid w:val="005D69A1"/>
     <w:rsid w:val="005D6E52"/>
     <w:rsid w:val="005D7A3A"/>
     <w:rsid w:val="005E07CE"/>
+    <w:rsid w:val="005E07ED"/>
     <w:rsid w:val="005E113B"/>
     <w:rsid w:val="005E27EE"/>
     <w:rsid w:val="005E3303"/>
     <w:rsid w:val="005E33B0"/>
     <w:rsid w:val="005E3404"/>
     <w:rsid w:val="005E3A70"/>
     <w:rsid w:val="005E3D99"/>
     <w:rsid w:val="005E3F9D"/>
     <w:rsid w:val="005E4094"/>
     <w:rsid w:val="005E41B5"/>
     <w:rsid w:val="005E4716"/>
     <w:rsid w:val="005E511B"/>
     <w:rsid w:val="005E54DC"/>
     <w:rsid w:val="005E56FD"/>
     <w:rsid w:val="005E658A"/>
     <w:rsid w:val="005E6D0E"/>
     <w:rsid w:val="005E7169"/>
     <w:rsid w:val="005E749C"/>
     <w:rsid w:val="005F0414"/>
     <w:rsid w:val="005F049E"/>
     <w:rsid w:val="005F0713"/>
     <w:rsid w:val="005F15F6"/>
     <w:rsid w:val="005F1910"/>
     <w:rsid w:val="005F1AE5"/>
     <w:rsid w:val="005F28B9"/>
@@ -35410,70 +36389,73 @@
     <w:rsid w:val="006D78AD"/>
     <w:rsid w:val="006D7B4F"/>
     <w:rsid w:val="006D7C56"/>
     <w:rsid w:val="006E03BF"/>
     <w:rsid w:val="006E187C"/>
     <w:rsid w:val="006E1ADE"/>
     <w:rsid w:val="006E27F9"/>
     <w:rsid w:val="006E2A39"/>
     <w:rsid w:val="006E2E58"/>
     <w:rsid w:val="006E44FC"/>
     <w:rsid w:val="006E4DAE"/>
     <w:rsid w:val="006E5633"/>
     <w:rsid w:val="006E5A64"/>
     <w:rsid w:val="006E6602"/>
     <w:rsid w:val="006E6856"/>
     <w:rsid w:val="006E68AE"/>
     <w:rsid w:val="006E6F76"/>
     <w:rsid w:val="006E725E"/>
     <w:rsid w:val="006E7392"/>
     <w:rsid w:val="006E77FD"/>
     <w:rsid w:val="006E7810"/>
     <w:rsid w:val="006F0470"/>
     <w:rsid w:val="006F0ED0"/>
     <w:rsid w:val="006F112C"/>
     <w:rsid w:val="006F1F52"/>
+    <w:rsid w:val="006F24A6"/>
     <w:rsid w:val="006F331E"/>
     <w:rsid w:val="006F4904"/>
     <w:rsid w:val="006F5B34"/>
     <w:rsid w:val="006F637C"/>
     <w:rsid w:val="006F6D69"/>
     <w:rsid w:val="006F6DD1"/>
     <w:rsid w:val="006F6FBC"/>
     <w:rsid w:val="006F7177"/>
     <w:rsid w:val="006F7219"/>
     <w:rsid w:val="006F75CA"/>
     <w:rsid w:val="006F7BC2"/>
     <w:rsid w:val="00700347"/>
     <w:rsid w:val="00700AFD"/>
+    <w:rsid w:val="00700D6A"/>
     <w:rsid w:val="00701617"/>
     <w:rsid w:val="0070247C"/>
     <w:rsid w:val="00702F77"/>
     <w:rsid w:val="007030AE"/>
     <w:rsid w:val="0070373D"/>
     <w:rsid w:val="00703952"/>
     <w:rsid w:val="007039E9"/>
+    <w:rsid w:val="007063A9"/>
     <w:rsid w:val="007065CE"/>
     <w:rsid w:val="00706A67"/>
     <w:rsid w:val="00706E4C"/>
     <w:rsid w:val="00707BF3"/>
     <w:rsid w:val="00710188"/>
     <w:rsid w:val="00710C10"/>
     <w:rsid w:val="00710EA9"/>
     <w:rsid w:val="007125F4"/>
     <w:rsid w:val="0071270D"/>
     <w:rsid w:val="00712777"/>
     <w:rsid w:val="007142DA"/>
     <w:rsid w:val="00715540"/>
     <w:rsid w:val="007159E9"/>
     <w:rsid w:val="007163F7"/>
     <w:rsid w:val="007164BA"/>
     <w:rsid w:val="007167DF"/>
     <w:rsid w:val="00717369"/>
     <w:rsid w:val="00717DAD"/>
     <w:rsid w:val="007201F7"/>
     <w:rsid w:val="007208C6"/>
     <w:rsid w:val="00720BDA"/>
     <w:rsid w:val="00721539"/>
     <w:rsid w:val="00722487"/>
     <w:rsid w:val="0072325A"/>
     <w:rsid w:val="0072391A"/>
@@ -35666,50 +36648,51 @@
     <w:rsid w:val="007F0D24"/>
     <w:rsid w:val="007F253B"/>
     <w:rsid w:val="007F3064"/>
     <w:rsid w:val="007F3211"/>
     <w:rsid w:val="007F44A5"/>
     <w:rsid w:val="007F44F9"/>
     <w:rsid w:val="007F4D81"/>
     <w:rsid w:val="007F503B"/>
     <w:rsid w:val="007F5108"/>
     <w:rsid w:val="007F5146"/>
     <w:rsid w:val="007F60A1"/>
     <w:rsid w:val="007F708D"/>
     <w:rsid w:val="007F7617"/>
     <w:rsid w:val="007F7AA3"/>
     <w:rsid w:val="007F7EB0"/>
     <w:rsid w:val="007F7F8F"/>
     <w:rsid w:val="008002D3"/>
     <w:rsid w:val="008004AE"/>
     <w:rsid w:val="0080294C"/>
     <w:rsid w:val="00802A6D"/>
     <w:rsid w:val="00803E78"/>
     <w:rsid w:val="00804047"/>
     <w:rsid w:val="00804B86"/>
     <w:rsid w:val="008050E8"/>
     <w:rsid w:val="008052F7"/>
+    <w:rsid w:val="00805EAC"/>
     <w:rsid w:val="00807068"/>
     <w:rsid w:val="008101FF"/>
     <w:rsid w:val="00810B28"/>
     <w:rsid w:val="00811FAE"/>
     <w:rsid w:val="00812431"/>
     <w:rsid w:val="00812903"/>
     <w:rsid w:val="008130D3"/>
     <w:rsid w:val="00813906"/>
     <w:rsid w:val="00813AC7"/>
     <w:rsid w:val="00813BCF"/>
     <w:rsid w:val="00814587"/>
     <w:rsid w:val="00814F8E"/>
     <w:rsid w:val="00815A0B"/>
     <w:rsid w:val="00816264"/>
     <w:rsid w:val="008165B5"/>
     <w:rsid w:val="008169F6"/>
     <w:rsid w:val="00820FF3"/>
     <w:rsid w:val="0082254A"/>
     <w:rsid w:val="008227E2"/>
     <w:rsid w:val="00823705"/>
     <w:rsid w:val="00824482"/>
     <w:rsid w:val="00824F2C"/>
     <w:rsid w:val="0082555E"/>
     <w:rsid w:val="00825730"/>
     <w:rsid w:val="00825847"/>
@@ -35886,67 +36869,69 @@
     <w:rsid w:val="008E6A6C"/>
     <w:rsid w:val="008F008F"/>
     <w:rsid w:val="008F031D"/>
     <w:rsid w:val="008F036D"/>
     <w:rsid w:val="008F207F"/>
     <w:rsid w:val="008F2938"/>
     <w:rsid w:val="008F2AD7"/>
     <w:rsid w:val="008F37B9"/>
     <w:rsid w:val="008F46DD"/>
     <w:rsid w:val="008F4A63"/>
     <w:rsid w:val="008F4C68"/>
     <w:rsid w:val="008F4FEA"/>
     <w:rsid w:val="008F5457"/>
     <w:rsid w:val="008F5AEB"/>
     <w:rsid w:val="008F62C4"/>
     <w:rsid w:val="008F685A"/>
     <w:rsid w:val="008F72C8"/>
     <w:rsid w:val="008F7FA4"/>
     <w:rsid w:val="00900F96"/>
     <w:rsid w:val="00901238"/>
     <w:rsid w:val="00901C61"/>
     <w:rsid w:val="00902440"/>
     <w:rsid w:val="00905A41"/>
     <w:rsid w:val="00905EF7"/>
     <w:rsid w:val="00905F94"/>
+    <w:rsid w:val="009062C8"/>
     <w:rsid w:val="0090662F"/>
     <w:rsid w:val="009067EF"/>
     <w:rsid w:val="009069FD"/>
     <w:rsid w:val="00906EDA"/>
     <w:rsid w:val="009070CB"/>
     <w:rsid w:val="00907154"/>
     <w:rsid w:val="009073C2"/>
     <w:rsid w:val="00907C47"/>
     <w:rsid w:val="0091051E"/>
     <w:rsid w:val="00911738"/>
     <w:rsid w:val="00911FE4"/>
     <w:rsid w:val="00912CB3"/>
     <w:rsid w:val="009136BD"/>
     <w:rsid w:val="00914656"/>
     <w:rsid w:val="009150F7"/>
     <w:rsid w:val="009154A1"/>
     <w:rsid w:val="009154E7"/>
+    <w:rsid w:val="00915AAE"/>
     <w:rsid w:val="0091664C"/>
     <w:rsid w:val="00916670"/>
     <w:rsid w:val="00916ABE"/>
     <w:rsid w:val="00917347"/>
     <w:rsid w:val="009176D2"/>
     <w:rsid w:val="00917C98"/>
     <w:rsid w:val="00920320"/>
     <w:rsid w:val="00920AC1"/>
     <w:rsid w:val="00921A94"/>
     <w:rsid w:val="00922B76"/>
     <w:rsid w:val="009233FC"/>
     <w:rsid w:val="00923436"/>
     <w:rsid w:val="00923E61"/>
     <w:rsid w:val="0092572A"/>
     <w:rsid w:val="009259E5"/>
     <w:rsid w:val="00925EAC"/>
     <w:rsid w:val="00927BC1"/>
     <w:rsid w:val="00931306"/>
     <w:rsid w:val="00931996"/>
     <w:rsid w:val="00932648"/>
     <w:rsid w:val="00932784"/>
     <w:rsid w:val="00932FA5"/>
     <w:rsid w:val="0093314F"/>
     <w:rsid w:val="00933786"/>
     <w:rsid w:val="00933991"/>
@@ -36546,50 +37531,51 @@
     <w:rsid w:val="00BB5000"/>
     <w:rsid w:val="00BB5919"/>
     <w:rsid w:val="00BB5978"/>
     <w:rsid w:val="00BB6568"/>
     <w:rsid w:val="00BB6D80"/>
     <w:rsid w:val="00BB702B"/>
     <w:rsid w:val="00BB73BD"/>
     <w:rsid w:val="00BB76E2"/>
     <w:rsid w:val="00BB7CA8"/>
     <w:rsid w:val="00BC042C"/>
     <w:rsid w:val="00BC0777"/>
     <w:rsid w:val="00BC14DE"/>
     <w:rsid w:val="00BC25AE"/>
     <w:rsid w:val="00BC25D9"/>
     <w:rsid w:val="00BC2D11"/>
     <w:rsid w:val="00BC2EC3"/>
     <w:rsid w:val="00BC3030"/>
     <w:rsid w:val="00BC3D0E"/>
     <w:rsid w:val="00BC4925"/>
     <w:rsid w:val="00BC4AF7"/>
     <w:rsid w:val="00BC5685"/>
     <w:rsid w:val="00BC59CF"/>
     <w:rsid w:val="00BC7CB6"/>
     <w:rsid w:val="00BD0126"/>
     <w:rsid w:val="00BD0631"/>
+    <w:rsid w:val="00BD08B4"/>
     <w:rsid w:val="00BD0AFD"/>
     <w:rsid w:val="00BD109C"/>
     <w:rsid w:val="00BD1898"/>
     <w:rsid w:val="00BD1B7C"/>
     <w:rsid w:val="00BD2825"/>
     <w:rsid w:val="00BD29C3"/>
     <w:rsid w:val="00BD2C58"/>
     <w:rsid w:val="00BD4E7F"/>
     <w:rsid w:val="00BD5080"/>
     <w:rsid w:val="00BD51A4"/>
     <w:rsid w:val="00BD57C9"/>
     <w:rsid w:val="00BD68B2"/>
     <w:rsid w:val="00BD6D5A"/>
     <w:rsid w:val="00BD6DCB"/>
     <w:rsid w:val="00BD7471"/>
     <w:rsid w:val="00BD74F2"/>
     <w:rsid w:val="00BD79EA"/>
     <w:rsid w:val="00BE04DC"/>
     <w:rsid w:val="00BE0815"/>
     <w:rsid w:val="00BE0A84"/>
     <w:rsid w:val="00BE1BC5"/>
     <w:rsid w:val="00BE1C30"/>
     <w:rsid w:val="00BE23D8"/>
     <w:rsid w:val="00BE283C"/>
     <w:rsid w:val="00BE2B13"/>
@@ -37118,50 +38104,51 @@
     <w:rsid w:val="00DF74BF"/>
     <w:rsid w:val="00DF78DB"/>
     <w:rsid w:val="00DF7B63"/>
     <w:rsid w:val="00DF7DA4"/>
     <w:rsid w:val="00E00D86"/>
     <w:rsid w:val="00E010EF"/>
     <w:rsid w:val="00E0184B"/>
     <w:rsid w:val="00E01FF5"/>
     <w:rsid w:val="00E024CF"/>
     <w:rsid w:val="00E0275B"/>
     <w:rsid w:val="00E02AAE"/>
     <w:rsid w:val="00E02D25"/>
     <w:rsid w:val="00E030CB"/>
     <w:rsid w:val="00E03E61"/>
     <w:rsid w:val="00E04169"/>
     <w:rsid w:val="00E04204"/>
     <w:rsid w:val="00E0481D"/>
     <w:rsid w:val="00E048E5"/>
     <w:rsid w:val="00E06274"/>
     <w:rsid w:val="00E068F9"/>
     <w:rsid w:val="00E07258"/>
     <w:rsid w:val="00E0726B"/>
     <w:rsid w:val="00E074B6"/>
     <w:rsid w:val="00E07E5F"/>
     <w:rsid w:val="00E10839"/>
+    <w:rsid w:val="00E10AF6"/>
     <w:rsid w:val="00E10F9C"/>
     <w:rsid w:val="00E1244D"/>
     <w:rsid w:val="00E145B1"/>
     <w:rsid w:val="00E145CF"/>
     <w:rsid w:val="00E14752"/>
     <w:rsid w:val="00E15215"/>
     <w:rsid w:val="00E15745"/>
     <w:rsid w:val="00E157EA"/>
     <w:rsid w:val="00E159B2"/>
     <w:rsid w:val="00E15ABB"/>
     <w:rsid w:val="00E1616A"/>
     <w:rsid w:val="00E163C1"/>
     <w:rsid w:val="00E16D53"/>
     <w:rsid w:val="00E16DED"/>
     <w:rsid w:val="00E20C2A"/>
     <w:rsid w:val="00E228E5"/>
     <w:rsid w:val="00E23B1D"/>
     <w:rsid w:val="00E23F06"/>
     <w:rsid w:val="00E23FC9"/>
     <w:rsid w:val="00E242FC"/>
     <w:rsid w:val="00E24EF4"/>
     <w:rsid w:val="00E2541E"/>
     <w:rsid w:val="00E25B44"/>
     <w:rsid w:val="00E25E33"/>
     <w:rsid w:val="00E260D6"/>
@@ -37311,50 +38298,51 @@
     <w:rsid w:val="00ED218A"/>
     <w:rsid w:val="00ED27FB"/>
     <w:rsid w:val="00ED340D"/>
     <w:rsid w:val="00ED392B"/>
     <w:rsid w:val="00ED3CA6"/>
     <w:rsid w:val="00ED41F1"/>
     <w:rsid w:val="00ED4630"/>
     <w:rsid w:val="00ED47C5"/>
     <w:rsid w:val="00ED4C2C"/>
     <w:rsid w:val="00ED56B9"/>
     <w:rsid w:val="00ED5BFB"/>
     <w:rsid w:val="00ED6213"/>
     <w:rsid w:val="00EE173D"/>
     <w:rsid w:val="00EE1B6A"/>
     <w:rsid w:val="00EE5586"/>
     <w:rsid w:val="00EE6A23"/>
     <w:rsid w:val="00EE7C32"/>
     <w:rsid w:val="00EE7C5D"/>
     <w:rsid w:val="00EF0E24"/>
     <w:rsid w:val="00EF1464"/>
     <w:rsid w:val="00EF22B4"/>
     <w:rsid w:val="00EF2F15"/>
     <w:rsid w:val="00EF2FBC"/>
     <w:rsid w:val="00EF3036"/>
     <w:rsid w:val="00EF3A52"/>
+    <w:rsid w:val="00EF40AD"/>
     <w:rsid w:val="00EF40EF"/>
     <w:rsid w:val="00EF44F9"/>
     <w:rsid w:val="00EF5B8B"/>
     <w:rsid w:val="00EF627B"/>
     <w:rsid w:val="00EF6542"/>
     <w:rsid w:val="00F01596"/>
     <w:rsid w:val="00F0187F"/>
     <w:rsid w:val="00F01BE1"/>
     <w:rsid w:val="00F01F32"/>
     <w:rsid w:val="00F02B4E"/>
     <w:rsid w:val="00F0305B"/>
     <w:rsid w:val="00F0351F"/>
     <w:rsid w:val="00F03EF9"/>
     <w:rsid w:val="00F03F0D"/>
     <w:rsid w:val="00F042AB"/>
     <w:rsid w:val="00F0464F"/>
     <w:rsid w:val="00F053FD"/>
     <w:rsid w:val="00F06DCA"/>
     <w:rsid w:val="00F06F76"/>
     <w:rsid w:val="00F07675"/>
     <w:rsid w:val="00F108DD"/>
     <w:rsid w:val="00F10960"/>
     <w:rsid w:val="00F10B3F"/>
     <w:rsid w:val="00F119FF"/>
     <w:rsid w:val="00F122EC"/>
@@ -39741,67 +40729,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F1B2364-D6EA-4BD4-8FC1-75A631E222B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>8042</Words>
-  <Characters>45840</Characters>
+  <Words>8107</Words>
+  <Characters>46210</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>382</Lines>
-  <Paragraphs>107</Paragraphs>
+  <Lines>385</Lines>
+  <Paragraphs>108</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53775</CharactersWithSpaces>
+  <CharactersWithSpaces>54209</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Nicholas Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>