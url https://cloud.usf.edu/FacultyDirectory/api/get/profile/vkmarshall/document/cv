--- v0 (2025-12-26)
+++ v1 (2026-06-23)
@@ -538,60 +538,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1998         </w:t>
       </w:r>
       <w:r w:rsidR="00117980" w:rsidRPr="00CE5599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CE5599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Associate Degree in Nursing Science</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5AF346DA" w14:textId="77777777" w:rsidR="00CE5599" w:rsidRPr="00CE5599" w:rsidRDefault="00CE5599" w:rsidP="0072148B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                  Lima Technical College</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69667BD2" w14:textId="1F23D3C3" w:rsidR="0072148B" w:rsidRPr="00044E7B" w:rsidRDefault="00CE5599" w:rsidP="0072148B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
@@ -663,131 +661,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BOARD CERTIFICATION AND LICENSURE</w:t>
       </w:r>
       <w:r w:rsidR="0072148B" w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BA5F36" w14:textId="77777777" w:rsidR="0072148B" w:rsidRPr="004C6378" w:rsidRDefault="0072148B" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EFBDD56" w14:textId="718FFBDD" w:rsidR="00C65317" w:rsidRPr="004C6378" w:rsidRDefault="00504D0E" w:rsidP="00FB5284">
+    <w:p w14:paraId="4EFBDD56" w14:textId="719B8626" w:rsidR="00C65317" w:rsidRPr="004C6378" w:rsidRDefault="00504D0E" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Registered Nurse, State of </w:t>
       </w:r>
       <w:r w:rsidR="000B33F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ohio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, 0</w:t>
-      </w:r>
+        <w:t>, Active</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4CCB21" w14:textId="77777777" w:rsidR="00CF386D" w:rsidRPr="004C6378" w:rsidRDefault="00CF386D" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DC2E0D" w14:textId="71C63426" w:rsidR="00DB2C44" w:rsidRPr="00504D0E" w:rsidRDefault="00504D0E" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00504D0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>7/31/2026</w:t>
-[...41 lines deleted...]
-        <w:t>, Active</w:t>
+        <w:t>Registered Nurse, State of Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="00D177F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Active</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188E8671" w14:textId="77777777" w:rsidR="0072148B" w:rsidRDefault="0072148B" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B969BBC" w14:textId="794A6ACE" w:rsidR="00504D0E" w:rsidRPr="00504D0E" w:rsidRDefault="00504D0E" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -881,51 +871,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB5284" w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EFC15C" w14:textId="77777777" w:rsidR="00C65317" w:rsidRPr="004C6378" w:rsidRDefault="00C65317" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4576A749" w14:textId="77777777" w:rsidR="00CF2F50" w:rsidRDefault="00F434FE" w:rsidP="00F434FE">
+    <w:p w14:paraId="62700201" w14:textId="4B160DC4" w:rsidR="00BA380A" w:rsidRPr="00BA380A" w:rsidRDefault="00BA380A" w:rsidP="00BA380A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-present   Assistant Dean PhD Program, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA380A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College of Nursing, University of South Florida, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B18A938" w14:textId="7E09C00B" w:rsidR="00BA380A" w:rsidRDefault="00BA380A" w:rsidP="00BA380A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA380A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E90AC3E" w14:textId="77777777" w:rsidR="00BA380A" w:rsidRDefault="00BA380A" w:rsidP="00F434FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4576A749" w14:textId="0592C83E" w:rsidR="00CF2F50" w:rsidRDefault="00F434FE" w:rsidP="00F434FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2024-present</w:t>
       </w:r>
       <w:r w:rsidR="002A0AC3" w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -972,83 +1013,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidR="00F434FE" w:rsidRPr="00F434FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tampa, FL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26CF34C6" w14:textId="77777777" w:rsidR="00F434FE" w:rsidRPr="00F434FE" w:rsidRDefault="00F434FE" w:rsidP="00F434FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADCAD6B" w14:textId="39A9F107" w:rsidR="00F434FE" w:rsidRDefault="00F434FE" w:rsidP="00F434FE">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">2018-2024       </w:t>
+    <w:p w14:paraId="6ADCAD6B" w14:textId="59461462" w:rsidR="00F434FE" w:rsidRDefault="00F434FE" w:rsidP="00F434FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2018-2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00173371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="00F434FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Assistant Professor, College of Nursing, University of South Florida, Tampa, F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1190CE53" w14:textId="77777777" w:rsidR="00173371" w:rsidRDefault="00173371" w:rsidP="00F434FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3B106462" w14:textId="7F26F8DF" w:rsidR="00F434FE" w:rsidRPr="00F434FE" w:rsidRDefault="00F434FE" w:rsidP="00F434FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2016-2018       </w:t>
       </w:r>
       <w:r w:rsidRPr="00F434FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Teaching Assistant, College of Nursing, Michigan State University, East Lansing, MI</w:t>
       </w:r>
     </w:p>
@@ -1228,50 +1286,51 @@
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidRPr="00F434FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Unit, Wound Center, Hemodialysis Unit, Lima Memorial Health System and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6635A0CC" w14:textId="3BC03F05" w:rsidR="00F434FE" w:rsidRPr="00F434FE" w:rsidRDefault="00F434FE" w:rsidP="00F434FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidRPr="00F434FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Professional Corporation, Lima, OH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32669325" w14:textId="77777777" w:rsidR="00F434FE" w:rsidRPr="00F434FE" w:rsidRDefault="00F434FE" w:rsidP="00F434FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2427AE89" w14:textId="44249EC2" w:rsidR="00F434FE" w:rsidRPr="00F434FE" w:rsidRDefault="00CF2F50" w:rsidP="00CF2F50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -1297,51 +1356,50 @@
     </w:p>
     <w:p w14:paraId="215F8B2C" w14:textId="77777777" w:rsidR="00F434FE" w:rsidRPr="00F434FE" w:rsidRDefault="00F434FE" w:rsidP="00F434FE">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="696AE2CF" w14:textId="68EE85C6" w:rsidR="00F434FE" w:rsidRPr="00F434FE" w:rsidRDefault="00CF2F50" w:rsidP="00CF2F50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2006-2007        </w:t>
       </w:r>
       <w:r w:rsidR="00F434FE" w:rsidRPr="00F434FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clinical Manager/Assistant Clinical Manager, Lima Memorial Hospital, Lima, OH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41AD9FC0" w14:textId="77777777" w:rsidR="00F434FE" w:rsidRDefault="00F434FE" w:rsidP="00F434FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0906BBB8" w14:textId="1B9F657A" w:rsidR="00F434FE" w:rsidRDefault="00CF2F50" w:rsidP="00CF2F50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -3017,71 +3075,318 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Peer-reviewed</w:t>
       </w:r>
       <w:r w:rsidR="00D7419A" w:rsidRPr="00D7419A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: Publications in Refereed Journals (*) indicates work with doctoral level students</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53DD4509" w14:textId="77777777" w:rsidR="00D7419A" w:rsidRPr="00D7419A" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37FEC4C9" w14:textId="21F473C8" w:rsidR="008F205F" w:rsidRDefault="00F37FE1" w:rsidP="008F205F">
+    <w:p w14:paraId="15A02E70" w14:textId="52F37B22" w:rsidR="001E5316" w:rsidRPr="009F626C" w:rsidRDefault="001E5316" w:rsidP="008F205F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:r w:rsidRPr="001E5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chavez M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lubotsky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Levin B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Beckstead J</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3051">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rigg, K.K., </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3051" w:rsidRPr="00BD3051">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3051">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, V.K., Lubrano, B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3051">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Martinez Tyson, D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Psychosocial factors influencing opioid use and refusal among breast cancer survivors: A multi-methods study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Health Psychology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 2026;0(0). doi:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="001E5316">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>10.1177/13591053261434369</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="60C2989B" w14:textId="7BAD925A" w:rsidR="009F626C" w:rsidRDefault="009F626C" w:rsidP="008F205F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F626C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Yan, K., Wang, H.-L, Small, B., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F626C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F626C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V., Elliott, A., Beckie, T. M. (2026) The mediating effects in the relationship between symptoms, self-efficacy, and quality of life among cancer survivors - evidence from a scoping review. Oncology Nursing Forum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FEC4C9" w14:textId="587B84BD" w:rsidR="008F205F" w:rsidRDefault="00F37FE1" w:rsidP="008F205F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
       <w:r w:rsidR="00D9708E" w:rsidRPr="00D9708E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yan, K., Wang, H.-L, Small, B., Kim, E., Elliott, A., </w:t>
       </w:r>
       <w:r w:rsidR="00D9708E" w:rsidRPr="009F0834">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidR="00D9708E" w:rsidRPr="00D9708E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, V. K., Tometich, D., Beckie, T. M. (</w:t>
@@ -3112,812 +3417,793 @@
       </w:r>
       <w:r w:rsidR="00D9708E" w:rsidRPr="00D9708E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cross-lagged panel model. Journal of Advanced Nursing</w:t>
       </w:r>
       <w:r w:rsidR="008F205F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008F205F" w:rsidRPr="008F205F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="008F205F" w:rsidRPr="004F4B81">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/jan.70165</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="783D80F7" w14:textId="2E8178A9" w:rsidR="00DE2372" w:rsidRPr="008F205F" w:rsidRDefault="00CE1CF5" w:rsidP="008F205F">
+    <w:p w14:paraId="783D80F7" w14:textId="2E8178A9" w:rsidR="00DE2372" w:rsidRPr="00924CCE" w:rsidRDefault="00CE1CF5" w:rsidP="008F205F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F205F">
+      <w:r w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chavez, M.N., Thomas, H.M, Lake, P, Gutierrez A., Rigg, K.K., </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F205F">
+      <w:r w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F205F">
+      <w:r w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, V.K., Lubrano, B., Rajasekhara, S., Martinez Tyson, D. (2025).  </w:t>
       </w:r>
-      <w:r w:rsidR="00DE2372" w:rsidRPr="008F205F">
+      <w:r w:rsidR="00DE2372" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“They still deserve for their pain to be controlled”: healthcare providers’ and community</w:t>
       </w:r>
-      <w:r w:rsidR="00DE2372" w:rsidRPr="008F205F">
+      <w:r w:rsidR="00DE2372" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>level stakeholders’ perceptions of pain management among cancer survivors with an opioid use</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F205F">
+      <w:r w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Supportive Care </w:t>
       </w:r>
-      <w:r w:rsidR="009049E6" w:rsidRPr="008F205F">
+      <w:r w:rsidR="009049E6" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F205F">
+      <w:r w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cancer</w:t>
       </w:r>
-      <w:r w:rsidR="00A4510E" w:rsidRPr="008F205F">
+      <w:r w:rsidR="00A4510E" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33, 504. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00A4510E" w:rsidRPr="008F205F">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00A4510E" w:rsidRPr="00924CCE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s00520-025-09566-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6233555C" w14:textId="5A1A4164" w:rsidR="00A328EA" w:rsidRDefault="00934796" w:rsidP="00D7419A">
+    <w:p w14:paraId="49828742" w14:textId="210A1BB2" w:rsidR="00A4510E" w:rsidRPr="009F626C" w:rsidRDefault="00934796" w:rsidP="009F626C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00924CCE">
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00A328EA" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00A328EA" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chavez, M.N., Grabowski, C., Simon, L.A., </w:t>
       </w:r>
-      <w:r w:rsidR="00A328EA" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00A328EA" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
-      <w:r w:rsidR="00A328EA" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00A328EA" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, V.K. (</w:t>
       </w:r>
-      <w:r w:rsidR="0008213D">
+      <w:r w:rsidR="0008213D" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
-      <w:r w:rsidR="00A328EA" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00A328EA" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>). Perceptions of Oncology Healthcare Professional Providing Care to Older Adults Prescribed Oral Anticancer Medications in the United States: A Qualitative Study. Journal of Oncology Pharmacy Practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49828742" w14:textId="77777777" w:rsidR="00A4510E" w:rsidRDefault="00A328EA" w:rsidP="00D7419A">
+    <w:p w14:paraId="5A47A6BA" w14:textId="35A08116" w:rsidR="0008213D" w:rsidRPr="00924CCE" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4510E">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V.K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tofthagen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., Advani, P., Mussallem, D.,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zambroski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C., Visovsky, C. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00640454" w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). Qualitative Evaluation of Financial Toxicity and Supportive Care Needs of Women Living with Metastatic Breast Cancer. Nursing Research</w:t>
+      </w:r>
+      <w:r w:rsidR="0008213D" w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 74(4), 266-271</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257800F7" w14:textId="276EE5C2" w:rsidR="0008213D" w:rsidRPr="00924CCE" w:rsidRDefault="0008213D" w:rsidP="0008213D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CCE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00934796" w:rsidRPr="00A4510E">
-[...34 lines deleted...]
-    <w:p w14:paraId="5A47A6BA" w14:textId="35A08116" w:rsidR="0008213D" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.1097/NNR.0000000000000831. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2223C0" w14:textId="21403708" w:rsidR="00A4510E" w:rsidRPr="00924CCE" w:rsidRDefault="00686C1A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4510E">
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7419A" w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yan, K., Wang, H.-L, Small, B., </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7419A" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4510E">
-[...162 lines deleted...]
-      <w:r w:rsidR="00D7419A" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00D7419A" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, V., Elliott, A., Tometich, D., Beckie, T. M. (2025) Factor structure and longitudinal invariance of the Cancer Behavior Inventory: Assessing cancer-coping self-efficacy in patients with moderate to high symptoms. Journal of Advanced Nursing. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00A4510E" w:rsidRPr="001D4972">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00A4510E" w:rsidRPr="00924CCE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/jan.16939</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D7419A" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00D7419A" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D3A38B" w14:textId="14F9DA90" w:rsidR="00A4510E" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
+    <w:p w14:paraId="49D3A38B" w14:textId="14F9DA90" w:rsidR="00A4510E" w:rsidRPr="00924CCE" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4510E">
+      <w:r w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4510E">
+      <w:r w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4510E">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, V. K., Chavez, M. N., Mason, T. M., Extermann, M., Simon, L. A., Ligatti, J., ... &amp; </w:t>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. K., Chavez, M. N., Mason, T. M., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A4510E">
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Extermann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., Simon, L. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ligatti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., ... &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Szalacha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A4510E">
+      <w:r w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L. A. (2025). Technology ownership, use, and perceptions of web-based program design features for older adults prescribed oral anticancer medication. Journal of Geriatric Oncology, 16(2), 102190-102196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00A4510E" w:rsidRPr="001D4972">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00A4510E" w:rsidRPr="00924CCE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jgo.2025.102190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28B3B267" w14:textId="77777777" w:rsidR="00A4510E" w:rsidRDefault="00A328EA" w:rsidP="00D7419A">
+    <w:p w14:paraId="28B3B267" w14:textId="77777777" w:rsidR="00A4510E" w:rsidRPr="00924CCE" w:rsidRDefault="00A328EA" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4510E">
+      <w:r w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D7419A" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00D7419A" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">*Visovsky, C., </w:t>
       </w:r>
-      <w:r w:rsidR="00D7419A" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00D7419A" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
-      <w:r w:rsidR="00D7419A" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00D7419A" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, V. K., Moreno, M., Advani, P., Mussallem, D., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D7419A" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00D7419A" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tofthagen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D7419A" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00D7419A" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, C. (2023). The sharks are circling: A qualitative study of living with metastatic breast cancer. Journal of Cancer Survivorship, 1-7. https://doi.org/10.1007/s11764-023-01476-0 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446EFD8E" w14:textId="3A0A7AC6" w:rsidR="00A4510E" w:rsidRDefault="00F37FE1" w:rsidP="00D7419A">
+    <w:p w14:paraId="446EFD8E" w14:textId="3A0A7AC6" w:rsidR="00A4510E" w:rsidRPr="00924CCE" w:rsidRDefault="00F37FE1" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00D7419A" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00D7419A" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chavez, M. N., </w:t>
       </w:r>
-      <w:r w:rsidR="00D7419A" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00D7419A" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
-      <w:r w:rsidR="00D7419A" w:rsidRPr="00A4510E">
+      <w:r w:rsidR="00D7419A" w:rsidRPr="00924CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, V. K., Martinez Tyson, D., Mason, T. M., &amp; Rechenberg, K. (2023). Psychological Impact of COVID-19 on Oncology Patients: Perceptions of Oncology Health Care Providers. Western Journal of Nursing Research, 45(2), 152-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00A4510E" w:rsidRPr="001D4972">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00A4510E" w:rsidRPr="00924CCE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/01939459221114634</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F331354" w14:textId="118D46EC" w:rsidR="00A4510E" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V.K., Chavez, M., Rigg, K., Lubrano, B., Rajasekhara, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Efre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, A., Martinez Tyson, D. (2023). Framing Cancer Survivors’ Access, Use and Disposal of Prescribed Opioid Medications within the Opioid Epidemic. Oncology Nursing</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A4510E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...37 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+        <w:t xml:space="preserve"> Forum, 50(1), 25-34. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00A4510E" w:rsidRPr="001D4972">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1188/23.onf.25-34</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="520DBA1E" w14:textId="2C2B9AC1" w:rsidR="009049E6" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4510E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Belcher, S., Mackler, E.,  Muluneh, B., Ginex, P., Anderson, M., Bettencourt, E. DasGupta, R., Elliott, J., Hall, E., Karlin, M., Kostoff, D., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4510E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4510E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, V.K. Millisor, V., Molnar, M., Schneider, S., Tipton, J., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A4510E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yackzan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A4510E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S., LeFebvre, K., Sivakumaran, K., Waseem, H., Morgan, R. (2022). Guidelines™ to Support Patient Adherence to Oral Anticancer Medications. Oncology Nursing Forum, 49(4), 279-295. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="009049E6" w:rsidRPr="001D4972">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1188%2F22.ONF.279-295</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C677C9C" w14:textId="5F21884A" w:rsidR="009049E6" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009049E6">
@@ -3950,111 +4236,120 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, C., Advani, P., Mussallem, D., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tofthagen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, C. (2022). Cancer Treatment-Specific Medication Beliefs among Metastatic Breast Cancer Patients: A Qualitative </w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+        <w:t xml:space="preserve">, C. (2022). Cancer Treatment-Specific Medication Beliefs among Metastatic Breast Cancer Patients: A Qualitative Study. Supportive Care in Cancer, 30(8), 6807-6815. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="009049E6" w:rsidRPr="001D4972">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s00520-022-07101-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="45926B4D" w14:textId="77777777" w:rsidR="009049E6" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K., PhD, Chavez, M., Efre, A., Lake, P.W., Rigg, K.K., PhD; Lubrano, B. Pabbathi, S., Rajasekhara, S., Martinez Tyson, D. (2022). Barriers to Adequate Pain Control and Opioid Use Among Cancer Survivors: Implications for Nursing Practice. Cancer Nursing. DOI: 1</w:t>
+        <w:t xml:space="preserve">, V.K., PhD, Chavez, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009049E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Efre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009049E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, A., Lake, P.W., Rigg, K.K., PhD; Lubrano, B. Pabbathi, S., Rajasekhara, S., Martinez Tyson, D. (2022). Barriers to Adequate Pain Control and Opioid Use Among Cancer Survivors: Implications for Nursing Practice. Cancer Nursing. DOI: 1</w:t>
       </w:r>
       <w:r w:rsidR="00A328EA" w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.1097/NCC.0000000000001126</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FB11F4" w14:textId="77777777" w:rsidR="009049E6" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -4126,102 +4421,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">*Chavez, M., Martinez Tyson, D., Lake, P., Sherry, P., Rigg, K., </w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, V.K., Henderson, H., Rajasekhara, S., Pabbathi, S., Lubrano, B. (2022). “They say you can get addicted.” Exploring Factors that Fuel the Fear of Addiction to Prescription Opioid Medication among Cancer Survivors. Qualitative Health Research Journal, 1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="009049E6" w:rsidRPr="001D4972">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/ecc.1358</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3249ECFA" w14:textId="69AD8547" w:rsidR="009049E6" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.*</w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, V. K., Chavez, M. N., Mason, T. M., &amp; Martinez Tyson, D. (2021). The Use of Telehealth to Provide Continuity of Cancer Care during the COVID-19 Pandemic: Advantages, Disparities, and Implications to Promote Health Equity. Hospital Topics, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="009049E6" w:rsidRPr="001D4972">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/00185868.2021.1942360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C5C3A43" w14:textId="3777DF82" w:rsidR="009049E6" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009049E6">
@@ -4260,102 +4555,102 @@
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tyson, D. (2021). Emergency preparedness during the COVID</w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‐</w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19 pandemic: Perceptions of oncology professionals and implications for nursing management from a qualitative study. Journal of Nursing Management, 29(6), 1375-1384. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="009049E6" w:rsidRPr="001D4972">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/jonm.13399</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="065386DD" w14:textId="6390539F" w:rsidR="009049E6" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> *Martinez Tyson, D., Chavez, M., , Lubrano, B., Lake, P., Gutierrez, A., </w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, V.K., Rigg, K., Henderson, H., Pabbathi, S., Sherry, P., Rajasekhara, S. (2021). Perceptions of prescription opioid medication within the context of cancer survivorship and the opioid epidemic. Journal of Cancer Survivorship, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="009049E6" w:rsidRPr="001D4972">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s11764-020-00952-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11E343A4" w14:textId="77777777" w:rsidR="009049E6" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009049E6">
@@ -4420,51 +4715,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, V.K., Given, C.W., Given, B.A., Lehto, R., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sikorskii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, A. (2020). Factors Affecting Medication Beliefs in Patients Newly Prescribed Oral Oncolytic Agents. Journal of Psychosocial Oncology, 40(1), 62-79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="009049E6" w:rsidRPr="001D4972">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/07347332.2020.1855497</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4AE82B18" w14:textId="77777777" w:rsidR="009049E6" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009049E6">
@@ -4527,71 +4822,53 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, V.K., Given, C.W., Sikorskii, A., Given, B.A., Lehto, R. (2019). </w:t>
-[...19 lines deleted...]
-      <w:hyperlink r:id="rId20" w:history="1">
+        <w:t xml:space="preserve">, V.K., Given, C.W., Sikorskii, A., Given, B.A., Lehto, R. (2019). How Adverse Events and Permanent Medication Stoppages Affect Changes in Patient’s Beliefs About Oral Antineoplastic Agents. Supportive Care in Cancer, 28, 2589-2596. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="009049E6" w:rsidRPr="001D4972">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s00520-019-05073-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75354F83" w14:textId="0F7C4B51" w:rsidR="009049E6" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009049E6">
@@ -4626,83 +4903,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, A. (2019). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conceptualisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Medication Beliefs among Patients with Advanced Cancer Receiving Oral Oncolytic Agents Using a Theory Derivation Approach. European Journal of Cancer Care, 28(2), e12988-e12999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="009049E6" w:rsidRPr="001D4972">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/ecc.12988</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F1BDC35" w14:textId="77777777" w:rsidR="009049E6" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, V. K., &amp; Given, B. A. (2018). Factors Associated with Medication Beliefs in Patients with Cancer: An Integrative Review. Oncology Nursing Forum, 45(4), 508-526. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4725,109 +5003,90 @@
       </w:pPr>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, V., Vachon, E., Given, B., &amp; Lehto, R. (2018). Impact of Anticancer Medication </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> a Family Caregiver Perspective. Oncology Nursing Forum, 45(5), 597-606. </w:t>
+        <w:t xml:space="preserve">, V., Vachon, E., Given, B., &amp; Lehto, R. (2018). Impact of Anticancer Medication From a Family Caregiver Perspective. Oncology Nursing Forum, 45(5), 597-606. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: 10.1188/18.ONF.597-606.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378F5616" w14:textId="6695AA12" w:rsidR="00D7419A" w:rsidRPr="009049E6" w:rsidRDefault="00D7419A" w:rsidP="00D7419A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sikorskii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, A., Given, C. W., Given, B. A., Vachon, E., </w:t>
       </w:r>
       <w:r w:rsidRPr="009049E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -4845,119 +5104,150 @@
         <w:t>, V., Krauss, J. C., Banik, A., &amp; Majumder, A. (2018). Do Treatment Patterns Alter Beliefs Cancer Patients hold Regarding Oral Oncolytic Agents? Psycho-Oncology, 27(3), 1005-1012. https://doi.org/10.1002/pon.4606</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251A617B" w14:textId="77777777" w:rsidR="005A3CFD" w:rsidRDefault="005A3CFD" w:rsidP="00754FC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1419BC03" w14:textId="77777777" w:rsidR="005A3CFD" w:rsidRDefault="005A3CFD" w:rsidP="00754FC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F2A73C0" w14:textId="001A82D4" w:rsidR="00754FC5" w:rsidRPr="00754FC5" w:rsidRDefault="00754FC5" w:rsidP="00754FC5">
-[...13 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="208A6485" w14:textId="2CAB4361" w:rsidR="008E515F" w:rsidRDefault="008E515F" w:rsidP="00754FC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Editorial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CF2F0B" w14:textId="288D151B" w:rsidR="008E515F" w:rsidRPr="008E515F" w:rsidRDefault="008E515F" w:rsidP="008E515F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E515F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E515F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, V. K., &amp; Menon, U. (2026). Navigating the Decline in PhD Nursing Enrollment and Graduation Rates in the United States. Research in Nursing &amp; Health, 49(1), 5-6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2A73C0" w14:textId="13683A1F" w:rsidR="00754FC5" w:rsidRPr="008E515F" w:rsidRDefault="00754FC5" w:rsidP="00754FC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E515F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Books, Textbooks, Chapters </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE88109" w14:textId="19F1DA41" w:rsidR="00754FC5" w:rsidRPr="005A3CFD" w:rsidRDefault="00754FC5" w:rsidP="005A3CFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V. K., Sherwood, P. A., &amp; Given, B. (2016). Fatigue. In B. Ackley, G. Ladwig, &amp; M. Makic (Eds.), Nursing Diagnosis Handbook: An Evidence Based Guide to Planning Care, 11th Edition (</w:t>
-[...17 lines deleted...]
-        <w:t>. 372). St. Louis, MO: Mosby.</w:t>
+        <w:t>, V. K., Sherwood, P. A., &amp; Given, B. (2016). Fatigue. In B. Ackley, G. Ladwig, &amp; M. Makic (Eds.), Nursing Diagnosis Handbook: An Evidence Based Guide to Planning Care, 11th Edition (pp. 372). St. Louis, MO: Mosby.</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A14438B" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="00597ED1" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597ED1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -5003,75 +5293,53 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, V.K., Cairns, P. (</w:t>
-[...23 lines deleted...]
-      <w:hyperlink r:id="rId22" w:history="1">
+        <w:t xml:space="preserve">, V.K., Cairns, P. (August, 2019). Challenges of Caregivers Who are on Oral Oncolytic Therapy. Seminars in Oncology Nursing.25(4), 363-369. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="0027303F" w:rsidRPr="00F17F8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.soncn.2019.06.009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5CBFEFA5" w14:textId="012E6720" w:rsidR="0027303F" w:rsidRDefault="00993E7D" w:rsidP="00E8185C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -5085,125 +5353,103 @@
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Marshall, </w:t>
       </w:r>
       <w:r w:rsidRPr="00993E7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>V.K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>., Menon, U. (</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">., Menon, U. (December, 2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993E7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>December,</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Navigating the Decline in PhD Nursin</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8185C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025). </w:t>
+        <w:t xml:space="preserve">g </w:t>
       </w:r>
       <w:r w:rsidRPr="00993E7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Navigating the Decline in PhD Nursin</w:t>
+        <w:t>Enrollment and Graduation Rates in the United States</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Research in Nursing &amp; Health.</w:t>
       </w:r>
       <w:r w:rsidR="00E8185C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">g </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00E8185C" w:rsidRPr="004F4B81">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/nur.70035</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E8185C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="626B5EF9" w14:textId="77777777" w:rsidR="00E8185C" w:rsidRDefault="00E8185C" w:rsidP="00E8185C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -5231,234 +5477,478 @@
     <w:p w14:paraId="169F915D" w14:textId="7E176FAD" w:rsidR="000D3AE7" w:rsidRDefault="0027303F" w:rsidP="000D3AE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Published Protocols</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42250188" w14:textId="1BB9E0B4" w:rsidR="00EF4D41" w:rsidRDefault="000D3AE7" w:rsidP="00EF4D41">
+    <w:p w14:paraId="42250188" w14:textId="4F13D8CD" w:rsidR="00EF4D41" w:rsidRDefault="00FF4DE1" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D3AE7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pryor, S., Hanson, A., Chan, J., </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000D3AE7">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3AE7" w:rsidRPr="00FF4DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>Pryor</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3AE7" w:rsidRPr="000D3AE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Hanson, A., Chan, J., </w:t>
+      </w:r>
+      <w:r w:rsidR="000D3AE7" w:rsidRPr="000D3AE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D3AE7">
+      <w:r w:rsidR="000D3AE7" w:rsidRPr="000D3AE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, V.K. (2025, June 10). Examining Cognitive Performance and Failure Risk Among Nurses in the Hospital Setting: An Integrative Review. [Open Science Framework 2025 osf.io/</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="5BB7DFFA" w14:textId="3A4ACA05" w:rsidR="002138A7" w:rsidRDefault="002138A7" w:rsidP="00EF4D41">
+        <w:t>, V.K. (2025, June 10). Examining Cognitive Performance and Failure Risk Among Nurses in the Hospital Setting: An Integrative Review. [Open Science Framework 2025 osf.io/d89cs].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB7DFFA" w14:textId="4771121B" w:rsidR="002138A7" w:rsidRDefault="00FF4DE1" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002138A7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rooker, J., Rodriguez, C., Johnson, A., </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002138A7">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="002138A7" w:rsidRPr="00FF4DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>Rooker</w:t>
+      </w:r>
+      <w:r w:rsidR="002138A7" w:rsidRPr="002138A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., </w:t>
+      </w:r>
+      <w:r w:rsidR="002138A7" w:rsidRPr="00FF4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rodriguez</w:t>
+      </w:r>
+      <w:r w:rsidR="002138A7" w:rsidRPr="002138A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., </w:t>
+      </w:r>
+      <w:r w:rsidR="002138A7" w:rsidRPr="00FF4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Johnson</w:t>
+      </w:r>
+      <w:r w:rsidR="002138A7" w:rsidRPr="002138A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., </w:t>
+      </w:r>
+      <w:r w:rsidR="002138A7" w:rsidRPr="002138A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
-      <w:r w:rsidRPr="002138A7">
+      <w:r w:rsidR="002138A7" w:rsidRPr="002138A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, V., Hanson, A., &amp; Sanchez, V. (2025). Monitoring cancer patient treatment-induced toxicities using technology-enhanced devices. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002138A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Open Science Framework 2025 </w:t>
       </w:r>
-      <w:r w:rsidRPr="002138A7">
+      <w:r w:rsidR="002138A7" w:rsidRPr="002138A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Retrieved osf.io/f6jku</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002138A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E49B00" w14:textId="611B3B0B" w:rsidR="00D974EE" w:rsidRDefault="00D974EE" w:rsidP="00AC4928">
+    <w:p w14:paraId="54E49B00" w14:textId="23C5DECF" w:rsidR="00D974EE" w:rsidRDefault="00AA0F1D" w:rsidP="00F0348A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D974EE">
-[...7 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alawwas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D974EE" w:rsidRPr="00D974EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H. A., </w:t>
+      </w:r>
+      <w:r w:rsidR="00D974EE" w:rsidRPr="00FF4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alsultan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D974EE" w:rsidRPr="00D974EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., </w:t>
+      </w:r>
+      <w:r w:rsidR="00D974EE" w:rsidRPr="00FF4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D974EE" w:rsidRPr="00D974EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V. K., &amp; Nair, U. (2025). Beyond the Needle: A Scoping Review Protocol on Barriers and Facilitators to HPV Vaccine Uptake in Saudi Arabia. Open Science Framework. https://doi.org/10.17605/OSF.IO/ZGCJY </w:t>
+      </w:r>
+      <w:r w:rsidR="00D974EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D974EE">
+      <w:r w:rsidR="00D974EE" w:rsidRPr="00D974EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7FE5EA" w14:textId="1A3C1A20" w:rsidR="00FF4DE1" w:rsidRDefault="00FF4DE1" w:rsidP="00F0348A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alsultan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alawwas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V.K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Turner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D.  (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Barriers and Facilitators Influencing Nurses’ Recommendations of mHealth Applications for Diabetes Mellitus: A Scoping Review Protocol</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Open Science Framework. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.17605/OSF.IO/8UDY5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBC0F92" w14:textId="6CB51259" w:rsidR="00EF4D41" w:rsidRPr="00D974EE" w:rsidRDefault="00EF4D41" w:rsidP="00D974EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02ADFB9B" w14:textId="14BD4633" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -5532,172 +6022,187 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>International</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0CE28D" w14:textId="77777777" w:rsidR="001C1190" w:rsidRPr="001C1190" w:rsidRDefault="001C1190" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0020A165" w14:textId="77777777" w:rsidR="005A3CFD" w:rsidRDefault="00C937EF" w:rsidP="007E1514">
+    <w:p w14:paraId="0020A165" w14:textId="524C80D9" w:rsidR="005A3CFD" w:rsidRDefault="00C937EF" w:rsidP="007E1514">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="007E1514" w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yan, K., Wang, H.-L., Small, B., </w:t>
       </w:r>
       <w:r w:rsidR="007E1514" w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidR="007E1514" w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V., Elliott, A., McMillan, S. C., Tometich, D., &amp; Beckie, T. M. (Accepted). Investigation of the mediating role of cancer coping self-efficacy and symptom distress in cancer patients. Sigma 48th Biennial Convention. [Poster presentation]. Sigma Theta Tau International Honor Society of Nursing, United States.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="516638A0" w14:textId="70441D30" w:rsidR="003556CC" w:rsidRPr="005A3CFD" w:rsidRDefault="003556CC" w:rsidP="007E1514">
+        <w:t>, V., Elliott, A., McMillan, S. C., Tometich, D., &amp; Beckie, T. M. (</w:t>
+      </w:r>
+      <w:r w:rsidR="006470AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>November 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1514" w:rsidRPr="005A3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). Investigation of the mediating role of cancer coping self-efficacy and symptom distress in cancer patients. Sigma 48th Biennial Convention. [Poster presentation]. Sigma Theta Tau International Honor Society of Nursing, United States.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516638A0" w14:textId="24477579" w:rsidR="003556CC" w:rsidRPr="005A3CFD" w:rsidRDefault="003556CC" w:rsidP="007E1514">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Given, C. W., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sikorskii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, A., Given, B. A., Krauss, J., Vachon, E., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, V. (2016, October). Predicting death among </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>, V. (October</w:t>
+      </w:r>
+      <w:r w:rsidR="0009084B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016</w:t>
+      </w:r>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>late stage</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> cancer patients following initiation of oral oncolytic agents. Poster session presented at IPOS 2016 Meeting, Dublin, Ireland.</w:t>
+        <w:t>). Predicting death among late stage cancer patients following initiation of oral oncolytic agents. Poster session presented at IPOS 2016 Meeting, Dublin, Ireland.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E7DB4A" w14:textId="77777777" w:rsidR="006E69FC" w:rsidRDefault="006E69FC" w:rsidP="007E1514">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BE9634A" w14:textId="77777777" w:rsidR="001C1190" w:rsidRDefault="001C1190" w:rsidP="007E1514">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D42DAD6" w14:textId="5C358777" w:rsidR="00F47516" w:rsidRDefault="00F47516" w:rsidP="007E1514">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5715,362 +6220,397 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>National</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F271CC" w14:textId="77777777" w:rsidR="001C1190" w:rsidRPr="001C1190" w:rsidRDefault="001C1190" w:rsidP="007E1514">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FEAE474" w14:textId="77777777" w:rsidR="005A3CFD" w:rsidRDefault="00F47516" w:rsidP="00CB53D0">
+    <w:p w14:paraId="49CCD9A6" w14:textId="2CFAF5C6" w:rsidR="0009084B" w:rsidRDefault="0009084B" w:rsidP="00CB53D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A3CFD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005A3CFD">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009084B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rooker, J., Rodriguez, C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009084B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A3CFD">
-[...26 lines deleted...]
-    <w:p w14:paraId="3B37BC7C" w14:textId="77777777" w:rsidR="005A3CFD" w:rsidRDefault="00CB53D0" w:rsidP="00CB53D0">
+      <w:r w:rsidRPr="0009084B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V.K., Sanchez, V., Johnson, A. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(May 2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009084B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluation of Nurse-Led Point-of-Care Hearing Screening for Cisplatin-Induced Ototoxicity: A Pilot Study. Annual Congress Oncology Nursing Society.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Austin, TX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEAE474" w14:textId="6472565B" w:rsidR="005A3CFD" w:rsidRDefault="00F47516" w:rsidP="00CB53D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Grabowski, C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, V.K., Visovsky C., Advani, P., </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="0B353424" w14:textId="77777777" w:rsidR="005A3CFD" w:rsidRDefault="00F03E98" w:rsidP="00CB53D0">
+        <w:t>, V.K. (April 2024). Current Assessment and Evaluation of Burn-Induced Chronic Pain. American Burn Association. Chicago, IL. Poster Presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B37BC7C" w14:textId="77777777" w:rsidR="005A3CFD" w:rsidRDefault="00CB53D0" w:rsidP="00CB53D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, V.K., Johnson, A., </w:t>
+        <w:t xml:space="preserve">, V.K., Visovsky C., Advani, P., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Szalacha</w:t>
+        <w:t>Mussalem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, L.; Arzola, S. Menon, U. (October 2021). COVID-19 Vaccine Hesitancy among Older Adults in the United States. National Hartford Center of Gerontological Nursing Excellence Conference. (Virtual). *Among the top four abstracts.    </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72FF11E8" w14:textId="77777777" w:rsidR="005A3CFD" w:rsidRDefault="004E3903" w:rsidP="00CB53D0">
+        <w:t xml:space="preserve">, D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tofthagen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C. A Qualitative Analysis of Oral Oncolytic Agent Medication Beliefs among Metastatic Breast Cancer Patients. Poster presentation at the Oncology Nursing Society 47th Annual Congress. (May 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B353424" w14:textId="77777777" w:rsidR="005A3CFD" w:rsidRDefault="00F03E98" w:rsidP="00CB53D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>*</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...23 lines deleted...]
-    <w:p w14:paraId="68BF2AF1" w14:textId="77777777" w:rsidR="005A3CFD" w:rsidRDefault="006B0F5E" w:rsidP="00CB53D0">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V.K., Johnson, A., Szalacha, L.; Arzola, S. Menon, U. (October 2021). COVID-19 Vaccine Hesitancy among Older Adults in the United States. National Hartford Center of Gerontological Nursing Excellence Conference. (Virtual). *Among the top four abstracts.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FF11E8" w14:textId="77777777" w:rsidR="005A3CFD" w:rsidRDefault="004E3903" w:rsidP="00CB53D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, V.K.  Given, B. Lehto, R., Given, C. </w:t>
-[...17 lines deleted...]
-        <w:t>, A. (February 2021). The Different Impact of Symptoms and Adverse Events on Medication Beliefs in Patients Newly Prescribed Oral Anticancer Agents. Poster Presentation. ONS/NCI/NINR Symptom Science Colloquium. (Second Place Top Poster Award Winner in the Symptom Management Category).</w:t>
+        <w:t>, V.K., Chavez, M., Mason, T., Martinez-Tyson, D. (February 2021). Technology-Based Interventions to Address the Psychological Impact of COVID-19 in Patients Undergoing Cancer Treatment. Poster Presentation ONS/NCI/NINR Symptom Science Colloquium. (3rd Place Top Poster Award Winner in the Hot Topic Category).</w:t>
       </w:r>
       <w:r w:rsidR="00F03E98" w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20AB4AA5" w14:textId="4B8C8460" w:rsidR="001C1190" w:rsidRPr="005A3CFD" w:rsidRDefault="001C1190" w:rsidP="00CB53D0">
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BF2AF1" w14:textId="77777777" w:rsidR="005A3CFD" w:rsidRDefault="006B0F5E" w:rsidP="00CB53D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">, V.K.  Given, B. Lehto, R., Given, C. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sikorskii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, A. (February 2021). The Different Impact of Symptoms and Adverse Events on Medication Beliefs in Patients Newly Prescribed Oral Anticancer Agents. Poster Presentation. ONS/NCI/NINR Symptom Science Colloquium. (Second Place Top Poster Award Winner in the Symptom Management Category).</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03E98" w:rsidRPr="005A3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AB4AA5" w14:textId="4B8C8460" w:rsidR="001C1190" w:rsidRPr="005A3CFD" w:rsidRDefault="001C1190" w:rsidP="00CB53D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, V., Sikorskii, A., Given, B. A., &amp; Given C. W. (2017, May). Beliefs about Medicine Questionnaire: Unique Factor Structure among Patients Treated with Oral Oncolytic Agents. Poster session presented at the Oncology Nursing Society 42nd Annual Congress, Denver, CO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68697542" w14:textId="77777777" w:rsidR="00C937EF" w:rsidRDefault="00C937EF" w:rsidP="007E1514">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75E98FBB" w14:textId="5E10E83D" w:rsidR="00C937EF" w:rsidRDefault="00C937EF" w:rsidP="007E1514">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -6080,146 +6620,279 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Regional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EBAB2CA" w14:textId="77777777" w:rsidR="001C1190" w:rsidRPr="001C1190" w:rsidRDefault="001C1190" w:rsidP="007E1514">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20776019" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00C937EF" w:rsidP="00C937EF">
+    <w:p w14:paraId="64C74996" w14:textId="42CDB31D" w:rsidR="00B24DD9" w:rsidRDefault="00B24DD9" w:rsidP="00C937EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B262C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002B262C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alawwas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B330B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B262C">
-[...8 lines deleted...]
-    <w:p w14:paraId="5A4793CD" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00C937EF" w:rsidP="00C937EF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, V.K., Nair, U. (Feb. 2026). Barriers to Human Papillomavirus Vaccination in Saudi Arabia: Rapid Review.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24DD9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Southern Nursing Research Society Annual Conference. Austin, TX.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Third Place Poster Winner)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01815EDF" w14:textId="7DE567AD" w:rsidR="00B24DD9" w:rsidRDefault="00B24DD9" w:rsidP="00C937EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B262C">
-[...26 lines deleted...]
-    <w:p w14:paraId="04CFF0D1" w14:textId="390A46B6" w:rsidR="009B6EBA" w:rsidRPr="002B262C" w:rsidRDefault="009B6EBA" w:rsidP="00C937EF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Alsultan, A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V.K., Turner, D. (Feb. 2026). Barriers and Facilitators to Nurses Recommending mHealth for Diabetes Management. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Southern Nursing Research Society Annual Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Austin, TX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20776019" w14:textId="02C959A9" w:rsidR="002B262C" w:rsidRDefault="00C937EF" w:rsidP="00C937EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Simon, L. Yan, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, V.K. (Feb. 2025). Caregiver Perspectives of Oral Anticancer Treatment: Entering the Unknown. Southern Nursing Research Society Annual Conference. Poster Presentation. Memphis, TN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4793CD" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00C937EF" w:rsidP="00C937EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Grabowski, C., Chavez, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, V.K. (Feb. 2025). Oncology Providers’ Communication Challenges with Patients Prescribed Oral Anticancer Medication. Southern Nursing Research Society Annual Conference. Poster Presentation. Memphis, TN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CFF0D1" w14:textId="390A46B6" w:rsidR="009B6EBA" w:rsidRPr="002B262C" w:rsidRDefault="009B6EBA" w:rsidP="00C937EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, V., Sikorskii, A., Given, B., &amp; Given, C.  (2016, March). Beliefs about Medication among Patients on Oral Cancer Medications. Poster session presented at 2016 MNRS Annual Conference, Milwaukee, WI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB5A707" w14:textId="77777777" w:rsidR="00C937EF" w:rsidRDefault="00C937EF" w:rsidP="00C937EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6255,499 +6928,599 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Local</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB9422D" w14:textId="77777777" w:rsidR="001C1190" w:rsidRPr="001C1190" w:rsidRDefault="001C1190" w:rsidP="00C937EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F6A385C" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00C937EF" w:rsidP="00C53205">
+    <w:p w14:paraId="362FAAD4" w14:textId="4DE668C4" w:rsidR="00BA0B7C" w:rsidRDefault="00BA0B7C" w:rsidP="00BA0B7C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B262C">
-[...26 lines deleted...]
-    <w:p w14:paraId="71E1F418" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00C53205" w:rsidP="00C53205">
+      <w:r w:rsidRPr="00BA0B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA0B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alawwas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA0B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, H., Marshall, V.K., Nair, U. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026). Barriers to Human Papillomavirus Vaccination in Saudi Arabia: Rapid Review.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> USF Health Research Day. Tampa, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C19DB9" w14:textId="28583790" w:rsidR="00BA0B7C" w:rsidRDefault="00BA0B7C" w:rsidP="00BA0B7C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B262C">
-[...76 lines deleted...]
-    <w:p w14:paraId="2E7CF15A" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="001F3311" w:rsidP="00C53205">
+      <w:r w:rsidRPr="00BA0B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*Alsultan, A., Marshall, V.K., Turner, D. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026). Barriers and Facilitators to Nurses Recommending mHealth for Diabetes Management.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> USF Health Research Day. Tampa, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561A6A20" w14:textId="63239C6C" w:rsidR="00BA0B7C" w:rsidRPr="00BA0B7C" w:rsidRDefault="00BA0B7C" w:rsidP="00BA0B7C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B262C">
-[...44 lines deleted...]
-    <w:p w14:paraId="7B662492" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00C2670A" w:rsidP="00C53205">
+      <w:r w:rsidRPr="00BA0B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chui, P., Marshall, V.K. (Feb 2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understanding Medication Beliefs among Older Adults Prescribed Oral Anticancer Medications. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Moffitt’s 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>st Current Perspectives in Oncology Nursing Conference. Tampa, Florida. Poster Presentation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6A385C" w14:textId="38DB74BE" w:rsidR="002B262C" w:rsidRDefault="00C937EF" w:rsidP="00C53205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Brunner, H., </w:t>
+        <w:t xml:space="preserve">*Thomas, H., </w:t>
       </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K., Turner, D. (July 2023). The Impact of Nursing Practice Environment on Nurse Resilience: An Integrative Review. Florida Nurses Association Research and Evidence-Based Practice Conference. Orland, FL. Poster Presentation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0AEEB53D" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00FD52C2" w:rsidP="00C53205">
+        <w:t>, V., Martinez-Tyson, D., &amp; Chavez, M. (2025, February) Juggling work, kids &amp; pain: Breast cancer survivors’ opioid dilemma. Poster session presented at the University of South Florida Health Research Day, Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E1F418" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00C53205" w:rsidP="00C53205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Grabowski, C. Turner, D. </w:t>
+        <w:t xml:space="preserve">*Simon, L., </w:t>
       </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K. (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>, V.K. (July, 2024).  The Unmet Needs of Informal Caregivers of Pediatric Cancer Patients on Oral Chemotherapy Agents: An</w:t>
+      </w:r>
+      <w:r w:rsidR="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>April,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Integrative Review. 10th Annual FNA Nursing Research &amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2023). Chronic Burn Pain- An Integrative Literature Review. Florida Nurses Association Research and Evidence-Based Practice Conference. Orland, FL. Poster Presentation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A69A514" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00052AF2" w:rsidP="00B814C3">
+        <w:t>Evidence-based Practice Conference. Orlando, FL. Poster Presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7CF15A" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="001F3311" w:rsidP="00C53205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Brunner, H., Lengacher, C. </w:t>
+        <w:t xml:space="preserve">*Simon, L. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K. (</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="521FE5BA" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00B814C3" w:rsidP="00B814C3">
+        <w:t>, V.K. (February, 2024). Technology Use Among Older Adults Prescribed Oral Anticancer Medications and Perceptions of Web-Based Design Features to Support Medication and Symptom Management. Moffitt’s 21st Current Perspectives in Oncology Nursing Conference. Tampa, Florida. Poster Presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B662492" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00C2670A" w:rsidP="00C53205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Moreno, M.C. Visovsky, C, </w:t>
+        <w:t xml:space="preserve">*Brunner, H., </w:t>
       </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K. (February 2022). A Qualitative Analysis of COVID-19’s Impact in Women Living with Metastatic Breast Cancer. USF Health Research Day. Poster Presentation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06F512EF" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00135D20" w:rsidP="00B814C3">
+        <w:t>, V.K., Turner, D. (July 2023). The Impact of Nursing Practice Environment on Nurse Resilience: An Integrative Review. Florida Nurses Association Research and Evidence-Based Practice Conference. Orland, FL. Poster Presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEEB53D" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00FD52C2" w:rsidP="00C53205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>*</w:t>
+        <w:t xml:space="preserve">*Grabowski, C. Turner, D. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V., Chavez, M, Lake, P., Guiterrez, A., Sherry, P., Rigg, K. , Lubrano, B., Rajasekhara, S.,  Pabbathi, S., Martinez Tyson, M.  (July 2020). The Perceptions of Medical Marijuana versus Opioids in the Management of Cancer-Related Pain among Cancer Survivors. Florida Nurses Association Nursing Research and Evidence-Based Practice Conference. Poster presentation</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="60108890" w14:textId="162AE738" w:rsidR="009C416A" w:rsidRPr="002B262C" w:rsidRDefault="009C416A" w:rsidP="00B814C3">
+        <w:t>, V.K. (April, 2023). Chronic Burn Pain- An Integrative Literature Review. Florida Nurses Association Research and Evidence-Based Practice Conference. Orland, FL. Poster Presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A69A514" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00052AF2" w:rsidP="00B814C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Brunner, H., Lengacher, C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, V.K. (March, 2023). Understanding Nurse Resilience: A Concept Analysis. USF Health Research Day. Tampa, FL. Poster Presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521FE5BA" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00B814C3" w:rsidP="00B814C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Moreno, M.C. Visovsky, C, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, V.K. (February 2022). A Qualitative Analysis of COVID-19’s Impact in Women Living with Metastatic Breast Cancer. USF Health Research Day. Poster Presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F512EF" w14:textId="77777777" w:rsidR="002B262C" w:rsidRDefault="00135D20" w:rsidP="00B814C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marshall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, V., Chavez, M, Lake, P., Guiterrez, A., Sherry, P., Rigg, K. , Lubrano, B., Rajasekhara, S.,  Pabbathi, S., Martinez Tyson, M.  (July 2020). The Perceptions of Medical Marijuana versus Opioids in the Management of Cancer-Related Pain among Cancer Survivors. Florida Nurses Association Nursing Research and Evidence-Based Practice Conference. Poster presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="009C416A" w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60108890" w14:textId="162AE738" w:rsidR="009C416A" w:rsidRPr="002B262C" w:rsidRDefault="009C416A" w:rsidP="00B814C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B262C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, V.K., Given, C.W, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B262C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sikorskii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -6940,50 +7713,51 @@
         </w:rPr>
         <w:t>, V., Cairns, P., Lengacher, C., Bugajski, A. (2019). Oral Anticancer Agents: Presenting New Challenges for the Cancer Caregiver in Family Caregivers: Presence, Perspectives, Challenges, and Health Symposium. Sigma's 30th International Nursing Research Congress, Calgary, Canada, July 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F9F8F0" w14:textId="77777777" w:rsidR="00CF6A06" w:rsidRDefault="00DF21ED" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF6A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF6A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, V., Vachon, E., Given, B., &amp; Lehto, R. (2017, July). Understanding Oral Cancer Medication from a Family Caregiver’s Perspective. Podium presentation at the 2017 International Conference on Cancer Nursing, Anaheim, CA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0B7C89" w14:textId="2BD73431" w:rsidR="006E69FC" w:rsidRPr="00CF6A06" w:rsidRDefault="006E69FC" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF6A06">
@@ -7006,69 +7780,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CF6A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, A., Given, C. W., Krauss, J., Vachon, E., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF6A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF6A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, V. (2016, October). Implications for treating </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> prostate cancer with targeted oral agents. Symposium conducted at IPOS 2016 Meeting, Dublin, Ireland.</w:t>
+        <w:t>, V. (2016, October). Implications for treating late stage prostate cancer with targeted oral agents. Symposium conducted at IPOS 2016 Meeting, Dublin, Ireland.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0221CC0D" w14:textId="77777777" w:rsidR="008A768A" w:rsidRPr="008A768A" w:rsidRDefault="008A768A" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A029447" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="008A768A" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A768A">
@@ -7191,273 +7947,236 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K., Chavez, M., Mason, T. (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2024). Communication Among Older Adults Prescribed Oral Anticancer Agents and Oncology Healthcare Professionals. National Hartford Center of Gerontological Nursing Excellence. Virtual Podium Presentation.</w:t>
+        <w:t>, V.K., Chavez, M., Mason, T. (October, 2024). Communication Among Older Adults Prescribed Oral Anticancer Agents and Oncology Healthcare Professionals. National Hartford Center of Gerontological Nursing Excellence. Virtual Podium Presentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F20FA23" w14:textId="77777777" w:rsidR="00143184" w:rsidRDefault="007F4DB4" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K., Mason, T. (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2023). Designing a Web-Based Program Prototype Specific to the Older Adults Prescribed Oral Anticancer Medication. National Hartford Center of Gerontological Nursing Excellence. Virtual Podium Presentation.</w:t>
+        <w:t>, V.K., Mason, T. (October, 2023). Designing a Web-Based Program Prototype Specific to the Older Adults Prescribed Oral Anticancer Medication. National Hartford Center of Gerontological Nursing Excellence. Virtual Podium Presentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E43BEC" w14:textId="77777777" w:rsidR="00143184" w:rsidRDefault="00670153" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K., Mason, Mason, T.M., Szalacha, L. (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">, V.K., Mason, Mason, T.M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>October,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Szalacha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2022). Exploring the Use of a Web-Based Program Among Older Adults Prescribed Oral Anticancer Agents. 40-minute Educational Session. National Hartford Center of Gerontological Nursing Excellence. Virtual Podium Presentation.</w:t>
+        <w:t>, L. (October, 2022). Exploring the Use of a Web-Based Program Among Older Adults Prescribed Oral Anticancer Agents. 40-minute Educational Session. National Hartford Center of Gerontological Nursing Excellence. Virtual Podium Presentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EBA513" w14:textId="77777777" w:rsidR="00143184" w:rsidRDefault="003772CE" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K. , Given, B. (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2021). Satisfaction with an Interactive Voice Response System &amp; Symptom Management Toolkit Intervention to Improve Adherence and Symptom Management in Patients Newly Prescribed an Oral Anticancer Agent.  Oncology Nursing Society's 46th Annual Congress. Podium Presentation. (Virtual).</w:t>
+        <w:t>, V.K. , Given, B. (April, 2021). Satisfaction with an Interactive Voice Response System &amp; Symptom Management Toolkit Intervention to Improve Adherence and Symptom Management in Patients Newly Prescribed an Oral Anticancer Agent.  Oncology Nursing Society's 46th Annual Congress. Podium Presentation. (Virtual).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7069D37B" w14:textId="77777777" w:rsidR="00143184" w:rsidRDefault="0077017D" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K., Given, B., Given, C., Sikorskii, A., Lehto, R (April 2021). Understanding Medication Beliefs among Patients Receiving Oral Oncolytic Agents. Society of Behavioral Medicine's 2021 Annual Meeting &amp; Scientific Sessions. Podium Presentation.</w:t>
+        <w:t xml:space="preserve">, V.K., Given, B., Given, C., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00143184">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sikorskii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00143184">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, A., Lehto, R (April 2021). Understanding Medication Beliefs among Patients Receiving Oral Oncolytic Agents. Society of Behavioral Medicine's 2021 Annual Meeting &amp; Scientific Sessions. Podium Presentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32FB7453" w14:textId="77777777" w:rsidR="00143184" w:rsidRDefault="00D23021" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, V. Chavez, M., Martinez Tyson, D., Rigg, K. Lubrano, B. Rajasekhara, S. (May. 2020). Barriers to Adequate Pain Control and Opioid Use among Cancer Survivors. Podium Presentation at the 44th Annual Oncology Nursing Society Congress, San Antonio, Texas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0B5761" w14:textId="77777777" w:rsidR="00143184" w:rsidRDefault="0053472B" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -7504,51 +8223,69 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K. Lehto, R., Given, C.W. Sikorskii, A., Given, B.A. (April 2019). Examining Medication Beliefs among Patients Receiving Oral Oncolytic Agents Using a Derived Model of Self-Regulation. Podium Presentation at the 43rd Annual Oncology Nursing Society Congress, Anaheim, California.</w:t>
+        <w:t xml:space="preserve">, V.K. Lehto, R., Given, C.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00143184">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sikorskii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00143184">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, A., Given, B.A. (April 2019). Examining Medication Beliefs among Patients Receiving Oral Oncolytic Agents Using a Derived Model of Self-Regulation. Podium Presentation at the 43rd Annual Oncology Nursing Society Congress, Anaheim, California.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D28F6AD" w14:textId="77777777" w:rsidR="00143184" w:rsidRDefault="00CC72FF" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
@@ -7594,109 +8331,134 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, A., Krauss, J., </w:t>
       </w:r>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00143184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, V., &amp; Majumder, A. (2016, November). Death following initiation of oral targeted therapy among </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> older cancer patients. Podium presentation at the 2016 Gerontological Society of America Annual Scientific Meeting, New Orleans, LA.</w:t>
+        <w:t>, V., &amp; Majumder, A. (2016, November). Death following initiation of oral targeted therapy among late stage older cancer patients. Podium presentation at the 2016 Gerontological Society of America Annual Scientific Meeting, New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CEF511E" w14:textId="77777777" w:rsidR="00070E33" w:rsidRDefault="00070E33" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26C8EBE0" w14:textId="45C40B39" w:rsidR="00633298" w:rsidRDefault="00633298" w:rsidP="00EF4D41">
+    <w:p w14:paraId="72F33877" w14:textId="77777777" w:rsidR="008B3981" w:rsidRDefault="008B3981" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A768A">
+    </w:p>
+    <w:p w14:paraId="23578066" w14:textId="77777777" w:rsidR="008B3981" w:rsidRDefault="008B3981" w:rsidP="00EF4D41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789BD466" w14:textId="77777777" w:rsidR="008B3981" w:rsidRDefault="008B3981" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C8EBE0" w14:textId="6EE59541" w:rsidR="00633298" w:rsidRDefault="00633298" w:rsidP="00EF4D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A768A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Regional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="743FCD58" w14:textId="77777777" w:rsidR="008A768A" w:rsidRPr="008A768A" w:rsidRDefault="008A768A" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19778C26" w14:textId="77777777" w:rsidR="00055A5D" w:rsidRDefault="00633298" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
@@ -7707,69 +8469,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beckie, T., Maguire, D. </w:t>
       </w:r>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K., Visovsky, C. (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2023). Tackling the Mystery of Preparing for Doctoral Candidacy and Dissertation. Pre-Conference Workshop at the 37th Southern Nursing Research Society Annual Conference, Orlando, FL.</w:t>
+        <w:t>, V.K., Visovsky, C. (March, 2023). Tackling the Mystery of Preparing for Doctoral Candidacy and Dissertation. Pre-Conference Workshop at the 37th Southern Nursing Research Society Annual Conference, Orlando, FL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDB0C70" w14:textId="2DA7CD31" w:rsidR="00136D14" w:rsidRPr="00055A5D" w:rsidRDefault="00136D14" w:rsidP="00EF4D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
@@ -7944,328 +8688,219 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K. (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2023). Pain Management, Safe Opioid Use, and Alternative Pain Management Therapies. Oncology Nursing Society Bridge Conference. Virtual.</w:t>
+        <w:t>, V.K. (September, 2023). Pain Management, Safe Opioid Use, and Alternative Pain Management Therapies. Oncology Nursing Society Bridge Conference. Virtual.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47045F3F" w14:textId="77777777" w:rsidR="00055A5D" w:rsidRDefault="00A65E55" w:rsidP="00A65E55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall,</w:t>
       </w:r>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> V.K., Mason, T.M. (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2023). Developing technology-based interventions to improve outcomes among older adults receiving oral anticancer medication. Innovations in Holistic Care: Nursing Research, Evidence-Based Practice &amp; PI Day 2023, Moffitt Cancer Center.</w:t>
+        <w:t xml:space="preserve"> V.K., Mason, T.M. (May, 2023). Developing technology-based interventions to improve outcomes among older adults receiving oral anticancer medication. Innovations in Holistic Care: Nursing Research, Evidence-Based Practice &amp; PI Day 2023, Moffitt Cancer Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31325E1B" w14:textId="77777777" w:rsidR="00055A5D" w:rsidRDefault="00A65E55" w:rsidP="00A65E55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V.K. (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2022). Exploring the Use of a Web-based Program among Older Adults Prescribed Oral Anticancer Agents. Podium Presentation with Continuing Education Credits for the Greater Tampa Oncology Nursing Society Chapter Meeting.</w:t>
+        <w:t>, V.K. (April, 2022). Exploring the Use of a Web-based Program among Older Adults Prescribed Oral Anticancer Agents. Podium Presentation with Continuing Education Credits for the Greater Tampa Oncology Nursing Society Chapter Meeting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092683AE" w14:textId="77777777" w:rsidR="00055A5D" w:rsidRDefault="00A65E55" w:rsidP="00A65E55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V. Chavez, M., Martinez Tyson, D., Rigg, K. Lubrano, B. Rajasekhara, S. (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2020). Barriers to Adequate Pain Control and Opioid Use among Cancer Survivors. Podium Presentation with Continuing Education Credits for the Greater Tampa Oncology Nursing Society Chapter Meeting</w:t>
+        <w:t>, V. Chavez, M., Martinez Tyson, D., Rigg, K. Lubrano, B. Rajasekhara, S. (January, 2020). Barriers to Adequate Pain Control and Opioid Use among Cancer Survivors. Podium Presentation with Continuing Education Credits for the Greater Tampa Oncology Nursing Society Chapter Meeting</w:t>
       </w:r>
       <w:r w:rsidR="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128E059B" w14:textId="77777777" w:rsidR="00055A5D" w:rsidRDefault="00A65E55" w:rsidP="00A65E55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V. Mason, T., Chavez, M. Tyson, D. (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2020). The Impact of COVID-19 on Oncology Health Care Professionals and Their Patients. Florida Nurses Association Annual Nursing Research and Evidence-Based Practice Conference. Invited COVID-19 Panel Presenter.</w:t>
+        <w:t>, V. Mason, T., Chavez, M. Tyson, D. (July, 2020). The Impact of COVID-19 on Oncology Health Care Professionals and Their Patients. Florida Nurses Association Annual Nursing Research and Evidence-Based Practice Conference. Invited COVID-19 Panel Presenter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20848277" w14:textId="77777777" w:rsidR="00055A5D" w:rsidRDefault="00A65E55" w:rsidP="00A65E55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, V. Mason, T., Chavez, M. Tyson, D. (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2020). The Impact of COVID-19 on Oncology Health Care Professionals and Their Patients. University of South Florida Clinical and Translational Science Hub Meeting. Invited Presenter.</w:t>
+        <w:t>, V. Mason, T., Chavez, M. Tyson, D. (July, 2020). The Impact of COVID-19 on Oncology Health Care Professionals and Their Patients. University of South Florida Clinical and Translational Science Hub Meeting. Invited Presenter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D94FA86" w14:textId="77777777" w:rsidR="00055A5D" w:rsidRDefault="00A65E55" w:rsidP="00A65E55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marshall</w:t>
       </w:r>
@@ -8373,50 +9008,51 @@
         </w:rPr>
         <w:t>, V. (2018, April). Building a Program of Research to Improve Outcomes among Patients Receiving Oral Oncolytic agents and Their Family Caregivers. Oral Presentation. University of South Carolina, Columbia, South Carolina.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FDB751" w14:textId="204760C0" w:rsidR="00A65E55" w:rsidRPr="00055A5D" w:rsidRDefault="00A65E55" w:rsidP="00A65E55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Marshall,</w:t>
       </w:r>
       <w:r w:rsidRPr="00055A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> V. (2018, May). Building a Program of Research to Improve Outcomes among Patients Receiving Oral Oncolytic agents and Their Family Caregivers. Oral Presentation. University of Kentucky, Lexington, Kentucky.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7A6525" w14:textId="54E9D6F2" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00A65E55" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A65E55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9078,51 +9714,50 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>$213, 219.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6203700D" w14:textId="0D0ECC1A" w:rsidR="002E3B19" w:rsidRDefault="00BC7DBC" w:rsidP="00BC7DBC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC7DBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                      Project Period:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00AB70D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC7DBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -9318,75 +9953,51 @@
           <w:bCs/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidRPr="0043304E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>I.</w:t>
-[...23 lines deleted...]
-        <w:t>: </w:t>
+        <w:t>I.D.#: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidRPr="0043304E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>420</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101B6386" w14:textId="4480C036" w:rsidR="0043304E" w:rsidRDefault="0043304E" w:rsidP="0043304E">
@@ -9604,226 +10215,202 @@
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Co-</w:t>
       </w:r>
       <w:r w:rsidRPr="0043304E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Investigator (PI: Laura A. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0043304E">
+        <w:t>Investigator (PI: Laura A. Szalacha)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257B02E0" w14:textId="0F4C63B7" w:rsidR="003D6088" w:rsidRPr="0043304E" w:rsidRDefault="003D6088" w:rsidP="0043304E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:right="30"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Szalacha</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0043304E">
+        <w:t xml:space="preserve">                       Effort:                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2634B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">                       Effort:                         </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F2634B">
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7CB971" w14:textId="5E4D2C6D" w:rsidR="0043304E" w:rsidRPr="0043304E" w:rsidRDefault="0043304E" w:rsidP="0043304E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:right="29"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">                     Budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043304E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>%</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E7CB971" w14:textId="5E4D2C6D" w:rsidR="0043304E" w:rsidRPr="0043304E" w:rsidRDefault="0043304E" w:rsidP="0043304E">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043304E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>$309,992.52</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E32E26" w14:textId="5E7E21D5" w:rsidR="0043304E" w:rsidRPr="0043304E" w:rsidRDefault="0043304E" w:rsidP="0043304E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:right="29"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">                     Budget</w:t>
+        <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidRPr="0043304E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>Project period:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">                  </w:t>
-[...56 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">        07/01/2025-06/30/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77410F39" w14:textId="38EE7C43" w:rsidR="00BC7DBC" w:rsidRPr="002E3B19" w:rsidRDefault="00BC7DBC" w:rsidP="00EF4D41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC7DBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D41C150" w14:textId="77777777" w:rsidR="00EF4D41" w:rsidRPr="004C6378" w:rsidRDefault="00EF4D41" w:rsidP="00EF4D41">
@@ -9970,50 +10557,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C364E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agency:                    National Cancer Institute 1R03CA262908-01A1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019416D0" w14:textId="172BA0FD" w:rsidR="009C364E" w:rsidRPr="009C364E" w:rsidRDefault="009C364E" w:rsidP="009C364E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C364E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                        Title:                         Exploring the Use of a Web-Based Program for Older</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="293BD985" w14:textId="7FCBC8EC" w:rsidR="009C364E" w:rsidRPr="009C364E" w:rsidRDefault="009C364E" w:rsidP="009C364E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C364E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                         Adults Receiving Oral Anticancer Agents to Improve </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78148062" w14:textId="47E813B9" w:rsidR="009C364E" w:rsidRPr="009C364E" w:rsidRDefault="009C364E" w:rsidP="009C364E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -10830,370 +11418,333 @@
         <w:t>American Nurses Foundation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BE58F2" w14:textId="27A6AB83" w:rsidR="00863D84" w:rsidRPr="00863D84" w:rsidRDefault="0028255E" w:rsidP="00863D84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>I.</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>I.D.#:</w:t>
+      </w:r>
       <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>D.#</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
       <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>Jean E. Johnson, PhD, RN, FAAN Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E8D1DF" w14:textId="77777777" w:rsidR="0028255E" w:rsidRDefault="0028255E" w:rsidP="00863D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Title: </w:t>
+      </w:r>
+      <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Jean E. Johnson, PhD, RN, FAAN Award</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78E8D1DF" w14:textId="77777777" w:rsidR="0028255E" w:rsidRDefault="0028255E" w:rsidP="00863D84">
+        <w:t xml:space="preserve">“The Effects of Medication Beliefs on the Symptom Experience in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79670C29" w14:textId="798CC962" w:rsidR="00863D84" w:rsidRPr="00863D84" w:rsidRDefault="0028255E" w:rsidP="00863D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Patients Taking Oral Cancer Medication”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014A7ACF" w14:textId="6BCC982E" w:rsidR="00863D84" w:rsidRPr="00863D84" w:rsidRDefault="0028255E" w:rsidP="00863D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           Role:                         PI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2155F8B2" w14:textId="561AFE6F" w:rsidR="00863D84" w:rsidRPr="00863D84" w:rsidRDefault="0028255E" w:rsidP="00863D84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title: </w:t>
+        <w:t xml:space="preserve">Budget:                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>$4,706</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A327F8E" w14:textId="649FCD53" w:rsidR="00863D84" w:rsidRPr="00863D84" w:rsidRDefault="0028255E" w:rsidP="00863D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project period:      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9/1/2016-8/31/18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E546D72" w14:textId="77777777" w:rsidR="00863D84" w:rsidRPr="00863D84" w:rsidRDefault="00863D84" w:rsidP="00863D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F7A494" w14:textId="43239E29" w:rsidR="00863D84" w:rsidRPr="00863D84" w:rsidRDefault="00B62706" w:rsidP="00B62706">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agency:</w:t>
+      </w:r>
+      <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">            </w:t>
+        <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">“The Effects of Medication Beliefs on the Symptom Experience in </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">                                                            </w:t>
+        <w:t>Blue Cross Blue Shield of Michigan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4271867A" w14:textId="7398046A" w:rsidR="00863D84" w:rsidRPr="00863D84" w:rsidRDefault="00B62706" w:rsidP="00B62706">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Patients Taking Oral Cancer Medication”</w:t>
-[...202 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>I.D.#:</w:t>
       </w:r>
       <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidR="00863D84" w:rsidRPr="00863D84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Student Award Grant</w:t>
       </w:r>
@@ -11493,69 +12044,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00796976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00796976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>I.</w:t>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>I.D.#:</w:t>
       </w:r>
       <w:r w:rsidRPr="00796976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">               USF COVID-19 Rapid Response Research Grant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA04C57" w14:textId="05B914C1" w:rsidR="00796976" w:rsidRDefault="00796976" w:rsidP="00796976">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -11674,50 +12207,51 @@
       </w:r>
       <w:r w:rsidRPr="00796976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dr. Usha Menon</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E708F82" w14:textId="6208F5EF" w:rsidR="00796976" w:rsidRPr="00796976" w:rsidRDefault="00796976" w:rsidP="00796976">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00796976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00796976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Budget:               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
@@ -11858,73 +12392,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="005F1AE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>I.</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">:                     </w:t>
+        <w:t xml:space="preserve">I.D. #:                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="005F1AE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dean’s Grant for Faculty Research and Educational</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625366AD" w14:textId="3A45ECE9" w:rsidR="005F1AE0" w:rsidRPr="005F1AE0" w:rsidRDefault="005F1AE0" w:rsidP="005F1AE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -12832,51 +13344,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7842EBE6" w14:textId="77777777" w:rsidR="007F15FD" w:rsidRPr="007F15FD" w:rsidRDefault="007F15FD" w:rsidP="007F15FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A60DC61" w14:textId="3EFD1FBA" w:rsidR="007F15FD" w:rsidRPr="007F15FD" w:rsidRDefault="007F15FD" w:rsidP="007F15FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F15FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidR="00FF7412">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F15FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NGR 7815: Qualitative Research Methods (3 credit hours)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F3389A" w14:textId="77777777" w:rsidR="007F15FD" w:rsidRPr="007F15FD" w:rsidRDefault="007F15FD" w:rsidP="007F15FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -14038,1066 +14549,1431 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Graduate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6EC46D" w14:textId="77777777" w:rsidR="00000055" w:rsidRDefault="00000055" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7311D028" w14:textId="77777777" w:rsidR="00000055" w:rsidRDefault="00000055" w:rsidP="00FB5284">
+    <w:p w14:paraId="2859B46D" w14:textId="77777777" w:rsidR="00F0348A" w:rsidRDefault="00F0348A" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440C4286" w14:textId="1613FE0F" w:rsidR="001D2624" w:rsidRPr="001D2624" w:rsidRDefault="001D2624" w:rsidP="001D2624">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk217642027"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026-present      PhD Chair, Burgandi Thompson, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2624">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PhD Student, University of South </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2766A5EC" w14:textId="22824B4B" w:rsidR="001D2624" w:rsidRDefault="001D2624" w:rsidP="001D2624">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2624">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           Florida, College of Nursing.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Topic: Nurse Resilience: Barriers and Facilitators</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411507A3" w14:textId="77777777" w:rsidR="001D2624" w:rsidRDefault="001D2624" w:rsidP="001D2624">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49DB8484" w14:textId="713C0A5E" w:rsidR="00F0348A" w:rsidRDefault="00F0348A" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-present      PhD Committee Member, Eva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0348A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Okereke-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F0348A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enechukwu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PhD Student, University of South </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266C1EF2" w14:textId="77777777" w:rsidR="00F0348A" w:rsidRDefault="00F0348A" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           Florida, College of Nursing. Topic: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0348A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Puzzle of Medication Adherence in Sickle Cell </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303295E2" w14:textId="77777777" w:rsidR="00F0348A" w:rsidRDefault="00F0348A" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0348A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disease: A Multidimensional Investigation of Barriers to Disease-Modifying Drug </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617EA0E3" w14:textId="74E08270" w:rsidR="00F0348A" w:rsidRDefault="00F0348A" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0348A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Therapies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795526A3" w14:textId="77777777" w:rsidR="008D3638" w:rsidRDefault="008D3638" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7311D028" w14:textId="05BDE81F" w:rsidR="00000055" w:rsidRDefault="00000055" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00000055">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2025-present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">      PhD Committee Member, Hanin Alawwas, PhD Student, University of South Florida,  </w:t>
+        <w:t xml:space="preserve">      PhD Committee Member, Hanin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alawwas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PhD Student, University of South Florida,  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D7B22C" w14:textId="7445579A" w:rsidR="00000055" w:rsidRDefault="00000055" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">                           College of Nursing. Topic: F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">actors that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpact HPV </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>accin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Advocacy/  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6085DE" w14:textId="074ECF4E" w:rsidR="00000055" w:rsidRDefault="00000055" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecommendations among Saudi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urses </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sing a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ixed-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ethods </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esign</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0834FC27" w14:textId="77777777" w:rsidR="00000055" w:rsidRPr="00000055" w:rsidRDefault="00000055" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C34E5C2" w14:textId="607168A9" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023-</w:t>
+      </w:r>
+      <w:r w:rsidR="00000055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00084C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PhD Committee Member, Janessa Rooker, PhD Student, University of South Florida, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7309334B" w14:textId="77777777" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00084C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>College of Nursing. Topic: The Identification and Quantification of Chemotherapy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD20DD8" w14:textId="7DA74C73" w:rsidR="00084C4F" w:rsidRPr="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00084C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Induced Peripheral Neuropathy, Hearing Loss, and Cognitive Impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2769EFF6" w14:textId="77777777" w:rsidR="00084C4F" w:rsidRPr="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4EF5F9" w14:textId="77777777" w:rsidR="0052427A" w:rsidRDefault="0052427A" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023-present       PhD Chair, Lanie Simon, Barriers and Facilitators of Caregivers of Older Adults  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35365A56" w14:textId="0F1BBBC5" w:rsidR="0052427A" w:rsidRDefault="0052427A" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            Receiving Oral Anticancer Medication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E68A493" w14:textId="2777AD0C" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023-2024           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00084C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PhD Committee Member, Kailei Yan, PhD Student, University of South Florida, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5134A3A7" w14:textId="6B7727B0" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">                           College of Nursing. Topic: F</w:t>
-[...194 lines deleted...]
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">                            </w:t>
       </w:r>
       <w:r w:rsidRPr="00084C4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PhD Committee Member, Janessa Rooker, PhD Student, University of South Florida, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7309334B" w14:textId="77777777" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+        <w:t xml:space="preserve">College of Nursing. Topic: The Mediating Effect of Self-Efficacy and Symptom </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C770B0D" w14:textId="77777777" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
       <w:r w:rsidRPr="00084C4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>College of Nursing. Topic: The Identification and Quantification of Chemotherapy</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3AD20DD8" w14:textId="7DA74C73" w:rsidR="00084C4F" w:rsidRPr="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+        <w:t xml:space="preserve">Distress Between the Relationship of Symptom Occurrence and Quality of Life </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385A567E" w14:textId="28017F85" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
       <w:r w:rsidRPr="00084C4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Induced Peripheral Neuropathy, Hearing Loss, and Cognitive Impairment</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">2023-2024           </w:t>
+        <w:t>Among Cancer Patients</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14653FB4" w14:textId="77777777" w:rsidR="00084C4F" w:rsidRPr="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A54E37" w14:textId="77777777" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022-2024           </w:t>
       </w:r>
       <w:r w:rsidRPr="00084C4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PhD Committee Member, Kailei Yan, PhD Student, University of South Florida, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5134A3A7" w14:textId="6B7727B0" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+        <w:t xml:space="preserve">PhD Chair, Hope Brunner, PhD Student, University of South Florida, College of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B6F0FC" w14:textId="1C58DA8F" w:rsidR="00084C4F" w:rsidRPr="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
       <w:r w:rsidRPr="00084C4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Nursing. Topic: The Mediating Effect of Self-Efficacy and Symptom </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="5C770B0D" w14:textId="77777777" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+        <w:t>Nursing. Topic: Nurse Resilience in the Post-COVID-19 Era.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A47B9FB" w14:textId="77777777" w:rsidR="00084C4F" w:rsidRPr="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715B1272" w14:textId="75B2B611" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022-present       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00084C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PhD Chair, Chloe Grabowski, PhD Student, University of South Florida, College of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB6A222" w14:textId="3FA97F1E" w:rsidR="00084C4F" w:rsidRPr="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
       <w:r w:rsidRPr="00084C4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distress Between the Relationship of Symptom Occurrence and Quality of Life </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="385A567E" w14:textId="28017F85" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+        <w:t>Nursing. Topic: Pain and Quality of Life in the Burn Patient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1576C4ED" w14:textId="77777777" w:rsidR="00084C4F" w:rsidRPr="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392391F9" w14:textId="60EAABFC" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021-present       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00084C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PhD Committee Chair, Maria Mareno, PhD Student, University of South Florida, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB1F7F1" w14:textId="25D4D497" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
       <w:r w:rsidRPr="00084C4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Among Cancer Patients</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">2022-2024           </w:t>
+        <w:t xml:space="preserve">College of Nursing. Topic: Self-Managing Cancer and Type II Diabetes in Hispanic </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3DA0E2" w14:textId="70EC69DD" w:rsidR="00F87CE5" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
       </w:r>
       <w:r w:rsidRPr="00084C4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PhD Chair, Hope Brunner, PhD Student, University of South Florida, College of </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="19B6F0FC" w14:textId="14839D06" w:rsidR="00084C4F" w:rsidRPr="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+        <w:t>Breast Cancer Patients</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CA9B01" w14:textId="77777777" w:rsidR="00474950" w:rsidRDefault="00474950" w:rsidP="00084C4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073BCC05" w14:textId="77777777" w:rsidR="007473ED" w:rsidRDefault="007473ED" w:rsidP="007473ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021-2024           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dissertation Committee Member, Lauren Schwab, PhD Student, University of South </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CB7A4A" w14:textId="3941BC43" w:rsidR="007473ED" w:rsidRDefault="007473ED" w:rsidP="007473ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="00084C4F">
-[...42 lines deleted...]
-    <w:p w14:paraId="4CB6A222" w14:textId="63FFA1AF" w:rsidR="00084C4F" w:rsidRPr="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:r w:rsidRPr="007473ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida, College of Nursing. Dissertation Title: Psychological Distress in Breast </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037633FF" w14:textId="77777777" w:rsidR="007473ED" w:rsidRDefault="007473ED" w:rsidP="007473ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="00084C4F">
-[...42 lines deleted...]
-    <w:p w14:paraId="3EB1F7F1" w14:textId="25D4D497" w:rsidR="00084C4F" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:r w:rsidRPr="007473ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cancer Survivors with Chemotherapy-Induced Peripheral Neuropathy: Impact on </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DF867B" w14:textId="031147EA" w:rsidR="007473ED" w:rsidRPr="007473ED" w:rsidRDefault="007473ED" w:rsidP="007473ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="00084C4F">
-[...8 lines deleted...]
-    <w:p w14:paraId="1C3DA0E2" w14:textId="70EC69DD" w:rsidR="00F87CE5" w:rsidRDefault="00084C4F" w:rsidP="00084C4F">
+      <w:r w:rsidRPr="007473ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quality of Life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E36F759" w14:textId="77777777" w:rsidR="007473ED" w:rsidRPr="007473ED" w:rsidRDefault="007473ED" w:rsidP="007473ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F27AA7C" w14:textId="77777777" w:rsidR="00122AA1" w:rsidRDefault="00122AA1" w:rsidP="007473ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019-2023           </w:t>
+      </w:r>
+      <w:r w:rsidR="007473ED" w:rsidRPr="007473ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dissertation Committee Member: Melody Chavez, PhD Student, University of South </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7BAF05" w14:textId="77777777" w:rsidR="00122AA1" w:rsidRDefault="00122AA1" w:rsidP="007473ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="00084C4F">
-[...33 lines deleted...]
-    <w:p w14:paraId="76CB7A4A" w14:textId="35FA94CF" w:rsidR="007473ED" w:rsidRDefault="007473ED" w:rsidP="007473ED">
+      <w:r w:rsidR="007473ED" w:rsidRPr="007473ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida, College of Public Health. Dissertation Title: Decision Making of Opioid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBBE2EE" w14:textId="2FAE77FC" w:rsidR="007473ED" w:rsidRPr="007473ED" w:rsidRDefault="00122AA1" w:rsidP="007473ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="007473ED">
-[...8 lines deleted...]
-    <w:p w14:paraId="037633FF" w14:textId="77777777" w:rsidR="007473ED" w:rsidRDefault="007473ED" w:rsidP="007473ED">
+      <w:r w:rsidR="007473ED" w:rsidRPr="007473ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medication among Breast Cancer Survivors-A Mixed Method Study</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFD96E1" w14:textId="77777777" w:rsidR="007473ED" w:rsidRPr="007473ED" w:rsidRDefault="007473ED" w:rsidP="007473ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A922E72" w14:textId="00EA6305" w:rsidR="007473ED" w:rsidRPr="007473ED" w:rsidRDefault="00122AA1" w:rsidP="007473ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019-2020          </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007473ED" w:rsidRPr="007473ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-Chair Dissertation Committee: Lanette Dumas, PhD Candidate,            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550CBD3B" w14:textId="72EA8FE9" w:rsidR="007473ED" w:rsidRPr="007473ED" w:rsidRDefault="00122AA1" w:rsidP="007473ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="007473ED">
-[...8 lines deleted...]
-    <w:p w14:paraId="54DF867B" w14:textId="031147EA" w:rsidR="007473ED" w:rsidRPr="007473ED" w:rsidRDefault="007473ED" w:rsidP="007473ED">
+      <w:r w:rsidR="007473ED" w:rsidRPr="007473ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University of South Florida, College of Nursing. Dissertation Title:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EA1C6A" w14:textId="2B9FDDC7" w:rsidR="00122AA1" w:rsidRDefault="00122AA1" w:rsidP="007473ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="007473ED">
-[...32 lines deleted...]
-      </w:r>
       <w:r w:rsidR="007473ED" w:rsidRPr="007473ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dissertation Committee Member: Melody Chavez, PhD Student, University of South </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">                            </w:t>
+        <w:t xml:space="preserve">A Phenomenological Study of Post-Extubated Patients: What are the Preferred </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140E2D21" w14:textId="2F0BD6B6" w:rsidR="00122AA1" w:rsidRDefault="00122AA1" w:rsidP="007473ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007473ED" w:rsidRPr="007473ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Florida, College of Public Health. Dissertation Title: Decision Making of Opioid </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">                            </w:t>
+        <w:t xml:space="preserve">Methods of Communication During Their Experience of Endotracheal Intubation with </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7530945C" w14:textId="7438DF87" w:rsidR="007473ED" w:rsidRPr="00084C4F" w:rsidRDefault="00122AA1" w:rsidP="007473ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007473ED" w:rsidRPr="007473ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Medication among Breast Cancer Survivors-A Mixed Method Study</w:t>
-[...164 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Mechanical Ventilation?  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="4518DC4D" w14:textId="3D48E48C" w:rsidR="007B1658" w:rsidRPr="004C6378" w:rsidRDefault="007B1658" w:rsidP="00FB5284">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2058331F" w14:textId="4170C20C" w:rsidR="009C561D" w:rsidRDefault="00241057" w:rsidP="009C561D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0372">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Research Mentorship</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6644E55A" w14:textId="77777777" w:rsidR="003F4A7E" w:rsidRDefault="003F4A7E" w:rsidP="009C561D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30E1400D" w14:textId="4524B3A0" w:rsidR="00CD5490" w:rsidRPr="00CD5490" w:rsidRDefault="00CD5490" w:rsidP="009C561D">
+    <w:p w14:paraId="04CBF0AE" w14:textId="77777777" w:rsidR="005E55BF" w:rsidRDefault="001C188B" w:rsidP="009C561D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-present         Gabriel Laverghetta, PhD Student, C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C188B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omputer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C188B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cienc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C188B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bellini College of AI, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339AA3E6" w14:textId="76037921" w:rsidR="001C188B" w:rsidRDefault="005E55BF" w:rsidP="009C561D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidR="001C188B" w:rsidRPr="001C188B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cybersecurity, and Computing at the University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4444A0EE" w14:textId="315F6461" w:rsidR="001C188B" w:rsidRDefault="001C188B" w:rsidP="009C561D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E1400D" w14:textId="49D32524" w:rsidR="00CD5490" w:rsidRPr="00CD5490" w:rsidRDefault="00CD5490" w:rsidP="009C561D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5490">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2025-present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">         Patrick Chui, RN, </w:t>
       </w:r>
       <w:r w:rsidR="00A92501">
         <w:rPr>
@@ -15472,2535 +16348,2578 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4AE84F" w14:textId="77777777" w:rsidR="00AF0372" w:rsidRPr="00AF0372" w:rsidRDefault="00AF0372" w:rsidP="00AF0372">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BCCD012" w14:textId="77777777" w:rsidR="007B5319" w:rsidRDefault="007B5319" w:rsidP="00AF0372">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">2021                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0372" w:rsidRPr="00AF0372">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Faculty Mentor:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0372" w:rsidRPr="00AF0372">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaclyn Schwanemann Inaugural 2021 Emerging Nurse Scientist </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBED52C" w14:textId="7E55E02C" w:rsidR="00AF0372" w:rsidRPr="00AF0372" w:rsidRDefault="007B5319" w:rsidP="00AF0372">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0372" w:rsidRPr="00AF0372">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Summer Fellowship Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D04D4D8" w14:textId="77777777" w:rsidR="00AF0372" w:rsidRPr="00AF0372" w:rsidRDefault="00AF0372" w:rsidP="00AF0372">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1067EFC6" w14:textId="77777777" w:rsidR="007B5319" w:rsidRDefault="007B5319" w:rsidP="00AF0372">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019-2020             </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0372" w:rsidRPr="00AF0372">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty Mentor: Melody Chavez, Graduate Research Assistant, Project Manager for </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694ACDEF" w14:textId="77777777" w:rsidR="007B5319" w:rsidRDefault="007B5319" w:rsidP="00AF0372">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">2021                      </w:t>
+        <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r w:rsidR="00AF0372" w:rsidRPr="00AF0372">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Faculty Mentor:</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">The Impact of COVID-19 on Cancer Care, funded by Dr. Marshall’s Start-Up </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6656D5" w14:textId="76B715C6" w:rsidR="00AF0372" w:rsidRPr="00AF0372" w:rsidRDefault="007B5319" w:rsidP="00AF0372">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0372" w:rsidRPr="00AF0372">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Funding from University of South Florida, College of Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C73D31" w14:textId="77777777" w:rsidR="00241057" w:rsidRDefault="00241057" w:rsidP="009C561D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF494B5" w14:textId="77777777" w:rsidR="00241057" w:rsidRPr="00241057" w:rsidRDefault="00241057" w:rsidP="009C561D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F4BC8D0" w14:textId="61651265" w:rsidR="00FA7724" w:rsidRPr="00BB0B62" w:rsidRDefault="007B1658" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student </w:t>
+      </w:r>
+      <w:r w:rsidR="003818EE" w:rsidRPr="00BB0B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Organizations</w:t>
+      </w:r>
+      <w:r w:rsidR="003818EE" w:rsidRPr="00BB0B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF0372" w:rsidRPr="00AF0372">
-[...140 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="2792DE25" w14:textId="77777777" w:rsidR="00BB0B62" w:rsidRPr="004C6378" w:rsidRDefault="00BB0B62" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271FC0A4" w14:textId="77CD9DA6" w:rsidR="009109A6" w:rsidRDefault="009B2C92" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-present        </w:t>
+      </w:r>
+      <w:r w:rsidR="00645AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bulls Nurses for Oncolog</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y, Advisor, University of South Florida, College of Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A124C9" w14:textId="77777777" w:rsidR="009B2C92" w:rsidRPr="004C6378" w:rsidRDefault="009B2C92" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A97696" w14:textId="430347FE" w:rsidR="00FB5284" w:rsidRPr="00044290" w:rsidRDefault="009109A6" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB5284" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB5284" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB5284" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB5284" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C5AC85" w14:textId="3F631DF3" w:rsidR="00FB5284" w:rsidRDefault="00E75AE9" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL MEMBERSHIPS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76387" w:rsidRPr="004C6378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C21ACC" w14:textId="77777777" w:rsidR="00F5559E" w:rsidRDefault="00F5559E" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082B8CFC" w14:textId="51915F14" w:rsidR="00F5559E" w:rsidRPr="00F5559E" w:rsidRDefault="00A40022" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1998-present           </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5559E" w:rsidRPr="00F5559E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Nurses Association                                                                                                                                                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CC5C64" w14:textId="77777777" w:rsidR="00F5559E" w:rsidRPr="00F5559E" w:rsidRDefault="00F5559E" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00012EB1" w14:textId="661E28A6" w:rsidR="00F5559E" w:rsidRPr="00F5559E" w:rsidRDefault="00A40022" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019-present           </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5559E" w:rsidRPr="00F5559E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Psychosocial Oncology Society</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4868DEEB" w14:textId="77777777" w:rsidR="00F5559E" w:rsidRPr="00F5559E" w:rsidRDefault="00F5559E" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3CB410" w14:textId="4C970588" w:rsidR="00F5559E" w:rsidRPr="00F5559E" w:rsidRDefault="00A40022" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019-present           </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5559E" w:rsidRPr="00F5559E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Florida Nurses Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D4B796" w14:textId="77777777" w:rsidR="00F5559E" w:rsidRPr="00F5559E" w:rsidRDefault="00F5559E" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C93AD03" w14:textId="1100E434" w:rsidR="00F5559E" w:rsidRPr="00F5559E" w:rsidRDefault="00A40022" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016-present           </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5559E" w:rsidRPr="00F5559E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oncology Nursing Society </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58613CC8" w14:textId="77777777" w:rsidR="00F5559E" w:rsidRPr="00F5559E" w:rsidRDefault="00F5559E" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2565A5B1" w14:textId="3C44E9CC" w:rsidR="00F5559E" w:rsidRPr="00F5559E" w:rsidRDefault="0057696A" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021-present           </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5559E" w:rsidRPr="00F5559E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Hartford Center of Gerontological Nursing Excellence                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47923365" w14:textId="77777777" w:rsidR="00F5559E" w:rsidRPr="00F5559E" w:rsidRDefault="00F5559E" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ECA7717" w14:textId="3ACA0EED" w:rsidR="00F5559E" w:rsidRPr="00F5559E" w:rsidRDefault="0057696A" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018-present           </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5559E" w:rsidRPr="00F5559E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Southern Nursing Research Society </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48479F8C" w14:textId="77777777" w:rsidR="00F5559E" w:rsidRPr="00F5559E" w:rsidRDefault="00F5559E" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC090CD" w14:textId="74AB6F70" w:rsidR="00F5559E" w:rsidRDefault="0057696A" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016-present           </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5559E" w:rsidRPr="00F5559E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sigma Theta Tau International</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625B9F02" w14:textId="77777777" w:rsidR="003A4658" w:rsidRDefault="003A4658" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62366D77" w14:textId="0341E61B" w:rsidR="003A4658" w:rsidRPr="00F5559E" w:rsidRDefault="003A4658" w:rsidP="00F5559E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4658">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Society of Behavioral Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF5BF00" w14:textId="77777777" w:rsidR="00F5559E" w:rsidRPr="004C6378" w:rsidRDefault="00F5559E" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5106E680" w14:textId="556EDF51" w:rsidR="00FB5284" w:rsidRPr="004C6378" w:rsidRDefault="00FB5284" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227935EB" w14:textId="77777777" w:rsidR="005D37C7" w:rsidRDefault="00EF4D41" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF4D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VOLUNTEER SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA56528" w14:textId="1E82FEE4" w:rsidR="00FB5284" w:rsidRPr="00EF4D41" w:rsidRDefault="00FB5284" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF4D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF4D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9C218E" w14:textId="01F4919E" w:rsidR="00FB5284" w:rsidRDefault="005D37C7" w:rsidP="00FB5284">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB0B62">
+      <w:r w:rsidRPr="005D37C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Student </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003818EE" w:rsidRPr="00BB0B62">
+        <w:t>International Professional Organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310750B8" w14:textId="77777777" w:rsidR="005D37C7" w:rsidRPr="005D37C7" w:rsidRDefault="005D37C7" w:rsidP="00FB5284">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Organizations</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C39EA7" w14:textId="35AC2BEF" w:rsidR="005D37C7" w:rsidRDefault="005D37C7" w:rsidP="005D37C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022         </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00D578D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D37C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sigma Theta Tau International  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D37C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grant Reviewer                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641E7020" w14:textId="77777777" w:rsidR="005D37C7" w:rsidRDefault="005D37C7" w:rsidP="005D37C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171D0780" w14:textId="77777777" w:rsidR="005D37C7" w:rsidRDefault="005D37C7" w:rsidP="005D37C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D37C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>National Professional Organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10757CF0" w14:textId="77777777" w:rsidR="00E03F9B" w:rsidRPr="005D37C7" w:rsidRDefault="00E03F9B" w:rsidP="005D37C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63BD53B3" w14:textId="20CAFBB3" w:rsidR="00E03F9B" w:rsidRDefault="005D37C7" w:rsidP="005D37C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025          </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00D578D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      <w:r w:rsidR="00645AF0">
+      <w:r w:rsidR="00E37A58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B2C92">
-[...100 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="005D37C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>National Institutes of Health (N</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D37C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...93 lines deleted...]
-      <w:r w:rsidR="00F5559E" w:rsidRPr="00F5559E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D37C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grant Reviewer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64763EFC" w14:textId="77777777" w:rsidR="00E03F9B" w:rsidRDefault="00E03F9B" w:rsidP="005D37C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E806557" w14:textId="2626B2F5" w:rsidR="00E37A58" w:rsidRDefault="00E03F9B" w:rsidP="005D37C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024          </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00D578D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03F9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Cancer Society </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03F9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Institutional Grant Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidR="005D37C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126418ED" w14:textId="77777777" w:rsidR="00E37A58" w:rsidRDefault="00E37A58" w:rsidP="005D37C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E2F7FA" w14:textId="291E3BE1" w:rsidR="00E37A58" w:rsidRDefault="00E37A58" w:rsidP="00E37A58">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021-2022      </w:t>
+      </w:r>
+      <w:r w:rsidR="00D578D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oncology Nursing Society </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Content Expert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Author </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Guidelines for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24676433" w14:textId="07EBE83B" w:rsidR="00E37A58" w:rsidRDefault="00E37A58" w:rsidP="00E37A58">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Patients</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Receiving Oral Oncolytic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Therapy</w:t>
+      </w:r>
+      <w:r w:rsidR="005D37C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007086C6" w14:textId="77777777" w:rsidR="00E37A58" w:rsidRDefault="00E37A58" w:rsidP="00E37A58">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B02638E" w14:textId="0038C979" w:rsidR="00E37A58" w:rsidRDefault="00E37A58" w:rsidP="00E37A58">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021-present   </w:t>
+      </w:r>
+      <w:r w:rsidR="00D578D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oncology Nursing Foundation</w:t>
+      </w:r>
+      <w:r w:rsidR="005D37C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grant Reviewer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0F3761" w14:textId="77777777" w:rsidR="00E37A58" w:rsidRDefault="00E37A58" w:rsidP="00E37A58">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7B5C5D" w14:textId="77777777" w:rsidR="00604EFA" w:rsidRDefault="00604EFA" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00604EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>State &amp; Regional Professional Organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2E562E" w14:textId="77777777" w:rsidR="00604EFA" w:rsidRPr="00604EFA" w:rsidRDefault="00604EFA" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121721F3" w14:textId="76D6CB2C" w:rsidR="00604EFA" w:rsidRDefault="00604EFA" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-2027        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Southern Nursing Research Society </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Board Member: Director of Career </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9343B6" w14:textId="6215EDFA" w:rsidR="00604EFA" w:rsidRPr="00604EFA" w:rsidRDefault="00604EFA" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7614">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Development/Awards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E99747D" w14:textId="77777777" w:rsidR="00604EFA" w:rsidRPr="00604EFA" w:rsidRDefault="00604EFA" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30168AF2" w14:textId="293D4641" w:rsidR="00604EFA" w:rsidRPr="00604EFA" w:rsidRDefault="00604EFA" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020-2022        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida Nurses Association </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pandemic and Disaster Task Force </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F349FB2" w14:textId="77777777" w:rsidR="00604EFA" w:rsidRPr="00604EFA" w:rsidRDefault="00604EFA" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1343EB60" w14:textId="2EBCFB6A" w:rsidR="00604EFA" w:rsidRPr="00604EFA" w:rsidRDefault="00604EFA" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019-2022        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604EFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Florida Nurses Association</w:t>
       </w:r>
-    </w:p>
-[...93 lines deleted...]
-      <w:r w:rsidR="00F5559E" w:rsidRPr="00F5559E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Research Conference Planning Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2541C7" w14:textId="2305D625" w:rsidR="00604EFA" w:rsidRPr="00604EFA" w:rsidRDefault="00604EFA" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp; Abstract Reviewer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63595AF7" w14:textId="77777777" w:rsidR="00604EFA" w:rsidRPr="00604EFA" w:rsidRDefault="00604EFA" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE94B7F" w14:textId="31F50B9B" w:rsidR="001411C1" w:rsidRDefault="00604EFA" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021-present    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604EFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Southern Nursing Research Society </w:t>
       </w:r>
-    </w:p>
-[...140 lines deleted...]
-    <w:p w14:paraId="2C9C218E" w14:textId="01F4919E" w:rsidR="00FB5284" w:rsidRDefault="005D37C7" w:rsidP="00FB5284">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grant</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7614">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00604EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidR="005D37C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D08BBE3" w14:textId="77777777" w:rsidR="001411C1" w:rsidRDefault="001411C1" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CC7306" w14:textId="77777777" w:rsidR="001411C1" w:rsidRDefault="001411C1" w:rsidP="001411C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D37C7">
+    </w:p>
+    <w:p w14:paraId="63BE4444" w14:textId="77777777" w:rsidR="001411C1" w:rsidRDefault="001411C1" w:rsidP="001411C1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>International Professional Organizations</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="310750B8" w14:textId="77777777" w:rsidR="005D37C7" w:rsidRPr="005D37C7" w:rsidRDefault="005D37C7" w:rsidP="00FB5284">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C691035" w14:textId="78655D6E" w:rsidR="001411C1" w:rsidRPr="001411C1" w:rsidRDefault="001411C1" w:rsidP="001411C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-      <w:r w:rsidR="00E37A58">
+      <w:r w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Local Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559F7CE5" w14:textId="77777777" w:rsidR="001411C1" w:rsidRPr="001411C1" w:rsidRDefault="001411C1" w:rsidP="001411C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62874D82" w14:textId="503C2DB3" w:rsidR="001411C1" w:rsidRPr="001411C1" w:rsidRDefault="001E12E3" w:rsidP="001411C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021-2025         </w:t>
+      </w:r>
+      <w:r w:rsidR="001411C1" w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moffitt </w:t>
+      </w:r>
+      <w:r w:rsidR="00B065BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cancer Center                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="001411C1" w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nursing Executive Research Council</w:t>
+      </w:r>
+      <w:r w:rsidR="00B065BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB558C7" w14:textId="77777777" w:rsidR="001411C1" w:rsidRPr="001411C1" w:rsidRDefault="001411C1" w:rsidP="001411C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771BC15A" w14:textId="02292D37" w:rsidR="001411C1" w:rsidRPr="001411C1" w:rsidRDefault="001E12E3" w:rsidP="001411C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020-2022         </w:t>
+      </w:r>
+      <w:r w:rsidR="001411C1" w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Greater Tampa Oncology Nursing Society</w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001411C1" w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001411C1" w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Program Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED58BA8" w14:textId="77777777" w:rsidR="001411C1" w:rsidRPr="001411C1" w:rsidRDefault="001411C1" w:rsidP="001411C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615BB6DF" w14:textId="18570C99" w:rsidR="001411C1" w:rsidRPr="001411C1" w:rsidRDefault="001E12E3" w:rsidP="001411C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019-present     </w:t>
+      </w:r>
+      <w:r w:rsidR="001411C1" w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moffitt Cancer Center </w:t>
+      </w:r>
+      <w:r w:rsidR="00B065BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="001411C1" w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Collaborative &amp; Academic Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1683792F" w14:textId="77777777" w:rsidR="001411C1" w:rsidRPr="001411C1" w:rsidRDefault="001411C1" w:rsidP="001411C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578EAD7E" w14:textId="294FD3D8" w:rsidR="00B065BB" w:rsidRDefault="001E12E3" w:rsidP="001411C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019-2021         </w:t>
+      </w:r>
+      <w:r w:rsidR="001411C1" w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pasco County School</w:t>
+      </w:r>
+      <w:r w:rsidR="00B065BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s                                </w:t>
+      </w:r>
+      <w:r w:rsidR="001411C1" w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advisory Council: Pineview Elementary </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCCB054" w14:textId="2FB215FA" w:rsidR="001411C1" w:rsidRPr="001411C1" w:rsidRDefault="00B065BB" w:rsidP="001411C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                               </w:t>
+      </w:r>
+      <w:r w:rsidR="001411C1" w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63955F74" w14:textId="77777777" w:rsidR="001411C1" w:rsidRPr="001411C1" w:rsidRDefault="001411C1" w:rsidP="001411C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747BD648" w14:textId="032AC53C" w:rsidR="001411C1" w:rsidRPr="001411C1" w:rsidRDefault="001E12E3" w:rsidP="001411C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018-present     </w:t>
+      </w:r>
+      <w:r w:rsidR="001411C1" w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tampa Bay Community Cancer Network </w:t>
+      </w:r>
+      <w:r w:rsidR="00216418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00D578D2">
-[...57 lines deleted...]
-    <w:p w14:paraId="171D0780" w14:textId="77777777" w:rsidR="005D37C7" w:rsidRDefault="005D37C7" w:rsidP="005D37C7">
+      <w:r w:rsidR="001411C1" w:rsidRPr="001411C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14356BA2" w14:textId="77777777" w:rsidR="004C26C3" w:rsidRDefault="005D37C7" w:rsidP="00604EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E2D069" w14:textId="77777777" w:rsidR="0038595D" w:rsidRDefault="004C26C3" w:rsidP="004C26C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D37C7">
+      <w:r w:rsidRPr="004C26C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>National Professional Organizations</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">University </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6F93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-      <w:r w:rsidR="00E37A58">
+        <w:t xml:space="preserve">of South Florida </w:t>
+      </w:r>
+      <w:r w:rsidR="0038595D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE59F6A" w14:textId="77777777" w:rsidR="0038595D" w:rsidRDefault="0038595D" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105C49B7" w14:textId="653E8923" w:rsidR="0085743A" w:rsidRDefault="0085743A" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026                        USF Dean of the Graduate School Search Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035AA18B" w14:textId="77777777" w:rsidR="0085743A" w:rsidRDefault="0085743A" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565CFA87" w14:textId="1EDFF239" w:rsidR="00BB2553" w:rsidRDefault="0038595D" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038595D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024-present      </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3211">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00D578D2">
-[...71 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0038595D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USF Health Research Day Poster Judge    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFC23E8" w14:textId="77777777" w:rsidR="00BB2553" w:rsidRDefault="00BB2553" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067EBBD7" w14:textId="647C6CFA" w:rsidR="00BB2553" w:rsidRPr="00BB2553" w:rsidRDefault="00BB2553" w:rsidP="00BB2553">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3211">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2553">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Virtual Graduate Student Research Symposium Abstract Reviewer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F8E4D9" w14:textId="77777777" w:rsidR="00BB2553" w:rsidRPr="00BB2553" w:rsidRDefault="00BB2553" w:rsidP="00BB2553">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CC7813" w14:textId="77777777" w:rsidR="00705286" w:rsidRDefault="00BB2553" w:rsidP="00BB2553">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2553">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COVID-19 Vaccine Clinic Volunteer   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223A2363" w14:textId="77777777" w:rsidR="00705286" w:rsidRDefault="00705286" w:rsidP="00BB2553">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D103D9D" w14:textId="28433B2C" w:rsidR="0038595D" w:rsidRPr="0038595D" w:rsidRDefault="00705286" w:rsidP="00BB2553">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705286">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pandemic Response Research Network: Rapid Response Grant Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2553" w:rsidRPr="00BB2553">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="0038595D" w:rsidRPr="0038595D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64763EFC" w14:textId="77777777" w:rsidR="00E03F9B" w:rsidRDefault="00E03F9B" w:rsidP="005D37C7">
-[...335 lines deleted...]
-    <w:p w14:paraId="4F7B5C5D" w14:textId="77777777" w:rsidR="00604EFA" w:rsidRDefault="00604EFA" w:rsidP="00604EFA">
+    <w:p w14:paraId="164A54E9" w14:textId="77777777" w:rsidR="0038595D" w:rsidRDefault="0038595D" w:rsidP="004C26C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604EFA">
+    </w:p>
+    <w:p w14:paraId="220CDA69" w14:textId="198ED307" w:rsidR="004C26C3" w:rsidRDefault="0038595D" w:rsidP="004C26C3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>State &amp; Regional Professional Organizations</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...349 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">University of South Florida, </w:t>
+      </w:r>
+      <w:r w:rsidR="004C26C3" w:rsidRPr="004C26C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">College </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6F93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">of Nursing </w:t>
+      </w:r>
+      <w:r w:rsidR="004C26C3" w:rsidRPr="004C26C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001411C1">
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10104FCF" w14:textId="77777777" w:rsidR="004C26C3" w:rsidRPr="004C26C3" w:rsidRDefault="004C26C3" w:rsidP="004C26C3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Local Service</w:t>
-[...577 lines deleted...]
-        <w:t xml:space="preserve">University of South Florida, </w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F5285C9" w14:textId="2A6D57F2" w:rsidR="00DD652E" w:rsidRDefault="00DD652E" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026                       AI Policy Subcommittee Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A0A11C" w14:textId="77777777" w:rsidR="00DD652E" w:rsidRDefault="00DD652E" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BEF7A7" w14:textId="0CA84B04" w:rsidR="000C59F4" w:rsidRDefault="000C59F4" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C59F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pepin Family USF Nursing Pathway Summer Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Faculty Volunteer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE47BA9" w14:textId="77777777" w:rsidR="000C59F4" w:rsidRDefault="000C59F4" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF7DEF8" w14:textId="26A4FE5D" w:rsidR="004C26C3" w:rsidRPr="004C26C3" w:rsidRDefault="00EF6F93" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-present          </w:t>
       </w:r>
       <w:r w:rsidR="004C26C3" w:rsidRPr="004C26C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">of Nursing </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bull </w:t>
+      </w:r>
+      <w:r w:rsidR="002066BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="004C26C3" w:rsidRPr="004C26C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...76 lines deleted...]
-        <w:t xml:space="preserve">2025-present          </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>urses for Oncology, USF CON USSO Advisor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F31C5E1" w14:textId="77777777" w:rsidR="004C26C3" w:rsidRPr="004C26C3" w:rsidRDefault="004C26C3" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1466A94C" w14:textId="77777777" w:rsidR="000F1EFF" w:rsidRDefault="000F1EFF" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018-present          </w:t>
       </w:r>
       <w:r w:rsidR="004C26C3" w:rsidRPr="004C26C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bull </w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">PhD Curriculum Committee  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E7D13EF" w14:textId="77777777" w:rsidR="000F1EFF" w:rsidRDefault="000F1EFF" w:rsidP="004C26C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66712CDB" w14:textId="4C77876A" w:rsidR="000F1EFF" w:rsidRDefault="000F1EFF" w:rsidP="004C26C3">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="66712CDB" w14:textId="5B8EB450" w:rsidR="000F1EFF" w:rsidRDefault="000F1EFF" w:rsidP="004C26C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD652E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2025             </w:t>
       </w:r>
       <w:r w:rsidR="004C26C3" w:rsidRPr="004C26C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Chair, PhD Curriculum Committee-USF College of Nursin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="004C26C3" w:rsidRPr="004C26C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -18465,73 +19384,60 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72A40F02" w14:textId="77777777" w:rsidR="004C26C3" w:rsidRPr="004C26C3" w:rsidRDefault="004C26C3" w:rsidP="004C26C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="119C8407" w14:textId="3276F6BC" w:rsidR="00E556AB" w:rsidRDefault="00E556AB" w:rsidP="00907CA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Refereed</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Journal </w:t>
+        <w:t xml:space="preserve">Refereed Journal </w:t>
       </w:r>
       <w:r w:rsidRPr="00E556AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Reviewer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE80499" w14:textId="77777777" w:rsidR="00E556AB" w:rsidRPr="00E556AB" w:rsidRDefault="00E556AB" w:rsidP="00907CA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -18908,155 +19814,162 @@
         <w:t>Journal of Psychosocial Oncology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BD34D9A" w14:textId="77777777" w:rsidR="00907CA8" w:rsidRPr="004C6378" w:rsidRDefault="00907CA8" w:rsidP="00907CA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00907CA8" w:rsidRPr="004C6378" w:rsidSect="00E15120">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68A381EC" w14:textId="77777777" w:rsidR="00167142" w:rsidRDefault="00167142" w:rsidP="00067860">
+    <w:p w14:paraId="76993DDA" w14:textId="77777777" w:rsidR="000104F0" w:rsidRDefault="000104F0" w:rsidP="00067860">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46FFDCEE" w14:textId="77777777" w:rsidR="00167142" w:rsidRDefault="00167142" w:rsidP="00067860">
+    <w:p w14:paraId="034177E5" w14:textId="77777777" w:rsidR="000104F0" w:rsidRDefault="000104F0" w:rsidP="00067860">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="75F0DF0A" w14:textId="77777777" w:rsidR="00167142" w:rsidRDefault="00167142"/>
+    <w:p w14:paraId="22259405" w14:textId="77777777" w:rsidR="000104F0" w:rsidRDefault="000104F0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Open Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3465F1EC" w14:textId="77777777" w:rsidR="00167142" w:rsidRDefault="00167142" w:rsidP="00067860">
+    <w:p w14:paraId="2954BCA8" w14:textId="77777777" w:rsidR="000104F0" w:rsidRDefault="000104F0" w:rsidP="00067860">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AE1C066" w14:textId="77777777" w:rsidR="00167142" w:rsidRDefault="00167142" w:rsidP="00067860">
+    <w:p w14:paraId="5F6D5244" w14:textId="77777777" w:rsidR="000104F0" w:rsidRDefault="000104F0" w:rsidP="00067860">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A199E57" w14:textId="77777777" w:rsidR="00167142" w:rsidRDefault="00167142"/>
+    <w:p w14:paraId="2F727DA0" w14:textId="77777777" w:rsidR="000104F0" w:rsidRDefault="000104F0"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="000A25FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6562EC60"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19477,50 +20390,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19047025"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21D8D98C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29C94752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E2612E2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19562,51 +20561,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BA219CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E222E98A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19648,51 +20647,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="347356AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9078DB8A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19734,51 +20733,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3872219F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29B0A998"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19820,51 +20819,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4F5565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80B65570"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19906,51 +20905,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467C3B6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F56580A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19992,51 +20991,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48150B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0D62002"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20105,51 +21104,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5132200B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80B65570"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20191,51 +21190,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55EC1975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91D2B74C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20277,51 +21276,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB76A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6562EC60"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20363,51 +21362,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="686A00C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCEAA7F2"/>
     <w:lvl w:ilvl="0" w:tplc="8BC69550">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20456,51 +21455,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ACF47C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A2AD51A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20546,187 +21545,201 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1992513770">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1484128431">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="504131417">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1543010675">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="722489631">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1205095612">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1756395961">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="490607405">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="261888358">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1429891337">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="500236968">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="941760457">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="524288305">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1854219508">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1854219508">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="15" w16cid:durableId="1442143099">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1237204790">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1317690482">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1286350757">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB5284"/>
     <w:rsid w:val="00000055"/>
     <w:rsid w:val="000048B6"/>
+    <w:rsid w:val="000104F0"/>
     <w:rsid w:val="0001142B"/>
     <w:rsid w:val="000174C2"/>
+    <w:rsid w:val="00031AC9"/>
+    <w:rsid w:val="00034952"/>
     <w:rsid w:val="00044290"/>
     <w:rsid w:val="00044E7B"/>
     <w:rsid w:val="00052AF2"/>
     <w:rsid w:val="0005504F"/>
     <w:rsid w:val="00055A5D"/>
     <w:rsid w:val="00067860"/>
     <w:rsid w:val="00070E33"/>
     <w:rsid w:val="00071BC3"/>
     <w:rsid w:val="000738D9"/>
     <w:rsid w:val="00074D11"/>
     <w:rsid w:val="00081795"/>
     <w:rsid w:val="0008213D"/>
     <w:rsid w:val="00084C4F"/>
+    <w:rsid w:val="0009084B"/>
     <w:rsid w:val="00094DE2"/>
     <w:rsid w:val="000B33F5"/>
     <w:rsid w:val="000B4BFB"/>
     <w:rsid w:val="000C59F4"/>
     <w:rsid w:val="000D37D3"/>
     <w:rsid w:val="000D3AE7"/>
     <w:rsid w:val="000E6EF1"/>
     <w:rsid w:val="000F1EFF"/>
     <w:rsid w:val="00110F7C"/>
     <w:rsid w:val="00117980"/>
     <w:rsid w:val="00122AA1"/>
     <w:rsid w:val="00135D20"/>
     <w:rsid w:val="00136D14"/>
     <w:rsid w:val="001411C1"/>
     <w:rsid w:val="00143184"/>
     <w:rsid w:val="001565EB"/>
     <w:rsid w:val="00157B54"/>
     <w:rsid w:val="00167142"/>
     <w:rsid w:val="00170A86"/>
+    <w:rsid w:val="00173371"/>
     <w:rsid w:val="00182548"/>
     <w:rsid w:val="001833B7"/>
     <w:rsid w:val="0019205B"/>
     <w:rsid w:val="00192DF1"/>
     <w:rsid w:val="00195987"/>
     <w:rsid w:val="00195DF0"/>
     <w:rsid w:val="001A4DC8"/>
     <w:rsid w:val="001A5A23"/>
     <w:rsid w:val="001B2797"/>
     <w:rsid w:val="001B405D"/>
     <w:rsid w:val="001B7314"/>
     <w:rsid w:val="001C0370"/>
+    <w:rsid w:val="001C059C"/>
     <w:rsid w:val="001C1190"/>
+    <w:rsid w:val="001C188B"/>
+    <w:rsid w:val="001D2624"/>
+    <w:rsid w:val="001D267C"/>
     <w:rsid w:val="001D5A2F"/>
     <w:rsid w:val="001E12E3"/>
     <w:rsid w:val="001E1AC1"/>
+    <w:rsid w:val="001E5316"/>
     <w:rsid w:val="001F3311"/>
     <w:rsid w:val="002066BD"/>
     <w:rsid w:val="002138A7"/>
     <w:rsid w:val="00216418"/>
     <w:rsid w:val="002202CF"/>
     <w:rsid w:val="00220BA1"/>
+    <w:rsid w:val="00222636"/>
     <w:rsid w:val="00224662"/>
     <w:rsid w:val="00226B28"/>
     <w:rsid w:val="0023561D"/>
     <w:rsid w:val="00240AC4"/>
     <w:rsid w:val="00241057"/>
     <w:rsid w:val="00244093"/>
     <w:rsid w:val="00253160"/>
     <w:rsid w:val="00257C5F"/>
     <w:rsid w:val="00270C09"/>
     <w:rsid w:val="0027303F"/>
     <w:rsid w:val="00273187"/>
     <w:rsid w:val="0027588B"/>
     <w:rsid w:val="0028255E"/>
     <w:rsid w:val="00282682"/>
     <w:rsid w:val="00286FCB"/>
     <w:rsid w:val="0029009D"/>
     <w:rsid w:val="002938A0"/>
     <w:rsid w:val="002A0AC3"/>
     <w:rsid w:val="002A2617"/>
     <w:rsid w:val="002A272E"/>
     <w:rsid w:val="002B13A4"/>
     <w:rsid w:val="002B1595"/>
     <w:rsid w:val="002B262C"/>
     <w:rsid w:val="002B3262"/>
     <w:rsid w:val="002B329B"/>
@@ -20759,434 +21772,474 @@
     <w:rsid w:val="003D5614"/>
     <w:rsid w:val="003D6088"/>
     <w:rsid w:val="003D6EA9"/>
     <w:rsid w:val="003E2F35"/>
     <w:rsid w:val="003E5908"/>
     <w:rsid w:val="003E6C08"/>
     <w:rsid w:val="003F4368"/>
     <w:rsid w:val="003F4A7E"/>
     <w:rsid w:val="00400FA9"/>
     <w:rsid w:val="00404264"/>
     <w:rsid w:val="0040614C"/>
     <w:rsid w:val="004076B9"/>
     <w:rsid w:val="00410669"/>
     <w:rsid w:val="004131A1"/>
     <w:rsid w:val="004200D8"/>
     <w:rsid w:val="0043304E"/>
     <w:rsid w:val="00433783"/>
     <w:rsid w:val="00437D7D"/>
     <w:rsid w:val="00440DFB"/>
     <w:rsid w:val="004511B0"/>
     <w:rsid w:val="00453732"/>
     <w:rsid w:val="00461035"/>
     <w:rsid w:val="00470D24"/>
     <w:rsid w:val="00471C6E"/>
     <w:rsid w:val="00472DB9"/>
+    <w:rsid w:val="00474950"/>
     <w:rsid w:val="004914F7"/>
     <w:rsid w:val="004A2407"/>
     <w:rsid w:val="004A3FE6"/>
     <w:rsid w:val="004A5B58"/>
     <w:rsid w:val="004B33BF"/>
     <w:rsid w:val="004B4903"/>
     <w:rsid w:val="004B6A0C"/>
     <w:rsid w:val="004C26C3"/>
     <w:rsid w:val="004C6378"/>
     <w:rsid w:val="004C7D46"/>
+    <w:rsid w:val="004D5A40"/>
     <w:rsid w:val="004E23C9"/>
     <w:rsid w:val="004E2421"/>
     <w:rsid w:val="004E3903"/>
     <w:rsid w:val="004F1E04"/>
     <w:rsid w:val="004F2CEE"/>
     <w:rsid w:val="004F548F"/>
     <w:rsid w:val="004F7647"/>
     <w:rsid w:val="00500890"/>
     <w:rsid w:val="00504D0E"/>
     <w:rsid w:val="00507A33"/>
     <w:rsid w:val="00512B4E"/>
     <w:rsid w:val="00513234"/>
     <w:rsid w:val="0051474F"/>
     <w:rsid w:val="00514BB8"/>
     <w:rsid w:val="00516B11"/>
+    <w:rsid w:val="0052427A"/>
     <w:rsid w:val="0053472B"/>
     <w:rsid w:val="005358F2"/>
     <w:rsid w:val="005621C4"/>
     <w:rsid w:val="005644FC"/>
     <w:rsid w:val="00575931"/>
     <w:rsid w:val="0057696A"/>
     <w:rsid w:val="00580EC7"/>
     <w:rsid w:val="00595929"/>
     <w:rsid w:val="00596931"/>
     <w:rsid w:val="00597ED1"/>
     <w:rsid w:val="005A105F"/>
     <w:rsid w:val="005A134D"/>
     <w:rsid w:val="005A3CFD"/>
     <w:rsid w:val="005A6B8B"/>
     <w:rsid w:val="005B0C7E"/>
+    <w:rsid w:val="005B330B"/>
     <w:rsid w:val="005D37C7"/>
     <w:rsid w:val="005E1D08"/>
     <w:rsid w:val="005E2373"/>
     <w:rsid w:val="005E3292"/>
     <w:rsid w:val="005E4811"/>
+    <w:rsid w:val="005E55BF"/>
     <w:rsid w:val="005F1AE0"/>
     <w:rsid w:val="005F39D1"/>
     <w:rsid w:val="00600698"/>
     <w:rsid w:val="00604EFA"/>
     <w:rsid w:val="00605ADC"/>
     <w:rsid w:val="006100AB"/>
     <w:rsid w:val="00614172"/>
     <w:rsid w:val="006176D9"/>
     <w:rsid w:val="006209E6"/>
     <w:rsid w:val="00624872"/>
     <w:rsid w:val="00633298"/>
     <w:rsid w:val="00636741"/>
     <w:rsid w:val="00640454"/>
     <w:rsid w:val="00643CB2"/>
     <w:rsid w:val="00645AF0"/>
+    <w:rsid w:val="006470AC"/>
+    <w:rsid w:val="006553C9"/>
     <w:rsid w:val="0065572B"/>
     <w:rsid w:val="006603E0"/>
     <w:rsid w:val="00670153"/>
     <w:rsid w:val="0067093A"/>
     <w:rsid w:val="0067232A"/>
     <w:rsid w:val="0067584E"/>
     <w:rsid w:val="00686C1A"/>
     <w:rsid w:val="006919B0"/>
     <w:rsid w:val="0069328E"/>
     <w:rsid w:val="00696FA6"/>
     <w:rsid w:val="006979D3"/>
     <w:rsid w:val="006A603C"/>
     <w:rsid w:val="006B0F5E"/>
     <w:rsid w:val="006B1D91"/>
     <w:rsid w:val="006B4146"/>
     <w:rsid w:val="006B79FA"/>
     <w:rsid w:val="006C1548"/>
     <w:rsid w:val="006C34FB"/>
     <w:rsid w:val="006C5D08"/>
     <w:rsid w:val="006D065A"/>
     <w:rsid w:val="006D696D"/>
     <w:rsid w:val="006D796D"/>
     <w:rsid w:val="006E251F"/>
     <w:rsid w:val="006E4DB4"/>
     <w:rsid w:val="006E69FC"/>
     <w:rsid w:val="006F0842"/>
+    <w:rsid w:val="006F235C"/>
     <w:rsid w:val="006F7CEF"/>
     <w:rsid w:val="00705286"/>
     <w:rsid w:val="0071334D"/>
     <w:rsid w:val="00713C0A"/>
     <w:rsid w:val="0072148B"/>
     <w:rsid w:val="007232B9"/>
+    <w:rsid w:val="00724EEF"/>
     <w:rsid w:val="00733C87"/>
     <w:rsid w:val="007473ED"/>
+    <w:rsid w:val="00750EBC"/>
     <w:rsid w:val="00754334"/>
     <w:rsid w:val="00754FC5"/>
     <w:rsid w:val="00766F15"/>
     <w:rsid w:val="00770136"/>
     <w:rsid w:val="0077017D"/>
     <w:rsid w:val="007705EF"/>
     <w:rsid w:val="00771B3A"/>
     <w:rsid w:val="00771BDF"/>
     <w:rsid w:val="0077662D"/>
     <w:rsid w:val="00786885"/>
     <w:rsid w:val="0079439C"/>
     <w:rsid w:val="00795E20"/>
     <w:rsid w:val="007968D3"/>
     <w:rsid w:val="00796976"/>
     <w:rsid w:val="007A3E16"/>
     <w:rsid w:val="007A6D25"/>
     <w:rsid w:val="007B1658"/>
     <w:rsid w:val="007B5319"/>
     <w:rsid w:val="007B553D"/>
     <w:rsid w:val="007B7614"/>
+    <w:rsid w:val="007C0A87"/>
     <w:rsid w:val="007E1514"/>
     <w:rsid w:val="007E7A93"/>
     <w:rsid w:val="007F15FD"/>
     <w:rsid w:val="007F2F02"/>
     <w:rsid w:val="007F40F9"/>
     <w:rsid w:val="007F4DB4"/>
     <w:rsid w:val="00811561"/>
     <w:rsid w:val="00814CF5"/>
     <w:rsid w:val="00817B12"/>
     <w:rsid w:val="008210E6"/>
     <w:rsid w:val="008253A7"/>
     <w:rsid w:val="00827368"/>
     <w:rsid w:val="00831DD8"/>
     <w:rsid w:val="00832E82"/>
     <w:rsid w:val="00840678"/>
     <w:rsid w:val="00843AF8"/>
     <w:rsid w:val="00843DB0"/>
     <w:rsid w:val="00846DAF"/>
     <w:rsid w:val="00850D1E"/>
+    <w:rsid w:val="0085743A"/>
     <w:rsid w:val="00863D84"/>
     <w:rsid w:val="0087667F"/>
     <w:rsid w:val="00880FD6"/>
     <w:rsid w:val="00882673"/>
     <w:rsid w:val="008828B1"/>
     <w:rsid w:val="008A06F1"/>
     <w:rsid w:val="008A768A"/>
     <w:rsid w:val="008B2919"/>
+    <w:rsid w:val="008B3981"/>
+    <w:rsid w:val="008D3638"/>
     <w:rsid w:val="008E0288"/>
     <w:rsid w:val="008E248E"/>
     <w:rsid w:val="008E4D4E"/>
+    <w:rsid w:val="008E515F"/>
     <w:rsid w:val="008F205F"/>
     <w:rsid w:val="008F7380"/>
     <w:rsid w:val="009049E6"/>
     <w:rsid w:val="00907CA8"/>
     <w:rsid w:val="009109A6"/>
     <w:rsid w:val="00921C3A"/>
+    <w:rsid w:val="00924CCE"/>
     <w:rsid w:val="009312E2"/>
     <w:rsid w:val="00931DA3"/>
     <w:rsid w:val="00934796"/>
     <w:rsid w:val="00945C5E"/>
     <w:rsid w:val="0095341F"/>
     <w:rsid w:val="009549B5"/>
     <w:rsid w:val="009558AE"/>
     <w:rsid w:val="0096163A"/>
     <w:rsid w:val="009646FD"/>
     <w:rsid w:val="00981D42"/>
     <w:rsid w:val="00987A9D"/>
     <w:rsid w:val="00990B09"/>
     <w:rsid w:val="00993E7D"/>
     <w:rsid w:val="00995A81"/>
     <w:rsid w:val="009A30B8"/>
     <w:rsid w:val="009B2C92"/>
     <w:rsid w:val="009B6EBA"/>
     <w:rsid w:val="009C036E"/>
     <w:rsid w:val="009C12C0"/>
     <w:rsid w:val="009C2712"/>
     <w:rsid w:val="009C364E"/>
     <w:rsid w:val="009C416A"/>
     <w:rsid w:val="009C561D"/>
     <w:rsid w:val="009D065C"/>
     <w:rsid w:val="009E06C1"/>
     <w:rsid w:val="009E7BD7"/>
     <w:rsid w:val="009F0834"/>
     <w:rsid w:val="009F189D"/>
     <w:rsid w:val="009F43C0"/>
     <w:rsid w:val="009F571D"/>
+    <w:rsid w:val="009F626C"/>
     <w:rsid w:val="00A2019D"/>
     <w:rsid w:val="00A24179"/>
     <w:rsid w:val="00A328EA"/>
     <w:rsid w:val="00A33FCE"/>
     <w:rsid w:val="00A40022"/>
     <w:rsid w:val="00A4510E"/>
     <w:rsid w:val="00A4535C"/>
     <w:rsid w:val="00A46989"/>
     <w:rsid w:val="00A50335"/>
     <w:rsid w:val="00A51373"/>
     <w:rsid w:val="00A645F9"/>
     <w:rsid w:val="00A65E55"/>
     <w:rsid w:val="00A66428"/>
     <w:rsid w:val="00A66657"/>
     <w:rsid w:val="00A72359"/>
     <w:rsid w:val="00A9229A"/>
     <w:rsid w:val="00A92501"/>
     <w:rsid w:val="00A948E6"/>
     <w:rsid w:val="00A97DB7"/>
+    <w:rsid w:val="00AA0F1D"/>
     <w:rsid w:val="00AA3FFF"/>
     <w:rsid w:val="00AB4156"/>
     <w:rsid w:val="00AB70D1"/>
     <w:rsid w:val="00AD002D"/>
     <w:rsid w:val="00AD51F2"/>
     <w:rsid w:val="00AE0E25"/>
     <w:rsid w:val="00AE18DD"/>
     <w:rsid w:val="00AE1E4F"/>
     <w:rsid w:val="00AE65D4"/>
     <w:rsid w:val="00AF0372"/>
     <w:rsid w:val="00AF3776"/>
     <w:rsid w:val="00AF5F36"/>
     <w:rsid w:val="00B02BD4"/>
     <w:rsid w:val="00B065BB"/>
     <w:rsid w:val="00B07FA7"/>
     <w:rsid w:val="00B117E8"/>
     <w:rsid w:val="00B21245"/>
+    <w:rsid w:val="00B24DD9"/>
     <w:rsid w:val="00B301FB"/>
     <w:rsid w:val="00B33870"/>
     <w:rsid w:val="00B43D54"/>
+    <w:rsid w:val="00B547D0"/>
     <w:rsid w:val="00B62706"/>
     <w:rsid w:val="00B678D9"/>
     <w:rsid w:val="00B722A8"/>
     <w:rsid w:val="00B7323C"/>
     <w:rsid w:val="00B73CED"/>
     <w:rsid w:val="00B802D4"/>
     <w:rsid w:val="00B814C3"/>
     <w:rsid w:val="00B815F2"/>
     <w:rsid w:val="00B8179C"/>
     <w:rsid w:val="00B9221B"/>
     <w:rsid w:val="00B9700F"/>
+    <w:rsid w:val="00BA0B7C"/>
     <w:rsid w:val="00BA1C98"/>
     <w:rsid w:val="00BA2B03"/>
+    <w:rsid w:val="00BA380A"/>
     <w:rsid w:val="00BB0B62"/>
     <w:rsid w:val="00BB2553"/>
     <w:rsid w:val="00BB5F8E"/>
     <w:rsid w:val="00BC7DBC"/>
+    <w:rsid w:val="00BD3051"/>
     <w:rsid w:val="00BF5E36"/>
     <w:rsid w:val="00BF6D13"/>
     <w:rsid w:val="00C00976"/>
     <w:rsid w:val="00C1345E"/>
     <w:rsid w:val="00C2670A"/>
     <w:rsid w:val="00C272A3"/>
     <w:rsid w:val="00C41228"/>
     <w:rsid w:val="00C51EB0"/>
     <w:rsid w:val="00C53205"/>
+    <w:rsid w:val="00C543C2"/>
     <w:rsid w:val="00C631FB"/>
     <w:rsid w:val="00C647BA"/>
+    <w:rsid w:val="00C64D76"/>
     <w:rsid w:val="00C65317"/>
+    <w:rsid w:val="00C73012"/>
+    <w:rsid w:val="00C9321D"/>
     <w:rsid w:val="00C937EF"/>
     <w:rsid w:val="00CB53D0"/>
     <w:rsid w:val="00CC0776"/>
     <w:rsid w:val="00CC3211"/>
     <w:rsid w:val="00CC6DC8"/>
     <w:rsid w:val="00CC72FF"/>
     <w:rsid w:val="00CD40C3"/>
     <w:rsid w:val="00CD487C"/>
     <w:rsid w:val="00CD5490"/>
+    <w:rsid w:val="00CE05D4"/>
     <w:rsid w:val="00CE1CF5"/>
     <w:rsid w:val="00CE5599"/>
     <w:rsid w:val="00CE5AEA"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF3098"/>
     <w:rsid w:val="00CF386D"/>
     <w:rsid w:val="00CF3D37"/>
     <w:rsid w:val="00CF6A06"/>
     <w:rsid w:val="00CF7252"/>
     <w:rsid w:val="00D01A28"/>
     <w:rsid w:val="00D108B8"/>
     <w:rsid w:val="00D1148C"/>
+    <w:rsid w:val="00D177F2"/>
     <w:rsid w:val="00D2137B"/>
     <w:rsid w:val="00D23021"/>
+    <w:rsid w:val="00D31C45"/>
     <w:rsid w:val="00D339A3"/>
     <w:rsid w:val="00D34691"/>
     <w:rsid w:val="00D44B3D"/>
     <w:rsid w:val="00D46948"/>
     <w:rsid w:val="00D46C4F"/>
     <w:rsid w:val="00D46CFC"/>
     <w:rsid w:val="00D5547A"/>
     <w:rsid w:val="00D578D2"/>
+    <w:rsid w:val="00D70786"/>
     <w:rsid w:val="00D7419A"/>
     <w:rsid w:val="00D76387"/>
     <w:rsid w:val="00D94723"/>
     <w:rsid w:val="00D9708E"/>
     <w:rsid w:val="00D974EE"/>
     <w:rsid w:val="00DB0F7E"/>
     <w:rsid w:val="00DB222F"/>
     <w:rsid w:val="00DB2C44"/>
+    <w:rsid w:val="00DB4554"/>
     <w:rsid w:val="00DD08FC"/>
+    <w:rsid w:val="00DD652E"/>
     <w:rsid w:val="00DE04AE"/>
     <w:rsid w:val="00DE2372"/>
     <w:rsid w:val="00DF135D"/>
     <w:rsid w:val="00DF21ED"/>
     <w:rsid w:val="00DF46FA"/>
     <w:rsid w:val="00E03F9B"/>
     <w:rsid w:val="00E0455D"/>
     <w:rsid w:val="00E12A2B"/>
     <w:rsid w:val="00E15120"/>
     <w:rsid w:val="00E27704"/>
     <w:rsid w:val="00E37A58"/>
+    <w:rsid w:val="00E45DD6"/>
     <w:rsid w:val="00E556AB"/>
     <w:rsid w:val="00E560BF"/>
     <w:rsid w:val="00E571EB"/>
     <w:rsid w:val="00E605FA"/>
     <w:rsid w:val="00E6791A"/>
     <w:rsid w:val="00E75AE9"/>
     <w:rsid w:val="00E765DA"/>
     <w:rsid w:val="00E8185C"/>
     <w:rsid w:val="00E81BF6"/>
     <w:rsid w:val="00E821D8"/>
     <w:rsid w:val="00E828DC"/>
+    <w:rsid w:val="00E834F0"/>
     <w:rsid w:val="00E841AB"/>
     <w:rsid w:val="00E96D0E"/>
     <w:rsid w:val="00EA1CC3"/>
     <w:rsid w:val="00EA5132"/>
     <w:rsid w:val="00EB04CF"/>
     <w:rsid w:val="00EB2510"/>
     <w:rsid w:val="00EB5456"/>
+    <w:rsid w:val="00EB68AD"/>
     <w:rsid w:val="00EC472F"/>
     <w:rsid w:val="00ED4DDC"/>
     <w:rsid w:val="00EE459B"/>
     <w:rsid w:val="00EF0D50"/>
     <w:rsid w:val="00EF0E34"/>
+    <w:rsid w:val="00EF2294"/>
     <w:rsid w:val="00EF4D41"/>
     <w:rsid w:val="00EF6F93"/>
     <w:rsid w:val="00EF7F0A"/>
     <w:rsid w:val="00F02498"/>
+    <w:rsid w:val="00F0348A"/>
     <w:rsid w:val="00F03E98"/>
     <w:rsid w:val="00F07AE7"/>
     <w:rsid w:val="00F21D23"/>
     <w:rsid w:val="00F262D8"/>
     <w:rsid w:val="00F2634B"/>
     <w:rsid w:val="00F269F0"/>
     <w:rsid w:val="00F31D87"/>
     <w:rsid w:val="00F379A4"/>
     <w:rsid w:val="00F37FE1"/>
     <w:rsid w:val="00F434FE"/>
     <w:rsid w:val="00F47516"/>
     <w:rsid w:val="00F501D8"/>
     <w:rsid w:val="00F5559E"/>
     <w:rsid w:val="00F613E8"/>
     <w:rsid w:val="00F61888"/>
     <w:rsid w:val="00F65123"/>
+    <w:rsid w:val="00F6560B"/>
     <w:rsid w:val="00F731E1"/>
     <w:rsid w:val="00F87CE5"/>
     <w:rsid w:val="00FA0CA7"/>
     <w:rsid w:val="00FA13D8"/>
     <w:rsid w:val="00FA433B"/>
     <w:rsid w:val="00FA51AF"/>
     <w:rsid w:val="00FA7724"/>
     <w:rsid w:val="00FB5284"/>
     <w:rsid w:val="00FC0B1D"/>
     <w:rsid w:val="00FC2E8C"/>
     <w:rsid w:val="00FC425D"/>
     <w:rsid w:val="00FD52C2"/>
     <w:rsid w:val="00FD5F24"/>
+    <w:rsid w:val="00FF4DE1"/>
     <w:rsid w:val="00FF7412"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="67AAD8A4"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7C9E83C9-9448-4CA2-BAEF-F8C231C5B2B3}"/>
+  <w15:docId w15:val="{67FAB0BE-CB2E-4A14-AE62-AEF23376F60B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21855,51 +22908,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1581063980">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00520-025-09566-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1188%2F22.ONF.279-295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11764-020-00952-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ecc.12988" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jan.70165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1188/23.onf.25-34" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jonm.13399" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00185868.2021.1942360" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00520-019-05073-9" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/01939459221114634" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ecc.1358" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/nur.70035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jgo.2025.102190" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07347332.2020.1855497" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jan.16939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00520-022-07101-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.soncn.2019.06.009" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jan.70165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1188/23.onf.25-34" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jonm.13399" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00520-019-05073-9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/13591053261434369" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/01939459221114634" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00185868.2021.1942360" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ecc.1358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07347332.2020.1855497" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jgo.2025.102190" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/nur.70035" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00520-022-07101-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.soncn.2019.06.009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jan.16939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11764-020-00952-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00520-025-09566-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1188%2F22.ONF.279-295" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ecc.12988" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22157,76 +23210,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>39247</Characters>
+  <Pages>17</Pages>
+  <Words>7686</Words>
+  <Characters>40737</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>981</Lines>
-  <Paragraphs>545</Paragraphs>
+  <Lines>768</Lines>
+  <Paragraphs>353</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44730</CharactersWithSpaces>
+  <CharactersWithSpaces>48070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jennifer Kue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>84a34ac1ea952d8297e45da05b553958efa6cdf79412b44aa0d72f9985981ab4</vt:lpwstr>